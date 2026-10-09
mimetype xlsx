--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325ea6ff4330e45f95f9f4f5577fc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee833ef138d7d450705c6ffbb4709502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd2027ea119c877657d9852ea0f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1433a95774e555ed0d1c1d56bb069a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3ac6dd0d5f4592b454a7febd4fb7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557293a19988618ab6f3f7537bb2996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed56c2c8a33e51a14c5ec2cc31ab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a3d97b47b774ab30c2e747e3c7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f45c01726c4beb4257eb00b1bb5c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895dc31b9595c47418d72448050bb6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb62c681875d9c7bcf658d466f09911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7363a0280f3b34a2df5806367ecf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396ed16ee65801f4eed0b4817a50e5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694690c32df3c81f6d3499f6896d71214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f513fd7245c023a07958403553adac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe46bc66e3c846a8688fc733e3bd0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56ebd585e51ea6776b1d3ed30e23a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdac2722206e3c100b11a68843c27a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028ce00e3ce23725217e9800a7b61e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15babd05e378863c85d59684dbf0cfd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a56cd7e2ec6fd0deebf8dc0f9b5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f9278bc18e76db0ff7eed509219a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a37b78748185ffa89e9f0478c28f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed4c45c461b71d0ccac0439986e7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61fa6e2881474c60b81f6f85e617925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8186da7e9dc8f035b810982f766a49926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a4753c2f2437601abdcff14f3769327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f6e16db315041b996740964e015228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cce2dd49ef267f74c0463bea8309129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77446219cb860642880c0d47648d5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2425ee98123b28ed8a150b52fb55731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee7afd6182cb186c9bc2f6735f7ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74658cd1b21e1de6beab2e14d7e46a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191492d174494e87841a08e9202d7cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3cf2a65296590bfab324ef037a9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ddeb34129daf4471e383f2854aaa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aae8a47aeb25082af19a4bab8f09137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6d9a899456be27f0a17ac53b105e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d6055fe93d3498fc3f326409fd5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887c7f1f5726dac0fcfabcbc393ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef28a4110bc3f687afd3a02f668b3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629862aef2e9c9c94660145e82569a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a444e0e6ce5764ffb8650736d09643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f8a79f7246c7a961e04d76ef6d3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b660b60c6072f78e04f6dd8fdbadef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b0079a55dac6ba6d52cd0051363f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071b83f71adc689bfab88ae3d2995c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653905e2bbcdc7dc51d7c0b1a312182648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab4c920a43c95858dd9263a3eba2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb956cec7149dff903795ef961f116e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39836748553e8e004e716ed5ab14705b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c685eb85894ffdca7558c3546bc5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279fb1181cf35058c1cd6fee4d042e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd3486c9452b1f59095e81d6aa8f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1183bac241ba39a62233199cc73255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781ddc69f67ed3ed82aef28c61689f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b216a295b6dde06b2448ad7d3328857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af224c23655672a4524ad0c95adf62358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17464c3a622f34a9199f62f4b2d32859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e2d7ead905c5f9db9394c1c9e0b6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042b76c59fb1774c0feea034a1123a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40d63a3077655b9701f4b724cfba0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4f62cb7b27ef5c5dcfbe15fac365463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc210d5b397ff0372ab119745409eaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968ac53447cc70b90c0791d68e5c0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2f88221888563d337ab24f5081f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2073aea9e4df9397cf31a7cf007767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb8e2153a7ec10e8a41e45dcb169ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb30a88d4fd5da3210e9ef0749b4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043d69f128e75e2969ad2a4c96d6b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636cfa55cf7eb5b39a69ceb7d5673ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f603350cd1eb27c9747f57887bebe8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ccd6dd981b434eed11ec1ef36ce473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96ced85d01fc00f6c6672c92aa95674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf64296ab6e9a77b647142f28033db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d57069dd73b2268219328cc1c1c2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9821b5c52b9816c325606505f403f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a6b19df8f378cb22d1b0a7007d6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1bcdc11065aefb0c85ec8d2971eff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ac4a0081ef8de06838518dfa17b9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615cce567a7ad37e29f65a2913223081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df00fed445eeea9883bb1d825dbef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be52729ba588d4b381e0b25b9491c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24675645decf4fe609b80b942407b1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0d5bb7fbbc18dc86f462d04360ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc66511236efbea4d2fc5d8f4854e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188d4cf7adc1c43919f482a162b36587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244be84b7c01f764a8f6c026fd647bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f967d8cc93eb65ccf56dfaebe932c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a335cd6dbd1a4b96aabc054279ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32fcdfbb551f233b8fe795dbc26e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171917adff97fb9d9e12fe886e45e2bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce7af59a58df27e691553f4ff6a52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06d8c3a7f4759cf27e79ac801de53194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fe94c4c04647dd68b59e689bdb47f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab697c1d531c4ff46c2c87575395e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6cf2d598664c13d2f4d162baea14497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff176d5a80c92870791b2fd44ea883298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d4fb118e6e70467ad33307df5f53499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17355f9b9834ea59c786c956a7fa03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145818517a89e101725504a845771b92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c323924cb4882ad72d741817e6fcb7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6d556bcb30a9704eef0be4cfd46fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dec2d94dbd81c97141fc7de2d34fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71e8a1247ee119c447459888bb6c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645927878c4808c91eb70f96e64274106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbbb973da768a92ac9b7d879570d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a01dd5a8784f00e747360e3f5fead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3e7a51e2985f1a4430e212895c59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd2ab5587a4a1e72e91eeb05b1fc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe841e1fbe514349bc93ebc616049f6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d742192068194031a77bb3ff8065112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc89204b7801f667609d40ec2e15c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149e10e1f16c93a6a35a7f9d5595a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172062802a127bc277d7401e3aee4e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab8f8f19dc4f97ed12aef6006a546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250f872d724785ba4a5b953b2fc2e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de314919641536dc919805ac42abbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882cb9b6d581bcd746c9f5d51b5bf33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b545da4ec8fd5bd37460c9492131120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316c2c1eb3345d1798208b4dffe9bc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da5a30ace290085c7686d356ce00ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511343f1e3efbc880d90ca9858949f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f89c5c8179c442b8bf8320cea940e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce69da82830d0d9aab3af464fa8cf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44041c91e3b3e979dd47c6718eedb65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571213c0cfb68ec78f4790d5d1b03397127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e1a1b5daa03f467161191fa7aab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed250beafd20e30e81d3f028a9560c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f003a0c309ec54559950041085fc6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7202d33c29af84106c1c5394bf0b3a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7fbe43187ad46923171589abf4a4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc257de7811e621188c0f867f14fd08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc134823aa96f7bbb654cd3ba677eb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3a32f65d5ed92daa744c3255fd42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826de2088b71485038053d1b8fff0c8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a10c953eb443dc3aff6fb71ff65e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac63a0c1f6bf501e09c3549713c538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b1ffe370b0b54d30e41a89cacec9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8a0d9a0046ece36f22f081bd9a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195780afe4d637994d9791104c4bd38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce6e27272ea861c205b09e38e1b22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b612e9a730b6ea4fb4838ae401d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066391dd5927ec7c92683f76789710144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731873f6407418c67a65bb9db18e6a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed529d0565b72e1e3907b7540db638e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead32347f0fbde3d8ea4238fea6b0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f418e4e7cd495308df241e7c6a47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e49d8daf0f3a047fce5c2462e466149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4dada0d3038d6d1845c0dca116b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1496868e5127d18b9a1184ea792cd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70b40d7e3f20dfd6a0010e33918d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463680d1d996dc82af1b8fa5ce46a137153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764e24be8beafa112041f32f6a83f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2753b5cb0edf9d86cc504354dbe167b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497627921d6e6cf54966a3b833e2a280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3bd2a26e44600a48580f8f667001e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ae1d5d92558dbdad5f412ffba8c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b815c0a357c37d7d316198604efc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efee5297c3e12d2e4fbb2a37ceed3a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce372c73dcf08cc2cbf3f65b1b3078f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94bf63f28b727190e2a2192de317f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a3abab5566d08b59e20db5c4a2ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013faef56e32be51ecd44585a58a35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b424bba00d506741a3e2bd877348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f025ab8e4336ceb3eee20c28076e3ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5954bb2e5e82c2d4ac4502cb0175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e37248ad568e181f3aecb28813fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89925729f1c806cdd284b9862f1f3823169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e1aa2b0be591988dba46148b0391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8cb8620b3b9a3fe04e11354986a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25865da9be4a6894244f3b6732bcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183072de731c7824f43f7781d89bb5fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866166000d58a4389c7febb1a15fd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b36ed30a0bc068278026b96adb25b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17c4212651081d2061bea7488fcbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eedece6104568274ef2b76be1d5e41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3c5964c856185f2fed0f2fa2dddd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d098a9971194c37c9b05b930927407179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4214c1de5d8cd718c9ecd5c071c5e93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f7fa7a28daa2295030cf9232baad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff4222bf4576d17def2c5244f564b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb182cf36b8f55034c087a3bf0627183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f1b6c759f55bd3473675986e0661184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f16fc986ef3e73508948769e5bd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6841b592af476fa9f4c0ca40c2cd25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c483be3bae5ff60ea737777b95e07b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312b1ebebd03e6b0bbcd6a746f76c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43e111ed1f80ec0dd728b85be8f6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748247b07f465c812a811ee3591607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f95cf5166ee1d2e7b4eabebd156dd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfbf45772adff43bd3c8428b54c283192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac79384fcf86135ef708de25df1de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2afd4fd3c029b8b883a11e0f7c03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f67a9227caf5826d7d0efffdeb6e01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588821a08aa6c416f8fd4845ff0a4469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0192cb56e1e81df38c21f8b2b2ba5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c011e2a48a0c6e43ef4a38fdde06d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f6fd52cbfca8525371c437c6e62d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d61a824626d767b5c1a7db410f42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd840ef65358c0ab5eb5da166c0605201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7f3fa159739e08f6a67a2b99adaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c43132df5565dbd5614626c63b2f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f456773eb2041d5dc1f909cb54b70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b5f321770448a20b67801e9de953e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d00cbe21c7292436a525a167141d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400a2eef2a5be798d6fd174ec2b3c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da079c21d31e8fa637fa80a6fb452a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ebb8b4ad924a2241339429d015d58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee647f11a74fafed28e065160cefb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854458e531fb056db99f95cb59a826c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e66b9b3a6ad0822cbd44733e0cb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d35a89d79139ab4f2ededabf8d88c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60e4da6773592ed0f17fcbd52fbb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3bd1716d7f855f068bef5356c4727215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363150e1a8dfa568a2f38ef1a530c237216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6687021b3da83862dfdfa66b655ce2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0294a7909f1ca8b9c374f6344cc53c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e7782255be9fd292c38e7a8adb59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611685137b9217986e5df96f40f2d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2cf95f6e20434caa03064c10b162221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06dd04e72ac32659f8f5e344eafe7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d78d9a95ce05ebc2808f3b72ffc966223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f49e06068f1d338fce6432303ca7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9516ff12d98cae4d43950d18ae5d04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ef2a97615ac1ede515ce2f9602c19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e34640a365a782bbda645bade0fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc11eb3b9871dd08a92bb3ba18464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed133b5da977cb0cf539840a5a7653c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f5951e5ef2065d486057066d55c6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078317d6956e81ed5c0860e1c3cc93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31321914787243a8a53c5cb34bb14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e534294162c7d748e50d476df3c92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5bbf5c5480e3f5a7764e6c5849cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c29485eeeeb2ad36faa3fd5ef11ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66f43a0e728078251f774e6ba10d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22807bf64e8fe0039bd79fbc89ffa38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47c15148f6be60d43694687fdc9f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e4b00e0aad3bc172f31bb0423806239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf702e0373f51f3041826a74588ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd189b63f922e476bea3af4cf490edc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e3adf078ec6f8d7b27ae60a4fa349242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956ca974f3780b06f4b0b3a0670629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fbee1e19968c63888a90ee2a1d340244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434d55fb4e189b33c74c051703d2a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a3cc3c5b2ee6b2ce5b5ab9c87736246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1cbc1b8cd49c1056beb85f483787a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe1c673c8ff4cd4e27e658054e47a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3912b0016ac704e0c5049d00ef078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dac842243492e6a1e625b59ea2916250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19cd2c84118a281954e9e26168cc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23c98d3c0cdb72b2090669cfcb35e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925ef049d6edbe353006a0c4549ad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf27439f977ccbdb9649a83dc51e20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458ed78464416313b5eceb386d7df3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f02f6c3f4348393605469e62df4b92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106bdb1317998d68236998e1ca57629257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c928ab2e8ee528e3477976b0025fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d192d13fe642a62e387ac09129b80e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7b4121f0c19a89a881553eac2745260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170270811a570dc98e30d0eba704e73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84346a149b5160e86f0333b4f7057d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddefd1e57088026332f23991fbcd0bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82d5017a55d625527f3797cb3b9df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e8c9646d1c90c0b5619a51e6c88bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c890eb1a0eb6454accef091426bec0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfb0acfd3413d7a7e8266a086afcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e6e1799d2b5d9ec396bc7b4488722268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732759e5f9044319bd91e79e5e0dd0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098cfd068f3ef352acde322e0240486270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000dafc29c0b666c463ede07c26c864271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e42b27f78770fc2d717463b9191404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250bcfb49f1f042ccf4c775c169a90a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae2b539d375560b658223e8ea0fc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047756c63ba7adb8325cc56b4559a39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0d6db5d3f8176ea5eef9d4085035276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4eb8bde60b5b5d850371dea5192b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11eb340726e1f6f001b5c0fcff134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6122e513f1a9bd966ab74aa4063b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281bfd8643a69a0a4d861eae5200470280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de6d5ea26ac1c7ee5b12e68f715905281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e87e8c40d1769c5c7354ac360dffb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e254b4f3fff0062a93d0a3c65351ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9413e78097d8a25511cd29326c97a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e2b2e516ef94b6760bf177664949285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8240dfa72c1c4bed5847034b555dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542d0a0bd6ded1e0b7f7e87df60f29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487c1303af5418738dfbfcf1df55aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3177d3a3c6734eae686cfdd41e69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1e5a389a5c1249ec09da32106e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8479ca412f4ca58d5cd793415618f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b03cf266ca946bd85e1fb991040a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cbdcbb6a84b290e85db5d9e3da0b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d68c5d59f141dd31fe2c24cf569bf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbcac65703aec456260034f176c182295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2fc3c7d8c02155c09feee062cfee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8626f97e9b515af0e86dd06871289dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a987efdd175d48542dc1c86de0c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3d25b2f92d110156ec457d7c1b58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9825fa3abc8d6a6b98121f51df13881300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c6f41f423de1d449873035a13bcac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7e8dbac9814de50ad321ea49c885302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f6f7f09b755ac161c03b69e37108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401eb90fbcc7ea5f7d829a495c34b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97956281cf4c91dba2da03116cf6ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b437c9fbfa9655486cc5c8221930a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4fce1322d2dd90635c951adbfbbfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d3f0a1ebdf918a9b2a3b61f8680c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59632deb0dc0f322053d79cc4b32ad9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3001afe5f1c6916734b14b75b99389310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7529fcaab6fc47787a5cc95e289107311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae2c129792228c17d75eb1db28554312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2d7c08aa85788b28bff5cae7ffee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c30fa041eaf47d0d8dba510f03601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2d57cfb63acb26128cad3af453e58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d83d6c2494345feac7caf06e92660316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d4370a05f073118aefa8a80d7cc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e31bdd759b23f42d28cac597fae58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fcb4322c023f68b755d60f6239d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db50af1d6016f05c1d05dddf1e1ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241168abffe646debfefb49657a9e90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf3e3419880be024fadd44f5ca73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00edfb45634810980775cfdf4c6d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e94ec207fa395b60b958ca814a90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3a81a86baa16d87f4669e5223ac7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f18c5d4b0a8fbd1294b0d795f3779326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bedce13e28ee4211e23a5296959b87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af0421db1045d3846b5252ce3337b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293051ffdf2c555875df48851360fa91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639ec1ab9275f8401729219131c0e08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9fec378db466770a0b24e82f9b237331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3aa7b88829606bd8d754b1b54f63d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80bc45ff63d5648dadf30ecf8d62a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93da8165c1a30d75fb054b4ca2246334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d8fe548dcc293129f3a5d4fcbfd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c435228df7a4bce27a7d8559d2ef6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f607af3c97845d4e3ec972c2e3d02a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ab15891291171f5ceccfc6d9a2a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cce1e79af8db38962b5b1412c3027339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89663c18a4d0fd29e85a40ea5927c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e87f702c50c90477c890095aa5505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092936758343385a27d293b0831c752342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e903fb487b3ea263e7371b2414b417343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2350dd2fe47f3fe25b1a5a41627518344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf747b14475cb1e8475a28b739d4ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235945ef8bf5f0ead49e01713024727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6caa57e5f7a0733dbb609f446ccb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bfb757e05b4511cb75b66cc12984a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42f1b954d9df610163e978bf73219349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682eb59aafdb6ee15b1972dd0fd7497350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8552fbd44227de3c60a13241e6e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982108e2bd1c9582d91b4f3981a11f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41105a3c33601c05064dac1df19c2d80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a99a96d1a6c3a6ea7f354a13466f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d5171f46f9922a539e089baf785e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2eba71b2dad1dc88f4f2aa33f863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e4502a5250d891fb323b5a285370357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f6318afc090140e9d3c6c599dc04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eacce41fd172d4ec19cdeef90b4be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0868112b815c464498cc9d2d25bc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332ad74509de3a22a00c0ce78604f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91193092a789329ee58096ff34332362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c25b3e1ff49c3932155966465bb4a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc368375e0ef3bfc33b819f43bd825364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb21f2f972a747c61aafb99d4f004365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346862f1e55c8e1227f92e6140b41043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c2caac658b5e79809ffb68683c3bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69066c700c77d54e0a10f252bb14aaa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98376865ce0e9b7c9f003e83044268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a8721ff63a72b78f1c7946ff9bee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848a949f805843ccf7eca77979437f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaba4e8adea44648b611bcda028a22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668001b29335e608900d06e6d0d7feae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5928fef49dce273c1bfebb38f56b88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0067a1c7720d6d007240836c5e5ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a3c05c157a13d53f51f9f867e252376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf61dcd6df151eddf0a3891226cc57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3d658865f7abca70684ab73fe055378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86bda06bb4b6a6897fa778d8ee61a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da662c74d8df9047ceb21d89af312cec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24476c7e1a9e7b544cbce73228edf5e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447123b5df059e5bb1d42c8b9e5ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a789cc4896402e4fe0d12598efae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c7dad7c07b8b01ea1cc86b98edda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e71040ce9947b176f29d53e58e5f8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b825fdc90a65089625904836d6b9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295bbe2852264ea620233e786f4d8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e3edc6e26d7683541487ae202bf83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815487809f1494a72bfb2002567e311389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5da616bc172312d1ae2dc2a533dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db5260e194633f38ce01c3af33751391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741affa423beb3bd3b0700d5127e6ceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6dfd2048b9ea14d9715637881e03e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f0f1877b1552e5149f34f45ea901e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de73083f1b2640e68ce23e2228a67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c6d319e77ccde9b94af7fd416e34e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce524fc0e503ceebbb74ab4a549cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a33a9423e46e1ee65043c91a81c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee528489e28395bacbc38af0737fcd99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d2d2c28904a7dd9df4236f1e7d91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956cdf03669e4a37d5bdde867e89ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad727b72a33232f5d56b023b314f9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978e0b978e3fd58d51c4c5e853644a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff338aa0c82df3e40cd7072d91a783404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279489d09e5bbde2c4fa552f6e69936f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ac2eaa2e04a178801fd9a41dbd16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423d86063a7ca901419c788812184d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de0a2d389f4f2cb1b39d5179a9e56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801702bbecaf3f31b0de0bc3b66dffac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869d2b9541baf80865cc781f9248820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e6ad71813bec606f7525e67371586411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db3b0078096c9777518c61db72e80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a236022af2b4a983cd89dd4d1062204413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8070ceab50c7f966cf95f4429baefae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb5c854308424276d75579909fc29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b58f8ba77cb1851cda7cda03eb2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6e4b2372b7157df5cddf5663558e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029daf1a9aac211f7238baee526505c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b79476d66894e336e8c02be65735a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eebe5fc0df6835da4c648a5b3373b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00fc1b6c3636663f6a6c7058fd7bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cfa5d64cc7045c5671ced3e062c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50372bbeb90d7f2bb89c61df9d459d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898382d6e1355b5322898d8c9e31a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b25f70031a16a6d781c753e715a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef03a59ab5435fa5876a4161174c32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474489ac7c11169e0257800561d589427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2af06276951b85aac9f6e312d90d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9e92f1492f2daaae909ae08b83a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176cca2b867725bdedeaa828b389f1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56870967895ae1f168cbdc02c33e935431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a01a6438938a63272d2c5bbf4bea3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99809a9370f81a4eb2a9183a65809433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f954eca64f40123e07958e59a47bf4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c96116cd1c27a6b48f149997f676435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcafd90325bfbb3d97c80b59f9093a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381a275ac96468f6bf8aa4192b1cf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640072ce0affdfd09e333b175a6ef26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471454241342e8a984cfc15528ade8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f830ae4768c3664d7613cd8e086f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed48119e2e757868038ed5a04c37e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e719c2966fb7d9d61ceab798ae45d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b485f1ec0d56b1152f238ebb1afbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75160f21184f6f174229e8888c3d9663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196bae83a6acdc10caf96cac5e4ffc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac19c1d9239f1dbe5046efd0d95cf0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db15e1fc373c6219bbc55de962890447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ebfd2a8ee15a2de36716b8af9281448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc993eae36cca2b1c9030672e9274a73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47351d05a8b2e2d5f28eef0f76e7a16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d142da022d4ee6a289f673f4d9a8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436673cd9eb5001f692fba75772b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860286862d1b4e2c0ce644a8c18623e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f454f371a5ba56d6211e107c42d545454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6828b582eaa69cb9b1ed9e08edf532455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad883e3d9c8675583923e15be6dd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f24366d71a85d57fc1acf8156e25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab29b9c0738be350a0d27c7c83d53c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec728115d5b257372ce2c86d55991cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbd1fabce7c26ad5eca5d253aa936460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90711880d7855a8828b4cc1736dfd2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b0de9211ae7e9f5fb1a0cb437d197462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3201d3521bbbb95e6bfffa07d475463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bc2a81c6e1e4b5f0051abcee4779464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089accbb9a08fa1c6f08c0af398f0b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eca62e419375f8dd41a459a9173e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14008f71b08ff09fc4f0f50e838e953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7353fec64acc9677928a7fa5a7cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f31403413d4e86422897fde52f6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b85ffd408eabd24cde7c92bd448a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce018e3f6a9ddcedbbeb5978124766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70552607e56f4edcc15ac97a124c8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68dea362ea5a55b9489cd45dc8529e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f0f9e1c81b6f077123ffd398aeab0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a57bcd6768e0820fc5acf404ab2d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cfb87fdc68699ebd6d9696d6b3745476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da7e5f74e5dfa8877f5f3dc08aacc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ca6d19d743870bb5f99adac7a4f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf59ddfed4bbd2f0464ed8381fa2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428119667a301e81ce3bad76a75b422a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa16a329444d8e5fb8be9d0c129b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be45a617b7c425fa77899bde419c39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7c6bef70ecb714021615e3b0ee15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f6dd2276be6ac1c70315deb9e4a9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e29b12c600755cd648b199885b53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469429839fe72cae0d49fbf86167943486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bed2b5d0738d9522c3e32f5a0254e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da66b028ce8a42b268c6712845ac4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb760163ce393ef63fcbff0907689d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d25e1df7b24d91e144c232408d19f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdbae534a439c9bd06f9a8b6ce3f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f42177cf13c979c88c901d2ce133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7bfc7030037d14c7328c27dd64bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e965761f2af8346228263238fd49c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263984c385f559e4fac8a61d7829f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f848038e14b8e123e50c3bb06c980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa8d145b1ea7164752c035f387be2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034daf5c1a07c2e3985247db865f0aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989602b0987655a69cac5914a6ff22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120250c0cb806ef2a039f39aaa1222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62f71e32d8a6c210e4bf95375ea19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a625a7c0a3deda5137cc64c3692805502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd0bff83a24d0765d0ca45c5da368503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d4a6cbb2e3315d76c3153e6438db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e134c702d83a6f25b5da57ec4b2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033060c8639e57d32ae9e9b196a57e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b63d5732721ce5047d37994c5bbd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1a6490e2d2d738f5fce31cfbe0929508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99088f16ee5bb6f21f34e19f28702db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299febbfe4543529af321f03a1fe2c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c07b1617d7ce363cf647c879fd51d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d0bf933d4aa85ec09e9f5d95df15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e8efb667159296f1694f507da4d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df0008365c25ca0cc3823d023f9b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e439767e4b142e0deff0b98af009515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d6a40ceedad452a9a23cb53b04da8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6eedd4ac37ac2698528e52c360527517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4028ce31be3d92625a914b1f01229518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b7289003666c08e951f1808279d06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1774c82f3741408ddb2c566e59c4aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadf43224f19466e23a98565a267a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d83d6d08c7244310f0bd362f005c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ecef16a407b82523b5f7bad21430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f42782212f4be5a3cc3462f3cb5d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13276b713316440f26eb78d4f1dc3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772b35a7ad99c8416cb8b2d8f02e53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2078df3406683b1dcccc3131a5b345527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a3a6b55bce258564d861976be36f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd7090bff07e52d53644f3529cd74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fb3028344677c76e776c895cbb9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94a5561bb291436f61d74a5495a916531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77a054720dddf35c1099a8b79a74a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febe12d65d66da9746dc794abf7d12f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36d985eab3ce270af9e10d5b93c1a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d16655b49dc63a99c914cfb5779cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453a3d1a3f4bcab24f0f78bc55ac61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767cb3353f73e8bfa8c782f5b8d830537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7045260f07038864d97fe876a48aa3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd44e59ea9df07a859d260fd74a1d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954487445a4d53c85efda6279c33995540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee9ba3749d5ee39ca840505a92a717541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca136d88557d9e00b7e22d595f90f950542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203f35eb77c58e52e4fe015a5dc92a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19946c175a3c9bbc23f2789862f9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85136611b66c3aa15e8252c6cb8f7ec8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99887a9679250d62d3860ed62a1d3ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1448540a219855713b5f89d9202925c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a277c7c31de4fe10e740cfe0333b54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d9747f787527ff86ac9aad2f9407549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2a64a2b20fb50e736292171fef5c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7175288d74e8649f7dbfeb565b11c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83b286488a2cbf8adf5d52fa8e1b05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fac0eae81f163df05752acb57b179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb220a9eec195f6ba77bcb54c0897e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f47628f03f41b7b959eff0941691555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08827b344e9a2190c15a2c7d7c88e4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ba57f5aefe3aa6433d556c14fbc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251a3d7f8b60ec26fc0a14385e6d5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a9a786cff4c81d37389acb1d93262559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b069d98155944e1beaf8239407b06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bba3c63f11696751afe129ccf40d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44847ac3096000c4135ee345441159ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943bbe8e0bfe129a2fa9b66e217314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5516c161788a75e97498db5901078564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dd9113fa3325210f632bc8d3ff72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9e623608db9bed6e08c81a9645f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54154c5cfd2b29fa5bae356dc0f52455567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b758c938854e8706624272c5c66d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b426b7d513eedd1977fab6fa2294569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a05abc2b157f6bbc515fdbb4e1abd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d20b7a0271e815e93f2b93bafaff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee68ff9aa75d73ea29c1f70ae3d1020572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eeaf8584a66698cf201503ef9a721573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0da618c5bf9d82eba3fd237edd71c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ee81967ca54b88ceea11d37c4308575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021221dd814ccd5f2c80c2eedfd4141e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc501bea3cd8efbdb3c4a6ac23781577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edd5a3c27e647d047335f806b491f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc51832b533a02612e6a01285fc3ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9230afc34e28dd6ea7237bca829056580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c72c8eab24b46c967637dd1cdc31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ac584e4ceb3eeeaaf0b15164d860582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608194d1c347d424257300e61600cae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb52311c1762f9e018b45c9e9c94dca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634c91b31a70ee495a9deff7cc19eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57637c0adb1b91d5de4a06ea6746c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa650d10c9e49797d51fe94b1aae0150587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ab53ca2ba3076437ffdb53a278eb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec4c88439040b9166e375e61ed5eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82766b50c2daafa099e91a6d8deccaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbeb40a4d9da1bbd6fa412f50dedec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ecc82d43487d0ae7853dadd92886592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794e53851a75eaec67f113cc255df2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e26012fb2d38dc785a01d750bf389594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11ea8cc436002589fd63edaaf5164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc952f1e275db3cd1f57ec8acda2aba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4e61d1425f92c48dbeb1e7e32d80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90d70be472982cc625dfcb708602d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f05c5ad5628eb4a62584d10c79c92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c500ab34d96b56dc084bea098f43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbe8cbd680f3b3d868986fe6b1190601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d850d96813ad3d999d9fd2066186b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bb64897a061c8949456fb13234ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d952f2a4307343eabcd3fd74bcc29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd282a55f0bd35a766a9f351a2242f52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0dc3cd885e5c1f59a3970c0eae3fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda03ea7c782c3a1d4abaf3f191457e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5abfb75799f81272342dcf3cf78e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b485f007f5ab5f705e8a0a822a908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe9a70de5d6149c6c97913d7348e45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a9e4c6ab3a614ffe7585f18eca81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969898e18a4e8f5b0102f83905cc37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e2c4e922db4498174db31dca297e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6a27af37b92dbe360b72cd040615614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f0a1749fdf95856e0adfd2d35ea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c067092247d167b1000f4639de9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54d01180acd4a2656694224d243b0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75237369fb8f07d8d5a273e3c0535f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595b56faeb80913a3edf6fe49175db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31168cc6d21c7255c31f0e91a5b8d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63ff705d1c1e187ac9012ae9da27a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e81be1bfc853dce23cbcda75bf29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d50626609eca52d4d9b76dde896dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a713ffc67c0ff5f5ab7c4e37e42a27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9648b32398c476c4b622094f4937b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa899e8d151a0ca4398003d5d485a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62a309d7e6e527aea2efdbf7927fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfe12253177de8c8f7d962a3a2f738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7859fddc58a30cf5d984e82af503629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9543f7184cd07b9240b5f6da3e0515630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460f22f63d62eaa3952b4d01028eea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007cc699a6c60605f963b9cab784ffa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3676d320392e297d47486a631c9dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693858fb38a6932436b54841e6f90a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc840a9733ba219322caefcf9d43a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3502a99661c8cf881a48160a42555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45064e3f8d965e083f77e6a7e825cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c84f74502485b32d24f805a5793db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37945b727dc0c9ac850386a2d615c08b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6edc0ebfc062606765c3c3375b22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f6b913be15b417e21d558be13e13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939391a9062d9a5993a056117ae8e38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba639f71f0515036ace41863ad387e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5dafdca9305fa75e0f54cc03119b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27bef7e2ea6536223e49df9a35a476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867907f31d0dc1dbc0521d9a250199646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe456c504dfa380d8d78baa543a8c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002e51640612b225133609f58c47ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51a3e97c2d1ff0946cb572ebce13f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6849672610fa40113cd6f072ed0b5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9c515c07c91afe69ce33664b5d96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13dd57b019e9d5b581ef01387d23ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded501fa8149be135197c9edfa435c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a0451b9bc90a31e2717d59cee9a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a21e30ea789f86a75b87779632fabe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2b50545965e09b5fcbdc35c632d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f8c034596f7802044aac5bcf845f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff602113f9e5fc526a7178876b85f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48cf4a54b3ab397699bdf686aea91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d60fc22eeb6e179a948dd9e89a43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc59193fa3e95745c0da3349c4c21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ce8c481af614a30c1504c9f7df3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32396c802c25ea2b5a51665a834e78f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b3af8c763a74fd3d8a264aadf6bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df652298e5662c0a76581775737a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce33ca134fbabbf619029b3f60693d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f28e17269b5ab4523389060e6f3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3310406a6fe5a587f3001cf2e6faa8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc7dbdaf062188fa5b0287e5b42f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae532322ecd6f9501787a5069ce18f55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef2f5476db16818110425c831a810671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9dd7f6e196a1102e84bbb58b2213672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d29e86d212c71b75281e0355bcd94e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb3b59facb5169e19a4462b4ede11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb9944a3b71ca0d577105b10b3644675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef8ae1856a1e3249a16104a37a140676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47bf63d7ee483db0135281215f2193677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fdb9060c1b5aa8b4a1e26ba074bdb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f90de1f7368d4ca0cc0b3f28bf958679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cae448f0197355cc75431108bf6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de45a8005f78afd1c4cbec62eed0b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a10dde5f9a8c1abd5111456f55201682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bf7927970bceb1af5bf5055cf5998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8b01698b55ad78092dd60af9220d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c14ff9df715bbb73da3c910379f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb953ad7194571c236076a376279e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be521ba8e8804d665b2477a8042f5e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9cea13a3f9f4bb38e67c5424f112688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c56a2a0438765e1beae36a3159c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec44d092d72d9c4c24a2bba907eb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b6bad27e78a169e65303ac565aad6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5caf1044b5277575114e94fbd78166692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62045f5992f063a5e30ca26bcf36aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac6becd326d4950fe4d79e0fac599694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e8196f78fa1cea49b5369e47cb132695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b965f0eeb3689cdd3df0bddc7acd29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b8e4b90210329931318ae475e0d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc24df6c75a9f8801e12a303116639698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e8f6ea18a48ee310abca9be1c249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048cb3d63b42fd87dae362716eb997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8f8251f6d726b1b001824bb1a326701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e081bd40d825a0ec35fdc5cce5f8c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388432d389e0d2056ffc40894a95909a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93522719eec649606f35a7dd10937b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d91d409daa56730f5b9db6b0e093705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03c45b62f09bf47fafa0e04d3df413706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864769b126eea7ab8b07f1c00d5aaf27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330502c9d4e3b1b5e3e582c2d56ee140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fff9d4909354bd08aef2316ce5679709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f5d07d19dbe7edf873db89f15a9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755557c4f7e7f2eb29e6bf0d900d6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7892b5c7b34e0e878e04a6d5c1750c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3d20addfa9cb6a04fe3c275886dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59721d7a2fca441c40cb55c54ad8fc95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5fa7e0ca5b9656976d0d74ad0c7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6103c538808cb5daff5a506d8c68d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481df23d566a9f62e64c0b9c1cec5a47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f333760feb9a80487ad8c2eb4154b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c670b7ea4a6d2154b39754dda1f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97003dfe4989190a33b67173e1b62849720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6996066fa6fee97c8dbb188ac0ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2eef9cbbbe1828dfcfb69f588dc05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9441dc9787a4eb1a882f0bcb6d25901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78875f55c7b68e1e50d177fc814e4bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7752601098b56cf8c08b264d44bea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05010714025d741c85e6e5d58ec5656726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc79185f6de9732ac85d1845007a3f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb69f3322bf71bc9450c93e922254728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a86c1e802833f2f1cc7598427c99d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db98bd0fef7be3d76b1a9f985bb19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d174a1e03223745946317d2b4c16bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68a8b70510e709cbb1a174ed7718c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853695d9b178a37cc5b3644513de38b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605609b91526eed49affd11e62d94bb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080defea158a30da6d22613ba4009aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40cd34770ea3cd5c2123b9831e5baf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e092e64386e30c2b1b12b5d611d7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316bd070b9d9bcc0b95ceab4b600a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59f7b227150a5bbf7b600ff8b8a9c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316542adf577c0c8e855ff55ffe58190740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f358cb682950ce34492417b83785a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b11c4ab30ab8f020ffcb44df9f325742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e869383bc052166e29fbdd0f05b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b9ee1fcad06218916484c993bca53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b403ce327fa99b25ba79cf4409f2f67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139944a871e8c287d2485c417257fef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa9658867d25957c80bfed7b14918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99843c45ed765d016d3ac7137e289e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0b06cd4a810ba1710bab77ae2588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94394ceeae66dfe390f57462894c97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fee9a0abbcb43b115e04d147a213c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e6c59d919662f35140a180a22c13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705901d0d56ea9a6237fdc619db0b95f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bce3b19528246f45e1e6960b2f25b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21681f3680c03efd005f566de8a4e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afbd6b0c7b1091625b8b52a6002808756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301acbeb6e991a3ae5671d2ac1b6519d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2561ec18c04900b53711ff4afc130758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70533e0fe2d1099f5754d997565f7cde759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbdd6d6f23b1f80a4d2c1eb71aa2041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905efd0e360e47509ae4ec5d81e9a0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2b8c7db73dddf7fc674ffe903e253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b3394914c0a35555cfb807d0a8a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29566750097273bd4f488d6f0dc711c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b8e1cb1a5184ce51437f5a41d0dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935b1cfbb10957eac790a65c4371a6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be790c1a725d5116a89e012d9dae388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784bbfb14daa5d2b9ba97aab802becc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0f344ed7c7e028e13fc234a4430610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6315e1c9549818fa232c15f1371a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b3f518101123dc5f0c4980587a7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d92a2c4d4fe5651ba13e3f9e067af713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c722b74b2834eeffff23f478b1c3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386e1c3e90b4be28b5a9e72b9b448f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf3d234fa04de314fa9a41de740ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7bc255078b51434b0c7383fe939f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52ce83d5a5e7cee72c0905dfd373918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a125ddbae789e150fda727dea697ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e41605aee0e702df0da4a3d28682e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0ca8cb2f1edd3ec94ee6b87a0686c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a667976853946f9e931ea8b46763522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5131f7ff49eaba7dfb88a9276c5479323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265580ded295fd17b16d200ea1a318324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9390e7ba028035c063bf4f1bc12625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647fd3408a3ef1b9f9a655c672767b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c585208ceb27f99ad885f0b90770927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e04bdd011439ee3e064eeb21bb27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c3a722a3399be1f43d5a1f4b52de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910df1a18a6b6c3b3ac24cfb52cf2e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96daf1d76599851ce6fce45c6b5f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010013e0382522d75dfa23823721d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf98a1ed0ee4bea4f4aa5af83062133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5325dd3e83154e2349381f3f00239534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ae17c612c5e40d71fbf867dda86d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf5d3604453b6f27676b2fb84e3c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554451b3cf54f2eae5f2841aabd01137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b9e5742433d717b19600affaf9f8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02190e262baa698d46dbe8804d26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e71d180bc69160fb46e2855fd31240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd3ab6007a6b9ca4838fe19c2978c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258812f9cc23f7cbf210f2cc75cadff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7903d15d1547fffaf8359262dcfad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1aa7f5ba3f49ab3c88168842b2a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bc7c6de1505fdc939f81f6732eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea83e3d30eb9c952a1cb3703e5b5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6475597b49b127343ea1689fb24247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d861a4e5e7c0d0af84662775a57148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4394194fbd18c45f5f798e3743c4d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f1200f0c24f7a24b8c1b774b3f1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024864ffa50e40f23310ff8de59d5f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a725bec0c584a6a0bce503c6af2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac52720f6c3f82d72ba7685bbcc4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbdb1f0522c8f97a888c6fa4a34c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455d0083d7bceb24fc4aaaf76396e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b876b5694bdf65b0cd152317da80b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bccb983687489ebce669a20e4ddfd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fdbdf8d7edd92f314f1c4b6dd22158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2fafabdd9321e65187ecad3309f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6075db5e0057ffef5f9db1609e5f3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be66f67c6c6ff0aee84145bb512b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952d6df6fa61e2de522a131916444362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0b8ad82dcccb52efac3ab4a4421663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce66560587fbbd7e03cd4e3264ba9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f4de772005084d420affccb3654ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba57f13f40fdcefd9b115e5deb86ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1725347f8fc8f0b2ff91a5f6c4eb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2c7b8d63c188c1f06d6e417a598468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b73bd469d7c29f4cca3cf9622caf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ceb95dece56b3062c98f9e1f5a2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f7eb87ae4ad0a3e4c88035b0345a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a22b4da5f1fe5d3eab755ae7b5b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd242c2e2b748768de622de96dc3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b2596304e1dc91f8e83e829726b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f583ccbc19ed1559960dc0326e3e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d09c09f7dc461495b46170d7f860f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9ea0c11875a0d0cad604e427b3c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87085a01d839754ee194c5ecf951d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a7a7180fbebc690ac139afbf941579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d7f4450feec9305ee59e940c975a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d362abb0803caf9f31e0d689147f8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58491346a65046157fa44f9a94f77b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd5a91c788e976cc48bbaf862988783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb60f1e2190febfa220d8fc53e0af184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc583162ea86a3f04e6622f81c6db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f297875807e086036e8b5626a5ac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5277c8725204ea2d1bd5c9102e68787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8855908ad27a76d8f99f37c8a2050a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca88dea5625ff95ace311cf0009fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d938aa71d63ba4e11a7b8bb5abd7ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864894e2ffe3e13f621a956eb6632491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ece0a5249f58fef5a67ed36e9487b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade37de005997b2ac6813cfd09ba0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c3e133eec61e9bc859e494a8e1e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6eef8cd2e479b2536f4be685a1f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662507dfc2486c00e751de3e88d2a7bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36b0131e1ec928a8506aa957158bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92fe8df138f8f6d9e3a78bf88cf8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d96f14432a30563e5393e04775a1b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc90920c981188ba430ad1b7d22cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8ae9594c32176b2a73311bd15340101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93091415a45b7d0aca9eb5e60be643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f6e8586090b96d50e5c6977dc74e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162a13c89e545f5c4490b52651d6e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d046b66e4be6dba4178558f56cf176105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd957acc2a2d2ec97a8c8c5562dacd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f5ebf391bf0a5aedffb08b56ec5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc20d59516306f436efbf843ceec97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16fef3beefc9be57c2ec16b044641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a3aefeac10de749c573881a60613110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7bca58267422be09db28e62acfd4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2939fec4d8319fa2bc300e4d5898b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35256b2757bc7d58fba0bd51d130986113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f39e25b8904177ff7a200456fe2a35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a0618502da465356885fa4214dff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f81b896019f26265676182d3f795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e2ce1e7f9ce755f339a37eda5608117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba6478087b1bbcd248a2f2adc1c48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1923766e0e7cdfa32c0df5a9f4b4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c1f1905257b81e21a5b5a4fbe43d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806123795af01ced874c299b6d0e849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643533ef9a9105addf1890169b0ad478122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcca9b484d001b46de73b88d74424b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac9f71451d967d1e89b496bd6e9b00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ddbad8e97e563855098bc6eec98f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d73db587c70803f24068af2a84c2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92062aacc31216692dd6ba0825e7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d5d4fcd4b7c7e70f0703a1be8203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08640e65f04c99e034d6e9d7a123cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf63a12b0381cdb1370f931c1c11a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339e53f66b3e14f215b5358ea3dc10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d4e9278371769ab327e5a2957ae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87986a3d632f176c140a40fa482866133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335e741e17f34b5caa8630a52ab218134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d116739158f186b119164220270c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61920dff8ac8deaa96e30a535e37b66e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b13ecfabf9e43b7c4c4f9a26380f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a60edb097b2c4971407b93e8fdf88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3b5e6a59653a9448629c242405d14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227df9c8b78d94c827e2c361c105ed8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac74c895b3c340e8c315cb75f5acf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46c5909c689908a41cd606c6cfa32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9c3130fe9f8ecbc21410b9a53578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286289a2ad9437d2c1f5298b2954c597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3711449622e891374be70605b757ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c67e8586c70afdd92e08ae5b40d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9597637572203e4a6ee9b0a86e901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1af6adcdb5c6cf806eb0a6b25b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516a9a8cdebbce62c721e4af981ddb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c008431f56897cc8cb9d49af0508d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655158231f6558e1ec1bb5da005d08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fb713e37235d1518b469f31bea05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8569d1c4d89dc67ec15e0c993a0518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99541a58e1cd282e99b970e1581146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bac827f300a51ec7de35c857a54e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74cb2be2447143ad081b628fef6bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de6df8c8bbcfb1c089226f8f3c272157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b5f49998c96332ca77273cf302f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd07a2bcb4b3307c03e4c625139c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37925d6bf483c134643f6f2e14676f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cee136cbb56003fe7b16c71cf5846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4c45c90c93183241bd1f414ffc1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387bd7a4a4fcc4695df461a30670db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0407e3eca049898d86b94f71d6d112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e494c4c2c59e276f0fc9058f26dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4d3c0570b16aeb424232a529b67c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d869af5a331e0c187ecb42224c80c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb0ea6450f4c3928784319a2ef3a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a8f8a96d2a3fa2b34a77973dd680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f2d6e1f8cd6fe84e9b82fefe6b85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5d4246f4d48987ad7499f6a36594e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82468871525ee94640b21abbea63dc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5697de8244f4cffca0bc138fb4c232173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c3bee99d232eddfa5b6367112396174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c0c1d5232575a11937a3d9955c48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb4d79d5eed8f49b1e03b8995f49e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61de026b923cfe806c780d5c571b07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a629bd89d9b64f900471a7ba2b0d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b200f238ea8917cda8e51ffc71c099179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af8fed1dc8288873fbaa459935382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f82cafe0e2528975f2dd47e83d007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e15e21f9e32f4fbbf5a74d01d5e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa697c46563a05ce97af2aba3bde591183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a86932be5c8c27f18b47934e1bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41944b8bf4be49513cd422f631ae802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6d482238df4f5b91f19b10e05d16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d474bd1f2c024b0ea670d79c443cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527936045c1654b1a9f79e29840b31f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190de651dc35a3e7f647e1ae6f17378189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2520d926ea17fed80c4a9e876e6a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60b5b5d5a1be5143a75d8741f5813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7288c979e7911835c380df46032ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f521249cd5f3fd55e5b7268209452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7b54aabb27b50f9484dc6abee3db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f919033a39a1e46646227eddd975e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016334ea6f7feb48916390d87e3ea1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e1312230be4fb7fa3dd52fb65b843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c990ed7818c90157e15cf3166a162198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb865bc2c459b5d01203c8a85014e24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d4e4a353ea4f07d53b5f20e4c3fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00095d0ed6511a3bd3a1372c8bdd781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c09caa298b9864363404f343aef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb473bd6c9c949525ccc24202cb9c7c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deecdad5e23c61d424cf1e63f8b006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e181c1b335379bc83365dfc4b4c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e46a10cab304d510a4920c68d5dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c61a80dd5ecf407de6c1aefbecbb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ceccbab371720f1f6c2bca9830c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edeabb6051796a5511259f35b9e1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd089db75ba1ed4aa0ce92e607e8b57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ffd4dd7407792778fc86340772c9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc2cc9667c59bbbf5806759df4524212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aacbf766d2c77299e5c0157c1948e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edef7c9b5dfa446089cc78e5f8f4af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc59c26ccf679c4cc20fa5040106e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d22b068ed74461fb3eb7f69b94ad3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2275c34a87c97b4f132677febe334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b4a1add87af54eafd223846456520218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14638bde17b2a099a36e6522035f7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b219ff3be326f6c6331723e0bc5ee8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118543abea5fcb46edd39e4dfab6d410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aeb20c4b0b14638f31ba857b7fb6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b502635e9e948b54a85608cc68beec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b916d115c14b528b1dca06712dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7fef6ec1f1a70e41f4379f3419ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac0a44376f4606e278ff15a2b7e8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a80bc73656d5101c844e05adab037227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e801e61a1a5c410e9ec399f6cf9c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd99003f4f5a7d410b33c7d90777b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c49e00b32d240259df96c66d7e2de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9987004dd356446c8c5eb31add660231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24221805455987937bbd784ea53cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd571219bdb040d589f13e57f55994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d077747c792f7247af6cdcad0ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0fbdfc302c5ed48c207585f4ca6a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadce3e97b173dc7d8828adfdb19923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300d23e6667ff11ac54a131787ee4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362041118b35e5a07cc0a683c94a14c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676760e6e32f56b2af293a92b6bee468239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d83abed749487ab9c89674022de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581929662c3fbfe8899a2df07f90e07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0a2775be965e6ba02f0b53878e3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473701e1ae50d2f98d0f2e6f48f2f958243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a4f45a155f321942cd785d5fe892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ce63f236edab47962c1007127b5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d2d8607106f940d1d025933564f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3747b02d86fd824b9c1319d768cb19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441039d2abb7be190b5ff926ece678248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b32e27b5b14b4b78f80e19622104b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438f04211c8824e664a1abafa1ef21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8f198e6bd9774726af29104a73bb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e7dd8664928637b3237a39471f52b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3766aca6e14eea82ab7ccd9189ef6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a212f1880708d0303abf13d2ffa68e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c3aed60172b327367aea5a2ca845a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f6646342b59327c974e533b2e6a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381302762c64459fccc42feb5b9bb392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e295064e60c9d932fd6d6266c1db23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71cd3e7989da6480ed4f53f7b759c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee25b239bbff1db1f9681e4740dce3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898da12adee57e981241a6f5d8b95e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc104e7d9c2973bf4ce0296ff4e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601ee365eb40b13c438a118ca5db38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d4617c2ddbff1cd81b3259f1adec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8b87f4e8796a9f9c517d8b2d05eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4004edcb87d82ee137f1d6fdbf819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463eca8792be9a0ce23799162018b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a01810b0ff0d2faf755e13877bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672f085346a814cf49540421002821269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0499b6ccff5f3b738027af07d2dfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b948668b29639fa92e2f7ed2efba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b1839cba7f0f87abc762135ae708272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32624c8c2f0b412f22fa31e38a7038273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5a236df0621845e8a3313869ea94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca59edf05aef87c921f6332114028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42fc702d39ae453ca735f690c39e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078149edc6927ea492107aede041c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f5d62f51fc7012aa0b825f158c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57453b5d93648bfbcc975945aba6a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b4588bc0d8cf740c7ba3e693b723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0b8458b1848447e7c92c2dfcb26e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0056d29a13021c2f1d77ca9236aff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b835732f8767a67bbaeafcc1a72199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9371241e1e6a5d4a9ab6ce8e1590fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75e2adf912f457c333ecbbbd67c12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b58c82937d8cfa6d97391db50da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cad3d86c21b5bf3c106a0356b134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf166da0a42c5764b957913d29df73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4af5b56a4b298252fc96a1a866424289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fcde6c82c7886cf47ccb933e3b73b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d51c82b134230dcc1797036596c87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b480ec2c957b523f764053ebd8b149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892dfae46fb67428472eef444a49b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463367223edc887b7b74f1aad9769a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f83ae5e5d9a6c1d75ab92aa0c86ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21ee708e2b0fc2945de4025f995bfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977547d2b66a3fac8338612845104314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a2f08a50cda3beed1be722699f79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1731443e3f1f79dae8398516034926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ddcf1c1533e1b343d7f0fa08fdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f208113a7c9554fcf705f5c153a272301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c8771c01943924abcf80e12aa1f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062214594f27d6241481da7603025310303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff2aa32a9a99b8fc283800114e147e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d0f03eb153f2008afdf666bf78534305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea6bbfbd7c7a85e90e8da98852021306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0013891cc7876e8c0f60b93a4076307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d667dee8372503afca31d8c70219105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799287b91150bf83b7c5e3b0b16b80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbc544613d28b26192cedac2a810c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227151c0fcf241f40111d005d30469311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c101ea90e0c3aa1a1e1de573ea2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a77f22aca8e91c333964e3a1bdc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272299d4519009ab6a03b0de58a513a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf463d9aac7da7900273f8c44eb574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b3c3884fe2102ad79d3784e9e0a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384126c673aa793c9d5b669abf8d8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189411221becb79da21c1bf27863578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e056e8c0294ed80c5a6994bcc37f3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a1cd20a7832d1a301d10fea9887d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add445ca3cc04ef2fe0529bbd220e2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc0703c58cfe3e6f246b3b73c46500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5ebe6f0fbb03ce18ee32e4fe139ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621f439fb35201b92c32a418845e91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0c62e173e219405615d6eef53034325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045a1879d354fc242f1e6ad69c9574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9de8664c0074568fdb6d9086d47a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24e612a56f8e28f847f0d704ff8585328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ff399e5d996467bcfe4a771bcdde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7465e19302ceb67b53c8a0af9bf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d9c0fdbd5a7b5660d041c10edb68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172f64efbb2c93fb779809a3afb4494332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177c9fac6cea229aeee79501b712f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800cd3b8e51ebe418a9c806700b870334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5777f9c95af3cbf30cc444222e837335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd43b7422bddca13e180d45935b6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165b4b5b23a891310db53d4fbe9a9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e700d8596bad72e1718a74ab07570338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73e2b026d42aeac307fa9c7ada498339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a36edd7d8a910cce19cf92233c3d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4da9586adef8ba3640b6b88dd5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956d790b0792230d07c3a84cca07ab2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fb00c5bdd822e738f63c23a3502b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5139f19fbb43b80e266233c9691b765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f746fbd2101c89a0c02b99a182a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226ebeed97c5ce61a68b5bc4679f5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2d91e68325223420438edc2273e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d93036837409c60f891d2f0f84132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff29f9f9b22b3fe00de2b91c6cfa9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9fd1422d9c49ab43e17717a88be9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f598428c1a13ff9ef4fab825c63e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e1330f73de99b8386254c3c081a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf79838413b2926285aab08f40b02f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c791808de2b0a9f22943f91505a65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feee0934eaccb3ea124c92e484c161355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce697d1d5e747e7ecd96720bcf48ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e287d32ca357654b02b15bea55a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a263eebbcdd7939f28c5c930830bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622a28b90b91a1b2e24f79635dad26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63763a37c1e0fe5ecd5fd782f895c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054b7434fd3a8d0bb417633b50152d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091a378ec84cf93489cb63f61d7b80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d8da463f78f3aeea31d7e8ea2d07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925a37aaba8025e3d24b7208b70aef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ada5ef21b74d4e3fe2eb875476c83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f63ca75c0acee5f472e7420b775ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf261a6c49d957b342c32c290474d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793b85b1630b3ee342c19310f9f90f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e52b9c287dfb1814b72eccf4802356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4556de5d8415c2b42857d49cb890370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e5f8879ecb06eb31b38853176492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a3bd152fe2deb90d656aeea7698b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566361c366d7c7ceae26e3914afe5f14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973de47afdd7cef9d8d81848b135a33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf68ae1325a1039c65613e035a87aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58823a2dc5b373433dc842f61d57feb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e09fc6cc4cafd86d9e22acced6856377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e5b13ad4e4c7d172af237a263063378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154468151f3a89ce11e8c8c71441750379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513d325eb2bc0d1c582b0defaa77f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f860fd60e75e628e31df8638c1c5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b51386bd7d5d9f2ef1579ddb2685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519de50a6a9bdd6839de9ff8196c205383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4622e8df5bba1d920d379374c0d32a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae96b8c591b2e96bd69ae3263ef9cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f101281401fbb5c8a83a38a2b86c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1efc597f371c745af513137c8e0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56010fb5cece79fec01658244c5eb2ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ff34587dea3846d8b6de963824f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35097f9a6d7b8aa22781c6fdad7e8290390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9dccbee37311a2a7817dd7d5e639391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e1c8fe6e4d4da035bd36f349eaf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc413f26807c9628422b30d565d22c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38da7307eeee62162a1e19702d7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7730eece104b096a238b5294e80cb1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f365c8f7adcff3b0505b0f836a63a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e3fbf26954b294e351cb88567593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809c8dd7ac25cc8a2b733d4dd040ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00786ac49cde73c2bc821dd44172bd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233032685cd856ac42cca8ebef377b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a27b2e8f6f275fb0341e943f9157401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3e0de828c7af9cb6a78479011e73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f12ce2c860458343e77a0fe0e1f53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778641d67c70f01bbbf3185648d324f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d541eb0be29f5dec4d89f802cebebad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c788c0cb811ced4e1cd6ed7fb8c80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27839772a958e96f57098406498a93b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed370115a62c0a34c830c2a2ca7c377408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e6160471bb19acbadcb462c8d35f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181023f8f55d26dd65733e4ad674494e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f7b01af83f57935b72e62588d7b97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347738c63909d016b948349f785be3aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc02ab63717adf7beba07e807bd5f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5baae4b9c3cc8afca323768a0968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def092aa5a625baa275785ee4e658ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753cafc11e924e548374b8880faf82e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c95286ed365366a11aa41e84362f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fcb034bde5fe3c8fbb1da0d1c3600418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f850ff5d1de2e74a2b5b5c6052def419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a96593a21030fc8d71ce984388f90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc189d6731462451c68eefef6234a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62d106d035afd7a19326130304441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab620ff916e1dc17108bd55a1f2a30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee28692ea54e1867ff71820b1a37c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b7853a1a448fc8f33efbb4dfb081425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2932b4a69d14da357ac9956977bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af937e1501a88eff3fe104e87ae53dc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82446cbb46e9393ee55c7f2deceaeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d97c2299ccbedec6a2c2ef7eace0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3b1952a0b730750429e3f65e9331430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf94848d31b0673d2f5a0c446751f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800367266fe963f768a3e8fe31765a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23db30113f86fcb1e71b47d7e3fa71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a75c869bbe4c44889c5bf1f00f7a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ab14b1779da4588055f8c66fa034435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b951cb0b145fb056e28faf13ba214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15baad5b7057b818d5f15af15289f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a8789c7364442f679d164bb8117f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd563ff5cd9ca16effd8fedbfc703f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d6a32d8e44c7a325cfb8f3c47dcac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc1391361bf0b37f72af3ef17ae1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5b9de4eddafd4b9e5e0c600a6526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957eb98073a79e19af9ed804a37e1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e7b7ca284de2b6d653c6e8e81c14f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b3413bd10cd6db4a2c5e1996ae3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e366676697548d67e7ff4c29f872446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f333d4cf3880444fcbfb93967650447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0d9f3a2c24458397ef29142627e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75808629c7d05c0a46cd0408bd3b1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee5b3140faa3f61315b0a9bff49fb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c306b72cf0bff6fd2495ab1c30405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619f0cc4ba3f903b7713f243854cde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf29b3d53cd0fd6beddf17cd3b9445a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca35e03c05a08c00f055a3f3171e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c070960fd06f0dadbcc4f8738f40966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e67bb305eb2cc5e047cad09a7e9f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae2fcbcf4c47185c34bb5b2da5bc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ce8bbdea7b0c1c011f626ca7486e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5811c74ae8242bed82a9337aaf77e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8ea1967876edb20d12e260efe0af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c158bb845a71d6bf3020d6ed9f62d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb362362a45432633c994fcc9aef2c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811668bebcb9248c8d47e9068ee7360463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297fe873a988a9834c0437a48a2748e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780604bb18cf431d678e435815f9f71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c42a004d0dab748a1a274f2d3a96b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345456e12432235c9955404ae5fe6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac35fe79cb6cbc6d1e22096a848237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2ebf24a68ef99aa23f1a9bfbccb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a2abf5d3c7121f49f50661b0858a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab65d039871ea96ac1f2d9530ad6d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ed507e102aa664c61b9a503d19a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f485b7b4c2ec6c90ca97d0feb133473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4c21064b346a70c23f021d7a07d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed6e46d6a96c6aa96168c48fb36c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd11331573c1f852ea3e352be014b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855180c426334d614ca7bfcd3763446a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2027219b95eb2e82c078081ef8dbb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eee7a4fc290b58d6eae59ee5e12ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8819423790eb8ee0d364fdedcb8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687dbf99f4b634519cfd2b97c0238cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e901dd6572da651b09e95c3dc7684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803914ee3071efbdce61848fc44936d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ba64f91cc7211c6ec9708931a1f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca26325f391785a3518618594cca4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625f369393a9bb7ccbfd07f2db63f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a656a49361d47c4cfbfc6c50ffb389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244587397071ca973213af018bbd524a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c9f4f16a44f3d25532cacb1ab74b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a91eeb55000a88058bfe0e1c0ea56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a638feef67ba0efa083d0d4f2743b90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1a246136084b7c723b92482d106c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed6b7ff0987721e9c458824804e44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5965c166b1639b22ae818c531c1ab2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974f4fd86fff0298cdfda38be5d28b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2351af07e4d23fa24f45aa85bf67f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83b509680cbc3d707f6f4490fcff9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfeb432267d2806561ee0784289b76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126993c392d4707c4330c769959bce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690dad3fbf61edef335f3546396ecfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4e92bc30e0efeea7373bf000bcc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe3339e663b20a8459fa85e1568d03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4bc390f1f762e1cb4c4fc3bf0162503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4122337d93a1bdd4184cca53349cfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2fa6cd4e60ea9ea53c9022eb9e4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0cd6bcba60d345239391f1e011029506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9303f54c6bca0c970cd4fd4c4c530a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f1a0442d51681f77d4fe26b3a1b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431037a92157d3283f933c6fe69140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a1122c5d7d6b1f7f9caf670d0790510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94b3b6f435dc59b471dd892d4c958511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376439576341982d1cd60e91ade5b66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d1fe5a659c7ef2a282db672b5c60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808bf5c39bf9e9b619d7531d5bf6160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff1803a4943de68c2af21287c5f0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28bfaf54437a51f9e31c2709123c68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765abe2e59f3d1d99d03ab3aa5b11b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4e8d5d7ec41558fe4a4ca0d42ace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766b241d8677caa62ef70b6fc9cd1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7882540e6185ea45024b718314a326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26a84429159d65ef22eb758236bb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea7b2356671b5bab3ad95e8993a69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29278e2982ba9f3a6d5c850656296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94c34b697e68fe83b18182e388292524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef9cface2891b3cda3b8551a526cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da663bc9fc0c5e1b24be7a23444f11f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be047e98bee6ff5dba64da29f92f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6010d47ad91c6df5f04e16205423528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba818bd7541cec41ab465a614b04f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeeeb0cda9faa4086042984806c9fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b070c467cca0985153831a865767c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0712ce585e53b073f56fa1ba2eea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65c481475e0b985ebf24fa54fd799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b145342e6b15797e2dd81ffd50f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642ffb41a051c4981fbff0877d5f2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda6c5ca65de16367f79a9974dbcce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4363d324318f15c941e1b35bcb442537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468434a9ba5239f844a333be488bcf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef528d9e2a7c2b3acafb36029715460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1cabbf104a68fcc2a7f35496940e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb5bceeaa2ec5277c1a6f87854339541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156ca499f9056654e09c3a7c19ce00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08c4af737da71bbdab97596970167543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591828c09ba1d9321c0f1c0acf6cd2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e7584fcffcc5ab9961e1f762b7ed6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018454096378e5eeee24e86e7934a6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3704414e08b98e2e1f037b2b7737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe32673e2aabe9dee737a2a717b817548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645699283309efc49a300e30cd721626549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce294ce8b92c07c5ae44be68afd580f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a2ab1859316be89617b9b5fbff14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6aca5d941ffd7d62f8f83acc51f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eea4515c5c49901f14fa1e8cdce71b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f27c0e07b3aa575696635df602319554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb641c6ea5708ecd32196fa3c7772f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9587fdb333c97d66aa73c7398165d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b85d4cafe139f049ea2a463d5e96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c49ab7285af8aeca4361d166724d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6742e9a4d7b49f404b7e7f7c378f62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7bc10fbe7b758cb06db6b524dae61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6432518f4d830005877d174a34b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eceb08bcba503b933eb144f0f92218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec19624d694222cfb94d116067b0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256216816dafff75ab4ce9226fe3cbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8bc678792a01637e24f9afa3c7a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78e00fcb5595e3dab4e383fa34106566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002675524cf997357115180d779a6901567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa43383e929e9309ff769e1eac0cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3833d8b943b81dcfb3a76cc824877569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6bd9e54d8cbed2685fb4ed59b616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f109b44bb7d7a2cf164c3ce86e87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd39b83b0a6625896a5b9a7e262e1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ffd1ae957d20e991bf65a46e19d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f342150ce32d55b2811d28edf376574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba2e89d4c29c1ff52f013368e266b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a8d0cdbe308c74b9600ff6096a19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7952e63fe0b4159e02ba0734b3f35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840fc6350a3c61be2e9bb2211648bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa675d9bd762da1de32245e8cb61386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc6b2039cc4f8145130f75eb5fdf82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f6826109207edfab3d234224b74d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb472fee4fc5221d35396bc929709582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820fdb0288d7ea9cef8dff5bc56a10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28190998087541381ca54f4339f73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958ced7c8a5f2a8a60f4131294c56a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1ce2b0e132003d36fc1aa6d8ec08a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95a2b935875dd0cdec738d04d373b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db5bcb4db92228dccf6dd35fcdaef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2716dc1d2bb826f6f9b5adb60bb0d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471902265efb08b1636cb491d972cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b468b0ba65891b1bde09b4e380c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e367d4c1f8a63d3527c39f37c8fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1815233c32b735906f2b41644c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdaa3fa6056e58220918797d8bf4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a48f84e540c21ceeedbc3ea2652e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89184f2f959a9482e8c8a33aeaf390c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c46b3d9a721a94ef2f123a645bbfbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8c14439189235dce373c9fc5c1de7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea149c60ab9924c2624cac979e6e535599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31eddbfdc306cde0c0ca56a6665e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603af3074431d417c348085e630d53a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bc2536a4128d46e919d3612a0ccb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb5d7ae78fa3efd7bd268cd1440c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62b4f80dcc87968aa2e67b74ff6e2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d964e9eff132eec9749822302a27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee77761424e8149b12d663e0bb784606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa689f4efc1540a25c5b4f548d071e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfbd88cc2b966e384af142b6803be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d670a712fc3ba0a452732a0b5363b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c673ce4b1b5d33b3ddf09a44c439d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27217fe02e7c9c121477fe633c98ca75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6fe66e91a50570f9ecb66b21ed2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b6761fc1b474ecc37d14d4de65c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c93710d8ec29b9b6b970a7f50827614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833b2add8ff3193d564f8c0dd74543615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965b47bcbafc827fba0798617cdbbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551db631bd00e22f70a7ee94e6f3cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6d5b89f8475836e2945bc268e963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1566a7b76122e550f5ef4306284a5ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf97244f2c58ea6c6581f8d10c50a4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2e70072994fd39857112d09b111a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc65e26f6c7e2555d098c2c206afed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584d1923db09ee625cba81bb7e8383623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fec67a18d32289ea692e567a43b9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a518ee14b4acd28568263567b1228625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da87fc2dd1cfe523a0d0cf90fb4302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81baa33739ccc2d9e2bcc20eb2c4ad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31a56469721bed57f0eeef0ae9521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4533ced58ce00bd905e99e51697975629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e863d582e92559dab3ccfe05ec219630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361d06be568fefd04a212b62f02305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2675b2e11a46e9752ec9ce1d9f29b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac57b1554028b8c39140523e4a604633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ad8ef18af9d37fd2eb940da5a27a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6cd7065e44c2e0f169f42e00338e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17d0a0afa6519460baad9d75e5b48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e950acbe6f45fdfd817cc7fc89a3eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456f7b522c686051e91655f376c088638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857cdfb924c93fd7497f3e3dba5797c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509e8b5e8f9eb3870db5b572bc6be3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19eb50c2f885f5b32d2f4c337fd20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e55c0c60b05c8f1929686aa81e797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714619caab46e31ac83b7a20c2e7fa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d55e7a1d829e0a99bc6775902629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640cd8b1af4136090603a10f764376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af055248688d256c8958987f4b91e94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d702224ba09d7c848e031a6fb323647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dc472742f9f1b9623acf5567a1ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412734298b0baeb401704127dd7358e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c353e39577eca43f9fbd8e442f4034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaba4b6e610fafea4ef366046f412a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d26ddabc4247b7d77ed552734f608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e3ae0dfea933f474ca02df63afc36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b93c310973b970ae9b8c4430e79b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6fb95bf3dc8eb917ab3e369185e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccbe69ec4653abb5bc105a2bac6bec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0363e236eb3b196127d6b2bbf6e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cdf70fd493c4de995f2f37592cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12640729e0c0cb4aa7d52ba50fbc1b7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2626fa3e3451f0fee5f30afc9edc64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135d67410c32876a15ecd3432ad642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156682bbdde7569de7a81e6edd4c36a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c641b6f532c7e04a400138604c8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d7fc5ea122427e349872afd8d50e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8edd82508fb046f61e8d6d7b9fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba33c4b1b7a51438117933c32e6b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc53ca805e9d447d1546f4d1995fbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac572ac1e152bcebf6de11b78aa0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca05ede0751062ec18cd2f646cb3ff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ffd892f082b6773b1cf9693c86554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5be7f2fac1d389cd42f40a45f0379671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d63fc5489b83cd5432549a67a48c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a87b32d4a4a6ffb7e62a59d464c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5943b57079986599da1fa0bcd239674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a89ce8cabbce0c5826284b82a95090675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ed1e6b34cfff270bb3dcdb9a19da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3502e5b19e03e75e8f517c3d0912677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9973e96ec0e967e5023565426cf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883621ce7a9b250d5f2f0ec646752d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1d5dd4e2939dc6a5f70707f522f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529c0ce59d04439d8be1326f24db3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed314064740eef21b4a4c4a244d5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d70f49609be3909d8dc8e74c46060683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acfc9660cac0604a56f8a94b9734a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140068ad05274bf82739be72b0dd40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9892b1eb40b9915225350dbc4b5f971686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280915eaf0688447ee85993c8e142936687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8684528a9f5b34dc84ec55a083c86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f81d1e435df855dfb25ea18ab023689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074ef57f345b7c6150c7c962db0e3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a43f072bbc6d5260ff4ae9b5d06f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd3cf921e5a4cf958480676694054692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570f3040632457e7ebaf8aef39eed1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f0c9058fac35184871eefc1e9ec53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e20a4b019b7749514659a0d5534b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ee9db85756f46e532a1b3dd19043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f57c7a85e06b70ba7948fee033c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982844f849311dc1a71de255366e8cfa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e58394e1ee7789b7fccee9364086d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635da77ec6eb319cfcaf57530c06cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90957992ab0af9bd58acf289a6d956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32eeb52566c37b1327762b4c30482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2de4f2a647dfaf5ecafb744ac6b5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba3254082b48d8514fdb8aa861fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c07c43cad4228faaa579ca4b75cc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df477d5dadbc0ab7eef1f5d8579f3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ba6aab9bf226ab8357e6d1f504b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1bd2b6cd7e3b7895682a52419791708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4dea6e01b8c8d5ec10bb6ee0989c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea0f1e12b20b23f33d4ffac512501710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27dad1753d1ff20f8d4bf9f1e43ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eebbf43bbe6f64ed1065c9d47f962712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd78bf698386eea20f90f9b1bd42c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b35d6ef9968e32733454ee9965d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc696c2675e8be7fbe2ff8cefd2f79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b8459da10fd6c03299a0c434fe86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e2e09819a3012f9a901a82d51f910717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeca127cad35f1373291858451b0643718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0e84a85ec241312ad183b9e5f14f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99f8eba59b2c317da945f3ba10b10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378d8b5975d73ea90f2c75e31928fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7da332b2c83500aa218d4cdcf15e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ca00519f627367ce4a7ef8600bfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594510d2146cc9d2dd526855530e9d21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814328ee97d9916557ca73a3e521597725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8314e5eb19d3146c8725a425d60a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411632a0112943901708105e9e0bb54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a466649d558a76591a2178553af7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4fd3366aa3a8036a71e5ffd28483b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf68bff6e5237fc629ef94879996f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a450ae073052b26043711a15a3d2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a492d2e72bbb9bf668c3574ea0788732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e77be5181683753f40b4f3261cf63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77286e6f03e55248f556779d3fc41c6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae8029648eebad71d761e7e10ec08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda7a18eccd7acc56ceb0b0f934fe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610071b29434aa5325c70c398fcf1e33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871282047311436c6252db4a928cfa3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda3bbab5bdb013ccf74d20aa6296b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa439cf1f8b0471b6a3dfab236e019e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a92484316c05d332108c23693a5120741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea3fb85508bcb1eb1cdf3c62f558a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abb62cd03cc063a3ec57efe84c5c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa565b593568ba933b9c21d40f65bb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa8f2ef0e3c41e643c491ebd37f90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8028e62a0eddb31db6131bcccd7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ee374c6d6a1cc76eeb3879ad89d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730099f5c4132abf123e35ce84cc9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d03ba440f966bdaaac4c5476e37d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff466a633083fa94034079992a4e784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0a3b82241bb0fa2dbdc9f148cbb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247bbc771850fb183bd1a0941eb85d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9d73a7f0c9057dbe517cdaf73d09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c555e697bc0a96856d7858ecf8b63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2a64e0dff09e7e3d7024e4799f6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab06e4fabc35f28be93bbecfbf91a5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298d47ba4fa8674dc807eaaad05f1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835704fb66b17be5c904c1d4c2578b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f503dfca604e59d5c6aa62a99a2bb2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>