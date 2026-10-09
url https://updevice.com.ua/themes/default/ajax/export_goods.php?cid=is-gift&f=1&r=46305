--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbdd6d6f23b1f80a4d2c1eb71aa2041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905efd0e360e47509ae4ec5d81e9a0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2b8c7db73dddf7fc674ffe903e253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b3394914c0a35555cfb807d0a8a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29566750097273bd4f488d6f0dc711c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b8e1cb1a5184ce51437f5a41d0dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935b1cfbb10957eac790a65c4371a6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be790c1a725d5116a89e012d9dae388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784bbfb14daa5d2b9ba97aab802becc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0f344ed7c7e028e13fc234a4430610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6315e1c9549818fa232c15f1371a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b3f518101123dc5f0c4980587a7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d92a2c4d4fe5651ba13e3f9e067af713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c722b74b2834eeffff23f478b1c3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386e1c3e90b4be28b5a9e72b9b448f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf3d234fa04de314fa9a41de740ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c7bc255078b51434b0c7383fe939f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52ce83d5a5e7cee72c0905dfd373918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a125ddbae789e150fda727dea697ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e41605aee0e702df0da4a3d28682e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0ca8cb2f1edd3ec94ee6b87a0686c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a667976853946f9e931ea8b46763522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5131f7ff49eaba7dfb88a9276c5479323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265580ded295fd17b16d200ea1a318324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9390e7ba028035c063bf4f1bc12625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647fd3408a3ef1b9f9a655c672767b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c585208ceb27f99ad885f0b90770927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e04bdd011439ee3e064eeb21bb27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c3a722a3399be1f43d5a1f4b52de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910df1a18a6b6c3b3ac24cfb52cf2e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96daf1d76599851ce6fce45c6b5f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54010013e0382522d75dfa23823721d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bf98a1ed0ee4bea4f4aa5af83062133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5325dd3e83154e2349381f3f00239534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ae17c612c5e40d71fbf867dda86d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf5d3604453b6f27676b2fb84e3c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554451b3cf54f2eae5f2841aabd01137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b9e5742433d717b19600affaf9f8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02190e262baa698d46dbe8804d26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e71d180bc69160fb46e2855fd31240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd3ab6007a6b9ca4838fe19c2978c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258812f9cc23f7cbf210f2cc75cadff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7903d15d1547fffaf8359262dcfad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1aa7f5ba3f49ab3c88168842b2a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bc7c6de1505fdc939f81f6732eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea83e3d30eb9c952a1cb3703e5b5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a6475597b49b127343ea1689fb24247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d861a4e5e7c0d0af84662775a57148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4394194fbd18c45f5f798e3743c4d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f1200f0c24f7a24b8c1b774b3f1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024864ffa50e40f23310ff8de59d5f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a725bec0c584a6a0bce503c6af2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac52720f6c3f82d72ba7685bbcc4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbdb1f0522c8f97a888c6fa4a34c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455d0083d7bceb24fc4aaaf76396e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b876b5694bdf65b0cd152317da80b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bccb983687489ebce669a20e4ddfd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fdbdf8d7edd92f314f1c4b6dd22158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2fafabdd9321e65187ecad3309f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6075db5e0057ffef5f9db1609e5f3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be66f67c6c6ff0aee84145bb512b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952d6df6fa61e2de522a131916444362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0b8ad82dcccb52efac3ab4a4421663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce66560587fbbd7e03cd4e3264ba9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f4de772005084d420affccb3654ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba57f13f40fdcefd9b115e5deb86ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1725347f8fc8f0b2ff91a5f6c4eb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2c7b8d63c188c1f06d6e417a598468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b73bd469d7c29f4cca3cf9622caf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ceb95dece56b3062c98f9e1f5a2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f7eb87ae4ad0a3e4c88035b0345a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a22b4da5f1fe5d3eab755ae7b5b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd242c2e2b748768de622de96dc3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b2596304e1dc91f8e83e829726b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f583ccbc19ed1559960dc0326e3e6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d09c09f7dc461495b46170d7f860f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9ea0c11875a0d0cad604e427b3c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87085a01d839754ee194c5ecf951d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7a7a7180fbebc690ac139afbf941579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d7f4450feec9305ee59e940c975a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d362abb0803caf9f31e0d689147f8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58491346a65046157fa44f9a94f77b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd5a91c788e976cc48bbaf862988783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb60f1e2190febfa220d8fc53e0af184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc583162ea86a3f04e6622f81c6db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f297875807e086036e8b5626a5ac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5277c8725204ea2d1bd5c9102e68787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8855908ad27a76d8f99f37c8a2050a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca88dea5625ff95ace311cf0009fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d938aa71d63ba4e11a7b8bb5abd7ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864894e2ffe3e13f621a956eb6632491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ece0a5249f58fef5a67ed36e9487b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade37de005997b2ac6813cfd09ba0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8c3e133eec61e9bc859e494a8e1e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6eef8cd2e479b2536f4be685a1f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662507dfc2486c00e751de3e88d2a7bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36b0131e1ec928a8506aa957158bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92fe8df138f8f6d9e3a78bf88cf8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d96f14432a30563e5393e04775a1b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc90920c981188ba430ad1b7d22cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8ae9594c32176b2a73311bd15340101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93091415a45b7d0aca9eb5e60be643102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092f6e8586090b96d50e5c6977dc74e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162a13c89e545f5c4490b52651d6e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d046b66e4be6dba4178558f56cf176105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd957acc2a2d2ec97a8c8c5562dacd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20f5ebf391bf0a5aedffb08b56ec5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc20d59516306f436efbf843ceec97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16fef3beefc9be57c2ec16b044641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a3aefeac10de749c573881a60613110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7bca58267422be09db28e62acfd4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2939fec4d8319fa2bc300e4d5898b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35256b2757bc7d58fba0bd51d130986113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f39e25b8904177ff7a200456fe2a35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a0618502da465356885fa4214dff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f81b896019f26265676182d3f795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e2ce1e7f9ce755f339a37eda5608117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba6478087b1bbcd248a2f2adc1c48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1923766e0e7cdfa32c0df5a9f4b4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c1f1905257b81e21a5b5a4fbe43d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806123795af01ced874c299b6d0e849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643533ef9a9105addf1890169b0ad478122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcca9b484d001b46de73b88d74424b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac9f71451d967d1e89b496bd6e9b00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ddbad8e97e563855098bc6eec98f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d73db587c70803f24068af2a84c2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92062aacc31216692dd6ba0825e7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d5d4fcd4b7c7e70f0703a1be8203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08640e65f04c99e034d6e9d7a123cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf63a12b0381cdb1370f931c1c11a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee339e53f66b3e14f215b5358ea3dc10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d4e9278371769ab327e5a2957ae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87986a3d632f176c140a40fa482866133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335e741e17f34b5caa8630a52ab218134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d116739158f186b119164220270c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61920dff8ac8deaa96e30a535e37b66e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b13ecfabf9e43b7c4c4f9a26380f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a60edb097b2c4971407b93e8fdf88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3b5e6a59653a9448629c242405d14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227df9c8b78d94c827e2c361c105ed8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac74c895b3c340e8c315cb75f5acf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c46c5909c689908a41cd606c6cfa32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9c3130fe9f8ecbc21410b9a53578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286289a2ad9437d2c1f5298b2954c597144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3711449622e891374be70605b757ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c67e8586c70afdd92e08ae5b40d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9597637572203e4a6ee9b0a86e901147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1af6adcdb5c6cf806eb0a6b25b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516a9a8cdebbce62c721e4af981ddb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c008431f56897cc8cb9d49af0508d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655158231f6558e1ec1bb5da005d08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4fb713e37235d1518b469f31bea05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8569d1c4d89dc67ec15e0c993a0518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99541a58e1cd282e99b970e1581146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bac827f300a51ec7de35c857a54e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74cb2be2447143ad081b628fef6bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de6df8c8bbcfb1c089226f8f3c272157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b5f49998c96332ca77273cf302f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd07a2bcb4b3307c03e4c625139c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37925d6bf483c134643f6f2e14676f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cee136cbb56003fe7b16c71cf5846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f4c45c90c93183241bd1f414ffc1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387bd7a4a4fcc4695df461a30670db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0407e3eca049898d86b94f71d6d112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e494c4c2c59e276f0fc9058f26dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4d3c0570b16aeb424232a529b67c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d869af5a331e0c187ecb42224c80c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb0ea6450f4c3928784319a2ef3a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a8f8a96d2a3fa2b34a77973dd680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585f2d6e1f8cd6fe84e9b82fefe6b85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5d4246f4d48987ad7499f6a36594e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82468871525ee94640b21abbea63dc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5697de8244f4cffca0bc138fb4c232173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c3bee99d232eddfa5b6367112396174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c0c1d5232575a11937a3d9955c48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb4d79d5eed8f49b1e03b8995f49e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61de026b923cfe806c780d5c571b07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a629bd89d9b64f900471a7ba2b0d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b200f238ea8917cda8e51ffc71c099179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af8fed1dc8288873fbaa459935382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f82cafe0e2528975f2dd47e83d007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e15e21f9e32f4fbbf5a74d01d5e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa697c46563a05ce97af2aba3bde591183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a86932be5c8c27f18b47934e1bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41944b8bf4be49513cd422f631ae802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f6d482238df4f5b91f19b10e05d16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d474bd1f2c024b0ea670d79c443cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527936045c1654b1a9f79e29840b31f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190de651dc35a3e7f647e1ae6f17378189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2520d926ea17fed80c4a9e876e6a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60b5b5d5a1be5143a75d8741f5813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7288c979e7911835c380df46032ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f521249cd5f3fd55e5b7268209452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7b54aabb27b50f9484dc6abee3db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f919033a39a1e46646227eddd975e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016334ea6f7feb48916390d87e3ea1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e1312230be4fb7fa3dd52fb65b843197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c990ed7818c90157e15cf3166a162198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb865bc2c459b5d01203c8a85014e24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d4e4a353ea4f07d53b5f20e4c3fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00095d0ed6511a3bd3a1372c8bdd781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c09caa298b9864363404f343aef9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb473bd6c9c949525ccc24202cb9c7c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deecdad5e23c61d424cf1e63f8b006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e181c1b335379bc83365dfc4b4c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e46a10cab304d510a4920c68d5dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c61a80dd5ecf407de6c1aefbecbb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ceccbab371720f1f6c2bca9830c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310edeabb6051796a5511259f35b9e1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd089db75ba1ed4aa0ce92e607e8b57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ffd4dd7407792778fc86340772c9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccc2cc9667c59bbbf5806759df4524212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aacbf766d2c77299e5c0157c1948e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edef7c9b5dfa446089cc78e5f8f4af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc59c26ccf679c4cc20fa5040106e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d22b068ed74461fb3eb7f69b94ad3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2275c34a87c97b4f132677febe334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b4a1add87af54eafd223846456520218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14638bde17b2a099a36e6522035f7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b219ff3be326f6c6331723e0bc5ee8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118543abea5fcb46edd39e4dfab6d410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aeb20c4b0b14638f31ba857b7fb6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b502635e9e948b54a85608cc68beec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b916d115c14b528b1dca06712dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7fef6ec1f1a70e41f4379f3419ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac0a44376f4606e278ff15a2b7e8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a80bc73656d5101c844e05adab037227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e801e61a1a5c410e9ec399f6cf9c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd99003f4f5a7d410b33c7d90777b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c49e00b32d240259df96c66d7e2de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9987004dd356446c8c5eb31add660231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24221805455987937bbd784ea53cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd571219bdb040d589f13e57f55994233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d077747c792f7247af6cdcad0ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0fbdfc302c5ed48c207585f4ca6a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadce3e97b173dc7d8828adfdb19923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300d23e6667ff11ac54a131787ee4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362041118b35e5a07cc0a683c94a14c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676760e6e32f56b2af293a92b6bee468239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d83abed749487ab9c89674022de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581929662c3fbfe8899a2df07f90e07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0a2775be965e6ba02f0b53878e3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473701e1ae50d2f98d0f2e6f48f2f958243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a4f45a155f321942cd785d5fe892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ce63f236edab47962c1007127b5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d2d8607106f940d1d025933564f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3747b02d86fd824b9c1319d768cb19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441039d2abb7be190b5ff926ece678248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b32e27b5b14b4b78f80e19622104b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438f04211c8824e664a1abafa1ef21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8f198e6bd9774726af29104a73bb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e7dd8664928637b3237a39471f52b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3766aca6e14eea82ab7ccd9189ef6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a212f1880708d0303abf13d2ffa68e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c3aed60172b327367aea5a2ca845a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f6646342b59327c974e533b2e6a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381302762c64459fccc42feb5b9bb392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e295064e60c9d932fd6d6266c1db23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71cd3e7989da6480ed4f53f7b759c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee25b239bbff1db1f9681e4740dce3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898da12adee57e981241a6f5d8b95e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc104e7d9c2973bf4ce0296ff4e6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601ee365eb40b13c438a118ca5db38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d4617c2ddbff1cd81b3259f1adec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8b87f4e8796a9f9c517d8b2d05eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4004edcb87d82ee137f1d6fdbf819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463eca8792be9a0ce23799162018b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a01810b0ff0d2faf755e13877bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672f085346a814cf49540421002821269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0499b6ccff5f3b738027af07d2dfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b948668b29639fa92e2f7ed2efba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b1839cba7f0f87abc762135ae708272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32624c8c2f0b412f22fa31e38a7038273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5a236df0621845e8a3313869ea94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca59edf05aef87c921f6332114028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42fc702d39ae453ca735f690c39e23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078149edc6927ea492107aede041c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f5d62f51fc7012aa0b825f158c6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57453b5d93648bfbcc975945aba6a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b4588bc0d8cf740c7ba3e693b723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0b8458b1848447e7c92c2dfcb26e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0056d29a13021c2f1d77ca9236aff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b835732f8767a67bbaeafcc1a72199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9371241e1e6a5d4a9ab6ce8e1590fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa75e2adf912f457c333ecbbbd67c12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b58c82937d8cfa6d97391db50da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cad3d86c21b5bf3c106a0356b134287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf166da0a42c5764b957913d29df73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4af5b56a4b298252fc96a1a866424289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fcde6c82c7886cf47ccb933e3b73b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d51c82b134230dcc1797036596c87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b480ec2c957b523f764053ebd8b149292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892dfae46fb67428472eef444a49b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463367223edc887b7b74f1aad9769a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f83ae5e5d9a6c1d75ab92aa0c86ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21ee708e2b0fc2945de4025f995bfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977547d2b66a3fac8338612845104314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a2f08a50cda3beed1be722699f79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1731443e3f1f79dae8398516034926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ddcf1c1533e1b343d7f0fa08fdcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f208113a7c9554fcf705f5c153a272301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c8771c01943924abcf80e12aa1f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062214594f27d6241481da7603025310303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff2aa32a9a99b8fc283800114e147e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d0f03eb153f2008afdf666bf78534305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea6bbfbd7c7a85e90e8da98852021306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0013891cc7876e8c0f60b93a4076307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d667dee8372503afca31d8c70219105308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799287b91150bf83b7c5e3b0b16b80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbc544613d28b26192cedac2a810c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227151c0fcf241f40111d005d30469311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c101ea90e0c3aa1a1e1de573ea2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a77f22aca8e91c333964e3a1bdc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272299d4519009ab6a03b0de58a513a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf463d9aac7da7900273f8c44eb574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b3c3884fe2102ad79d3784e9e0a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384126c673aa793c9d5b669abf8d8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189411221becb79da21c1bf27863578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e056e8c0294ed80c5a6994bcc37f3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a1cd20a7832d1a301d10fea9887d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add445ca3cc04ef2fe0529bbd220e2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc0703c58cfe3e6f246b3b73c46500322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5ebe6f0fbb03ce18ee32e4fe139ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621f439fb35201b92c32a418845e91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0c62e173e219405615d6eef53034325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045a1879d354fc242f1e6ad69c9574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9de8664c0074568fdb6d9086d47a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24e612a56f8e28f847f0d704ff8585328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ff399e5d996467bcfe4a771bcdde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7465e19302ceb67b53c8a0af9bf7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d9c0fdbd5a7b5660d041c10edb68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172f64efbb2c93fb779809a3afb4494332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177c9fac6cea229aeee79501b712f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800cd3b8e51ebe418a9c806700b870334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5777f9c95af3cbf30cc444222e837335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd43b7422bddca13e180d45935b6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165b4b5b23a891310db53d4fbe9a9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e700d8596bad72e1718a74ab07570338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73e2b026d42aeac307fa9c7ada498339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a36edd7d8a910cce19cf92233c3d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4da9586adef8ba3640b6b88dd5da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956d790b0792230d07c3a84cca07ab2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fb00c5bdd822e738f63c23a3502b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5139f19fbb43b80e266233c9691b765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f746fbd2101c89a0c02b99a182a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226ebeed97c5ce61a68b5bc4679f5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2d91e68325223420438edc2273e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d93036837409c60f891d2f0f84132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ff29f9f9b22b3fe00de2b91c6cfa9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9fd1422d9c49ab43e17717a88be9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f598428c1a13ff9ef4fab825c63e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e1330f73de99b8386254c3c081a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf79838413b2926285aab08f40b02f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c791808de2b0a9f22943f91505a65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feee0934eaccb3ea124c92e484c161355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce697d1d5e747e7ecd96720bcf48ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e287d32ca357654b02b15bea55a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a263eebbcdd7939f28c5c930830bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622a28b90b91a1b2e24f79635dad26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63763a37c1e0fe5ecd5fd782f895c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054b7434fd3a8d0bb417633b50152d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091a378ec84cf93489cb63f61d7b80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d8da463f78f3aeea31d7e8ea2d07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925a37aaba8025e3d24b7208b70aef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ada5ef21b74d4e3fe2eb875476c83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f63ca75c0acee5f472e7420b775ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf261a6c49d957b342c32c290474d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793b85b1630b3ee342c19310f9f90f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e52b9c287dfb1814b72eccf4802356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4556de5d8415c2b42857d49cb890370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e5f8879ecb06eb31b38853176492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a3bd152fe2deb90d656aeea7698b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566361c366d7c7ceae26e3914afe5f14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973de47afdd7cef9d8d81848b135a33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf68ae1325a1039c65613e035a87aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58823a2dc5b373433dc842f61d57feb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e09fc6cc4cafd86d9e22acced6856377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340e5b13ad4e4c7d172af237a263063378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154468151f3a89ce11e8c8c71441750379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513d325eb2bc0d1c582b0defaa77f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f860fd60e75e628e31df8638c1c5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b51386bd7d5d9f2ef1579ddb2685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519de50a6a9bdd6839de9ff8196c205383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4622e8df5bba1d920d379374c0d32a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae96b8c591b2e96bd69ae3263ef9cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f101281401fbb5c8a83a38a2b86c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1efc597f371c745af513137c8e0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56010fb5cece79fec01658244c5eb2ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ff34587dea3846d8b6de963824f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35097f9a6d7b8aa22781c6fdad7e8290390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a9dccbee37311a2a7817dd7d5e639391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3e1c8fe6e4d4da035bd36f349eaf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc413f26807c9628422b30d565d22c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e38da7307eeee62162a1e19702d7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7730eece104b096a238b5294e80cb1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f365c8f7adcff3b0505b0f836a63a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e3fbf26954b294e351cb88567593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809c8dd7ac25cc8a2b733d4dd040ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00786ac49cde73c2bc821dd44172bd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233032685cd856ac42cca8ebef377b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a27b2e8f6f275fb0341e943f9157401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3e0de828c7af9cb6a78479011e73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f12ce2c860458343e77a0fe0e1f53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778641d67c70f01bbbf3185648d324f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d541eb0be29f5dec4d89f802cebebad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c788c0cb811ced4e1cd6ed7fb8c80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27839772a958e96f57098406498a93b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed370115a62c0a34c830c2a2ca7c377408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6e6160471bb19acbadcb462c8d35f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181023f8f55d26dd65733e4ad674494e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f7b01af83f57935b72e62588d7b97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347738c63909d016b948349f785be3aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc02ab63717adf7beba07e807bd5f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5baae4b9c3cc8afca323768a0968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def092aa5a625baa275785ee4e658ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753cafc11e924e548374b8880faf82e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c95286ed365366a11aa41e84362f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fcb034bde5fe3c8fbb1da0d1c3600418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f850ff5d1de2e74a2b5b5c6052def419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a96593a21030fc8d71ce984388f90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc189d6731462451c68eefef6234a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62d106d035afd7a19326130304441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab620ff916e1dc17108bd55a1f2a30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee28692ea54e1867ff71820b1a37c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b7853a1a448fc8f33efbb4dfb081425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2932b4a69d14da357ac9956977bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af937e1501a88eff3fe104e87ae53dc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82446cbb46e9393ee55c7f2deceaeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d97c2299ccbedec6a2c2ef7eace0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3b1952a0b730750429e3f65e9331430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf94848d31b0673d2f5a0c446751f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800367266fe963f768a3e8fe31765a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23db30113f86fcb1e71b47d7e3fa71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a75c869bbe4c44889c5bf1f00f7a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ab14b1779da4588055f8c66fa034435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b951cb0b145fb056e28faf13ba214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15baad5b7057b818d5f15af15289f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a8789c7364442f679d164bb8117f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd563ff5cd9ca16effd8fedbfc703f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d6a32d8e44c7a325cfb8f3c47dcac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc1391361bf0b37f72af3ef17ae1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5b9de4eddafd4b9e5e0c600a6526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957eb98073a79e19af9ed804a37e1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e7b7ca284de2b6d653c6e8e81c14f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5b3413bd10cd6db4a2c5e1996ae3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e366676697548d67e7ff4c29f872446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f333d4cf3880444fcbfb93967650447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0d9f3a2c24458397ef29142627e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75808629c7d05c0a46cd0408bd3b1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee5b3140faa3f61315b0a9bff49fb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c306b72cf0bff6fd2495ab1c30405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619f0cc4ba3f903b7713f243854cde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf29b3d53cd0fd6beddf17cd3b9445a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca35e03c05a08c00f055a3f3171e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c070960fd06f0dadbcc4f8738f40966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e67bb305eb2cc5e047cad09a7e9f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae2fcbcf4c47185c34bb5b2da5bc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ce8bbdea7b0c1c011f626ca7486e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5811c74ae8242bed82a9337aaf77e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8ea1967876edb20d12e260efe0af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c158bb845a71d6bf3020d6ed9f62d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb362362a45432633c994fcc9aef2c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811668bebcb9248c8d47e9068ee7360463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297fe873a988a9834c0437a48a2748e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780604bb18cf431d678e435815f9f71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c42a004d0dab748a1a274f2d3a96b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345456e12432235c9955404ae5fe6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac35fe79cb6cbc6d1e22096a848237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2ebf24a68ef99aa23f1a9bfbccb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a2abf5d3c7121f49f50661b0858a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab65d039871ea96ac1f2d9530ad6d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ed507e102aa664c61b9a503d19a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f485b7b4c2ec6c90ca97d0feb133473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e4c21064b346a70c23f021d7a07d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed6e46d6a96c6aa96168c48fb36c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd11331573c1f852ea3e352be014b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855180c426334d614ca7bfcd3763446a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2027219b95eb2e82c078081ef8dbb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eee7a4fc290b58d6eae59ee5e12ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8819423790eb8ee0d364fdedcb8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687dbf99f4b634519cfd2b97c0238cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e901dd6572da651b09e95c3dc7684482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803914ee3071efbdce61848fc44936d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ba64f91cc7211c6ec9708931a1f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca26325f391785a3518618594cca4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625f369393a9bb7ccbfd07f2db63f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a656a49361d47c4cfbfc6c50ffb389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244587397071ca973213af018bbd524a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c9f4f16a44f3d25532cacb1ab74b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a91eeb55000a88058bfe0e1c0ea56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a638feef67ba0efa083d0d4f2743b90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be1a246136084b7c723b92482d106c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed6b7ff0987721e9c458824804e44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5965c166b1639b22ae818c531c1ab2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974f4fd86fff0298cdfda38be5d28b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2351af07e4d23fa24f45aa85bf67f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83b509680cbc3d707f6f4490fcff9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfeb432267d2806561ee0784289b76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126993c392d4707c4330c769959bce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690dad3fbf61edef335f3546396ecfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4e92bc30e0efeea7373bf000bcc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe3339e663b20a8459fa85e1568d03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4bc390f1f762e1cb4c4fc3bf0162503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4122337d93a1bdd4184cca53349cfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2fa6cd4e60ea9ea53c9022eb9e4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0cd6bcba60d345239391f1e011029506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9303f54c6bca0c970cd4fd4c4c530a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f1a0442d51681f77d4fe26b3a1b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431037a92157d3283f933c6fe69140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a1122c5d7d6b1f7f9caf670d0790510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94b3b6f435dc59b471dd892d4c958511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376439576341982d1cd60e91ade5b66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d1fe5a659c7ef2a282db672b5c60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808bf5c39bf9e9b619d7531d5bf6160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff1803a4943de68c2af21287c5f0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28bfaf54437a51f9e31c2709123c68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765abe2e59f3d1d99d03ab3aa5b11b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4e8d5d7ec41558fe4a4ca0d42ace518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766b241d8677caa62ef70b6fc9cd1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7882540e6185ea45024b718314a326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26a84429159d65ef22eb758236bb4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea7b2356671b5bab3ad95e8993a69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29278e2982ba9f3a6d5c850656296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e94c34b697e68fe83b18182e388292524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef9cface2891b3cda3b8551a526cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da663bc9fc0c5e1b24be7a23444f11f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be047e98bee6ff5dba64da29f92f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6010d47ad91c6df5f04e16205423528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba818bd7541cec41ab465a614b04f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeeeb0cda9faa4086042984806c9fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b070c467cca0985153831a865767c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0712ce585e53b073f56fa1ba2eea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65c481475e0b985ebf24fa54fd799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b145342e6b15797e2dd81ffd50f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642ffb41a051c4981fbff0877d5f2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda6c5ca65de16367f79a9974dbcce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4363d324318f15c941e1b35bcb442537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468434a9ba5239f844a333be488bcf2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef528d9e2a7c2b3acafb36029715460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1cabbf104a68fcc2a7f35496940e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb5bceeaa2ec5277c1a6f87854339541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156ca499f9056654e09c3a7c19ce00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08c4af737da71bbdab97596970167543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591828c09ba1d9321c0f1c0acf6cd2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e7584fcffcc5ab9961e1f762b7ed6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018454096378e5eeee24e86e7934a6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3704414e08b98e2e1f037b2b7737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe32673e2aabe9dee737a2a717b817548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645699283309efc49a300e30cd721626549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce294ce8b92c07c5ae44be68afd580f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a2ab1859316be89617b9b5fbff14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da6aca5d941ffd7d62f8f83acc51f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eea4515c5c49901f14fa1e8cdce71b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f27c0e07b3aa575696635df602319554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb641c6ea5708ecd32196fa3c7772f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9587fdb333c97d66aa73c7398165d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b85d4cafe139f049ea2a463d5e96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c49ab7285af8aeca4361d166724d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6742e9a4d7b49f404b7e7f7c378f62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7bc10fbe7b758cb06db6b524dae61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6432518f4d830005877d174a34b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eceb08bcba503b933eb144f0f92218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec19624d694222cfb94d116067b0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256216816dafff75ab4ce9226fe3cbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8bc678792a01637e24f9afa3c7a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78e00fcb5595e3dab4e383fa34106566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002675524cf997357115180d779a6901567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa43383e929e9309ff769e1eac0cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3833d8b943b81dcfb3a76cc824877569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6bd9e54d8cbed2685fb4ed59b616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f109b44bb7d7a2cf164c3ce86e87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd39b83b0a6625896a5b9a7e262e1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ffd1ae957d20e991bf65a46e19d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f342150ce32d55b2811d28edf376574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba2e89d4c29c1ff52f013368e266b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a8d0cdbe308c74b9600ff6096a19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7952e63fe0b4159e02ba0734b3f35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840fc6350a3c61be2e9bb2211648bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa675d9bd762da1de32245e8cb61386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc6b2039cc4f8145130f75eb5fdf82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f6826109207edfab3d234224b74d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb472fee4fc5221d35396bc929709582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820fdb0288d7ea9cef8dff5bc56a10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28190998087541381ca54f4339f73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958ced7c8a5f2a8a60f4131294c56a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1ce2b0e132003d36fc1aa6d8ec08a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95a2b935875dd0cdec738d04d373b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db5bcb4db92228dccf6dd35fcdaef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2716dc1d2bb826f6f9b5adb60bb0d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471902265efb08b1636cb491d972cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b468b0ba65891b1bde09b4e380c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4e367d4c1f8a63d3527c39f37c8fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1815233c32b735906f2b41644c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdaa3fa6056e58220918797d8bf4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a48f84e540c21ceeedbc3ea2652e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89184f2f959a9482e8c8a33aeaf390c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c46b3d9a721a94ef2f123a645bbfbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8c14439189235dce373c9fc5c1de7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea149c60ab9924c2624cac979e6e535599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31eddbfdc306cde0c0ca56a6665e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603af3074431d417c348085e630d53a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bc2536a4128d46e919d3612a0ccb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb5d7ae78fa3efd7bd268cd1440c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62b4f80dcc87968aa2e67b74ff6e2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d964e9eff132eec9749822302a27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee77761424e8149b12d663e0bb784606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa689f4efc1540a25c5b4f548d071e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfbd88cc2b966e384af142b6803be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d670a712fc3ba0a452732a0b5363b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c673ce4b1b5d33b3ddf09a44c439d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27217fe02e7c9c121477fe633c98ca75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6fe66e91a50570f9ecb66b21ed2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b6761fc1b474ecc37d14d4de65c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c93710d8ec29b9b6b970a7f50827614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833b2add8ff3193d564f8c0dd74543615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965b47bcbafc827fba0798617cdbbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551db631bd00e22f70a7ee94e6f3cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6d5b89f8475836e2945bc268e963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1566a7b76122e550f5ef4306284a5ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf97244f2c58ea6c6581f8d10c50a4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2e70072994fd39857112d09b111a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc65e26f6c7e2555d098c2c206afed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584d1923db09ee625cba81bb7e8383623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fec67a18d32289ea692e567a43b9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a518ee14b4acd28568263567b1228625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da87fc2dd1cfe523a0d0cf90fb4302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81baa33739ccc2d9e2bcc20eb2c4ad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31a56469721bed57f0eeef0ae9521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4533ced58ce00bd905e99e51697975629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e863d582e92559dab3ccfe05ec219630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361d06be568fefd04a212b62f02305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2675b2e11a46e9752ec9ce1d9f29b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac57b1554028b8c39140523e4a604633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ad8ef18af9d37fd2eb940da5a27a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6cd7065e44c2e0f169f42e00338e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed17d0a0afa6519460baad9d75e5b48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e950acbe6f45fdfd817cc7fc89a3eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15456f7b522c686051e91655f376c088638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857cdfb924c93fd7497f3e3dba5797c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509e8b5e8f9eb3870db5b572bc6be3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19eb50c2f885f5b32d2f4c337fd20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e55c0c60b05c8f1929686aa81e797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714619caab46e31ac83b7a20c2e7fa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d55e7a1d829e0a99bc6775902629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640cd8b1af4136090603a10f764376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af055248688d256c8958987f4b91e94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d702224ba09d7c848e031a6fb323647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dc472742f9f1b9623acf5567a1ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412734298b0baeb401704127dd7358e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c353e39577eca43f9fbd8e442f4034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaba4b6e610fafea4ef366046f412a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d26ddabc4247b7d77ed552734f608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e3ae0dfea933f474ca02df63afc36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b93c310973b970ae9b8c4430e79b53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6fb95bf3dc8eb917ab3e369185e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccbe69ec4653abb5bc105a2bac6bec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0363e236eb3b196127d6b2bbf6e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cdf70fd493c4de995f2f37592cb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12640729e0c0cb4aa7d52ba50fbc1b7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2626fa3e3451f0fee5f30afc9edc64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135d67410c32876a15ecd3432ad642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156682bbdde7569de7a81e6edd4c36a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c641b6f532c7e04a400138604c8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d7fc5ea122427e349872afd8d50e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8edd82508fb046f61e8d6d7b9fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba33c4b1b7a51438117933c32e6b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc53ca805e9d447d1546f4d1995fbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac572ac1e152bcebf6de11b78aa0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca05ede0751062ec18cd2f646cb3ff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ffd892f082b6773b1cf9693c86554670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5be7f2fac1d389cd42f40a45f0379671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d63fc5489b83cd5432549a67a48c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a87b32d4a4a6ffb7e62a59d464c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5943b57079986599da1fa0bcd239674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a89ce8cabbce0c5826284b82a95090675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ed1e6b34cfff270bb3dcdb9a19da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3502e5b19e03e75e8f517c3d0912677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9973e96ec0e967e5023565426cf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883621ce7a9b250d5f2f0ec646752d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1d5dd4e2939dc6a5f70707f522f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47529c0ce59d04439d8be1326f24db3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed314064740eef21b4a4c4a244d5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d70f49609be3909d8dc8e74c46060683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acfc9660cac0604a56f8a94b9734a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140068ad05274bf82739be72b0dd40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9892b1eb40b9915225350dbc4b5f971686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280915eaf0688447ee85993c8e142936687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8684528a9f5b34dc84ec55a083c86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f81d1e435df855dfb25ea18ab023689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a074ef57f345b7c6150c7c962db0e3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a43f072bbc6d5260ff4ae9b5d06f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bd3cf921e5a4cf958480676694054692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570f3040632457e7ebaf8aef39eed1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f0c9058fac35184871eefc1e9ec53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e20a4b019b7749514659a0d5534b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ee9db85756f46e532a1b3dd19043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f57c7a85e06b70ba7948fee033c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982844f849311dc1a71de255366e8cfa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e58394e1ee7789b7fccee9364086d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635da77ec6eb319cfcaf57530c06cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90957992ab0af9bd58acf289a6d956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f32eeb52566c37b1327762b4c30482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2de4f2a647dfaf5ecafb744ac6b5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba3254082b48d8514fdb8aa861fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c07c43cad4228faaa579ca4b75cc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df477d5dadbc0ab7eef1f5d8579f3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ba6aab9bf226ab8357e6d1f504b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e1bd2b6cd7e3b7895682a52419791708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4dea6e01b8c8d5ec10bb6ee0989c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea0f1e12b20b23f33d4ffac512501710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27dad1753d1ff20f8d4bf9f1e43ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eebbf43bbe6f64ed1065c9d47f962712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd78bf698386eea20f90f9b1bd42c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b35d6ef9968e32733454ee9965d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc696c2675e8be7fbe2ff8cefd2f79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b8459da10fd6c03299a0c434fe86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e2e09819a3012f9a901a82d51f910717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeca127cad35f1373291858451b0643718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe0e84a85ec241312ad183b9e5f14f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99f8eba59b2c317da945f3ba10b10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378d8b5975d73ea90f2c75e31928fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7da332b2c83500aa218d4cdcf15e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ca00519f627367ce4a7ef8600bfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594510d2146cc9d2dd526855530e9d21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814328ee97d9916557ca73a3e521597725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8314e5eb19d3146c8725a425d60a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411632a0112943901708105e9e0bb54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a466649d558a76591a2178553af7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4fd3366aa3a8036a71e5ffd28483b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf68bff6e5237fc629ef94879996f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a450ae073052b26043711a15a3d2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a492d2e72bbb9bf668c3574ea0788732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e77be5181683753f40b4f3261cf63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77286e6f03e55248f556779d3fc41c6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae8029648eebad71d761e7e10ec08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda7a18eccd7acc56ceb0b0f934fe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610071b29434aa5325c70c398fcf1e33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871282047311436c6252db4a928cfa3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda3bbab5bdb013ccf74d20aa6296b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa439cf1f8b0471b6a3dfab236e019e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a92484316c05d332108c23693a5120741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea3fb85508bcb1eb1cdf3c62f558a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706abb62cd03cc063a3ec57efe84c5c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa565b593568ba933b9c21d40f65bb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa8f2ef0e3c41e643c491ebd37f90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8028e62a0eddb31db6131bcccd7ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ee374c6d6a1cc76eeb3879ad89d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730099f5c4132abf123e35ce84cc9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d03ba440f966bdaaac4c5476e37d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff466a633083fa94034079992a4e784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0a3b82241bb0fa2dbdc9f148cbb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b247bbc771850fb183bd1a0941eb85d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9d73a7f0c9057dbe517cdaf73d09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c555e697bc0a96856d7858ecf8b63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2a64e0dff09e7e3d7024e4799f6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab06e4fabc35f28be93bbecfbf91a5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298d47ba4fa8674dc807eaaad05f1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835704fb66b17be5c904c1d4c2578b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f503dfca604e59d5c6aa62a99a2bb2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0cba56264173a80594618e133e4631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7846f6b6212549194918c8eda1f12f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a997a508d561bc320a1828c23f6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9034cf39f023fbc2253b868366b08e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9d80be38e49d0d8856fd3f4cf54c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d258a8c32ebfd9f2d81d9df58985b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815077b274d7748360af7b15c803ff8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89719d763e7bf75cabc1f9c3f72d5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1261956760ce7b507e4e33f949fb639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead2927f84d4e604141ff5a1df6acd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e53d31ca67ac42bf769453db357811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e5109bb75757e451258d0c2e4bd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9522ca6f4c0efad20abd420c21b802413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdcf37ac4e325ebae775bef1e755014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e75fde73f1d339c1dd7a6362db9d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da353d4c1c5e02664fc40585a8c90e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a129aa3f6261e242bb580118d8e91b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfda9360804139f1d3aadc58ddb51e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aff2eb9ea67244010034f62682b9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fea3d7159760bedcb82bc035e81520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf7438b8cc15e2efd101c6c19e60e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cade50d9ad31f0d6430991a431296e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778857a4937ff33278b571cdbe9af9be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b5f98ad05571bf024eb6ea29a8b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985e0b9584b9462eb525bc076b4c8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd972862ad3d469307cec85ad051ae126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc73ed5e8e060a549e4dfb021bb94627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85fdbf7cea3bc7812a522e78a0cd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6e8a5d3a0e69862353b1cb92f6f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752590986372ebab141e53e52b2cb6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9e5265b298b885863967c9d786f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c8e4b51edd0eaee5648416bed613632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79724c06047805dc2af72d15c79de3ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcc744059f382b5954df1099854ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe389ace79d18be8a9ceaf3c1d79935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d17dc1e3497d397645bef8dd3dd45836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0705cf2a2852ed5dc7bf47b3e133437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3618cdf51a1e1bbaf0988f578ee1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002766bdc031c97c73374adda0300d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0956ec15c462e894a54b1e00495b0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2bea6a5d739c49c98217901bb81341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2e760d03833bc9faee0412e380c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f88dddf6ad5a85da56a8f8386a7c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a58f8b105d4850cc52fa99319bfd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb977ed745dc8624404c931486edbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92049d35f1a71970f57aa525e1284d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d3716ea3dea79308193bd1348c5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9684133fc2d651350b74cef87cc7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec7d4bfa4357b2508c0e0aa6a623f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde10d50194213cdd4da2c64950dc2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b128e9d03342ea874d0720a306e41051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cc8185ed26c14ec29ccf396f2f45d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7479b06778e34720ef91a0562c059853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678ce120845859294492e527e7ad2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc40a509865916ae30a18b7a81a5f8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca8bdf94c2b81f58034893f83de3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99c4020ab07f36296940a7b5c5ce957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257da494b9d39917aaa16016195880358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a3bb2e525e08eb0ac226960130a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd3de62e662c922a3222a2846e08160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb816f1e51e53c997ed29109e9bd7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471062f7da143195aabac13b5590b7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019f6f2b728e01436849f40c3cf22363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7cde12e0b6be5f7fd4c2a6675272c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b07b7c2d0bef0c05a80b3b744b8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d6b2f6c3e0892d30fd4969cb438066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f274f93a388cc3394328676e87f04c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66a664efe51e8ba31c7d31a4507d2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff07bbc046252b6664261ab519947169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b722a6ea987bad42dea4d5a09e677970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8ac523709c9c820da63635d9606a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6fcd8f667f2324898b87aaca51dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177856fcbaf0cabf17d9d56ae6020fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880cebea28d70e5f4b3cc8dfef74f3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae4a556f39f19aa0a3df5fddd8d91675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10081c5819e9bbe5ca6c85ea4579876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdfdad6578033688a795cdf7c2ac2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f9ede62c1326f071014a1c7c7cdee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ec7839d9bf4ddae9e2b6c45a9b4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671fb17b5e5979d0551e73778ba7c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f665a75fd09fa77da61df6374a6d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f4ae159f2c56227fbb959150dbe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e7811b2ebe0162f0bdc2542d5c5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38014dc2d3299bd252da7182614d80ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d3d5098fde95d0576a52eec9fb9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c6a87766bfc4ff25347bbeb0cd07e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe870c24cee3842708e05be68ff0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f22d99b24985b852380c30164056688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f093e27e51f6c6ff310c765ab6334a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3fa3b71d9f991e149968b57a76c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516177a37b5345bc6da69622164f73191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2d19dec8f5f9baae98095bbc4a4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c9e3d827ad20a7e74baf19d9c4f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b195b39adffdc10963168422425cec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2b6aa88cc8f027c854bbff64f54795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16a7015be99851f445cb32fc430b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3d73cead3abcf489b52511212018897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85e25932b4ad91bfa3fe0958b2d5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0914b85e2b4ae9d5bd3d1cd8bb7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b1eaffc781f5f4057d4c02b059790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f7838b06d87bb7d9fe3196927113d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134030f12d74b636ed7dd3fb2b602466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d722aab36e1fea80756128d44bbb50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a93d7ce2eb3cf145c373bdc0af46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6da62239fca4a5f0b753f841157f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f116ac79c4b24a01ef4f22b8ed64f13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a385ef90721ee547e617fdb086b9be3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f9a20b932b1512fa64a3513afe684108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ac882665fe2064e2f8786098104f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7160fdeef31dd7e23f4e9aa05ccba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b53fd5c735ad04739b7686dd0fe13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a9e6482cafb61e5faad2e9e3b1ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e58f3af4aeb7d1ec036ae5d9378f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba58c96a36628d30b9afd1f3e5ad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac024ce926682603413b347ac458a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd31a9a185832af944ec473fd9454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f046aae0e5ade3398df38cf99564f2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835a3fb5167ee5c0ef77007e65d6ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd822469608ae5d283c4c425a744551a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf8bda1d3d9511bb7f97fe6a75202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c0730611a7eda6921f5d683567279121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58418163cde80874be1eacf5f87addb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be2dd79ae09f799a605bed0599516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24666cdfa2ee659b1e322b6d4131f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36ea902d0105f3f42697efa8663e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b310004c659870255a0dbda3f0d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170d28bc47aad101ed86ef2ce83f38b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f5fa754fe820023eb404b674547e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb1072f0e7e2ea87bd5956e9bed6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b90e1bab239340ff98cfdd644fa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd80107e093f371874fc7768e6a315131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903ceafd80df54a7696de72155f6c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b753c8774376edfaf50605da553bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b307cdbb6352f0c36c80b5be9e9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c0546a5c20d49734f96b658a24bdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf1e76e084101cd4a34397675535d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923c67276d63685af0f14b9021c1e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a232e4460784c834809baef68709f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e29d79ef90af2993e3752fd1c857f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff977cc9328ce92c64e8782fa023b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269379af7e94e989f15b0da12c8202b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d05312dc76f13808526632268909142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b0bd4b7f33eb9a131422f86bfb80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f6f07bfa308cd6221483bffd1126144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367dca6bf7c7c04321f9e425f5cbef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e55f7a5be07d99a633075c17edb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb5815b034e4a7ccdf0b3a994f1a35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96db7afa829bd2899685c7d042e0a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fefaae61ef3370a26a5d5810d9cf7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c445b8c499eab2a7317aab1df9fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61b51f76a9c011cb5f96be4009369151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b1798faa9f52c719ad2a52d7be24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd963c9e39d63724940f069495b988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b761d0a436afdea7e77567e356b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162742eeeef32ac024100038f42e2043155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5654d5e3557ac574823762d11eee0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d224c3f404dd86e2b8cc3ccbc4e8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb50f6c68b52da34924f1759fce6944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfefdb5006c3fbb28c8999ddfd3e468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4816e316460e354f52c05effa632e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0019581802250baebc1ed403727eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ba420183d9510beeb911c795ea18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc46715f1776c145d60cac7ac49e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95dd3fa1b4b987db3556fdeefb4acb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816901ce91438e1d42febe93e7eb9c29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3813b23bfd338b76a2c48ecd0eb902166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011104f9480c58f1b55a522972ce17e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f824c216fefdb96a433a04609a24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81422dade367e8b8c3a94307d9586f41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43022d47b9cb6e4d4b59d0737a9934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c782dd7d1f3b3cf5194c932d414d76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e8b63bf8950fd8241b267ef61298172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca39a2364d777ee3a36952e2df18b15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e142c15a83b6d71a1f1488c19353c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8e9abb7e08653dcc762a48536f7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f504a1276e3d0491f0a1410095827176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33387f5fa8770146af7bce755367c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27920e9b4548b2632c9959e2e7b66b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49265e5200dc246d6a535c6c0fae99b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50267c0fbf25086d041633bf06530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d3bbd53ef9fe0f658547c2e08a1c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8029680f41534d40711883d6be1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95867c422d2344a91c4f06abc8552a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054b153a05efcba8a7fb6ef37249a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52e90e971c4d45184ff2bbf9a1b3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fdeeea2c49b1f1f79da8d422fc907186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00b528e15a5cffcce508eeb5089ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508a035c858910a83475e0a946932a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b27655abbdf0714177be8d24d7a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa12e8ce9aa1e2ad04f916d9d95393190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6724cef33e23785246c67268bc76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37a940bc4661acca77459919b0020192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204eebb7a40c17bd9ad62e58962470b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e6aedadb3b641a968b0a10cd33a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ab6966ccdab859189a42da7808c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785aa51b3efefd74ab1abccfa2cbf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66753eeb1fb2a31a7f1e8fe4af1d7afc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398d3a26587c9a5b638591920f67bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aefa12970eba10d75480d0b5d4e970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90c487deac441d431e9e58a63c02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4091ec2d1af1a015cfb88dcbecd30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4c23326dc3642110a5b620b44b92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaaf27805069ab2e705dff2dfb10c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c6a0e3d40e97dbae3d44e1658ff6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712fb82bed1c93f421b33bebcd3673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfe577e6e2915745aa0995dc31fbee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82002f7f75ad9cc2c4355ce65b0f482207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea4c3c536e5e164ddae5d531481199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b0790b108ce7414f97d4369f6ea63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8765765cb60c12550172c111ded61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb261e0b3eac3916a1ac2fd80f3cc65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5da4c4e759782d9d9bdb06a4c9086a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadbbe76e3255fe33819a6dfa4559c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2619f5f22bb8255159982f6990531214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3e84f4509b44fe94370cd3321d32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08e2f428c892b08c9b2387f796b49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6fe6f3c57b43b0c24c3c42c7e548a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d426fece331b253403c09cb031a159d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d852bc30df8cd1744e54fd1401154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f425c9b14b390bfe417daf4a0547841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c82a637ffc3073a3811501ceaa3f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ddb5d658db81b20c61fde8931d88c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7e490762db264bd693d3e4c99209223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd515ebb0eebaa7c55946485b44c122c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5a7950b6b9d93320dfba11cb7c11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f6e83b389a89c0b82e46f7442f262226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d14538fa350211c4838daa787a4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2a69e0c0f7070ebc59b031fd014e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b403f049770128c36ef9c39996ddae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8246980a30f119c799cd51ef596d6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d6e98c088e02e4826abf03479907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64933493956e6da00a07f65d38465e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b17bc1440fa83a94d53792ced0f88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68b1836c522b6244ea0b434314e16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe451cf1c130697ea82e5e93137f6d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7680651ef8dc3baf1dff4148e66f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44d376a09c6746784999efd94194a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae0b51b08f26c75d221f830c690fd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f18e182f53fccdff5d462ad749ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e929beb9fd1d968cfc443bf329c82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf895c1b56412f081b50376fc53deb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9d1d65c00e69f194e1500fac26d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ceddc98f5a8ad5c88f690331748e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c690c4ba6cc36edbb62551b435d2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d1a219182805adde925a6b12c6a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c903be892f970d5654c9aefd7db0a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4f998a82ebcc3da0e6ca7f81dff02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7e980a617230ac1ad7b780e032d22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f12e9504632c653558aa3988545c2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d4a06ed3278d44fe82d96cd38075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad50f358bff761a4c6828f9cc792a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789887fdb920cf856f9aefc662da1e31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dd12491680d29c980d4915f95df78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595733aa0a92461c8dc741e54800f7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5aa4ba80f65506c6c88b57aedbd9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e6eff5aa5b1532faee0a6379a627256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d2f2749f62e93a755c85f29de218257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5921b0f71a9aec430a25a917b57272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d07f9be6f6c9d66c5c02657f3c143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce782ba6729bc7c0cd226a5786ae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad525bf9c23d95abe1b034af6d616261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02789328b8b7572129488456165d514c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e00a49b33a279e674de7c9007482a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53da969a72a4d962cb2ccd8ea8ee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586a31cf776e78a82c492dec1218569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439039ac1c0f52ae9220178317ca431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062e7ce8657ebc759c6302edc3a4243267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb704846668ff6b0c206eeea7183e9dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea36fe7296bbde77d9df78f266fd37e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d482be8e1ecbcd31ef9113275fd04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab960ff40b7744196ca0dae1364b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc58c06cdae23b199f51218d84e73d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453370754fb148e0e5210fd1f3dccd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281350f1d52a1fe075f9b2ab67e63cc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e836909a5d43e10a24573a6cef38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e11810e5e5891075500ea6af19ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce48f88fc91f9627257327a19412c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c78ee767b2e18ad37b5572180707b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d628ccb674eaff2a9351388ad7943e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813b6858c882c27664afaa551666f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b286ed5f8497c232b36bf9c5e3a0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ccab58a65ac239148c73148a7376282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8cd69ca368936fccef230f53a885e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec272fbc8680a45adffd06d4127ab240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074fe1937304a3dba9f2341f41fb55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd0e8bd98523d776c06cb20a9962b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82112961ce5c9f6f0dbffcc238d81b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b0e06f4c8eb3dc5227c62547de67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d38b78083c66991b9bafebe22c0fca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cc64480c4e050714214b353a4d6d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290855386ff48cdde41d8e681af77fda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084c27f1766ce8daf7f2c8bb334885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521775ac016685823a994b4e6f14423293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551260f7f5b6023464f223d6f9abb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e990529f8f97940170390d450907b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537d1f6bd5a3a09aa5b180f0f451cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df14cf225a4d3b8ee5b44ffd3f89c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf68339272ec3699f1b867d73ef065f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aff1c6f9265ded5395d1fde41aed2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a668a092b6e8294980d734209439f73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e498dc52168df59160c4c66ea89a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580430b14c1269c4244d8063d11c90a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102be98f25fd192c6da2b1201ac7e7be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b38a3994a2c6f69526ce588444bcbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10e18dc4341fb7f7bb20ed23a5c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9240c60302a94e7700e840ff26fc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680ed0e0a50145c2fc843d97d77910307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cdb5f18509172961de42f43892b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2a24e494f56363f807fc6c0349cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145494f004d08fd83e3b25687a2d0b71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01aad27bde48d62f81960c5202c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6f6b19c508df437d47ac53c279f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927116342bcaeab47c60414d9efb990313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea455347b16476ad89130f6e7a3d67ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486626a703144630c5905ba20906ff97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0f6a16676127b25cc6d23d8d1342316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062f2e866641b3d3724f870ff321a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018fecdd1ceac7dd83877a34708d34e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e4aa33dd2c579456def77a406ec6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459983796a0bacd14107dcbcede3f8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a186e693344d0241a399bc64678a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11a5b9b12fb127bc73f23bb8565618322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648016c1179632fe25c8e33d92a6b976323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640911b80e98478a338d08ae4e1ed7bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95005bef43e8cf327542e94ae336d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b50c224ce6461a4e875c2928d12a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a8c24aa095a687a66fd79f5be898327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135329854c4b6728b3bf97efdf88f13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a830b492fbbc00d05e80b61b6f515329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f432e372bb66ae304dca86f65da15c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d5410829d9a353c937046218f9bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b14c07dd5298ad6eb36dcf3d5a619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607660f3253ae4898690ba28a109ec1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d86d0df697e360179171f7f098c51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9079d79e0b78f134be52f3c27ca0b53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b523eac2d2fb83d41230321e1a32b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b01f1cc4f889157d22e59c57fc2fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc9f5310cc71cf433ef896e7ac57ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de079b0f78128126a2176d635c30e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754772de7ef6ecefa170623222d2c913340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021db94fc81b1233566ec53a640b390341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784f761169ffc4a8a7100734eac337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528937de43b304ff88ea611238fc11b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d0213821e209ee84863a7695996a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca639915360eba6547e7082e64ccd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdcac45538c09c0073046171f8b7e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321febf0ae85849d68e8ff65e2a90995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586538b64b73e491c207ab8258b672d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46c59cb472f8b59fb9264eff325ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1789bf83ad8ac57f77fe9513c8183350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a50be9faaa77815f412839b429751351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2eacb97788db581545bf34f071b96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df97fbfa881654c28abaa0b2a893c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e795c27aaefd95a8f3cf136c5a8b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc6e37a040f6f7f15e9974a1d5242c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c8cd4be1b6bcfe0d2343cc088c027356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef9b9f4ca4f50c39394dea4d43a13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd7a3af8d1a129b42b373dd90f8fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a9c85a332f0d96ceb904d011ce127359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c077ecb4b1b7d7654bad28b64d0a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529c92f46171e0f9ab994d9f45b8aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8823dd183554ecee63554381b9d65e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237acca0b41bdad1a9f267dd398f17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a284d82300337016cf779489673f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884478b9b382a1ff84e200de96de0493365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414faf745ad3f94cea31c09ba81f6a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9afbfd87fb5093d4f7e769498113da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c1db53546ae7e2bf5b87c1713fc49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37af5046282d9db9d948495db52935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a441bd53b218a03346dfe97dadf82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75abe2f3a342cb1750f8636ca4995b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55627e5f07576fe51630ef0b51b3d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee8292b7af28fdd79f009fc27b67b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f1da51e3f0c072b68ce7d0a346b44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d6ce835e70e19254fbe61d28714d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb54cf9275d144e67c214e1705f4014376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a620552d1afe42fbfcda7668fa6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d05b6c264cf355739bb7f01db0d99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bce4d77d1fea5bb1e49e0259ebcf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340d0eb060a68f33ce80e61eed6c1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e490be68ae5874403ec9aac5fa7b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d112b3cecf21ff0c8cae658a0bab130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372e76a566873600da071d8935415b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b467db857df76cfad5853287d6b74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615d2c7761ee685f7e912629c0c3445385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae97ed23a65da126b0ac2675ffc08f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7c2c8c636d252e46c1ae6052f1bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491ef4500a5f348b7ce6fc8ebb09561388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd30e4a3b5b0b596cc41ff7df1958389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c8a66aeec101ae05ba597410a6aa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3c84a7d7e80c0ad02787e90415c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f118021d5e9ab94923d693fd939aad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974ebd92aa7761e3c45f73bc3fac3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0deb567cf39fec04dd1e6305e208394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da071b0c54dc58960f26b09c11bd47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf716ceceb483d9014edaf7cd21be9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a36aa6491090907e016fd46753ca70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78b25572f666e78f5d3ed64f16399398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c1ccbae4cf4e24ff90d1f965fc997399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeca824da138fa070a728b617e9daa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e83808153dd9eb39cb59e8b62044401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd013a89516aec9ae7af3f50ef918402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0af9e828192f967b381c14bd6ad2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99a7926ac4697263b4a3b749d8b510404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0110d08e434514b6a2f267fd3c094c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489502f15b5c0b53b3f07dae95faae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227feb7d3fd1cd8c6dd4461a7d67d8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcda3a1f334cbd75ba9f7e066451ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376491b726af99004446b5e1a3ff569409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7efa7ce638bd8450569e2b0cdadd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a74b757ac9d4db419c3585e2be340411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24301f1b1addf2572e77cf1b308d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e16990b0f88a7b1bd1b59db2fe30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180637d905b3b4680729106a7db0992414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3052afc3ffe71121191a8eef22ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558358bdb466d367bc7292bac25a79c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14d11f3cd7b2776db32b3093fc569417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a483bf0c9d2b8556679c629b9e4ee72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8633e324226bdc52fec527bbe9a0c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86633ea7a25c5071b04851cec75accf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e170c07a89f44ef3b027b3499e9cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847fbce38862194dc68ef44da065c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588038a39e4bb2b8cf9a8c9c0455fe1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0b9b741a2d359e2ac0c87e5602623424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c0cfeaef7fe6c57e1f1dad3beeb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112897bc2bbf750813336e4d0ad8e0d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905f640fa70da8071694ba04f7a34c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e22c9e5ac564ac164dc5fb1f1d1b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0186d5a20020a8ec4e84d8d366748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771008a32aa33808eab722c80764b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78585a66aa6ce8c2409cecc67be545431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7942adff58f68c7b360f1944ee2a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26639bac4589dbb6ee4fb7aeb210f63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f392c09d428112f22cc447fa62a635434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c42237e5d30a50a534abeaa6769d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249404927852dc1ad3d61cc8ecb540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732eb71f91a402a7415e821416a42cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4aa965d648bd6968ef259558a5b73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8cba2e8f22ff1e2716549554b9239439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc081caff62ec5e04cb67f1464b4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de928be8831c8d31b590ab72302ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496716734ac8bda5967ba9d8e51777442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362743a825f74edafc3e1c528f73aaaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028c1b8bf8c3aaa4bba0a1abf86f21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ca5b48e11be7cdfb967c9db335e3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16aa2e4e8b423ad04ad8020544e87c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c47e474f4b736563b342a31941593447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb6845e213aaceebfa30b1dd2a2766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e11159d4caf347f86fb6d760faccc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def09531f5b919efcde3095e2cbd0b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3fcd1d386ecaece0c4e0d692f1272451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a43c471ff8198560bf4829f9ecba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665dce37cee29c1011496c151ef67a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab59f098d6c08edaa09c4be6018c80b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bfda4c69bdcfb9efe2b86f8b99361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437365342f1bd80a0929f03092aa950456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241082e6fd4157f1da7067121cf01b4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1a3873823570bed4694636977cce2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7bbfcf59c8dfac80391a339e7d68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c661e844c3830f9f21cd419187e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d8478769900da9c14ced89ae2abb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbc621cf97e37ab5e6d1d025ad4e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef24031a15d19d22d3870b029bbf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e8bf5513801249f899f3b74c0fc92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6e7347ea80a683460685db7ec372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4eb82e65039ebd6dd2d44fcdc6e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37bef3a9ff375aeed4efbc783cfc86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad463ed388cb3d0485e0de575c3cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4de568f8472dcc4018a7e0219153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669620bb2f2e9304fc578b701b880b01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1058421ee32368389495a1e7623c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e8432061bcb70fd3f693b6c9dec77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd334d05730d9ae5e00e6d34a59bee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb9c76920f6a164797564a652edd6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918b3cb145cc6425e6a6845372341ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46907659b5414e4bcba3003c1b156cfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fb07312809318b538bbec62fd576477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa5eb33d438ae6f97c2ca1acc8762478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f610994743982e8816930ebd1654479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e22869c50146acb2eba38faf9b949480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7b39c8aa9a27465954583f63290cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba71f636a6e8da228082a9e83c43dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480536860e4ebe82f10393293201198e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0c8d1326d420afdc9ec38d4bea69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0666686f55c042da242925845947b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6dd50a37d43c5e224be0f15062be7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a067dd5ea05fb2d6617277891487564487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2366b7baada22d5783214537832e7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3025e51e82f364322d1bf43bf5ea8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e41c908d24aa6e48be7dfac0c75b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4ef5db49d0cf218071298ebcc9e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b51ec9af36f94fab03264c29d6ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff6f2f2094caac9e89c7292322e21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d5becfdc434b907c123dc0158435494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8be05530187728c329a7690be88a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dbc91fd7e94ccd4dae4fd71c2dd89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b9b1046806b79db28fcd01f0b92d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754299108de69c67bdbf5e930cb30b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7afdf3e0ecb0e9726bc729f1f5d998499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de7f2e5ef39c651f4cda62d5dfcf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c3a6ee5e3963e92b5f7ee561ee01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888d529e0d5f47ac6f894999af79e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81002333a745e30ec5ebf4d728cc0c6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6456fe91e533d2ffd993c03bac37c2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82072b21ed24c16d6f0b407a613aae5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef92b513c05d7501d64d31a1d5fc8f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97680bd70ecfb89e4e523235f8d8d8e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b428b5fab672279f4c98f1f0a2a343508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f0592be6081618c82c9e9a356c93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880612a08af4c174e75b54f7ef62150510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182bce3cdec3f5b7b2450a6b5a911bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff93cd473ccf00a5bd7e755c8e129512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2251128b945bffc8fbc6bafc8e0aea2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0da3eb97d5a4a185ae87455eb032514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad886388aad7cd40a31784ee3e4ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e46f985f132f3c16adfb9be232db91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d05f9b74d595b85d405cdecdcd1857517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b83977f669f1575fb2ec2bd95aae0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e828904b544470674de5937aa521a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395d665e16e570a23fe868678675d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb900bde6a708bdc673cfd61364879b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411ef3ce16677a2d72abdbf29c54ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b49beda40f9601a67c44cb118dc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf201297e5ce98ffce10689976c2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581fb593f046c37a16b3a421e44baad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea205b17a8e0b81df8f7ea67a90c6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e173e883a8dfbe40b7aafbc7a8ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c36499665ce98dd4dcbe8f8b2ba5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399f435b4ada183c9d22e8dea2632b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8aef92f8f6b84f8c9127499da0dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a27d9308e445f2c9320359943131531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590532149d34ec7990a00e4b145ec011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ffffcfcab1207c671e5e4f3d3ae55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82672e1930ef0bb55bdbbc71d50d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b0c4eeed5940c927d418a8a149c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b35cb433e7fec10b600284716421536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06b4ab02889fdbaaf45d4922b9f83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0888323caf07ef4c5e425dd9ab4fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10900cdd32d418c104ee0fc3746425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df2fa19076563406e64abb1645db7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12efd0086c462ec8927e6c5da86353a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b2804930d139b78a4d776dcb9e165542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0a45a8e808c82ca948b062b52cef9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5090241bbaf29b37ff243405c5ecf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef828e85e94d3037e8f191f9379140f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26def44534984ce21edbfd52d562342546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d3afe23ee6e439d6f888da596005547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc194b4c8f581b8f25e0e7c6cec81f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8857f18cd58d3b4c6213f38d50c9e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a19c0b11407cac1a3a54063df233550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d9ad80eb2408e20e2be1399404e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575c2c076bc4201237291d7c3b32f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cbcc461ed4f3c0bdabcef187ee6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d2196f4f1d4c7908064a1dcbb72e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4899503f5dbd3edc4811559a8988a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10163c3132d3a4aaabeec15e1e46046a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40366aa255281386a994d9a85453d5f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a576cd2950412fb3b9d7d898998ec1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a03be776ca98e4947b323f8fec7f83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a6afb7dbd521c31eb9f8a688f8779560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5506b7460d7673dc36dd43750ff1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400ae100307330354cd1b871d4dc91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d37d048efa233cc252bb0591814c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a56b3658a40c4e393f0f5fc3db1d11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d8e6c845a194c1bfe1cd407fd4ae9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c9795e5e50c1854e918c2ba32930566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80382d9c7f6539b1f05f3992fb37e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb5659c0445be07f0e588bea726616568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2662076ffff53ce822c5772bebdef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bfb873a697290ef2251424f8347c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326391fb9b9b5cb286270023e26dd57c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29892ce345976f0db8b5d7dba0ad02f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cec8d70e6e16acbd81605f2116b92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed507aae79a6ef7c23eda1c8f567b7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240e8a178e258e16d7c0a14c7f087a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652033d9bc0962cc3ea989e8dc46e89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae4d451b7ce64925cbf170a52c461577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5066a86e745623bc05dcf41c965fad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48968cdbc1f5fae19f53eae621917757579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd14b93f6c0ec86e5d2f49a298801580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f67c46702b532e964b2dee2097b8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2d025d2ed9bd23ff5a8cf2d05b35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7127349fb7bb7182bde0c37337b65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418583be5557bde3f2fc9be32ef90b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0078d9de992020e1fa89e4836ede59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f739e16a60f21d2085d152e2df609586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00883e73d18e03afd5b0552293c6b4c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29948b4c7769e4e5e5e04efc810712588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227321dad26426425c8a3fd95240535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5976fd11b83964d277f41492762163590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81350ed62363f065d21a81841b2bb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ab417bff5da619a2c72437e1dd62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a9a99d8e711bdf246be8d06746df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd604d61da97885cd9c687a4a9fb86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6468177a0c1be3e3114dc007637e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70608e1406122fe4ede2643adf9d4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67350158a7022263cf05f9ee05ae66a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb049e8a8fb45f1c3192af6077ce5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef4a07e0fa4f2c7b4872e81fab7a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed98436e0b618a039029c6165464548600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819e1681afaedae34e5851e39d0091601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58761bdfafb3ee7b9d399c5d5df62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b32bb16d1e2dd302091f47cb9f244603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d73531ebbcc024ee9214a55ac157604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae0875f93144f275879aeb0e2c8c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855a3ec7a891a3eceb8956a51b0f16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e400ee3e4e632b3c4272c5ad1bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b8c6315b3c76d91108a06c201671608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8263ef020f876ba0f34e9f5da8219d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12800055dc25ddda62cec0cbb8b1fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9650c10b378570e085a56bc6b42b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78697d51134b691516ec3079db7b6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32d337bdd9ff7a647a6afc75a2040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b40a83f68cd43590d29ed0b27b830614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452a37a98f8da7854b9d886cd3253b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d5d1a0a352d484bf8c451ef83447616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1777ed35c1bc663006395cde9cbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f026725c5f22323ef1a8512787f261618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b79198728a4c43158768c67d838c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b16258f57617d1398f72851ce39f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2610dc3b94319771373ea837bdd33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b493226af51ee5ada793ab7a7ecf5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06fd65c6fb64836967518d918b5d44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cffafd954f168395e9b726fa6a29f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0578d7e515a0b8121c2abb86e71459625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0237774661789e06c31b999e161d36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90fc15db958ce934cc63c0eabebfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda8d06cdc9611293baac30545e093628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce84e5e63d683fe975b8972a69249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a72f3e286f45e783f5a0176767e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136344f6728d32c8013ed7fb8813db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6a5f000659b8f3bab56334c95771632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1521cfe5914a57dcc6bda23ba98618633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bfe0ff27f1fc8af381076e3626a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a54fc113354ae7d6e0a1fe483e5e10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80221197d3300b2d1699278c1ebebb89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea267b68e785f57f8bedb64fb27773e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a65f205871369bd43f9518af1002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd90d15fbca38c7e2e018b7e99a9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e84f750d87cc8de4a4299c7116348640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100ccfca71b18e3e37fa6c5f6e75b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ab01c852f016ddbeed2543c89e892642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0d6fdea7cd975f5b66b1d9ad2c59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f0a6a8d2bd9f981a9c5c475bdd6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea81578c28ca1cf7caaef23e2ab61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178f4f6985faf117ee5e2d50086a35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea82bdddf439095711ba687481024647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6b7a091a55de6420b9ec5791169c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d48ea45188b5790cfd8e79956bb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff442673bdff5a217a30bc57833c5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d476ce894ca3c10bf216acc8d550a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bac233a58611375628f2fda15b74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64333c1aafb0434170024e4072039b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa576eea7e4548dd19008ee7c3f14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d280843e85f15d76007f32370e8c3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e35ea69f41ffbf7c61ca1dae2f435a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac99c8224a84a15aea6f92be261f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd3741e338dcfc96149082bfa63d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6f08a4322042535eeff9855acb86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6271855b9b0f83f35621650193c15ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d1237665c677e4d0621e08a958379661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771f231a02d38d61d30ac0ddf233e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dcd41723f73a963e514cf98591c89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1c3e687c060427240edff47edac7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594773ee8fea51db842f55183b13ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288935d98f7c840fe624467cf14e3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9fe9ce052764ece8a8e6050ec86c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a3fc8f3ca96b9f2c7f990f97e67e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c0b335dfb2103b03ac15adac074e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff11295474298ae8147a0cb75126ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3b12e3a997dc399d42a5de2753c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ea20c1411125d2d047aed89d9a2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99068221d754c585b660f0a185a058ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf406f945239fd9562baefe714b299674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d6bdd7e4b1b1016824ba6fcc4f36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099d4f0b467c8d559524d8d52a54fb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef353852de8ab3c19ca6600c6b81fea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326c6272d7db4660c5277f4d0bfbb42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57c2641ee1e90abb83adbead833e1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76f9adeed8d6c904374d96567bb16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febf57f061f0390fccda7f6436f3e24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801643ac4aa21c7798a66e30499a86c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462ca0d8b0ac47255f882de2577ce5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb182d2e5c2a69f894b40a443785d7f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5a8d52c3ab2533326c7fb37cf094685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df67dc49a2792511f646f5a707fd1c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e3a6575e8b2f0d8e1086c6171eb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd6d93453830f3f0bd9758e4975055688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc39cd8c045f5712263e414423c9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953b05e2a64a30be7ce9e25a977c77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9be6a23a437b007d17b6ca66e5694691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f31cf6b260510254c9d380c2187f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a85a566b02cb7a0a2056e4f02fc54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbee3e1b7a5014e80df3e01c2fa9c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e1b0da6e08c0cb285ae2c859f593695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350bc64d99c76369b871fe3bcde8804696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22f4fb0d9f1c415d52bff2d0824f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45ec56c86fabf52b826424a6f49ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29e45082a2f0c6a78f112aaaa9ea7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08321c70aba7cf030df7d733293d9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1395dcd35a18b048c7c0417786315701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6a78de637c26bdf7dca56eb2a0f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ae4f803a43dabbb390bb43abe76b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e18bb077d2a5ff056fc311ae654157704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac87f9afa4c323f08f1076dc9c5954705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d05e42c2a16dfac5d0a65e033421706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028719ca976bf5781471ef5cfa3c69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dff77c4e01a9699ce536b42f4fe10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f4fe24ada13f9c792209aeb51354709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270509feaa456b31ebe8784c2638ede7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5386ffdd65fa598b8bbb28e80b0ff1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726507d278167247b6a45dc089574e9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457abd49a06068893342d33d8d5f1b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39f6542eab52444cf4e2adc0dd5ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3f7a681f305341ab17f43269a37be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167955a5c82608c822bc2fc7eda8356716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1fb233e0d1a04d7fc6332b96fd2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372ce48241826e22b49633949a6bcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94409391a3e549ad5ab35a3289c1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fdde8eb4473b0851214c8051af979720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01761ad752cfce18eb131c99df13459721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864c94b6fb4d5baf46cc1fbce8d6c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b21ed898bc8cda726f6833f423e5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8aa8b5f12981c5f5da122421317e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd9de8ffa4dc35995da36d1745507725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800883247c2f224c7372c30f882616726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1307ff031c352bebe5dc1396995fff8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd15ecdff0c280de50ee1fc19958a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2595f4d6e18adfcf8b67114167db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244afe996b8cbf3445666f4ca482248730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d6e6a11996fbb4b22620cb8c30a05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7ca7bd504bcfe6ab6ce7571ed5d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe16721c21f965bd707ac5468702a5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112722c30e960b8cf30fdc5aeb472b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884a4798966627e0fc07ae8e0d9c67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddfa192ead039f94791abe40b9fce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c287da319d7889e4672eb902042c465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b302ea3f6b6c740351e4408ee35d85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac01c6fdb2ac777917d0a352e7451739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c537529400661b87945468986605fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179fe5d77f66e4840d06d51e2639efa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792ddea9ecdf8aef86d056caf9abffe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb594e1c1762cc74ea12a8356f39f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab327e1b75cdae9cc5c9f57122d700f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c058ecf0a06bae011c126d28d614745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5949168b6f672b37c1aa56d8d2b5a47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2cd1f5d90048a3e7cddfd3cb7af6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4b73d55efe1cb9428621f10ef14e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48a6c1c7eb0e466ea51564b70f704749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a3d072d3472266def87c47420842750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f10d1b12e47f8a64345c7c45d0d67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7868a8a4edfb52c43eb971f90ceb39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230e4f89a9bf090c152a9bf3861772e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bedd7c9ffb55fb428fef7579fe08a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dfe0f7abc80cd4ced52e1b4a28a85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231450ba977eb312543381818c2f13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ffd7361a6cd5b1cadab902cf3ed04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49441278d179df08b40a598a02bc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f4006af0f8a0d9e9b093d0afb40c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>