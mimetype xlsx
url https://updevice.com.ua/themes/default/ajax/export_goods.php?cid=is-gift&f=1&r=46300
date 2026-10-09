--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f7c8f7b5ebb1e502c615a2df598f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d8a064142b584c9570b89f2ae4ba82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2978fd45fe340809c99680ca2da11c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ab932307026ab91200720ff5da024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c250fc74e5bce657d18d390a6cc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779db0cdc74636c31544f088fc606186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef849c87d59d6bf2ba55c93184656597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c41cd895b924fc98dc769eeee2734d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9660d974f38df3f23454eb5a515119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd69151f9d304e1389047eed14a0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a0aa845ceafaaf1c082a19184ead11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7dd8add6221c15695626583c4e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f4db84579262e6346cc04208432213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a99017891d6569ddc60977cb091f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061da34b6d0febd73b736fd9e6c00ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672ba65d9a09c641ecb70d6aba99a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e17fd447c95fa7969e9017623d5d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94d2162ec6658eedc2932e22966d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4fbc8386d44ea32a99899f8c200e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a7a3e3fea1c635343abafa06025c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b45df3f11c3217ae904bffd94f1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc18ecf93ff5081ed927c61547420b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5105e89087fe93f826b30043b91a3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a276094c8c8ce011aedb2638c75324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79e96bea5960d64a3bad3345c4188a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6561463d440293a87592ba79e2aeeb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239faf50ee6e1a9196c87e563edc7c1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278eb7850e4ab60e09c99f2df92cada28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f15e9a5cbadf4ba68c4a1e2b7626129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d94b48459ed775076d197386215fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1839f6dbb50ab5210c66d31ab5c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e837fcdca1875df51c6e39172a08d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8eb8c4b76f1618fc9463533a64f0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911ce6ecc16aaed3bb5c9dc3cf735f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5929036938c7b1f89a46819cf5c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ac5da55d17c46705cd607f3b7721836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c472039cd61a934df1d4003fe3e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ceb6adcd42952838dfeb3d2d6f7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b44d7b97abab7edc8b9b5a9f521be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c901402ad973d7c0dd7a39e32c4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47bc56d2ac1e872effb6dab3931cc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4183edefaad021335813019e751542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718b9c09cc842371902f91791d559a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df28d95bb711c0453ecc3c97c3ffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d707831423369c85bc99af9dc82c3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1024e126ce3847447b84c62b354e0db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6079142dea507b4a1e37af9a9b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c966f36aa1b92af51c0b4bcadf7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de080084b5fe17cecabb46938c407549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc80bc26ab6cb5e48e15724a27e80d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4478a62c03c69cbc391f4b7ed56751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de74c327d39b73579fac220f7d76e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cad7077ae0db20173868fbded6d72a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a3e353ed3650fea3c5e4337eb2c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6870f58f8ce41373c3c7e21e248555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42acf19d4b84f633f3268a53c0441656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602d8af47211cd217d867295672b8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5ad7a58d87433fa074ce3c8c41e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445f994ac4a6514de3a53ac1335b6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f572698fa995e04ae9012b9684305d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b1248b8e2f3c859f7f1a3ba5823ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c439bece847d5898805789d4268562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0a02f3e736260bebd15c97e2810763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf7c57f28abf77daa0d8629a69f9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabd893bae07b574fbfd88fa6b4a6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2622e32d766dd84069f683d5ac6c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca9a29a4b5fde550797213c06fd9b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ca512bb22f58d9600fca2bb59d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15524defcc1b6ee14ab7441db3130fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb894eb96f4d53a94b835c741da5f9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8ad15db3b30d28862538ec0a8fc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c89278d29d72868105aa621d9d88c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369a91d75b4235e472dc21a91907b7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e631c4e2040e1c3b0a0deaa160c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fccce5076c3d6109e838b03763fe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643390ba5421a16c853d6e48d1d4ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1ed8207ab33594af8c814cb4383a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7901f5bf80d2a5433ca3249404cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7b6b38b8eeda6d144c32226234f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879187d61e91f0c0b250f34a1d852280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e080225469f878cc4e43838d6b555581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e6d66cd391f47db55ac7957137f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16235a33e148fb31c404aefbb64d717c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4084167d7b22ebfbd0721d7a3a0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806e6c72ff723410692920cbae3a2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383660ae9514467dc58c757dee16f2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ac9869a0432f677c543522161d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5ed27f76a861043573e861412c4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288eabc60d737b7c0a06a3a9dd6525389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600687b843d6cfec5fa3ce16cbbbd44090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457552f6030f26a65af01c11f0f257891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c57d8c7ed3ba1a207632e4f0b85a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f8f60999b54d99cc20b010ceae4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e83b0af98c63fb0d180d7a687b1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8bcbc53d05eedf1ad6b253d7de8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce3945337e03089da7f1ac94d58b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b54ad3f124001adf5313b4676b8c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2cc3d65e90db02fba1503a11fb94f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a66289a8a7c382af88e508a5100a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85301c574e99179198fed27126f54a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48afd04f77aca5530bbec6822602fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f92a7f1a0cb40c0be16a306db4cf41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6422075666cc645d857620eedf931103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce27c175af8f5ab30c46907517b38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62fdb101160adc28ac15910b04a7b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c9dd350f7dceb9e954ad59baa998106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e407747288099fc6ddf9bbec17b6d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6928bf3de3e55a1ff77eee738c763f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad77b7b177fe735a77a61af3d08fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38574eaed72f5e462dd0b9051538532c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048ce6df710e705fee6e6450e1c531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6f4cfbf586c8691239c170f489484112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed012b83f8c8b57c222c3652fc688d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539d02dd6094e2e87d7c2151af1412114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2108136eeacd94df87325337e1bff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61943bb06c73700e7f92ac442971ee18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cf95ff4ad03fb5f46b2c96c6d404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc457f7519ced6885ac9a117d601fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d8bf4ca26f89e548573f11703576119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6011ee5be4a9f2b058f64a4008d87d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e23cf93645cc7287527057fb309c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d223b6ffe3da3267376db08a311eaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a50c13b88a58260824fa9d551337123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec2e8461412b3c60cb04a89bc7bfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d5c3faf813e451ff870802997c8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4d93dacf64a6c79527c77ad617f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359da9edfc5ab8ceddc854c4078e69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06b6b4d5d8e35fc59384d574b656d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cddb7011b6553a35926a919faf024b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e535e379e61567e7b2a0c43ef8fb0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd68028260229059b65bc21ce38df82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4233df6d8dee53de72ac432f1861b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659b337db961d46c61ebb6eea96994133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3129f7d17b48822eef9b3c7d036f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b950dab4ea3c27e69ab043ab2b56af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22394b6718597d9f1087b0d5906d6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398f872984d3fb126c9fc3bab47e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999085956925b8863722e986bb4ec4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c96574658550aab8bbe4360dd99f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e13a82a3a299d81cf70ae05d13f8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288dcc4365aea20cbc264a8b16aa0f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab5a03217cd3fe6e85bda709efb503142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d41d9c6c103335222111bf6441aace143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51e0243208addc85ce11c415887e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653fe55fe6a085bece3291041288aea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2418823f6ba60f7f98c8f63d68df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67225da331b88726329ab8ef532b6a05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333e0759defff5fb0bc561125ae9dd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fb44e130025e225901b3d1d0a710149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce10ac8fd254b847755517f45561f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe283986bbff922c852122c02c5b0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177165fb93b8686836654f432ff0c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11b6ddbee4f9517189e67ece4f2a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207ee3117b3790b895d62b3c6a0e591154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2825c133ae3d293300f24cd3a624bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d1b37b2a9f0a5dcdda381c90fe88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f778db385c6aae737d9cbf5af2e951157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47449feeed3237d1eb64c0c9dc4d08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435a1c30ad94d0d20af0e9f7395164159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f1e9b9488faa8763bb986b3f55edd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcad104a20d968bb3c7ffb8e18d48c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba229af3ba1eb6f106f1f2608bf762162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f283ee646120d16444c96c1bf15fa79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665f4089a553a2b4cab906c2a1aece164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134089fb6f5ccb8b2dfa06a8ab4d50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87265595a3fcf095fa272bb1bc1bce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034bb26bfadc3a3ba621fff29694c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a297103b01376057266358198bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c159316fe7217500aaa981fca0cb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6a73306c4e522eea67929d3cd3b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c082623447c2c228506e5b3c1f5c3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d72e0b9662e7b8caabd7b93851aea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b8127c26a9338397d9df17f9bda0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159add8f99c5964704bdc6f116ab04eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab86e98360bcb5b63f98866b8f483175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25c5e8b796eab925c2dfc13c39867176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c3af3f13be39beade226f0ba1de1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c382331a1fcf54bce40fd02b393fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85024f72ec1fd16fca15581939064852179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e862043723ec701b3e079a1ae0196f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f1bfd4d0aa1f2c3fd98105e5d53e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e3d3e6a37aa4d2163a1bc4dfdf42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b203e33474216f828d07bc139824fc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30757ca5cbdc0a3770bdcbfd0e24b03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e5c37c2ad19c4aa46119b1717e4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb159b127750b22f133cfbafdb5c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f35cb0fbeccfb58fe59f906121c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dadd7ae8bafeba67ee42a90ce3dd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dfe174a8ab4d65d7dee57c553b1cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ffb6ad9fc180899a1dae95f81ea56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348ed05f1a5473e186dd3fc794d27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427717380d16d2457c82fe29712f4625192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ab1427079e114913207aecf5ebda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2dd6f14cd557083aa143b6d47f39b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421069d7fe4a10724b92320fc82da7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e446ffb0c2045204fe17da324bbc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23608925406966d227d53fad2a97bd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778cc45cca39d315b829802841c1f87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d0795bd0092dc6761b2c65a0f1088199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170747c779b41f246a5dd88ade43380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5d47069820a6d6f927b84c12de24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e9f15e3b8bfc6c8992a554c2bdd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808af81993f7d19744694fa51b2eaef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bb94a7cc8664ac5d7dc76dac825c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc9104390127f42c50e96b1ff845a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc22ae3a2282f8438c48803e5e5f6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b8e4ce9e5f1eb23b7e6a71953f43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778ac943c74b08bfa635c00faa2158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cb6a9970622823715d441c8db28b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda88a2024cc767a1c4d615b78b85e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41e6ecc1c008a07b39283568a1bb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e8438384113b3e819c6cd99a94b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7aa4bfa9693cc50b15c0e596d448b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587df8ae52f01ff8ae4eb5f6653c1a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bc0d989454b42c570e0fcba4c9416215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefe68fd14ade20a2508534d1326fc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377dd9f22c7fa62956a0719add5621a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071809ca69543a0aec529216f387123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c53338d517ee70235f5590029699219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1736f85793a506781d1ef6a4d6fef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926afeea9080bca55c1efc824e1d2e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75f8eb833ac21b851adae0a5e2a5c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395926b9a808afc50c28679b7723db95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aae02f52f042f394b8b3ae2bf72c37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a05401a6befe9f8140a431229f7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7dbc55c8c593ee66a51c59b58aad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b654a981f711fbd0c643e8d4003a77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad08f47ff5bdc9186d75d132c9de87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754974e2af59039e2514c7fa85621786229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944765cdd5d2ac458e89f98883d3d80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d2f444e96a94e692582372963874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423480cd2886b3fd72adb961ef34d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541deda5fd7139d37b3ed12ac4fc046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200fbaeb283d7aa0de2dd1a6ad58259234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cecba12b81f09109d138cccf78177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73544c6a81758d3be6fbba4c2a8dfa02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d6e6bcd4bfce24791df45f647755237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1dfb1141ba54ebcfd596e3d52544f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9348333dc52d71aaf80061d7021b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c736ea4929761fa0b932fea413edc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1265808538ee95c5de7e940b5be2ca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f160742ddcf10a317027d9dfc5b55af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ea456253d1f3cc561d7bd12ea57a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98317a09ab2053fa3e5e05016615a41f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6240daf2ab9e53f8e32b053057f6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0e6af6e1a70134563b276e9c40cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddb0bdce077c44157df1259f5d0a63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54266d69908a4d454a7f795c68cb81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650aae91e1e4717b6beeca02e80123249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fafa803fa1c70a9528053a1b94d292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0cb7a6eae3ca83d4eebe7d64bd7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337aedfe96f35ef1bd38211927fd70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528310d6ff8a0a247c16ddcc78ceb0d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604e124c75e98abb5948d6e93091ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755e479db468ad933b873d9b0cf5b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af5ddd528ef533fb32af784564bf9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b2bf8e7a6003f329c02d94a00fe4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935212bb55290a8340743294f37823f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cd36c98e2cd5d944238068bd7fb3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a89d0a02fd73bace55ac030daba8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d387fb3dd3c4589a625dc4d50791fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658862e26bab6760c366830183cfc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8e0c1622b58ab62aac6e7cefa478263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5da54130af569491d5e36c8f128ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28da01355a0be72d2ade267df99b061265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86e3127970d77745f6b436d2515ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf0fad8f0efb26c339f89f9748e80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1636363944a9fdd66d3940d05e5281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ae141c54709299443652bf83baf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d447e3aa41262305c2a58b1c1a109a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee861c79e3cb8de8c3c4e1d20f8311b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067d9240ff64f02381aec5bed79377272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce9eef3ec10d1d2bacdb61fbe5ef5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0f1ee3d93dded60afc61faea9ec0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5192b7129d83e92f10471127c8c6bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b8055ab5e90ff751a2657dd4406a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183faa0aa865819ba3b06575c52409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab27d76f4884cf4f1c3a3a7796f38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3321a450a1af651031a83257d1d0e26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c142b41f2bdbd6d96d5cc6207f31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55712c46f3d673cda62d96ca9d1c66db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead112ed1e1d04f4175f4d640d706a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221d5ef25867e0cededfb36b552109283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352d7e85f1c4a2f86efa7a94b973a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdca80756e0e16e27425c89f22408d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e949e62bab4db74117a14ba09316b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499f31724bbc31df964f7d85b64cea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d73035c7953c585559821ef712c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c6846745da099b24f54f41d9e3e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a812b604b4750ebdc283990200e9749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0342111b7d8d444720ac5a39862335291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0be2880d321071c5c555653ac6522292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf2298a441dad12f358a23b19f8a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba805e71c7bbcf668a0a330f56819e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631f302733ed485d9c4f4e7ad9ea8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38636f2e5b135e1832676a4b2ea144b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9564ade45f543fdaa173be74f2841b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e06e3635b828c05cef3a94cf175297298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cad63494f851ab5fea1fa1e88cd3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0475562c74811e2b2de97f7d3aaace300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192bfb2ee93e8021845108652e71afd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2f9a0007035e6660aa13652d7cc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c9fb559c7eb23754d65f4f9b3326303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630116cbce36cb109f797f4bcdaadaf1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd7e91261beef1c68e7b19422c7d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662be114634253be6bac044d85e0d04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d705d6dd66f8f9370fc46e34c2e356d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b214ec5c88ccc842369dad5b2e4544308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2d3c46975679316e895d4dd86531309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73253bd164dc94a9ca487f13bf86c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43fac7b9b151fc619edf6c9a122999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde567eb6a2f8924967e3ac5e069e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a76fc3d63b65e27462429ea48bb1ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33939c24fad4b4a467f8e217ecd6daa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cf1f2ab5c6a8b6cf00fadd8c66529315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60a8d78cbeaea56c6115b6f159459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870fd3e731af76224605f2f834797c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b31c03398f6b1d3fbb2d8335b36d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29e2ed1d9986f35078aeb6a8d318f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b8ebd7b47b114a649e8591474744320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fe0e58fa6302fbf77310c0576d3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5333d8686225fc32fcec9bdadc6c48c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f2813ab53d00e2d1360789f8b689323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461ac294eda15fde5d5b48424e473c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e9bd06579fa4fc3327edbe8b0012a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0331f7dc5305645da11778ab7909326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ceed59546980585ceec5cdde41515327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8b699b9d8b2038a0f29f994b3175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a05bfb6f481af758defb8c168d32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce020c038e367c72b1eac91d7df6465330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eba9d818ae2f29a3c3ccaa7a547a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0125d729010f73a474dd796485fe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25b89e2bfa181710bd53736a5a5c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b07f1b25306eb40799188be0850bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c498c30bab119ea364120fa2d217335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f878357289b892619ea91cea2ef4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf800afb74cae520a0c854ed09c590df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1d1c1fc679392c861b55ce34e0ff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19feffe6365acd9df6d507181f4066339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825222e92255c73f4a03a82f7032c42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe15f40789789f7e9f2720abddd17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97d9b040bac6c0583ffa499a9fce4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f4b02576cad2cb0f04305c345f571343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850cfe0b7711428ac3c21cbc9dab7f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb720885563d0cfd09ec13ffeb64c34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e8a4df1422cb3f18c43509eb59668346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebc7b0a3bfa1db046d8eb458da03a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b702bcb66a16872b371d6768919eb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8389442070c9b8db6cd0c3839f1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01085f8df77387b438418e86bc9d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4859c4704d9ce6f00f93e1f16a407f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be0b944f558153fd4bd6893774975b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60189ed7503462329a4122fb12b7b9fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2dd34413a4bf2610a8a11ad239ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515fa11c27c6d716b6e7f3249467bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3cdac9cb58acca45832904f79d46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9bb398b395a1ff6045f74840a2f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa9e3e7a16bae5234fdb01468b0ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455196fecccfd5305b1af5de327a8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2c19a4679b2fbcf35747f7e1884c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610bd7cc67db7bb40ea1a15f44deb6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1a2a684a0e4f61aa5287f539d8fee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2d3e20170684f07e3e350ca8b078363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947f7e630592e1458f88e42e637c5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484d7cf7e668e822c79238c53fddf9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd31f33fc1a6f85af07cc6e6050be25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc0004017098442997f2eaeb201a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e52149df852957ec029f51f9d9789368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedfe46c37d379a8a9f5cec35c59bf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd279b3eb74f59484f8699166706607370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ebf44d0b1467401827479f677e06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301216963dc6dcdcf2d2c27aa71963a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5154ff315502de46c0ee41f5ce5095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5e4b0530e6b42697fa5b48363b31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0fdf0c57d00f700cc0e638ddaa814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14838b40fe054d20b4d20968627284ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc544629541ee125e2f98711d6efc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726f61abbfb0be155f1703e79e588f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db3a872838d9a11e018852024e354379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4e101ca5a5bc5fd5964cdf740848b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff737178ed311ed248032368a45853e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d5d24d80c303ef99a2d9b2462333382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e4e8c07beb0a531cacf28f9797ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6691305cab53bec299da4d81de61cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4791b80c472c8a42eddc35c42e4ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f4f756c79f55e0a61fa218a369a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3856ccd395edf1539b2e5f2dda4a8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb4009a63e5fe070b3ffabba6a350e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528944121a253efa41476a2cfe44c104389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f32a6743b46b3b780406e2a3a46ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283c9ca8224812e0eff86a922eb46e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49d2b7a5a968f39676baaddf6b7628392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62972c55886174e495a40249d76323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c0d3b5528e57271f99c79145cbc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c598a2f7f459176b530181e9f1b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5719055b23cafe0528367bee7222396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9f6845b4d7dd0e652f1ab262ae14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a44152f8241c32f7e8c646777224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f9fe8514d9887a3ce2e054abff3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb71a4bf93824d73e922c253494e72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ec9cba34745fe6732bb7339eab2ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8409ad384530a8f693d9aa3045b27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d508ee2f4e750a225c75d1aead76c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf9f3514e1af48738afd69636dd85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3017d7954eb4ed157d7cba621af0bc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652fc6ed501452fda965dd0549a83e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb141e1651e73d293975daacbd44360407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacde3cde143a120c7c9bb7cf550de0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f96d532840711d41ba8338180b19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286dba811c15eba538e8590836526b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8016f131091899ccacad39f1c296411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ec2d16b005b73268255dcb173f23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec42c504a5b2dae72c33c5f58a92b46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e4dbd10701eca2838e21c2080f3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9c4ad764426b2bc797fa3aec7deb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e5ae54855a1209fef2e046c55c03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e156a19fcde0c6032d45336a92b80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d065eba5d9bac175f0c9cc76c048b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e183e7f5cd24765eec68962fa10c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb80ca9e6aa79dc6f99fc0af6a768b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3f814daeb596b729a54c1ef576a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d2af295c5555daf1ade1223ea574422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adfdc25e4481ef3076f9cfe4141ccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065736b8184f5fcf67dbf6028ba27e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19871f268317198219073ebbbc23a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fcc7ec9dea8f4256dc0c0dc82dd08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1317844bd109b341aa97e495878aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f79af3c3b7642fcebfb3dd70a42847428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a480c123fc24f7f91922d7700e5ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ab5d91ab22e0ba9d306188ac4d2d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7fb198ebc8844cf4d419cd309c51c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a22aafe2603c38010a52625c95c4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d2b6be17576c6af50d1e3c853b32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883699f998bfc2e084f27d945b0972434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c767e4d5c75b2320df07245315830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59125e5984dce833d0aad2ed1019c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec29735dde51cf132af22163377fd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916d2095f78bd83aae49df88e25c59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e60ea7270855a8f0ea1f8b2b684f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30318832fc815afd19c391839e6eb3a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5212c554a1e4d05f32661a83f21fcf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bb4cc6c4043755576a1e0040fd76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03849c5716d621536cefcbe3bf811349443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd10663427aa4d5cc5b97760604eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750fe8235269672b9ee57943f06394f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07c89171c2919d91b15ac724d85b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce59eb88c3807cd92eaf75d1236efcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b3381b9fe5846f4f958e9dbdd3b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b647060d0b180ad7a7cb4a8929681c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1392c309224fc45627d3506d070fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ddaa594ace4bb5777d0c8db3b6ff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0ea5e4c48300cae7aaeb7c0e6e647452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285210c65e77c85b7792536c42bbea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c25a84e4bcb05953fcf3113d6d087454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa7563cfcb101a4780e196bb778eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc587f797a2ee709ec3650860f5289df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf57778eb194494ff17a95b027d90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859db3084c4b9b6a4de1824f00795122458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e62b5a682bba0a04e23c9a138f6ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84cfcba3deaa19bc8687b089da8615460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf75a1e8a04f73a2809130b5efc8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09636e313f4dcefa9764f46f8bc96931462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe23a27cdc09cedccacc68271d67d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2dbc05d86b94961955489f1286bf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e0ce1f96fb2228e2296b45debe59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e44818d5df1b72b9a00701bcdbcb39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8cbb03df72ac22dc7c2dcdb16fced467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d017ce209a9010554674c8ccd2e5d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c18e3b21d7400e0f80ebff1ede3f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0883f70161e0f39346162bfb1cd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd845efbff62e361f2d4563f8bc3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5852445ccf2daa68019c281eb70f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe793e75cbcdfd25e5341709324970ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc28e0e28d15f4dc8871ae311d28b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4728fa2a1e4a3035ba84132ad17f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed7c98fc2483f3b00ee55660b1112476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db912d6d4a228350155b368058844477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac43b51ae33b1dbd34ef8d601c0de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e0b0f0fea735e25db092df5bc78a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa624bf90315c2757d09670cdfd80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9fac6026c3023a9bc1677a3509ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543c4a5b47b119a7cd0b9ad4a5e0f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698558ad555036cb9bff28a8a98566f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c03654d7cf5b9eef02afd6787ae13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a143f802fb8636f40bc9e591c1695485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56ee1333a17e3dac7aa57704824d61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef98fa5119f8879637e31baa74b68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7107ba8afc3465ff03da2624071ad46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602d8a7dbedf6c6b2788b7dfe96abb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c85e1d948586847839694232d0f0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2584e976c60c4df3c92096db4611ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e45546889b22d92f7b036ba018a6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a9e24802b348ab9f37265b55aaa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ef58b156fda2f2083fa79304d63c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc23ec7d61c640191c5c88f0ea807495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9846fbdc5dec6d6e1905de20f966496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef553881afce0d1ff52bef1da7abb71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2863b4565fa8b787f5f40d2b981b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a447cdd6d02591871b59012b133fe1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc296ad8f227fb9b62fc794259875313500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd1c9ad0d59cedb7bce10e854e141501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3089eb8c852ec51ff34e26e075fa6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e911288f1a1c581b2ef29ce61201b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be78a7c4ab5332f09f833d0085f934504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f87c9e60a838bc842d0c49249f2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de056307d80afd68bd733a3e0edfb8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e01858549ec6dac4618fef6d4aed5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d32b4746f8c8a32115aa5055e2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0baa2a897fc35dab0c5184f45492509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd11597f9e7cbe912d2bf972c18e5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94dfccf8ed602da6616c7aa540c239511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee3f3c3cb99999da041cad9e3153e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be344144e17fea06dc89b62f29523649513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f8dabacdd468afdc4409cf961e4f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6f72b4768143340a015dd57d305f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cfaf1713dcf2a0db47ac36c41035d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72dc81bb8cdce6d39e73ff37eb9680517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcdc18e62a59b75c202e4aa11ab3b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b9f063859978670d3014008342e1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f3cf77aac22220fa6123551e76113520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a7b163e30e6b189725af9d00b8a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098270cfa679d484a21f849f6149377522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028854c042b2aac1140c79c922cc8e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fa6ce156d70d267ea7979ff6e5ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cd77bacaecec6e8815bd4d392bc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73236a951848d3264f95f1c158bb62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4763795a3e9ffa45f1819281da0e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18e83f9417bd8cb0ca1bcbbe189d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c88c52413f016ddd1dd4af535c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dfddbad274596952ad4cb83e714a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98e973d05bf0a26c57ac1ed1905fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd18bdfad0e9da76c6fffc3a8c7c7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c5c702adf42bdb72281293b4a054533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2b22cfce3994fb4486090edf9a67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a03eaa5ea6ca9bce554983307698fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f616dc67a395b2ddb512d31bb02e24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda8071390f6ce39c39d248d7310bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1c636f143531e13dc0765d60e1b5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd8a84949d6d9d3ec05e53320cd76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda1c72576bc2ff99df5734e68040f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73520f9789fab25b8c71d39697fc22f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb885feedc1b3d2c87d58f1b11712b9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254bfb8a62e174bd754bb400811484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac2ff087c0325cdff3f3d10ab3f87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41127a2d9f4593f875c784a09ff421f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3f1eb183dced1326c0c0d6f1de99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd026788b1d44d6921568d79dc08d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e31c589cee3a421232004b5dedd92b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37eef72d89a4c99ce4bae6d273b30f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b4aa68c2cd9c2c74336a93a96f20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465b7adfcf45c3faf9448dd6b07674551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf301d1859b488e32ef8abc32b1d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f65f6f319dab708cc3211df9b771d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf6b8bfa4a133355929a2686e972e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f2ac1aef0ddf0373004898e94e38b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4a855c942a8e3bd183bae8178fbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c99cf4742343e16c6d3075e1553e74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5dca89381a66c13d61e09668d7b57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b949965ed071831e912f6a7f39e90d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bce64739ccf10d6a5f7769aad7dbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65178b76e6bac1e41c45e4eb2af86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12db46ba123bfe14b8d33ab6472d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f737fda4bc81500aa9e1fc6e6e98f68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc46ec05bbd92acdb10c00d3697fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53136bc4a46f760ec14d8c33bee28bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660ac793544f451941ad086112668eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05ae274cc692b21eb4d0ce031b0f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc5f51b80076527e9a4a9d67a802f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc77e593d4554de20b083931b647e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a15b875f856f7443e291fb5f2b061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074996bc5ed6bd6b7c12c2fd0a512dbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaec98f6596e31451185af87207b25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f16d3f81537dce350728f237ac00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4faeeeaccd474d5ed02dcf328cba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da9556bc100ac71e19465abec4212f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef8de06acc31637427ec450eb858c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7897386ff0b8c1b4ae2012882b277577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba811c717f4dad3c6d6ba0ef85e98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23b1a5f5fdf6ab71d047bbb732359579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e24bd9bed61abe44a755c0205c5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fd1a8fb5558e821ca9aaaa4c623f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc364fc7fdc8b03e8deb8272a4a1c56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ecc6a11fca7072952af4224ac7ff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca93692458f859023e871a52aa03e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79dc4a270e1d7ebcb3eb686818f08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd0c949711b6aaf2504614e40e0374586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193513088856f5e97b37034d8657bcb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a09eb5364620f3dc2faede6f997a0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050826b2eb8863dfea304372f67e0be5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720351c77971c6c7f8929fa830c9a7df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a7b14339a1db774d54c8b3675d707591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777bc51128a43b76114538e85c34c38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a73e146bd6443f3031d35092460f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa75a90f5ac49731c46d395093368fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce02776b596475fcdf6008fb08b2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06777efd96f81949ba1c30e63cc672596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993155a1f4b66794e703b674411a72e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2cebc9a3393f8ba6bf71dbebe7ecd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841a48b70c9b22ec3d00430b29cb32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99391518630fd66fa07f578b63b6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a09bdfc3eda26da45401ca3d759041601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b130039121dc46d212ac5f590f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adb57814c7e0e7cec1fea513020b12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096560e7aa037026aaa122d2fa91d79a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66a543ef91b04cd39e044333444e71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b47f6a55bc71263cb5f3aa34e1b27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a0f25da09716d6c92bfc96fcaf86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071285958ca0920f6b79e2f1afbe99e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd983ef046733f442d47eb91983a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f7004756f09f9961ff4369039829610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7321854b9a7db101c6e61253791bce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b84654813f427c0bdfe68f2d197d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ff1a7966ee6b794a6f51fac4fff8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aba9ad327e15803aa4f861805b6ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b6be19a3cc95991db956a0d257397615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3356e1906d35f71bf44cdc52ca5a22c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74430d21bee66a30d95fac7e584ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0539d4c40803f2d5c7ea8485ebd2b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a8e223b223949dadf656d3cef23f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a8ae9a8d72886b6359a2eeaa52a63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64f2474b5d888be20abd2f3902639621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1189ea575d6dd88e2146fd59dda40e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d2df7158e63bd8f825254298ff25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a163f7d620c426764ef2ec453ff4312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd097cd41c5a09c3bdf6cd5cb57f002625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af817f1e2b04d751a613312e3781ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466a1fc513913cded6ca0ed3c92670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0784831970d325d875fb70ace937e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b145fc2425b27eff7e6d2713e5ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035283bbbee9eb93bf3229b3155a93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa4f88f3c1731b2de4cd5af4f3515b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b873ca2a3a6404d51385c164cf9f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee886c24d923c4762ceec9cdc3017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0e8dbc6af8e748ad37a7eb5f03a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb2ee6e1fab77d11bc352037aad1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40dc6397a5323b78cb7a7af4c46777636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6e2c2a5485b424adab9e5b7fd6ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c190f10f95a73efe3237f387da8da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9612f388b9fd787537573e6f5c9291639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2db872098164c2a1efea53b6be66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d1769486d5e4a0204b290d96c4ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cda7f2ae8731ec6971a0b1431eae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b577b911a55c8f49bccde25fad1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c264818934b2f5bb41002412402912e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e564a29f0f35a9b527cd578de367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fe01082c391f247707660ecba7aef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ed5a874b70b25b2c191b9019f5b64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e46ed60888cc67e945238598630b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dd7c03766c14e2342303f07fa4457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b754fef76b9791e844991a3925d96c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd1e938f757b1789ce3c65c2aeaa6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd918d57fe06e164c862949e7e82b74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e30a61a2dc429b93bc5e778dd652c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18754709bd0ad1d243ddcb82fab2a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb624a89ca80fe919dbcee83ba4fd5ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bad1ae1a779205f0bbae2c535044656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a5591553058fdcfc6aace3c77ec7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625cc41e91b4beee40d8ab935ba8e4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c08b83a12ff8052f0f70063fcb96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2e8a44658b429a9cef1d589c72068660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb02c77fee7387de79100d9830b96b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab39ce44a364331565bea23154c84f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd86099c075e42d0e1a8a7b6a6d98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad80c3474ee859043801740b86767664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066543546a69768456b454a560ca051665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09474435ff83c2455322c15c062287666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19ce6bc89269e241cf8f8b7224349667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2e9d433c5731e2ed13737eac41e20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd4649d00c925d9bb788e9c150f6e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d787828482faa43ce09ecf0d4b5af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614b0d0aa21256568548f6a3f9c2f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e223b28226ce3da2e7b2e512243d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee41fef0894c4633c44582fd12df19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42063cbddc1210e5a3a507549e30b54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3ac1a45ce84e4ab2b822028653673675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184803d47605f4aae06be6ca5afd73d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d087a003dd2f48453b7176b33fd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36527ff23fada57656aaea1e24210355678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bfb3e9b97dce527e1115bbdaefc08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a47b6cb8afda328aa1c4f5a0bb9ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511bfe60fe9f23ac9771a9ecaf6f21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c41c52bfd34c79adec126f9b93e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88d1a9512e58faf4006c6ff3fa44ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f44e14f0f67a5d47f3b33ab4d31bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06967ae28df1bdaf243256e51bb8694685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d53da5ecd5be542a11eb93aeebd89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602207d6f392c38f7433f441a3d6663687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f17375caa00e35a824cf4a8dd12dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ef1eace326fc7793159f81b6e40e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7a82fe8fc92d9bde97935899cfa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762111cc4ceeacfcf662c68e52b70266691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7517712a437829f35fd704414209692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5766464013921f8419cb6a9ab583d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdedd64297ef1116649b2b4eb2135694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3c6ad3d68e3b8d9ed5d38013643c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58754d5df71db8bc52aae7079b311e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f39cdda650e7ecba6bcf0cf7ae368697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ffe301e488a4db542ba351be7977698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da8e40603ebfec0466dc4ef883033699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1429289f014005c760ea6be1f3db83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d46d8d4931596d157a590936d6c03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7930e8e57bc554a6960dce1cd474e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6768e805b0a7dffa8a68bd1d82fa60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2998ef116c0d5a13899e0a550dcc09704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4992a7fd08672ed09dac05eafc87415705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbf9f2f3d312fcbc8f7543b6fe252706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b6c0e359477ffa0101cf773173094707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a096d7e4f3eb04fbef47bc4e42ef25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df524217f874b2a41f21478f817a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafa432c25ea0fceebb419cc6327b27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ad350e1b17d39d07cdeb722b41eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3416587c8ca549c098dd603ca4b37b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ebc327b008aee5112611c4755b002713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed741858545a794e56ceafb0127327b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f22558c71e64156cd41f11ea1f049715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d5f2828a288dbec2f50a0d3015cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc52a956f354657bd498dd287d549f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be1c2390274a4c78d05b7e9599f9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e3cc4c7bab05049ed1ad0366dfff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3120837e167f8c49f18df164430a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98385bd78ff9c0235f9f038a4461b16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79530c145f7667735de016ca1e0fe8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cea22cc5fe64a0c4ae483ddd89ef2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ee72a9e4fe57d304a4332bbcfd61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a267e6c8cc42d7d44f44748c8249b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3093ff89bba49638ec9d334dbdda51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae46ebc01537c4d147983ad7ec1a6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3297c2d98dba6142c638c54394dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2df72199d402d040a0d0bf851c12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe608224ce82fba7c5461d77bacbf6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e0a191cf8f83cfbf916cc8299938731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a0d07d97b3893fac6f2f55d35870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3ac757abfc81c2c31bdf104060ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb28c78a27dbf86aeffb29c0fa1c75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c56b98e2f1182d7cccc7a1b727952735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250e992868d9c1d4ee75d7ef623a01f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0583e10b87991c2dfae7b25760ae8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778ba8258eb1a56d7b4c18661bd21a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041be81b72b8f227d56ca99407e236c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f60ed3167b47cadcf3cc9902fffbeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c2d73f55b8b7c7daebd3d5eff34d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d5e11931fdb5ef79370c7b22437a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf289afe33dfd104aa8f62351313c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ee17f2e2d3bdd9ced73662f4665c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f3ac8a12016e1fd1146ab20b778d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c7d2d4038f573c2f70d3a2661d8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99606aa9be4654ff67de952cf9540773747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b8e05cbd9cdf0e915dd420137aec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aac423a34ca5df0905790b63687eb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ff7df83c1fed765053b20893239d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e2e3c4df13b1531b05e7ad2bfa81c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d775fc10fa9517fde5bae0d5b6b25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddad84d49d5365b7a625e0aed0a947753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692690b35143b98db6d47e8eb2cfa604754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80795c192ad2488afd2cecf05d85f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f1a663488c732e76434c1a88da70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507de0d991f6c2e8d3941fe17dd5e3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d00e37a795246589ee96db7307d5f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1efd62e0feffcbb285f634f3441985759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc9c0710794690330623ed92a15911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806b93bc20044bfd01692cd9e065d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3309de738109553f338d55c7101eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8071049c29bd6345ddea2f988f122b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf552a4c546f84b07bd118624cdbe075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda6e6ca3ccd4abe180262d44d9649c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b449d3e69e3af763c7724e6213541d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c45d0d7ca30413f6f684b527f16a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68eb60447e9029262d3be60785dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f768b29a517ef513baf64f124988f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68ba4fdd4f4c995fa1c9aea6e4e9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47933a8a0c8b7939b7a77d0b4b2cd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003bff862c1e17374a8d765e5a6f6da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064c1bb771d8786ec9728c86a7ebe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966d48182e90cb12992f4a1769adc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828910352d8be9d302dc063a4f34d5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada0ef17924f2853bb1601a25f128717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c91c26f454e55b55179180b4b61918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d0e8306a5b09804b3a24d5e24b4ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487a1c3fbc9db5edeb4548cbbd65ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289f3e784a4f10c2f321094af6bcdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c4ec7bd3feb438acb02df4af702822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb5334c24cf895b273b954cba05a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1bc6dd75ca7a1d2f83819cb5a13424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1792673cc653a1c596e86a54cfc5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0375943a0e22d0404137ab8bd3613226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8fe0939170059b508cd4d323bf7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9e5d79bc88f314a597696efa4a9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d3d74488b10e4ba36354953495e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d443052b1637c8fd7aca70d547db730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10110a43d3a8929e3e882c56902f86c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d6a1a9edd1ed251a6089f23ca4a8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb14ab89b54c3b8afdcd98ee970e04b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7aa68ab17aa8337770dd291fd8ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17dfa06685a08b0e3f697e14d73f8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cfd602bdebfa9bf655ed2e9a04e0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daff5b60de24358c455dd0e80be65f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334567fd30abdace4fc34b4a7384c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f77c1f06c33c2f6846af0480bd04cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4a15a600aa76b94755ebb08d381ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157684a96396e0bbc446e6ef8ef6b2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576d6d466a076bf93cf1ea282775e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a827d55dadb8e30192da866cadc1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914cf8ec7d6c462fc693e099410d14e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe4643b0a7e9383b2d3ce29abc244f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0492aefc6fa6ab6c56fa0087d39f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7bb7497e1b602c32aec20b23180e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a9608da164efbd11b116c1ee67cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a3f20551f58f6c1d54e3eec194a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa6f2911ed3f4cf086048a547a73a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a561f79c364f5aaaa0c66cdb4dfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af01980ad40b39ff6d2a3503824e4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6363fc979744b1c16dd8021f7b5df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149544eb9d836a0ae292c1998829a14654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b6f8d7f2cd2526c8dc1f01e38c0a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ca69e0e1833183a9cbf268c36f98b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b77244fbaa80d8f80460ef7861c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe3a81c4c4384acb2bd9cb90f7c2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d2a31ba00666b6ff9758f892d2bcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99742423675f115fdb6bfb2b25f08c9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebfb419af04371b85e8c7dd6294bbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99609bee73c425608f7d5af13c2416662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9f69cf764090406e48c2b2b0b79e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d52dcd7c4062dbb713af086ef00664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0c26ebe1db20f405ad0f1ba4380065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c926dfa2f0b84cf0e157b3b6879c3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1ada3ac099e87e21397199149a6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dd2ab1b11c91d520743f6e78d4ed968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca5da6eef178edbba2a727655dfee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57189bc6abea081c2fe9c8ff68530d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d94f8266bca44b314052343d126771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422627c7327a76d642d46c21103be772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0c5bfd5185dd7c2a08e3326c623773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a9501501174b0bf20a4e3ba69de974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533793088965ba7a4892b257329d7c9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8018d7573383b7f845138cedae991276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163d2625e5311284d9bfd44a7ce426477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3dc9c31755262b72ebba6208c02f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bc1b1302753c32ae1ba2c252d723d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1c85c0ba4b32f1d078bcfc354d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982eec7529e33c2d754deef8b60712681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4a840723d453823b5c5271f06e10982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2a9a4874cbab21962b3e87ff56aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e6eb634905d596475072e90a8b3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fb898f44f1feb906e2b15d37dd5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7bbb04c025f850f389e769187b12286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519ea0791202b7c7f6b5ef67c4667887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e1485d32e595267bc06056ecb2ab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a318214099a77ff82438a418467aca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2625578c46a2acaa8b962100e738af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f85939a201baf7dcb205dc1fd824791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924104b8b550b777d63ebb0a3caf6ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d443ddc1164d2fcd51bcf67669b6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6808c2e1bcfef30404b9130e5f5ebd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307cad0035366b96f5f1e854f1e27bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77d5ebd1752e0da9eb421e89bf5b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15fe309e19594ae0e1b9a5b3e402b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c5d5b6b95476170e540340641e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c882cf513b0e2abe23c3388452595399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9abf78c945ff0715872e9483a126f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012bcf13ba64d209943c1597261b56e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb8e7e078d235758a9290d9b03019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f93a576208423d348739b5629944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113fd7d90585428ac6d4616ac97542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09e82d0e36621e5506e9ff30c5e03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2440d644372795686a15bc6055ef3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668126a14984e60ea9ae58496e82895e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1056bcb8bb32b5d714bc0d712e1c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acedda5044e7da3886ef762fbf1f9a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24969788cfe4b0e3fb581f792f8eea1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646dc5fe23ddaee5adf47ae0661c3f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305192f8b11189d273ec5009c1b228e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972bc5bc0d13535c8a9639e7160a956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b19369299bf84a68679017e62311b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5482d2a0f464e4c4bb268d6198ee097115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5ac1f44099398108f8ccf1d79b5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339bde7eabe1b49b89f1b039d76fafc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c430d290812c3578f52bb9891a0ef3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9cb5194a90800807648aa846b92af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455454a76ddea7ef89bd707e15e15f75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624c5d30bf942787408912bc225ca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f185027232f37f61d97329abdfdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce2f0b2b52b447b885285fb6f1b1b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4acd1adaf2fc612623761fc3412c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297acb0fe629284431610ca3a356aaac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a74425765ab1a46c1ff79891891a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093da526624acd2219efa7e7751dcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda27a2742559fb5028db54fbc7666f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d37f065bed30e35ef61088721eaa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f04ce19957294226aa30d9a70bf96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f23c5c6de4e572d23de6fcdd9043c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850511c332a2f0a1442ed4219e56cebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54574b88cb565d03bf542daf013089b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc4135f5bbb16986d42f23c7b76289134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114439e24d2070ee046fbbc9fd40cd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fca347d1c1cfb5ccef376fe37a01f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90305b3b7fef552cf9bcd3be3ac3aec6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf8a57fe06f10edf47e7dfb2fc87cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540e79bbffc9b1fe03b3d53b06f188c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc58da649782fb25fcc2653a82a6e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38187e5c75676cb763e92576f773b1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b748363a7d77c9ccf0665919f929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365339f0dbeddc5f1421c55408f1884f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe767b2a87d77bd8a876fbd937aa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bdc4fbebaf8fbdc98a5ea108a778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c7055b2e43ca6a1b6f3fa972b52b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfef54fc876531c9c857bf2f253fe6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea3f8c2a55bcbea0f35012a9c5b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dfb979890104b6599486ab88621be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d03237daa70e6eb070d126e33f1b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a8a233fe468fd5e1b76291aff4b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813e5bc503a3e172a5f64462ea1aa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ff0b68cc3a2cac589cbb6859da31d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ffe7c9bffc5f784e2fcfb1aaf084c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f19f8667a466f242041b367c724c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65541ebbf99e196bfa54dd9932246d5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc84f84516ca1774b64c8ba594449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163a980f202446b42c7d36db67be83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca592f57eac3142287d40178c3014b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e857bd843085a0d59ec63a0cdacab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be591a713bca61190706ca7c3d8c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239a0b470fd9b2c351cfc4d0e104f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431477a859a402c9e86df7ffc82aca8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559a79f0b9943159a11768b9b4b7f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f9f77ae58e4e37ae72ac1022c2fb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd91ad25219cbc82443808271e477166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a9c93738e37687f984aeaf07d824167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b1ed282668216f5716167e0bda040168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf7cb7fb74b25192adb85f05ea3b92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2013a79465c518c7784a0e1609880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b6713badc5a1e2c263c4c4e2ab4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3282e196e140947717461f9dbd896172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936577f43e84740a363fa5958c108d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eccd58b8ed9184812cde1845ec53a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde296a441d569643b50c99374aa1777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb926f96f20fa471cafdbdcbad2223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6b0d29be8ccbc28705009fb534fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0dd252a2a93c973b07b4278d8e232178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c698d859756b6026a13bf14f4afde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2bce474cb96d007c85ef9ac448385180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fca219f8a24e3e09ed2c4a6314f45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c9ee4856c2634fa187d4ec7751ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837474c79a08d2249453c76f7ff32c33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fb2606dd0e1e01042e84c4d58a90f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce673f070906ed0ac36b0ea9b6164e20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5313a0a402dba61a56f8959f8bf4100186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818371f63fefebf886beaab2d90ca297187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea071fcbdfa883dd8c8402fe2c5ab335188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc207affb6762d90eaac61086089a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feafc680c839f200896bd7ec2b4804d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447af5cee49ea0fcc0b1b3c851872e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77762012526db94c5e087f66215823ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fce51580ba2baefeb8db8d4ab72b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac38af6cad31f71a7a45fc9cc6004194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b28d9af5670624e01aa97f95a4e300195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4f99f99573ce06b237188e80df9b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67dbe27f5359a64371c88d000fa767197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147278b1e67cf7e886e80cf6af578448198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4f016e285b7d0fc9198834369d1cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4befae98eecdd288b080370f357d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6885302f0db6326f88c133b3d213d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223beedc22d6b3d11c15aa8aadc7f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fdefa66603dd9622ba62d39b3ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6269b5f369e8db71d93169767c4cb1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba61997a434b142cdb94ce00a66e54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b892e6c5eb605e5cedee021c899a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98b3c71acede09121ab6ef73c4d5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447f821f5672176ddb026e0f41cd06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa1280a896b1d6c927cd477180b258209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052dddb5d0113da30cf7cf98ac6386e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5665e2690a19b2b60c0857336be1a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd871de8d7ec52a6079c45d0c522b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bbb4bee13f4d3d3094a27f60612e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83528b5ec6ec1652aab6ac70f6128a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73a0387437c8dfec66586ba056a28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757beb5991e1d9da9043307fcf1975216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de155ccaa2deb6e97ec9083d8e7eb6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c66033e2441bebc54c112b637f172218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dca2c4c5b09f2f8552c86ad7715584219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea88c6c93c54a8c04b46b094c4f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadfd1eff12392e0fd7b73c86e7fe8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50e0454974c42ecc738b747ba18090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f9b958a4c2394585d13d9255aa29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef505b50029cfbc413d4da2c8cde15b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a283eac03666edaec11c81c4fabc7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f7bec113ce8017ce79f81270ad1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc218ad47835c553f48de0abe31c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6ca4d3f890b87f3a0134197ec263228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeca45289b8c0e093cb458c055e9d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a66da1cf3e7454ca88ea4a936ee8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fc1ebef364ec2b0c2376e0b873eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07aedb8b88201d08dacc56c4f2a0cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab85c6357252dea7c1491c41fc1c62c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b693becad73799c154c92c15dfb48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0f5ae9da1b9610a740118a6d4d60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7027cdf0c988dc0989b1b62e485955d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bbc8b2e7a26b438607b8d52fe35c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f694b308577ee967c750dd625c8d3e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39eaf7674204a288a8dd5be04b2043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1656144b0bb1a5781acbfe9161741e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16383d894d65a5a14760fa0aeb28cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112119c56482c49417ef6d809495c4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56de3425d000b4f230ee16930899e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b493b48493f18b9bcca6a3e5cd449f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbb9f8e4fad513868622e9f168a4c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab37357afb01e9f2b2d6c2fccc690c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824f14804e1b7098f2884681da0026247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cb75f74b754d647e29705d19f5cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c931e1840737b30d8aebfc95d5586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62149cd7ee54946ffc96f305056f31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f861af0d6fdd4b43ea42d6339671f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982fd288057cd4dba4835daca1daa41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa495287c9c938bf4c2aa7837883b9e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687fe5baca45845e6c829d4d94b1b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e3e695129bb5a89d18af57098a9e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a77364962f6575d84ed040ca441e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399496d80149aeab0cc2c1b3b51d40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548d05e4ea3674865566e40b6f1a5c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c70e2cbbe28432839db13cf0de162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112f0ae83ecf3595017d1286cf9ada260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f77d2f941143a20b8d11c130b3f85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6150e9156ab376a3a5c4c98dcc2e819262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b39d0c4a254ca9f0310f539b0e37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a50dff5a94dcd8574dffc1717aaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1beaeed2b58684e30c7734a5f2d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda61afc925aec1d9631130eedf3e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29599dd93631776bf8b31d238f7b6389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a7ec3fd971565b143ba904933d678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c16cdacba6fae6250a6a3f2b53e483269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a1a92a9cc6c0633c73e83dc1d6a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243061a18dded903391fb5f2e1b614f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79efa04ff91dfbdb6b4f8bfa14c6d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a58dcf04d81f9c942c802311c5a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e9043a6bda4ff316dca6d75d6d3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c958b0267b8b7bd7de261a7e99a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65fdb162c4b0c5c879084e3a94dc3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510468a34159b2b3fb24e2c29edf503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d86fe44758ff5e263374143530a79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbc8f7bc88c72627642a43fa5c29c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1054cb70afe1a3871416b965d7f16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3ad1dc8f3b0b68598c810e3a87482281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfaaa61eb9e862c41e8517c42305a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3f146777f467d14a6bc9d52499df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a87b0b217e62d789cfea4a5ac8b16d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111444859fcd106218bb18e422d645e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1853515f5cad5e488898babcc98cb8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8be5d6ddcb76cedc56094144f747d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d35361ae700b8a2ddd3e782f03447288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35faaca84095e5cc554db347695fbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd39cbfa5d6643366e6cfbb76d0ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dafad3ec74c6fd49127ca35e5da5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d2a6bdf3fa4cf8c1d50e6af7728ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e7ea0257bc6c4d798a1b5feb5267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e48a9368396f8ba594bfcace323aca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510b11729429de45b6b4e4ddaab0a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37721ab04254a5e16478dde35b0a823296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1349f60ebabab07542c3c2d3ed748b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4a18ce41bb68927efe66ea1a3b40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1095f49ade4cca416ea344a6a94414c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f3b6743eb344cc1d982d7cc94caf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5aedcd90da728d70abdd3e242ac16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cec34ca68973718ceb799d8e43dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034534f7c0a1a6975b35b423c938a61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4603accd4c8d81df18364bafc18489304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8279376c0cd5a6a5d4ec02d96aa6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d027a33e9bbe5931a4e1c135c31d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404061638c6366b8abce5ccbd33c1c09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe370753967a196aa0f02c6eb4264308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821962aede0462329b4569cec5f37c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f436118cf3dc0d79e013f3a31c98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa385a90327e4c0329bb62ed24b3423f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4293659a826c7ba2565c26977fec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73459032f68defb5b7a9e3bd8018751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acf67e44732775eae313556304a77b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad395e4fb921c32527d4cebfb919dd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bce5312da076ee6fd3f9dbead3ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b143fb259317eb6824ae53e77e7796317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d6dad43e31755e07b6888d0ec3e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ff877ba1e7064c8663104d9d21e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e15f5e31891ecaec1f457d024d871320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88844a3ae1909da5df2f4be237f104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc921c7da817b211503d8ec130491a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8740271d60a690223969f6a9bc1c3c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4b3ee98de24040a4e0aa939d28f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c08e008b26a2b8707de1a7d83dcc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af6194d167aa825fef078e041ce87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe7fd84578296b37d68cce02f4f090327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bad9e852fe62d2e2252f1296946d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b646ad8521878e476fa9e0ab79ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab3652259bad6eced7b962221578d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1dc68d9de44c8284076b90876885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb8fd12fd656474289e80d3643c15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97162ea4431ed888cbec62e0683837b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a3f77cc2e14b5bfb014571b98baf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b301502f7297c57064e0e191510b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991103b1dec394d68f7b0bb327158a13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f91c279159ad52d86703ff1c3f77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98075e1b692efe4b59a9cf58e190b965338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f3888f868ce422f57cd195d23c98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d96cdd0d4936063fa570a90b6d00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fd5e44d7c45f2fb2016938f891cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d309564b4fc562155e99f20352559342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e180c4634daa3437558f43191e97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa905fca295d5190cf88693f3e6bc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab9d495d532d95b18e55c7b839dfa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ffbaa9de410ed5538680ffb821631346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba626e8979c296897534a93cc867ef8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae888672c10d76ef4002d490fd986ddf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7fc76e32f119bfdac91ed5d286ffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc91e8391709a5568249568308a71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e73f3dc8839f96d65f08c17392c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97937b745b514d9a04e666c7d6cf7bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639d7d5d52ab3bee3b619026df7c94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b31039357c29e1433d08e4777382354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290d2ab1906ad41c758a179536f39d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6180b750169a47fe2a2690481f747356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81f6f00688f6414a96c370cf5dd9a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0df2d6338c416252610da6deb5830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9d91587ec304e50c416c7f21fddf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c98a5301becea3172b2806a862a3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089599554dddcd9715354fdfa58654361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0444f62fef1a49521aea6cf77e8a0f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009432906c272c3765543f53e4e435363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cfdc7b68e86d03d3ee8b1b6b4d94c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605215887a57d6eda391a407b5a9d65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e5df6b40f64fbf92d311c9a13efd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9486ae163ad1fd53e8915fc8b12dc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dcaaa13de4c3df57feb7c5dbd60e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ba1661ccbbc07789e0fb97e3f4b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c480c1a698a522a8ef0c074df54554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b304b484732ed8d2aed22a39a6dca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea185bfa534d6f936873bd690f0266d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d4a8713686f65513a10bbfcd4eca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c66765ee781260b01f8b65c39160374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8d1d28ef53995cb7be4c072c3bcb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cd045f293f133073417758e0c443376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd31ed3e5bba33c8d36729214d2416e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163594bb1fa4d27a98c6ebb3b2282d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a88f3ac52852aae7fa6c0f5733f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60682dea6d777aad155f58923351b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1e0b8d142fcc84615b06a0cb9b79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690df0d6ecd469033beff5a825198d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927740dc6e2c57b45c9f966e21c401a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba7d51ce8683e6962da32093b4afd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94d2ba0f445aca4601f08c49c0342385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766366cbea6910475d1dd8053d0944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebdf180d3843b9e5ed67366b911048387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225917434969a643b2022dba1e4ffe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c02353e56db79d8a761492c3b96120389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8cb0afb8dbaf6de7b0fb62411722e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681c1aa84f908d77a6046b8700592b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cac9906a990140733ff3228104f32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3daef1d157f59e7e9c4e2b5d745f1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf86e4621613bbce7345f05661cc88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e8e4de84ef05a7e2d31e854a6ab0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae6467280138c6f2386e076a615b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81b86c70d5566866e3483cd044acf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b4c5ca65bd7c679d33f9085ffeff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce374834d9f1301b69bd6d529c91d44e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662f0df893b32f182b101d0f38b25a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035743ef6cc3161ff781f95b51d5db7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98164c9b705a9ccc28d36d104ad7b666402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893f1069f5f517ba2da0d4e8e545b91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8a48d2aadb8d9bf502a0a97f9fe2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09feba294dab3db80d70a0748a35345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91c1614bae07ab4c7730fad849b39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193475f65f12ceb214750f23bad7df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa89e4d81a6282cebaa8fecb26b6b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8992b390b7f621015632267a916e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f2cce2520160b85f41fa7db3194a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c7c1555ed8c244f80d6cf4b79f1ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad30e2daa2bf3acb51031b10680a799412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6bc52221802798864161969fda5f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ec46df9f9f64f1d22912f306e6dac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e9e2ed69b7a1b39fcfb01af7eafd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d2856f769e619319e204e1c4a104416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a76190b08928ec873b8fd8cb1da7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e35f8f23ac004b76442c8884e5d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322c976345f7ff65334fcb0bfeed0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa1154e1f6872a55f6212f5836b617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724229ba5ed49f310defe41290b872421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba85c2ee77cee07b702fdd563ccadf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabed0bb657b68f11a2c8ed4a33d713d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e8e69e9c500165a84de3a9e196f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a772a4218d5d8bbffc74e95932e2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a25c7497c666f1c6acbbbde1379ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eb070ca79c7bbc9177b87b3049cf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3848a5d86283dfc607169a565760ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c7ccb89f7d3b2664dd14ca49430c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec603724c6c116a5d637a81b595905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60439d1ace2e24873d8b7ad3a09fde9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d6e37d764150ea316231950cba1ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017224d70f13c39bcb3840ad46d0e73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628adbe7f935cfa94600bd72345f7b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872efde396de5752801f96e6d7cb91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1722124a315ff217b2b947f6252d86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e60f240fc9ad4161c86a4a0c7b7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087bbd8dccd430116d944f5caef56eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6271aae0ee94cf8ce979c3b5688c23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd53380b3f5bc8f21aa5140ec7235440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123705bc91e47a56613b6b589c11272441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89e0f5c47abfa913e61a2483cc769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab43ce2bc31126a9e566c33bcd32b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2242419f574b8fa3ccac61b74b1fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8787e136008400e631ce30850ee5f39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386ac55566d0d894abd5f0f8b14b32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6d5de68c43026df20f2e1ade9925447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b9d064abd0af2002a69912d8eb7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682cc69f1f0812866b3bc4d736aa795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166da7b5f51754f8e159e7278f77d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466af0c777b7eb31f354ea013eddc36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ff6856c93f7c63117205ea62e9e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef125770f22b91fa0892bc56d11c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ee9bc2a02c427055856cc18deafe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6739c69ced74ca9973917f64e5e31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba70d3a5f2148190dad6d2c64863dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c68dac28f8e5cf56539e21ba8e6d21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e863f25d0efe6dc20805b3e5f41bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f1ce2c30cd0bbbba774a78882e62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7fce4769a74e2dbaf9279d9d5fcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd181af2d9351d7cca21901706b3d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9c618a812809c76251196aaeb66a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec77a7dc5c662bac1f1fea13ff65b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093c119f633b1bbc93053949feb759464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f857016a8841b7bd8a78dbd91653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda8635b216914613800797031b9f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41fd084f34ce60b7ebd3fb2a4723c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57c14540f0bdbf9692c20dcb63395468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a10e93239709c64334125d5ae04f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc325cc9ff94978b310b820f6e414470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c1b8bbc32d800413ae4926e015517471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4aa3a9722350b3e74b942d89bbcf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bcb2aefef0e4ba94e517fbfb3fc69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d33d2ec0b2e5775bca9f409286680474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f1379ebc72925595fe46b5a9b387475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebcf685f526cf6708cffc1072e794f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2732a23b2a1c8b47fd553e82ba8054477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7ac55c6456bf92fa5163a99d1879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b019fd4ef1ad1edaddf5ca455863ecf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad85d1814ff92b7e0ad72a247cfdf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488b1103f9778d9dde2d422fb24fd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e19930521716af39a4c83641fe4f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db46e6febb05045dd6e5a9f0dd4b9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71a869aae57c2a3df1fecc8ce3ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e4e8fec15fa16edd063c43fbc8cf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c8d219f935cd11468cd6eb77638d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69aeed3963d39ef10be6955829e160487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cecc5dc7529d639acbede67e3488d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0435829498366dbb428f3a1602daec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c5bc9254f6d2eeefb91f15a0219d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b76a3b4167449c839d305bb0453a64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5848268c39d5c092d3a5ac0be7ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2681ddf564240915829a45f6a18fe2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829f2c25af7fa9206bec52fb1d6371494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a04ccef61c9bd381621f243d46b78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43fb8f198cfaf331abf5d4db19b54c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94342f4dea2fb8677e8825beb588518497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082be7257bf1304621b9f6d0abe6063498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb463a070beabeb4616b8c589b4ecb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc53e50fff20a435cd9d1f0fd164a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ac77e847667e87906665e7a13cea8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a82dd3301dc61ae11b12665ee52a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8b354e76d4314c3650cbad9bdc075503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ce1135b045b2189afca6e8756ace0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ee2a99a10abc33d0897399aecaa7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39702d77ae81ca1dc2bff9c48750779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27120349f1192a88f8a7f1d716d14a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e035458456438d181b7048ed4ecc67e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745f3365c621b3e102e04dacf59068509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d3200195bc5e31f407326e030b5e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d61dce26fe30791146556df838926511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507773a375cdfaad33fb427aefa11e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61db8ebe9da7590a916ba138eecd0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08de776cbfabfb4159936ddf039fe4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cc13d33225fe252724a0bebdd3fc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c23f98008e7fea147be9cd2b0a8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3946f0927b604e8f560c2370d282c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d884d0a328e0016be717f89080b79c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e82e7a26fb516d6e1710f521d072519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e8495432c5f4cee425bd3af1826d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823cbee5b5746dad831c8e4664da686521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d42e83817298acffd94815e64a0d12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9239437c1a620bb1a11d638c2ffbb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770160dcaea7ee676f1310dac11d280524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2a24f44c0f3691812adb697d2304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e8c909d280a1adb3f76b66d6b29a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8ef06bb18cca70868bb9fe32fae9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2f6eafd1c6cc363bbb6b772c15a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3973594d386c898b4956ae0b7020529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a8ea71243601bbc7abf66a4f5afd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed018a494f6d013294da1a6eec8c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171c2ac5b300ac75d13af7b7b89fce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5604819cd5fe93c768d159a51cb77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952694c60d2ab23448ed7cfc8abf366a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d430873a43fe7cfded46fea4fe9476535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff608a62454bd615d775f0bda148fa74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35cfb8d13acf6c61e404e4ac352002537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e344d5b14a35db03f6e47174d1f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfdecffbdcba94068f67c9ee5bbbbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa143ccb5270c5b820d97e66168572f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711712a6490cdb231954ec19a97fdf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a8023fcb191e034b643a8cc90897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27afd539b40fcbe87b99c6e8bb288543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ec544ee1c42d5340a6d4100efc16e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c163ad0d0190418e56ea3ac33e8be8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adf6c046bc778cab3bf63adce28f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b904e5b4402995e28428c25a37cd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c681f6e9a38c460adee8c637c256548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afceb46eb21f055dabd56a575868bc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ebeadaf3f9df5a439352437c26cab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f182d4c6574fefeb855e9ff62a500551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7cd663b13eb7316e97cf6d6757bbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099d374fcd1c25b90a2f6f67773318553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939345bb5ac3937ba036aaf9909414ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5eda16e981d9db0f70f4bd208ca0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79cbe20cb8a9958d476402bf23c78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237920858daefd28298d8077e7570fe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d11ab8d7cee45a6c6bd519ec16d4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f92d3b9ed56eecc6fc05a101e139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e48a6656b966468a34be42f870dc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e965cf4783e9b4065bee9339eb04d3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164989784fb10ae8732e8e07d6130b37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ec8f8ff4f433d5ef9bc095db711e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f535d405bffd134e1697f12ba6de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0fddf1178b3a0112e018c7624fb08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc4597ea68dfa8e78f0392d5c49cec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba684b5228f3430b3f1d42f66730b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ed2f14c98cc1c10062ab612e5a9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732da058dc0d9c0d1fae68754564597569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ef5f43d995df95b6691f8ccbc407d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b6ce0a860b2def91f13c7b4f60dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1165e984060b23abea43bd7a5e6eb88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2d20c0aadd13da9697b89ec97079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf25c2ce5fb9927205785df0e023ccd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd62dd23b22e5f2682b980e2c2c5e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695519ea38feb2899bd9cbd93c6e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04496cc3b7b6dc4996cc373c6f3224577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff3519c28cd336f2c4b2f81c259a23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9463f9bdb48dfa1c6703500aa5617579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90736aa2f184ae1bfe997110b62efa47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce43318082d0bbc55ca0cd3be86eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf1edf164aedcb12125b1be1bddd08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924539ad1300e1b06571f45b374da7c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc320748de0cc70ddf59e8405a74be3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e16c46d60e331fe188fe1f6bc9659585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f9770205cc2ce9d73f0f5f0376910586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cbd9a3df4b266ad25e7c138825ef1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d30874ced3b69ca4256cf2f4f0e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad245d9519f49a1ebc3d77a74fea5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292b8cb1f97cb7058f1d49ee05044d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf3ae2c323b20ea9c38f693d25171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33cc440fe2e1ae68dd92ac8f86862592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2966fade046e6b9ce854396fbc52e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675af562e7dc41266692c2f3eb8c75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95199fe1785fc2577bfdd4b423440fa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b9fb7aba15070e97bd2f3e296b6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d936154b0bd0b0c72b55fb70f4f3649597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08956a1edf53b5794f64ed778531c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d2a2d74eb18f7013352bbeb205b0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea92934889519767aae57b3b5d62c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce4c187fdd8ceb3066380f187a8a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de5e9041013d31190345efe13896e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717fb4a47185f10074b5de410e6e6f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf5fd3245be3fddf50e99dc2914e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de889a9d53a665e0d39a1688db448605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1489775656044b6de6c4aab187ad7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431f90685d69d218632ce1c06ba0d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a4634c8059c04a9840ee3c787d65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb168fd01b4343a217b2a89087f6531609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b1fdbaf36946d62a0c7767aeaf448610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cb1ced0f44ea3d0f8bf9ab700291c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a914b1905a1631cac053271b34a7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94309592f3eb3b7d95705ad998919976613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ffbe1e72952039d2a4ba2e244ab4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3dd947f9a52f272231f541af8dd62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda7f3ca1289c5a0d45079bba747e67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c5429a3018cecd4f626b7b6f042a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f986093d5136e995df7a87ce16054618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee2db4d0bc4bc3c06f3b6866dc36b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa51978ba7750f25ff23e155655bb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3946b26d42a9a24a0d1f5dbd9fe9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1a427cc53625f5a688aaf44b80b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad1586a9bd13c7a4e6c5b42cdf8d83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ffb420a0c1b8b787a7cdf0df0607624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742648f539064aad4c86308abc7437c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6865f79372328475d1d14d12274487b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb93de17f25fdb11f0f956d6784b7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a63cfe999620c02579f0decd445c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d3bbd9ad99e0ed246dd9f29c85a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42530758e6ac9a5c5b20655a1bbde4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd645fc16a2f2ffc2acb64468d34bf3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f134fccb0d9b4519758f6050fa28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fea1383d0dd99624b46d436d8d73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214701021175ce3f54829fc3192c30ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8877f59c945d9eccf164d358e1c7864635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d082a48a20fd0de3666a7390655f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8abe61270a5a561a417df1a951f49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8f748f48ccae84e5a4e39d20e9c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053550e6c839ce4b8c2e4ae2cd47eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d16edff8563c46be262ca8cd9c961640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb7f0db87c1a0ca1262a556781c70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728dc541b592a5a87ed816b8e78302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acdc0c110ba7e17fe5542c07534b59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9354416fa2bb78de733b2d7411832a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0d841eac1603b825ccce9a4d1e3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24175b778fb91a3f64b48a56615e0d85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15810882128413e7ed0af15999c3ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110faab8453bf98dada52eb33ffd03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e905ff5ec854ada4a01a63e712353d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3f76c8fdeba59e123944fec3c3b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515de2738581e717b933060f0b02f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639bd57015a29886d8a5d4b99f5109652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409db75d121b7d0c3c69e4f99ce251e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed06a80532a2b497b01b1dd29fc8949654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8cb9cbc5ff3a7e87ac7e387776340655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e20d5b1bc5bdacfe1bf5868a39ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ddb8c8ab7eaf30ee837c8372e6d53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb445dea662ca7930fb9b869cb205c97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c97abaa25d362e3515d70c50490f80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13888e278ead0cc11d27cc53b85cba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5ee3db03d0d5ec7b4939455f29893661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5d49cb62de07c117529e6679a858662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118380076ee54cfb632115ae29f7075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1423a2ab9f2ab9174aac38bc247003a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f2fd7d7313f64dc45b2f62a9397d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970bd801884da51322c99b791822a11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede33d294b482caf56cc36adc259fd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe1e5565bced9c5f1bd407b11d44b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48642ea40e25b972e686eeddb9ee30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe431240a783aee81a55664ae647e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4042dcb43c28000423c574cac590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a67fc28ba5817ef887d45d77f355a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aecb78aed89e9097939c2f7e293ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d01948c82b2b2771e395aff9ad472674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b443c53ab0fe9f989bf41fa38141675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6692d76a60c9e8d1e4d8a4e2c7f0323676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddfecd8be85497173429c888d3fe20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a3cdb437924dcafe25ab09651bf2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc1d1133201ee5cf4402adfb27207679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602a8e60c33b0775ef0554cfe4725d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20417801b8ce087f7c52cec0001f6f40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d38c12a1d6ba718c33c4dba0dcd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71fcf0b224bfac2523bb58d896de0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689f932a45c23f2e5d0112ea887315684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14870cee00326a5a5f824fda7c42b4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69f41db9c3992ca2041198ba41d77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72357c03260a71dda6eac14fa8679628687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d39427b5a0d274f38f71433b4e82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90d51dde768dd0251cad74058a6c77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9ae6a01e1978eb68f94232b128ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84107be2808e1047688101d5737aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ed23c005f0f51bc8b1979b04e518692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc5d345b3f58fb9963705310c4ca9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac0cf45392567b066f117fc9ecb3ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1462c47ca0e79dea001726b2e891b32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d9286e7f7f32aef047f5d1acb1e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4680fd6d05db4e2545dbafb7770034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540abe1c5485f98d0b10a27117ae2e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d3e83502994d5b5258379e2fd02d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7ae76fc19daacf3edc4466a7a4f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba23967ba1be21865c3c9d972f8dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e935bf484d7772bbdd97e791ce5fc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd904b286223967a3659c8ca0eb237f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39be683901a2aa66a5f8ab045a8092704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029d02d9e816e84b0ce6801ea529ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7095dccb194898a8d760016d143d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b1368fd89d3fead52d07f5d178a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2f77abe5d8adecda284fce511286708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0558d0f882519c0b36feb8183018709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d2f4a6ee833f3886b77a326623fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ea375e4adde1ba497df74a435148711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f09d61eb6ad88f30c68b5eeb3aa72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba15b044a6b8fb9e046917d03e07fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc5a5a6601a931a6ed0400b84e52b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b717a1dd6b83fe25233aaeb0ec8090715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742850696953352f254d6102db5e88d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e00ba3add6347c85c6b3bd75405a6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefe79df5faac6538726d6c26f13689718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735057f44c789be81813b2c7ab503d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c85670122ec88df26c27f0aaeddcbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7c53c4308b1bf7c8c1147daea6beb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6420abb462e4b423c9c3630416a4c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ec172525fb98ee7e8158eb24fab6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6168618a8f5d945cc472675f8e960724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ebf926f4c5e438f453fe6cb79e3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f94428959706f8ee24d9b9afe1b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965c811c1d0ec259f0d43ad6df2c0bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81d24ebdad46bce0a3eefc45a33e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf855532adf1de9f68f425322cdbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071c6f31ffc52b70331d07d0f82f33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fae23a6efa43f37a6bc1648eb43fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec743ff205cadbf83cd429dcba7e35d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894eb6b247972d2686f3fa66def2894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31ae627fc1afb004227558f30f192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee3043be099ea98ae1e43833021a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49cc87de750f63cd1e36f81178cdd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864844d3b8b157ef69cd790f9c46583b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb287efc8b07032d172b9e52e79b1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc45cc59bfb2ee4590c50ac7c0dd07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e89072ea341348b916ad28706ac2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb4c1469490044a2ff01e5721a02d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebd277c27ad719198f2eeceaa9e27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13852331cdfe3c5d8dfdf0ad8fcfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9a031c22f932c8aca0625ab00134744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c818ed6cbc826e07afd037b304ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c758f5e757947e26b7589ad3b4506f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37edaad88cecd07241b9b084177199747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a00a11a739251c0f5702d4a8e10b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929741fe2ab833791ed6242cbf3803f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a13e6ed531e81bd00a7c414ad106f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8029637109d7b849310a6330ddc044751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114df2e45cb2fd8773e605696a65aa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a76ca390f472535c37fc4ce5a99a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd386b1b10b3049238ae6bc6b9ed6d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046204e28482750a08bb79a55a4f8b92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9feb90134f4d85b97f7f635027a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249eea2515c638a8f87558133719a45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d6408a1670053b387f2d14ccbd0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18a2d959d38151b2b215c075701ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>