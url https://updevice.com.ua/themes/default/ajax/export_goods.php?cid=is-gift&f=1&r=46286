--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aa4ef52598d5afde30960bd5c61fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b1933c574a2cf7ffbc153df25f3432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a056bc6b9bd7d9f608063decddd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9857a8f14c13e62bc68a84d0b444fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c7532fdfb01ed9c3760b19c847ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd231da5c08b3ca7c20d3fad31b34b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5221ebd6df248361b348d3a1b926e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a66d931caf659026d04ebcb6bef78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae37e190444fcff419eb7c95020bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8107f7428edfd9b879fe81e93a560310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aec012b7dbceec9d3bec8d6f5e6a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d92835876951a497cc4ae3ffed4f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb3e5b6bcb7a5f08bb7a7448dc45c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f09bff9272c8092b77b58c49b4b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20ccbb03fcaf7bca1311dc55ed2dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f42fe7ceedb905e03733d855157416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a3074db9c7e99da598872e7fbd6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b21b9a9cb31115947b8fc10e818af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f95c0ee5c3240fb695d68602d28e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8ac198c9742af0def32d611fd22220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaacf1e5f0992c3494219280a10b1e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4568d9e87e101afd54c3cac4df5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551213af28d8afda78f43d8fa690e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b394db20579b5deb23956692d7c13324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170566e2f36de53dbf6afa1259423425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ee0a7a1a5e283c5e25e79504b43f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152217988ffdead4c3f095486bcb63427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c99cd1425e3fdda70500eeae0350928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a13911b097b928ffc4ab36d206f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2676acbb1e4d65605a4b4aaffa56bb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0af4dd7f5545e8bed74ea9a54bfb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c497ea6414d1c4f64193d5e66904db832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84cafceda01b071b21ed54e34385233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dba3c8636eab944bcc20b0e7e66dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2cb9583c57b2a44b18445229e019a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690a861a7a284e7e4ac3548f0d8f4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9bfedf9679a8a051f595f4e510c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411f5853758aa35cd35b91b99a2e11538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b81e6bf783fc3ebf51f8710ff88e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ba473d9d04bc5a4686ed1de780ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f4061cc088ee44a8c287342b5d7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7eacf9fc08ca791e95da62f6725c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6729f084f594a5bfb364f626b2d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963350d20ab3736aa0659a992844211244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5dc8e7d400b04eecefb33ff929a5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558037ba05aee1a3a13929d12f2027046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e743319eb61eb01347b4acfa1cd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0ddb2c406ba3508370181b950a6ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e97a068fbdfe0f37e8d49df51a0d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3335aa5c79473606e70a809322a1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c909685299f59cc143f001c7216c7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c496ffeb09da4955824c21a2ce8e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fec3814e04530bdd4aba0ab1068a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b404ed531a35e974ab6f45449bb6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9a6b5d38d2552ba9366e0db38b8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb04a25d394f4478f9e5d785b6fdb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156fe474721ad6314158d101ffd33a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c8e63d0bde4a925598e55f65eaa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08d660c51cd6296b2ba815f4597b4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff0d3f02f53f7bb6e697d8edd74e5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad6f67522033efe064f21de1851f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9022aaf220e59a336ecaea1395715b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290271aeffdae84b3ec8670b8f43672163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2955f481bc7d190f24e2ce7a86d7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b9e39a6d8751552109776aeefbe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5185f5d54037f1f49bf4a5bf884a1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301fbb6387f7a2274f4db39068b926f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172353cab6d5450da431b4f3e6afa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5bae594a2533b01bbe2dadbf3afe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a517bf29bb8337e07c8c10e9fa189570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34e26aabf27f868a897ab47e3e7e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068bb7d4baea62bc54a553e1b25c83072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc0867cb2f5825136a7d3ff62213e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51250a2b75a63df8689454a2c060974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891c16629449fd5947242d584ae8d4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194432445bc41acb1508d829416221e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31095c78e1bf4e543bff06905f570ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff79525aeb2d29a91ab3a23a75818d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfaf2ddf779ffb4140fedee9e05f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37dd322a95f6d46320c125f493048080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b00b7e0d981cf95e564f71bbe6f01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56f22d6899cdfbdb2ec0cc255e6b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd04cc5489138f5c931374c2f9b34283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a288923e8bc0b767a934d22dd5048b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882270c962076201c9c04540ea88e99485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d7154bc00154e9ced3467284fcae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a880ee1f5cad73fcb55e903e9079b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ddbe3073846e0aaf48241ae2b521c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2ad31e7fe52bdc7c54d7ea67725d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb5573ca7e3098b9762bcb1aa0aee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7355569eb435e0b5b26c4f6cc33b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ac464bf2047a31a5aa55559feded392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e041d7fd3275c04255a562ff7e261a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b23cf200d0e4dbaef9766f6baf816394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe249bb3d2d024e07438da519ceb1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2280d3a2d2f7fce8bd8ffd9975429096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada7de30423af245e1e1dcd24f12d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45159bf5c4ed1cf3b110c9d0122de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05d00824d3bb2f9562510d73d8dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b71c1d1300831ff3383cec7bcefd84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35fe8f453a9c85d5b60006fd28730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc12a638e9e6482d382a8125d248b96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53af1946e7a3e6cf71b8a79baf82e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edeebcd26f4dbf7a7f57bc8f381a98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6c642f7c2f8d230bfdedbc6f6f8ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a843b59e35bda2fdf49b86dc3f7c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b459337d58c493db4ae99cc664fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f439622323884dffd879f562d2f80f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8fbf845f90824cffdf618c6d34e7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88def45736c4d1f2ae58d428a31b4a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a0e1d3db1e3182009b455cf71c27f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c59c14b0b220172e958de0caf5ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167c76e88135e84b45696ed6ee32d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097b9c7684c8415914b961240d6cee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e3908a8721f26715c6d13403c93de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631e186f5f78f50554c149ff4b7654116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22ce58d142008ef09576bc86ce61f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738af0369d00238b738d164f4e7316a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ccfc6aff0a1a6544a15ecba310812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b307a914f6582bfc05a3e726c5174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c8520ba3e6b8329ec49e2877fd186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ea96a0d492e69d5a5ddbbd01cae8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bdd23a8883e3f32008913e75090e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716dd2e0ef19568116edf8f10f18e6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873689c89cc5b5e3df246eb79a0517b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cca7352720b6b5b88bd1c07add361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f822857a8d056c0cdff476b50a7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5668cd35f9db0ee80727c90c09d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2be101d09156855888158df95a2773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca375df0583662149202f14088bd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2051b33c76e0b4db74e83d4c4bf4ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4ea15877f9a4a2e8feeb6eb0360b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8fd6533fd921a558ae855e02e177133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad598c3d85629f7daf18f2b1ecc8a4ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c228ed012b5a78845f62078aa529135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604adf20edc4d4e9df126a2782465c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3364c6f15254123876706e17d9f226137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd50c26dde6173dc99fd909b62d416138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf3881db89efba93a9a6ca253c93b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db6a28a7c41638f6ce35705edbf37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c433d770656b7f15e4d2125a952fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf2c4f8cb5be8dad427b3250e030d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c6f7b157d8f19a0f059885978b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68440ee78b71b1e1c8ca61dc89496e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081515c8b0f02fa4289c9506d3ddb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd189404a455db697dd157d0c9edad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95384834bd97ddf3efb582e5c60a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ae683ceb49d562603f836077c0798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf02a24cdc7f5824e389ee62fb571a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a292a11e84a0dff97f17d3567d5388d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d85dfaa4cc7d39b8dfb61560d37f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5209e6cd17a78db536e09d2384bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce552adeae92aeea4cd594c659f61da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766641766a4207e381bb437e6d6959dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0573776460b7ced4d95ac5cbee6156155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6050ed2b9469054be468d87c3b97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e3beb682ce96010c932f538a2c7bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d110fb70b3e8dd2a62ffc4497e27b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f754fce37ec6529446626655a66b26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e9768818defe52078516126468030160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b429da27bd9c8fa0593ef4271b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2ce1b8194d20b5cca6c34b814bd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a467d4379758c864d50af5181c59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1a60f35595d86cf91953dbaba7f7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df75d8ce3b5904744d2d950f00c00b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160686860c565d1c81d492147da37857166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa6d4c250016228d762d8293bb3bcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91810f3a36f26b6ba8915743e49a08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ebc3a430580004e40c33c45af8c29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9f742d75f20f23abadf919bb6441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768ab661175b2895f50d3786ee17ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2399c8bad0efe647b096f4a6a2f0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938d956ecfa4627fc5708aee4ae58d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a25f4611f454c5ac3cb5973b98af7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93de75e6b6cd22e82224fe8b9b5c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341c8c7815c836233f5503b87453f86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6011e21c07204d7a73295d09529d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc976e89113f53040ab958325c8c88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cd82e80ee8481e590d186fd4a6a9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb1a824baa8e597f2504a4e0f8896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759143ab5fdb48b283b68e276755abbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2dce61f836a9ce2b1a682a14542f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583af5274d5fb386daee3e95858966a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db89a0b8b8f00cdde9250c4b9ee71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd6266f6e3af8486b9ccdbd027132185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2d0b316e9d5e7eca87c802283990186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba8af05f81c9ac8f574bf57ecee64a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b380a0a8845687b170502c21c529188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8041deb89c66f5549dcdd7a4ab639a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2daf92925e4231aff5572777cbaee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08803aeaf1f3daa42abacf95f4a6d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f320fa03cca313aad263deba24ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab870ae2a8e69ba6590d2c1d160da5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260847abf7d0803847b146cfbe4dede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e761bea86bc547b657e6f25784e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c1b08fa94e81b91f18a7afa7566a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5b37813e027314150390729ffb2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862604934c6f3039c76427f7182cea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7cbaf93efaf6cadca8d7db32bdd03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a43a65a36f6ab0fd9186f32f4701e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5afc839fc29a8df317bd5b09ba3230201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f93e56abc31247b3a2e193881237f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3902b99b360bc257b2bc0b90112ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f63470edf63d5c7d79e9db66a13dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b37e6d2134a1a5fb90c73d714bd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642b7c5a52571490dfe89c26ab9651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4ac1e79d1148c40eaf37420b53e7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57bfc11214ee5b35774b6b106217b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a45729c540ee2ed800adf2bd567ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37f2372af0b28f81e6731c7a7eabd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0bc4955d43b7ba721e794de639e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff700b5081caf0f0b333cafd4737d6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8eca0910a79779f20af51f706eb50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010503a8559239128b390b98b8a2c864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6a459ee8c7659edf796a3f8ed3f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2eda42cfac7001dc509b1106275e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454dba5b99491d4284e330f3567d801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5464b06a5ed1d1c406966e7e867c78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c2b8a5abbffbdec332adf3c6aae18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fd13ecd42d4c4e04b3914d2dccd11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f5376f483c70a05bd8ec463a6ca9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df041a4257cf7042c2af44a43c7bff1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1bc1cfb53e0d6c7e3b679cab07d60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93258daa4e54563680c8a8961ac66b1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55220b5ea4057119180454e459eefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f46313caa55a4d95930625e4c4880226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38b70c5b30fc091053cd86a70c1cb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4586233ffb50ad87100650b1e39e30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee954461a66a953fcf7b2d3b2c2c5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571307b0137e6fbfa25d7e30eff00435230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b486ec9fa248c46afc9bb63a6a7b14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f9a4679cd105212af66818671051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80dac9d824fc3919bf3710d507e04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8401c42406cf499292583dd64aec59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c4b45c9fcc42fdace8c528bf2911235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78152d41a0e1e1ded485995f05722de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0723d6c2f9bbedd86adc6398be9e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867bf1da62390ffbbf068100f291da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a9cc4f418619a0510293ad141c2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087348ba5f8061ec17e71f470740557240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa82ec0c432e57db07d072156e08c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420a7333b46b4d0598cc0a6b8bff97a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f719b9999a921f492815575352f2467243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77532f36714b58f15b90c1a18a4e766244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc07be2c6ac0f8cab40d47a2f542183245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf182da39f1ed2b947c54537d95eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed95d319b827bbe961470bc065789a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183934a832c35ea7d2d5610cf832163c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531865a23e1d4a8b4254327157f9125249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35a6c7883ff8cf4bf9f3406c9b838250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1a6d4a0f2dfe77bf2efd2fbb12972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a9be31e77c1c8654e808c25dbc8fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b68f38348d8f264cfc65f223da205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ddfc663f885113b99c94b1e6ff7a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151081c57472bda0e7d0651f5a70566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9642151416357be9ee3cbeb6a826256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f42cf7250185b6205261edb15e6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677569e5b2cddba31458119f511414c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7933cbe7f66ba667ee414cc1978033259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7e5cd552efe04a7b0b18a41e82ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769423740a7e3dbe3113b0f9a79593df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c98e7fd670e942a27e514a1d434c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a50ecdb7b650c69f7a2ded81bec6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b3338bfd629765f25cc061f00e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3886578d50d433ad6bfe0b34b41de2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195b9bfd333b73b5a6053357d9cd2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8aabf82cdd996b57ea645da2e7903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115804f42b441a2e300003aca4cd161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec51e31215feb35f57dd3e14af9983c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1062f65531038347619d25de00f07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de611be9ad329a399c1e93ae7a9eec6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4abd03373877d4c178214650d56587272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed603835a500b7d9704a8eb2885b31b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812639e8a71f7f7686b73658ea930cc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf336255cf534e2407666e8a64864ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024bc995e9a4721ac3956ca3482d852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a3e8baddf26ee460467651baaf94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca65da9a1dcfd70aa17f484a557dc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e116c398bcb20798758701498214820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45669de89aa7de6db32d5bed15404280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9b862b4f50664295c87e9ba92ac0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcccc97a824fc1272cb5730fa230311282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb636b8d93b317ae0fa732a032dced283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c66a8b4360e78ddf7bdd9d93d450b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424f2c4378dbfa79c8123e4f158faf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fe6b3e11664e333968474d0dd8c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5295c536d8bca9a5b465301b200cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248f25f3169526a6159e39a6ac66c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f593dcfb657f13fc1a48d17ea473289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b794f5c165145ad86deaf7f77685ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847918db805e4ff8ecc19c5a43ca7f6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a137af7665b7deefef9a461ea88e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522aa1e29f01ca145b666af0ac4391293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc8f2d97da50491920549c26624f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd2b2b254920521f2558c1b0144dab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef0abed43dbb68c915538837e4c27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df88a95af93b3b84d18407eb414cae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b27a466d4af397b37c2a480103ca7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcea616992548c9e816695113bd97be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c798665f6bf0c294ef247e8e2d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96c4102acb91a1371ebf199f157b78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cf53341df5e6c996d9a17104be618302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed7568fadb6b4154ba384fa0cd69c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c8cda7dee6dccaf7a311fc06f0c18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76580cf636d04a4914cb4cf68cfd35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ee8c03e09bdb2eb20efb0f134b3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c47a263a35d31b2d38f0865b9fa16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5cefdabd8a035df309ba437b1122b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca072124a3d6dff430dd09cc9ebbe651309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f68c36802237adf195c74a9a61d5a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ef9c4acd1ecd8b87ec65bebe571f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296efb9272a0f6505615977f53492ca6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569947726cf500440706d5b7992d044a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d785811d7e16dee3c38f88f849290e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9680bc5984c9fec72055a991e84d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85749b3995e5078b94cc32f0d31aeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcbe4375f76c250f6f165d208ccd32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0ef0ad0d0289307a1059a88afbcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc47c1c22f7100943746d729c0b61b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f7eaed6b367e8676b312c69eb09d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa0353f81c0573c171a6254c6ab212321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a319f909ce373a2dca0e9fa8ea1eea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4699924789318395270c6176121d31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224de08731c0f1cbb9c5d12fdfb1517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978a30a9c5c017b14c0b72629e14952325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05683d8327f7fa71d1d170d9206d0f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb77295dff258c1196bbdab63c6a3ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9dc0eb1b0f39fff1257e3ddee88af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192372169910b7e0b9f8ddef76b8d4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b08bbeba16727fa57780784f9566330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e6f4db939f3752eb84fbcdead566331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbad7ed67582aa9c968a9decde4404332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491946c03ecb79782cd80ec16ff5b99c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44545fef319a9338ee74e994c1fbe1f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8c79c7761854b1ded9f24c2b1c83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb00ffed31b4faf57da724cea3d051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c816758de4dc71086aa87d8bc1a7b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004532d3b42b983279c7162acbd954a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651760853e44cb45ca2a95260f6d9324339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79a9fd0ff404e488c46c4e5b7dfaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7f30e2a28ea7afbc66e3825314c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cfb92d37ab9c4cb2a6ad929eb69f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221336357de06aa46f48acb4cb6bac18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48eae3de95a47e21d2c4ef1ce6c93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832c8376816a1501118884f804209c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd3af8d55395d5865d417bb9a56c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb62095b1dc4e6df2b79b6db3ad4cd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a35ac4adad51e8ae043ec53d50e87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ccec7ab6aae650cf8783767bc358f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56700b1126d6b7f1323ccc81e62268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773dbc91a36d3fe7460b359732971bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893c4906b49d5126a20eb3143f9fdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd295dd421fa5650151d34448215e68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe935048d4faa4575adb9c4056ab7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2360b80551a6fced0fad93f61cc3db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd08dd27d53915a44ad9254c7b19a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f630252d95e0570519a23f7d12d5bcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88a27b9b8c92da47eb5281044a2d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b20f1078776a648a34f5d81aaf16f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b220af469171428dad89440d59aca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea3191f51c1b39ca26e689eb3217f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6c971ece790c140610335c53fded362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12678bacc577f35db40f178eecd0eeb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f50dbdcd81f92d9956172daa971e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9aae35471f26dbcd05d1b5c4340a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63340f94a3cb2a93bfa9507affa58c8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62a713856fa3ab986d2c470d6cdee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f732175358bb410d24fead8c93c9672368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4699cb1e5ed1a98e2c603b552ab3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8fbb5a7b87dd77585cf27060a72b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b275ca3df35ea81df5fcf2cd1757e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de15a144574b98bf3620b483a6512372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25521e8f20b8053f840a89ce475497a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d07fa40c8dc02632b791eb7c1e183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1cd630d52db71a22d6d78bb93fd28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beae854d372c8cf1f6967fe5c4fa659376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c51bb444cfb001b577675000f58d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063927b908c7a9742e60d44cfa383fc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731e9e26655374189896c6cca33d5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd003f7c78067cb2ce149e7c8a3e59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277af0bd0c81ba1b755a9517975cdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796bde8986eda3677ed74194178fc1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a2486495679a0d4b0bbf48b84ef94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be85263badf5b055008835afe3ab13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81d41fa403e1c378a28de4c363bfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bde80c356fce36397a8f403d102ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86419c548be43c379a01091932ec5b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5625d2fa45150072b5409361fc80c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db832078ae2f120744316fc2c2df08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5beeac0441bfcea613727f0aabea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13927ed2ddda93c79cd3a286b0e88e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d83505cbb900aa8e4f015106cdfa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62d4f7b40a242cc53900af82bdc4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394117d30703f08bd1464bb27e04a5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777df090f7b034bd00cef9f32ae3549395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136ac7a43a8d4a5bd32257c7a5abd9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f287be652bf0080c92d097b54052397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131470554848bdea4524bd07d500762a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d88aea954ba74ca14f89f0a57441399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90a2da6f04f0d43eee72cb80c1241400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cda3139f48ea833cde5e365e0d91a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dafb734f32cb939870db8b147e16e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d02168dc4f907e71ed875b54f235403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c63d0b026950ee1c00fd13a0fe907404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9f158d6093f16d45f957caa5c6ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026593bd4874005de37eb651e53f1f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c2dc0ea73ca24cdf6de127874b89b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048717fea910ab6c43bfc9ee9dcdb470408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198c8519aad738b9cc188ae7064b5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895888dfbd75ffda92be1978357892410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b6baf1a2429edc83c4011635e871411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153f12d6e2ddb10ba27ac51e43c937412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741cd0f31ed9c5ca5b70a6216073d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec445689b6dda0ce5c6842ab2d5b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e807a94d9d9c3a25a670a1be0250d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd092423700545af6719872847f93b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1446de05b6148de28645b66e4ad61f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837db5429fd0fc498248c09b50ab222418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41732c750bec79d143f8b586966e0003419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42984179a9806fdaa47775d0fbf1ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2428dd47e704915f1654b24ace1338421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beac56b9822250ac4546bf3e7b30c04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c812fd538453ef999c78b5b3645ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c4f3c4a545d4a97c9f07a0a64d7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecdf1c3cf040e9e25114ea99ef8211425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128fe548267d899ed52b853c2d18ebc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b3ceeebd11eb057d259006dd35a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c2f07f7820c011d90a3a55c5bd072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641690a1ee317b04f620ce504975c571429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508e6a2f4571270b73e4a5daf051096430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041633fd22e372a9bb437df453dd38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f07add6102fbc3ec780811f69cd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f072b65ff506f87a7a0c17be98d5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a5249f447ee8d9f2abf2c54ec8b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43630bbedf935e3f950f5a56f8b3118435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6c24c38dead12d3ddc5b37eed8326436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb65806a47f34493a2d78e604bd2490437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91342558436fa744c9e224092208db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721434907805469c2bf3d7074c18970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa086f6e7c6e349d9f3d5e86cd774b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ba12cb1d3fb34e0e05339317b7d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06f80680b6bb8de709bb19b57485a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196baa1edf72d93a99d4c2b796d9723443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0fc3ad92e5786dd4fc9cfc00d199444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ce43109d6cfbfcfeb01557e86208445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a3082db4350d740d97da8ba142f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da118fc3404a0ebf80c2f98e4a41b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fc4af8863122cf50b4e6aa8183b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24687d01d09763dcc8d8f52daac8d81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1935ac770e5f3b5d3d7ae5fdda6dc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97711779379e22aff71de81ad7e66a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02198c49ade9441465023e97226d37b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f63a9db32a8462206672d8f1e8de4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831c1bfa7d6df8ed66506437516277454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc4003169429fcd8b4c9623d62ce1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f812bc166665a94d3de7add1cbcb4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99a2d09dea8093aede1ae10df2439457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c544958b68c888ea0e72f8f0936b18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab941c972be1ae8d3bf418890fe2804459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d93a4beae57c5e3cbc492e9adfec0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20971fd9e329372e0e09b7669ef967461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce6d5cf049b859ee21d32c0b3272e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410e045eb5e6e702b196ce718bb0ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae48f632022f1a495019dd9b243bce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a38b9178f413816ded6a523a4bc22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e42fe9839e3d5dd3961d9651a440466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704bba6e3d93ef6eea604db2d421353467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c370c0584147e946659ba79ef6fa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5181e8845cd9261d0f569810c22288469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7411c5797d899d144c6f2ab725b5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8f67b5772b2815a09ae4ddb7be2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ddb38026950379602141131341cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa3b91f5e60a9ccdb48f962c433294473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cdd5dff909daddbda7db79cb5aa99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9a7ff19487ca500d7a3039772fb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f51af32869fd91978fa55bdefffde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd57dd99048ee0149fe0dbe50ae9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d815ee446594b12ed00b479af898b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efcda55527f1307fe3026c5dae0d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499826a374f5c554a318964dc5cb9b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09910b9835bb9f016f8f48089f408e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff867fc4c9285e5c9813b2f13c8852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ac5aeea475d185a45c402957ff4af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a3007095111b638cf9285665c4b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1327c61645bba2724fb8fd1b4cd544b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a54539232bc8a6b72631b9f8a397a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32fb8b56f360be16c7e46ba9234071487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615ba6c714b4ba0083823bc707c0ef4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6c898c893aead863e28e723ac925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd5d6f0feb731d90243b6511770636490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4435bbeb59784dcc72d1b1e3411a75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1959ae8f233f00a68c91a8ab8c6aae4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54984aa1c00ca7b2ad38b34465e0d367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa0c5a408943b201e89906ae95e37f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e12dfbb78f77eccdb7e5d296afbd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ad0e11884f4395a63b4cf66aa4ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6959090f04d5ea1178d70f7b93ca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee86560cd629db5de3670bfe0e34a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ece1f708b93eb81e3f9c93a7df5c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d98016421cbe6caa2246ddf9884bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b95f4f332a0635c1b2c034e0a15e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639845ccb74a014d1b501a04a85eb14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882a826a1f9609428546bc31c48946503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6516fefd66205fc5c051bc64fd2a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fabfe510100ee40bffe5e4b4a228505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d1e3e36f53bfec19a06bf8e2c2a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7d679eb33a988c804de04e7a15ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a1c043630a454b25566866ee48b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ad2ebb4a221cfbc6d48daf98ac57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109db211776ae47767992cd03648011510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257cecd77e2670c5dd3a1e4e40a633511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e26fbf5a1cf9dba386aa4e0473910512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a77cb5c2772f83e35456ef39e63fd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44551cac0cd82ccd9c4d26ba7452522514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c570ec3aa248d254de0d2e903a603515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ff28fc0c70e077f79561cda589de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202616aa7b472155ebce6dc1098f77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86714409971c238ed0552ad84dde7bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb4173b048b07140ed047fce1e160519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1467317f50180edef7203d84ca18cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598efdcfced91d363040a1e2d88541e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338348412d1482a2e1f69b021789337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422dcaa8ef632a6e3474c4f4c0f497b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c68bd359e015371504427c65de98a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9a062c7f0270311748379289fbc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696fc12fd89d4ad940ee160b3d42d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16625c143242725ce8773416b702d016527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece3cce1652f805e7849ecdcfa9a17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe9d66a05b33c06c03538a1246305529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458d80e7ffb90ea0c2ff4015371274530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b5444f91dc31abdb48a2e2978060f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d36aeebe02d5fc7aa436e1dcf45dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4084827b1b00500f22dcc45ca243533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e713913ba86938cade7058048ab8dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5133c983c0491f6f8b0730692a1969535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1da96c19ae544ebccfd71cfab8957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208e3a05d32acbf13194450c775fa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d56d290c5d56f37579ed0d4db235538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c8519337642cc6a7e197ed4edc02c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d3570d73f1331328b1845809d01c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d603073a74659f2f90b804c6a74d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c5c82912e15e2ed5fcacfa00ebe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dedd1502cfa3a5f87ee6dc5adaecd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c68e1ed55e8832d6a65a1c17f322e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac9cddacfc2d8881a1e21087196c8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b4f52d4f2274e8253b4e3475bcf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0d144d525748de1eeecfceacf0c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54097b77b34c8188b364520431c099548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e8c7bd3e616d99fe435169eeed9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e8efe2c404a84dfca8417202644a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5dfc2f4ec92b4acd849f72b0a36e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00666415f5e3cabdd6eb7e88d457b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310578619d71cd0755d7e9bf03175547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f4262e15a8c13c4dcf7969dc9daa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b5200071975db2128a23c8dde0109555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013288231465751851e72db862543e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a999159153e07fe926365a461c23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7a6558aa2460e3078c920c98a069558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413a8a6ba8fc3f16935d45ec252cf40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5454e6d274c5f0a4bbd00d13faea02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a894daa0f71b5b077883ffcc6d3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134f853ab0a6bff9f644cd0c27ea65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3f5fb89ecab22917126c0309f5f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2f507665e533c6da7bc86fadd2927564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae46987f7e2b46cb54466a4a62b299565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e6dd3910d01ff71275ccd8239e97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff9f6479f40b9bf02d5ceb51d83b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d366422b4c74c2b3a2fb916313daf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ca4708c98c216a6734d279c0c4e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb6b9bc83b8e3ecde88e7824f8964a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da814518245419d72ce71429f30105a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9db729e1c745d7f3c2e40f2f2649f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffa4a519fa3d526837827c1f7ccb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b5adf3b809588323c10c666fffcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad8b767e73f85d0627fb96c2d650e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863f936b28a80840c44b1b3b811870576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca8814cfaa9e808de19d2526f77f1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d753397cfc28ff6077a8e89727e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da77b8c3218581ea3c64aba1ac613579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8af3c2ff0c18a20c0e5b4d641d1a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9895b556322b72d8e4358ccb48e18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e97e7eb66cd1e69303133d2e2da6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6c71244a31cefea91b993d2a13ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac024552ef38194e03802c5a80e25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc443ae759831a66603fdfc36399966b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2d3186e15acc2ea8f45889563605586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7467b955f5f2aaf43e3b2032c66f12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada13a66fdbcdc1b005e55a2f42f56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319399c827a23fbd890e90ae0cb40cd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b7a8893b2ebbf5da059793265106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e227f5fc24cfdb2da86abc0738dcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d21ec556bb0c2843341be4f92658e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75f40b535c5343530534c7fb8e4f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5799b7c1bd7e8ed465d81bc65282a85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f043dee6b63b6ff3d7f36c644c0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193347428cb25493b3a1b8cd21fa06d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83621e397b3d8d687463c4c93fd70b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf7ed93a7ca3b86170a8843245b8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f5729dec9a521fb75db15dfc7f350599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd41c40829f0255018e0606585b0ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7012f28932a03712daeae77704e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb1e9f56de52e4e43adbff450e76e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29dca8a5ae1cc334bbcd37e1f294c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314338b60bd90f93808083a321c9f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715956b5254d9488f2d367d32d43d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909f5b3ca35b98f605735cb4b5f0c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1390721808513c1abb21a8a0a16d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40392f9c19e387974da389c90d3fa8c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51d5e3e0209750ebf181ed4f6e2b97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db7170136fc09830725435c869f11c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20735994d5efe2adbb7f70bd30eb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391dc34a559c0f504fe0fa9a30a4cc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add901dc6bba75d18115aad6ced620613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe983024de150149fa30897fb2dfbb37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8836c3b657c2f89600ef7544032072615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb609c2446202bc7a14e584d4f72962616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4255ce44ae6836e775dfd4dff0cb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249dca870e321e37b1ae4f0dc574dc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097345b22851cd3040f90330e4b4c7b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e923cfa68f01cae223fd6b92669ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d8eb27edc6d3e78a9eb4f4c03edf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f66aed29e5c989e67da354245d60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fab05c6d82960f43d5da379f50ac0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feeab2c1979f85c9adc5b9bee01fb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a718e8c97349786bbeae15ef93ca0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e99b321f063b9c1e5c921624989b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b6efd39a9458bf6f440503ca216e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fba7313f7c7954c88a5b928362311628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab766b50c4d632410cd488f0c756226c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31eda73fe2920a90efc9b3bcedeefd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ae8d051499abfce26643df79fdcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bdb4b59dd8c45213b23397ad2ba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd541527f3f48ff1fc0d6c9e4bfcb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8513061d5cb721614e03242be9888a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042d09d55f7a2b82a2a373785c4410635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5414a4c2b0caea50f63ca93cf4718636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af5e464b444f7caddcb15b3abe5d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ca36a7212705e221f4e27f7cb5a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b2b2d3693f2ac262805fd95a47123639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b207415e8d06d9543da93f1f2911734640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce565adfebd8e762413caa80cac4ee2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f315a8af185104d7454f20907a2c913642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1d66b868538ef62ad0dc034a5a25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778113ac617edfa06612c0ebe901a12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a3f2f91e9b0d53f79fd70179425d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dccd99e9c8ce99629696b7919d2d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1779bff113dd419d539e5bbb9b0af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82b28d43bcb6bb893be79165209d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed7cc38c2d0d46a38f8da8793828d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4bc44b2e1316fbb99e3cd6b983847650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85bf9c742f549541b3e8f52ed2ae5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47fc8dd55a7a5ff556c8665772458652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bcc9e15cca6f923e93a3a68cffb1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138de7e71c1a58cf61385e5f76729d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b692df10d6b4030e0824cad7a100655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b03d763a0b46512eb48aaf91bbeaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22c12fadda5ea74c22a591f20c07b1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb215da03038af052ad046ad70d37c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7bf6340cc9c00dae8e106372abfad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bea861365b1787d2d089d719bc070660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7621380e67b0bbc745e9697876c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631389909e1fd00dfff4be524f786c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5194f3b615c3b8a144916aa206ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d431044822b85015e31995207f9f463664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3154adf2bbe083cb8ef71aa03c467d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf62775646bfb14eb6f53041e808f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a64b6ca57c39bc9f0d898032f439667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f634253149310114ca64f6d01a153668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b34c7f94cc1c091603a1e953a85c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e0d57fca79c188121108b8f901314670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484525da60c919e85f84cfe1d759eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5c3c1da06736db6b94465f5371c8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e17a933b921ef476a5ea1e1004acc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d6ad6f2dccb6833007e4cf1f8524f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f34556e37dc03618d912cd9099ae8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fbc01f5a7b669ae38db3759b83efe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fe4ea8f051bcb32a90f564fa7655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15d41ce734a3007b316d5c923d7088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929404c46ece94d5e43ff2e9dd2973679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21241de3d4b0f5cfa37af4b2d0a50e13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821193624999336c42a95c3722d3619c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a8d6f29fa0337d86986c2b665f95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120c0a241248f5439bad29ded77f90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbbc98da001334ba45a5eeae7ffd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb12ee6e4ed075ada64768f641c453685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299253ced9346e55b2249954c026e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd915d20c9c398e9c9ed499971cb057687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cf1dea5227625b590cb284a0de96a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b97e30e985a3f36da9d61ab3275c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec8f9e7ef22fb73487fb3444491366690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83446d3c1e9e2cbc1781a797fa9d403691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9980dfc24ab71ec9752a2cb589c479692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd4e051469682814b52b1d36b171c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae402dfceeda972125f556993768169694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886e219216c3c5d184bc8a61adbcf4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb0edc937154c37fe450a73600524696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d178f4f4bad9fa0574716adc7d40f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21251999ac07678de168f7fe0b181d00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be302fa8ad38e0213d512212dba526d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8680a982207a7de9e29d9526dab4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5221e15c9563e7bbdf1b8d4e38daa8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad82616fd9a582056b6667b54a5112a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251212cea877415b0f50ebbf2f81cbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f11de4826713a444cb4f231150e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585074fd5ee368fd6336a60616ff345705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94208adddf9af15091cceaf5c818d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819aec99b6b9830963dc3f9177169a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dbb67d78ca7cd3f4c84d1c3708d47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f062f8cba094c95399a3040b9df6786709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2aa1201ee89f50b691c2b020dd644710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78055784abae07c17ddbd559414f2b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26691ebf81b47f715ee0e3517be6c63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc77a4257a408792cd604140d3686713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5998f9b4345916bc9366f6f98eb9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e431c510baf3b0487cc203a0727920715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cb9a67f67827cb0534de97f3b695716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddd8dfffdcab0fc19d08563286ba0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1704909f75ff71bd5918b97bc98e63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d19825fe875f0e464883ccf946ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a977d53c106319b2177f15d6cc45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2233d0f15ab75dc865cb08d67f5042721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d247072421d760c52e1d20f28573722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e3287616d3aea0b4b6860127c7f27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414f13b27998296ef38a67bd6118ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce78cf1f46a1333ae5a73abad3a7324725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234313a775c19c44cd842fcad54099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515223536ae58abcf09c54c9632d1aa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e63006ea2f40d7284335bed406d4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b012ba6a7b2521bf39cf3597f0221729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f5dcbec0dd04e4fc6619bdbb2449730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4345e5dd29479937d2f541a595ee7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53391b7d0a6fbf50ed3cb002cf027d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f913cf6bc92560cfa931160263e01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cc98020a964efca22e2355cb90205734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d0d6a5930965ddf5aa5d07276b7a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0752f6f1736ddbb2e83b4c31ec256c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfbf12a9bfbd86e5df927f3f5c8eb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8ff040a51954d904b6e8dff795557738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5af227204ce10ad1cd70e9f36cc39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49de91ac842fb64b80f0ccf8e8c90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32808b1b4729ee0324e66b0b4cd5508f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feea7418e4243a9c339b3f9902dd02c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6268654bfa21400f29d92c9a620de0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f6b80cc6f16a1558492404dfce8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d92542dc8654e0aee32a642c51923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996d6f96bd11aa3f7aba82b3a6d2cdd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb0455086967dd4fb6e7c55fb9867f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c9ab1d0ec3c2acc699a7aa14083a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff54304b46b52b2e262834db4aa859d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14773ba1ad28a59e36aafd2547923a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f7f2a81f5fc5ed0a618ab42e4e82b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448259ae15cdcc38e20120a1b2e7b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de52f9a481fcc6ab723cb67781ab9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb072b30c6646924dd7fa9b34f3b1e7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92b08a5b2ebfdbbd898e4bfd63ad6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5729cea9590769334715d1f974da8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3aa7537dfa6b6e7c006b491e8b45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04b74e03fac82a5bd94583e4365b5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce44a026f02f072b0e762a6360406759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3e2026b5e170b4789fe4bf510c2691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1331439c94ee08d4e1a138476ab50d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f0caf773d35de7fc73f6e18fb9883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a59e89427e192e16d2b407912d8184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eacb430eb491a145e0f77aa63098a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522865b246f006bf48979b612fc7ee16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ecdb5d3e074b1d58822707362b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf55340bb819202a36cf0fa4ed56688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b7cbab8670d3142be71c4c887fe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94764b612412c704696b13753de95010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a371924a909b23689fa7953d7cc6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c4bfc14d642f252c26e45ccdb61812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c4b65adc02d0fd78173d6871ce33213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b0fe4463651d6d7e8ac2de737a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265d51650b7473569c4f0e20ad4bd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda22484d4cf1af51414e62134d3927e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130ca1afadae5c3f6dfff47a1e979817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9705e75d5068a288f31efac61fa5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5efd3a6d072db3ad09ff3a2bb58d4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8c36c67a107f4f0059b70c01b4cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18b2fc03bc715af5030f6e3c47a13021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8a0c3e4688d50883272f01b10f8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093777c352e995a0263a652d2693ea3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2a9f3228a349d98a0509dffcc7ecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a1d3620fd51a3c32bf165707d3b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca450ec341ba06efd6285ca60a95f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475cb365b413a5d798d061991bee36327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ff1701702262329fb54f399db831528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5831d23a26a843d530eb0cd96aa8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b17d3db65c4f63bd031c96fdedbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc30be27aaff00c7ea634777fc668231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9bc69b29c5f7fafef381f288842032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8252c0cfba5e49cc6d1f811ba81ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c113fe9fe3e306f66b9b6bb287187b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d457f3d5baf79a9b9a534561fe6a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7280748b80ab8bbfc7f50336cfe1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350d04d8c95df5723fe1eb863cb1dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4003b0df69bf56eecac91b180876238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919fcb10da37e34c7c48d66ddefe80f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5168d23e84edf4eb86607c35ab5658940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f05722147af368cd13f78d4eb15641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3defd80ae576b489cfb18001b53b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7f12bf785129c8a3ff3d5e6e522343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b8a5e54a03692a2cf30a5addcb0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73e976e3db637a0a7461ac47097ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba0b70ccfe4fe3102712eae2072da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dd19bcb003df57fe45c9ee8d0309447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3ca7888d4c5ecc65f2bdc68dc9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6dded622100ef5ff30aa15e7e0c1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775a0240417fb6768c15b1a907ac4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada57864ed077cc91979d8aeea9385651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6619a10675fe6c3ddb2709faa9ab7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32702791fade91a8bec0a142f30a675453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853b6777cb5ec567138ca39a865787454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99cfb2d6d59ddee154338fe3024b5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca38d6f61fcd5fb95085ad7bb648cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41dd4e9e96e957b1c229b912f7b6bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2bc3258ec8606473d7193bda31d6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762bee480ca15d715b35cbf6dfc5a7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036333a019e334ae626a9a7cd674ff860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a42a0fdb0957e8f947cf1b229be9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25be7c6161e238ac4974c362648d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c301605f72687644f0bf5acdbdf88763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3718bfe858d9dac277802e67e54f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff29aedc50f55fe465ad2e0bd62dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124fdd5e27476dc6a209c9cae58cb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4ecc31b7205eccf19611b427c29e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591104e1c8217bf33f0374e15c437e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2be63b2f796768ebca11a399c848b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999472ddd80b11a2fcb2b93dc9cb06770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749083962208cca3faf75c2c4b190da771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065dc1208bdef9db0856da72300ea7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c9a8926fba61e69e6e0670eed61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc43ad448979f77bbcc6182e69451574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f5447d522c0cdd2d4f1ab8ce8d2e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228af78915d76fac0237d4e23677c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279bc5519523e0b701d74c0d99cbaa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960329f9e60c36c1dd0528ab495ed4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d24ee0c55ebc74355fda586dd3c5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b7417e05e2ceb49f2d73776dcdbe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35e8e73568acc15acf56cd582826281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768ce756d458cc8b07c0576511ead4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962c9106c1dbec2cc0d9f28637290c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194067ecd1211da37938eecedd3ffda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791d8cd81ee4d1eab44758c3e51a6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ea65dbaabc68c94e5e7032d0f32286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c248efc04e08d45d3f85c47a86c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ece906fd6498ad43c791c3187dbbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080314e43921fa8672e450cedb2381089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126116b4f2bf13d044751f69e54c10190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197f8d9270fc36a9f1595ca55e5bca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701585dbd8416f3b440dcf35e399467092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19425d88cedca2cfd2921d54e6ffb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f85e69617e73c1406e1f13575460a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e3394911dc7ae91696c19a624d2f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030843d671f75321b13518f76b5545bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a5a5ea75ff28490f4c6310a8c2d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac437010abc0146b59cd7f57c58c0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b73289bae2cff7052cce1e861504999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39513ef6c50f016797bbb0515e4efe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55832a79775b859ada64858d2389d37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add676ec7bd3295fe3dc42e6fa9179f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6651edc0e46f4a7ab4e960d2977353103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bf373bbc341345839ed4a79fbcad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954720751d72f658b5dd8b42594027b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818bea025880845da323542857a28aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd256b8e4101f3f6ba9c13a46bb0e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1d0333c2934385f628a7e4d04689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dcd7ab128d22e53d3d9e3622d722e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9eabb19d924a588b1a3fc476121ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6497f2698ee20d847176886e8a1561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77302bfe074c27bfffc0b58c78c6c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a828503e95886635f1348ea902f3e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e3fa15f694ee5c1cc5f34dd91f78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79be5716abb712adcb7e052380137bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4907c5014a2255612a6a35d2a89a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d893c052db9d352603bd96fe5fe2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede4c679b84ca7ae08ea5539f6f7a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d1fa733fe105ef9c36dca25661ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b42c616870fd2abbb54d0b76ff8a12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c612d725ca74e812817b83711b40e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30093ce369fccd83a352c2048aacd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572423621f0c7e5b62c1a2e6072c75dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80077711ee8b78a7fdaea59eaf328c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652168e1edba95412ff5b43daea4ca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52218fd2e124909110a522bb94c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ae724caf81318a49d2de0c6ee85a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60930df19232577d1fea732d84e92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34840c0ad7ddac500c9afed214ec97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61f6a5f7d668487c1f7e12d069b00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b62cf8e43e5d79999a3ba1d95633c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9810d99398a4ec733171fc5b339436132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552085e941fd4891fed18e8652cb3109133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b5f62ae8c80aebc60af901135557134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51767eec02b20875ef1f74ba6c98badd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bbe9a305f08ae7b9eb3941991a2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d00d8fe67830ccc9ff21600c76ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55737d869e8aab3e69a5e7666c6b436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed97da5b803ea53a78644b8ac9216139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd75a38ae68ddcc8853da20b7447c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa9ca1a51703b720d2044d75b8d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86850473723aae8de8d2db835d2ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74403769a9cd2427ab3d150f404e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586f3de4f8b0497e6eaded1cc999b69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef7dda2fbf8d9f16ce1ed436232d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dfe95e9cd96ee3c572a25cde0da66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b232a51f0cdbad9787c2ca6821b018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9ac56c797c4f236c5623fe6b0afbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1ac33d5a70dfc89ee2adbb3854ba3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf742c1ff7c1bade14c3435e1e449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d483871f1c1d7a4968812b0957689a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796b2c967b778ab758bd10abd58de4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98ca9ee3f7693f7cffbe2e2e7069c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4bbba05dc94db2dab05f6c1b4c07d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec03c04ac2d1195ac6afeff1f3d66e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd3f9b1bb62c8a50ffd97fd10bd89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ad982833728d5c022be6e7194304157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638a0fcd2a467242894f04d1b3eb6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2523a93da3646fb8fc16439d1726bbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed908fb3fa3ffbc323d0263dbbbc27a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528a1a4573b8270bb3f169f74c152d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b3536fe930b6bd14ab42a50ded8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d40f3c5b10dd8bb956e449e8881937163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291b4336bf1ca02611649a77e354b15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957fc20b88fa94cc081194c1ca6536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f9808a9a5c90bda530b2eafecd71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc04fb6fa2787eff49fd0341c4b1df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba54f127e6a29f181ff9a33c68e113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0d3e4f7bcdd18c76da93d817613e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9718e05d7c8e0fd118f950c7cd9d71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222ecaa4b100006ec72dc50291c522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be035bf6d20cdf22a4ba961587628c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96440aa3eb909c3cc7d62ffb638b2751173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d650175297344976dbaa4992e3710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b0cb9e50bf2207e6033eeefd9bec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8654fca7918ea14f6f66d47c0b3d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e21205accabc6e9fde3455300e3b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754b17b52e60135cdcf7d8ec482c6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002fcd3071af0d6e4e4c3e2230a008179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6182c95714c26a53925508f67eff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9bd1d4d9803baddf96e215f01d15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4d839123b94dc5af66049bd29a11f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada36c5878f95745a5b8a79ac96f2a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e93f6c53c164ec33a034913831959184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263b72d0d4fd47666dce9517119a5cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dabc950a4212d11cd8458ccb866df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce81046c1670bdc235df5f088c0ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e50b96575d7265d6125b631bdf80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed8d58e2fcfb9331803e873f3733a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7c320aecd6f790bd615ac68a3f9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb615e231b7a669400e8a7b4813f5a10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f19681e9fb60d17b871e071756d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b675a44d69430061a95964cd700b7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd96375ea893004ff305c91cc6af1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852b68256dd40a391b2239fcfe0868195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e94efb4249547a0762000e7bb6d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7a4ba21050bcf883bc897597abfd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287d7a6ea926413cb42c051d034e2bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b141a19651846d89150da15c609d0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d1305386fa55f1d49a98e5d90917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06bcd38c257f1a00fa079f157b3e0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0c9d7874775df09a89e0a03d61cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713733d86b16da0d3591b9cda64721203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b0dc09795cc22377b03acf110370e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a7be3319678821be084f5b3b46cec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43b7511b359f736fd4a948dc3655e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc0087102bb4ca354afe7788699d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5299d7663b3f0a39242bae0fab500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034a8e18c6339f04908a5511ea27091209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034ceb15d562ff6bd2243e050bedcbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e2739f79c2b17f08228d93400d39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d012b63c16c7d7075c201e32881e9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0abbda2f80ee1f79a631ba45682d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dff7669533fa5d032f243e12db9d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98bec6366188812d571c188b3696dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6672fd2cb870e3a84c155e131ca1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878172cdb81b3f255d3aeff1ad00a94c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478ae78d112c0f3a5e3d7209af8945218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94522a02712c365da2d6a129e8b8a6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e37a2b31d9d9c79b083e7bc8d3918220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0056ee26b62d838809b4f6844f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5debfdefbfaa279439275a0411feea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9efb88fab2d2a2f0cc61def09acf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478135938bfcdb9a55bf5eb7b9a57ebd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f103b8356deba561e44fe2cdb472c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262511e05484f16a53e7c85fefe959c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a44f6ed05af86b70c68f6780c4f9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423cf5e4f5214f13d2c30571bd70929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91212a35561e88584b54f1f35c34452229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded3f746cc281fb446cfc3db145a11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd871eb3e9ca50033e3289db8bbf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347b3510b398e7faa991e2b8d0aaf7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36dde3ac9f4794317416122e98b3b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18282c19fbaae719dc7f380b147aee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc7472fe0bb605cf7f8343f154d50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e1e555bb2b0ae16cece017d675ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6f1a69a9746f4dd0dd79b8463989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e784eb4433bec8c021d7dc02c783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4c8fab5fb8bc9b82b83625a701ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e593048279f19b10bc833832218b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87933673747af30beb3b0057b7a1fee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82ea8b0f165b394b85a762982ccb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cbc21013889cc0db81eec12dbc60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49371478071710bb479530bb0dbe23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546a497564adf5475e9c15857d54bc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057a00ee5ccd46ec9ffc1a6d29f3c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020028326e29e193cf28cbebde747fa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0dd41602701c75b22b121a792a3e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247217772973d0bce32d6aa386c1a0df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc84498ee136d39dcbfd98763e716250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f72f8c73abba38ef304fe87248d32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6484a894f3459a8218efe75e486d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f23f504fc4f268ea460d97b9cba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ff2d67070f1910ed1197fb084baf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4c4e19f6740ca002a5e77e3a24073255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a136d89b0b41e95d3006e2f167d37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabff6cdcc45f4c5db35c11e4a288b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eaa309865b2d59c74c2557a3ff098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69180d2d705089f3c757b1ce8b6bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74873e381565e29026cb66bbe6984518260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6523b2645f44f1c68d18cfa15cc6358261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac0f362a97eba4079fe736e455cad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be99bc9ce85ce21e813ff716b7e2b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87b55cd714859af9d1c21c04bfbc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf057f22f6592c87180953338d749265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b25cfae00f1630848129738ea6ad5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833cdce431d917014aad63b8f69048267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae670fd1228859e3a0bcdb476625a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f7ade1abb9211513859feab9c6b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad3cd3d8245751f61aa2a7d85dcc4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b541b0d66c59f77fb4e0dd39c00fe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661981b4ebb9967df45cc231aa9b8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e271f04add1eb2742f18d3b0c558c92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791bd1832dd4fb2032095952e8320de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c86d6dc052eaac10c95deb06e2f70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd95aedc98756890d6d2014cb7009276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ecf9fe02ef7630e48f8018edadb29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f543516f939d982d5f7c5c8adfa30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486af8f9abc4a0aa0f462fa2451f78f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709509a44790f26edb87b0376415f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429dc543a5aeee6fd2a6c196901df74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f0fcd9eff4c14151f03d7deef440282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127ff443fef7d0028f17739d09b2b96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c6f0418cf1bc7152f17b6484b6d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6f371e4a3d6db4128112571fec02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205acb798142475c4decdd5469743d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f9de8ad221052d2cb29ef7ceecd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bdd7aadf69918c29d59ac655c65ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aca98de3ae474fcff39b7a3a49b55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c216cd95a508a7bfdbd1cbe06acb92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1244e326d1a02113cdde43f55c96c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc56b4d9b50ed55e3fbf4a797d4c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5654d67da6c45e8bbf0a94d8f7bdb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb75a443af6e8a585d175bbe3346bd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31ddf6923536bb8e40a447fe32482295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697442cfdc760c6bf3dd33070ec46d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948a7b1e70d1039ad28a02a6e2c280297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d302abc0e86278c7064616f0684901298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1836c242d4e1cab37768b3a9ee50a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba626122fba51c93d6fd1880b9f3670300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c007b2982eaa27917d57cc2d8d9d55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03965d73b4eeec24bf38695e6d1a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b83e56c1892621a733148e4717f71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508bd1e72059f484f49148819de554304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5101e216bc10733a33d35ce1824085f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc48b67b688fb48b92bec2dbf63d88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7dd274848b43ed8d89a7c2012898f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842ec04f76e9ee69bd04e7ce5967fde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f043904e8522b7de498f5122b8fe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6509c91504e51a5aaf9e4e84d7a70b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dba84a8dc0a6c54f04b650c7575e4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77740072096feda91c099df04066f87f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2b6ca407f4e49ad5bfaff51cd1a33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e1836b26278653816b58037e03cc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9a0ad3717a146a729c0bda91dd0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951f0674c4d4f1820d5e0d6ed7815f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024977c0ea87d5517e7b3129c4f26e20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8304d7c32423b6da21b855fae53595318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8fd50648998c4d18334bb8959aae7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43655d89b984d9eac23841d26eb85560320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7e21cc4d800b16ceee83dc495c3bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5735faf8879bafce5cbc7af638c709322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634260b8020748e6a6e56a3891672ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f622afb42d2a9080a3f14ddf4bde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00afc632f98678e8a27ad3584877e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11305a429d24e0752e54aeab303b02b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b55000ee4ac06331c1e72c8a15690327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f87da4c928d553b6b5f5e745adbc34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e5f2a059a72f4374a9e035676825329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447db589e5955b6813980517f697070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f73f79a148ce93abfab36592094b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64221028557f4590cd92d32815c7bd04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c939a9bc45d0afd54488364bd5bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920f8e81e0fc88b047fce3d3e39f04f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf3a60a3ce8dbe62d82906e3e4cfcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150cf89e96b96e736d148cc429ee8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c340bbb778965d2e2adcac750dd0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da087026c3bf6c351b16ac0a7a6a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741497d61024229fecdf247d6aa7b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bc7531143c6069bd87644954e2867340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b819234693b8809c4010df31bbf29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284df177853e6c56ba8abb8012f31f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d486bca425458d79ca2360075f1247343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae855d971eddf1fec7ca41ded993e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137e424eb78a4f48f0f5267b79fa95f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfdb12fc0a380b7d898e9112d06c45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab778b45e9c90de865db594cebceb92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2040c13fc8ccd37c37cf8e77f653348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1ac0a7930b45bbd1cd4ce9db52d51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7c9f6529bf5296c30cb2fe4f49a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631868740a61bd7607ff6e74591473d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597ef9502911eb60cd2a88954911056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f500410bc9d93bc2c7d7410062c93bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc40e656be9a2e38eabe7bc7373514354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039698ae0a6989adb4f0918492e047d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81adbbac6338dcf557212ec78ac6a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9a342b78877e41051013e9b74e54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864671d20efa62d16f9f932bb725e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae95be73235356d7da689b59cd21e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409a4cc3e9d917d52adb7ffb07fdc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040c6f4970fb798766431a04e2f2e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3502c5d8f7e3de4a83fe123cc91b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9b1b7bd57bd66f2a31b559130bc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed058dbbad8924c3710fc36e269c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327afacb253cde17040cdd63c10594365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467651265ade014482f4360ebb1f48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b4ba4aa6e1f091cd5204e81fe9072367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c347d3e518f33acb83597871c3f31c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa8dedfbb3a3fbbc20435bd8e05cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71502d4c97ebdcce5e45d16eaf24a080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8941f763d18224f69259261ecc848f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79171b2031311db1a1858f39221e856372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706413b8157957cb2e705119f67247a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ec936fd34d688fe9697292f96e44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b014c8ad913ba626d898937dfb38464375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001011b0e8f0828af4c2e7548a377e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d1b038817deb4c2cc33d42e4c89f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199fe4738dac2ef97af4ba7815e629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecddc2be85feb4a9cec2d62eb8f78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30081d97dba370f882f3a8fab5d6c8da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cacc57feffde907b1fae169d3beb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9491ac6e090ebfa0bf1c9cce2d8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf6a8f7036a39e5fd74c48d6bd4c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b5ce7fcb0e36d48f40206f07e97f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d71c5b20a5560cb1b1924dc871641b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b91138e3c0d709e52c21f3436c1b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275843db50c040bdb587fec1c945a8f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc9ccba634610d5c6beff17766d013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d8240ea250718996ef6ed7296ed7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b91eddfd7ed28107ad649611e8712390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039259ce48804b226e9341d0b06d3a2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda49a22d1e19e4c39b8528731cb762392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526487cec41db00fcfa96f3f87cd951f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5400d0f8a87a8e1ddf721381f445b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca13a66685d3f0dd0cd12f75c00690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5cfc498e195a748369b3eedb67a64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf216cc6d4523e87ebdeff643d355397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee414b1e2aecd989cebe20c029bf0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a96a2e5726f0a609569896061c04a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d891062ef6e1e4b79278f993a6bb25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ffae0680afad76ad36e5a70f3e13d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76051ab450115982644b8e80e0d904c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986e48cd29f2b41ff1e4c4ea447fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607557aa1d8051f6b44776d34582b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0fc3fa81ec59ebb84f43916d518e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d4013ff936dc8500819eef05d3ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70d48cc0f1849ff612bcc90444485407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb100efc1cf9600e3c2080f177d067c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c117c8f9a8ef3a3c462a9dd0643441f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea417ec249da16226479d806e08d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc3e03987b9ee42bbc1cae384017d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854e3fe7c4c43d171876a6d4754633412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924037151be8d02b2e947cfe243a9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69beb42eb519e4d2eef1de0b1178fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cdfd45d97a9df58156678bb2a2d0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d274238a8130d7dfbc264df5b7397416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5b465d23c2376a35dbac4ee35cd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b358205a1ffcef86f46d7dfb4b5b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4850550564d733c368a4fc391428b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0bb7f9a2d49fdb97892760ed00e02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297b7a4e4ffbc5374b7f94017b7cf49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b2cc1faf1c7bce9eec43f68ebc5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36ad9b89e8bf49b07bc53ea0c1a1b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e3cc626709ce2652099a7a72e4fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0f77916f04b47d06bcc06a2bd668a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1666bacc01563fb62e2e4fa4b530426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c976885aa3a0604c2d4a101b0e6e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635d6333ab82ba60c7e5e1735cc4da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c19db73479bcdeabe5843590970c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f7309a3ffbb1584c428822d6dbbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4d35fc1c08aa8b028906445b3b60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287330c50ad23b9a0b7a6d0e35789607432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eb15567a5b2a9d526e56ae4d31a57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d587dc7e6523f3d7890b6354edf3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388aa6cd9cc197347daa9ec284b075d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a0c67fae15c72fe9b673b2074248436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c55665526a54bfc42617e41257e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac716a7ffe8521cfab0b16f4382396438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaa20bc0dcc3007df17dfd4ca7481b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c4b9891a308b5e87b9c7632b5c8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c1b9125f95ed8923b717bc29cd527441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32a049a2b1da724893466e9f00424442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd8e523498594b7ea6988f9fff2ebb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98c46ea16d7cc7fceda26f10d2e17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab796ec78926d6244b66549b2e4547445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780f8b447ad6d14f88e374dc789aa4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1d74ae7d84e415df93d2c8ad7a71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aafee3ee08083921ab19a6a7ad31e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de082d5586fdfd336ee0a741d754e60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b9871956a6cc9c82e485de7faed6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f10661c10db37a5f1395527e94d0d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6154bbeadd7f107025ad73938ac66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f52101d91b5ae5d3b958d321f31df7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75cadfa4169d8826e6e36694a78b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96337f255f63fc30fcfd51ce53090f0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28ba461f1c73ec6f1c953505ecf5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eacac07f8c868f2a9ba0b215ffdac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87b2c5c22c79a46bd5a9e6a15f7b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2acd1fc8b070408a7a6cfb88a44556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96438903654140f6fd3489444b744460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd930e686f07efe6539a67579c33ce6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2ed81aea8c435979112081f49e7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503af3ef15378c4516ed1c1d9a9a6e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964f4e1130fb8c09f4497473fa5e6bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1207960e065e7f0f4510fe80c7828465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152c8b95ed17e80b553b836d53f47a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafecdc68278cef2e11798f5b5470802467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2062aec3a27838dcc187ce80ab22b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b462fd96335f16e90e5272440fc57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c578bd2e4fac63e139a0677ecdc61c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3255331cf21edafc271e3fe1ecf07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b5705b2ff2e5b416e8423f227e84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59f2ce7d6fb2af1b91c6552368420473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb74957010ee2fe7b45efb773a394474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56779a20ded45855b7a95d7da3a7c6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa8147ab7bc6f00a75f486a788503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d63953a3f91cc68888bb4128ed455477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea895fb0246ae0c5b2cabaa2cc7a3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac022d72d3e0290d4b18b0b268e650479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff12e29d3c0469a475e83e5ab7c885f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d6e14c80a2c3b93fae3a52b549c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534f5db39e2e902881a15a62fcb57b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1964fbb720f5ecc0cc3c06768211483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424cf25b6582c07fba141575a9c0ef2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12e73bba8375ec9d42db2f3f24568e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6666e126183c8d5aff7574bc55941486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc45790fbb93c1ea050e87006d6c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061011f3dc50c46c033809aa462a2b2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4badc939a5e676d356e34a8cc37cb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1f09de014332b2d74bba26b016fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30028fb3e14fef57a4798fc4441ea3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2b8c76666ca9513c887c436609b9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a78a7dfe499bd1ffd56abc1f0d481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d6c6ac3dcc0a7778ddedece0bdcee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36bd658fa2a5afc397be8d04825418495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6548946f7622227994367989f5dcf56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7da373f0e29d9f4009e522d899da2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc4df17183def8ae9fc27f031fbe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c9ce5293b76315e5cc763f2cb9452499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415da392ebd8c62bc829454396c6c18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e511de9ccf306e1120e4324d0fc3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19f2ee9b09b738b07e2380038919b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016fcf7dc5e089fc4e48fdda3e62931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d26882f5730cc62f7472be4de6cf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc569246e8c215397de82fed984a55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d19111a5f00c77725615992c9c7080506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d139b8fc9f93f0bbf0c60576f96c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6e32e4bda5de348d31826d36b8a5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16e4275d93c07c53ceb2b33356e82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e86445530bb189e878ad01c362e1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1fd36536dd8eff5e99dd2e8e7ed1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab4ebebbd5bdcfdd624b9949a446d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad44df7e30a81c211cfa2fdb966caf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189c306ad2747e45ba1797e85c99c99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41f80adcd8dd87b9cb8d15cc11199d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f291d2d84475b789c0005f4ced3eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a67fec37661d505332f73b9fcb994517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129393648a8e62eb2370a6429993573518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d7792e62a4c46891f9642d5f996c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e244ae44a2c8765fa5cc51af3c6770520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a617361694aeafd9ff483a9df54eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e36c3b60e5d45c115e9de1f5e521522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba826ee5aec50832fbc85f680112b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd1588674007e6829ee79eada2c12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0487f4f46acd41e7366bd12a71289d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc645c5809b280d805993ae23a681526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762339fc25e995cb1e6c98102e7650527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544406f69143af6b323842b4d438063f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557fe385ec6826e4dd3ceb0c5f1ebed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f280bde726ce06c45edbc60611e388530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795b04a12295ca03a2f69116603a7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cc74d7176a57e7044bc6e70139f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dea2a5245578ce7eb5e5c5f51fd2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c87bb890eee83e9f397c6fdc49dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500744a7bd10882c6432f452e6521fa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce9bc221412f5bf5f664c00419fa73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f94768ca4c7633fa9007a4f3e123ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bf5107e462b471d22065c8fc8736d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf85914988101d3403780762df99b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ea732e235c976146b3510e7ec60a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a454e5aff0c896d1ce69011bb5b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe466711d8f397c7a750008a51243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f0771d136ba3ea7615b9b8ba3669543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbea0879237e2d8690dc59a11d33db5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f01d92555c5d84955e67b158f1fa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b388504bc7c28e06f97a1084b08553546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea7739805c9f591855ea166947791547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd253eafe7edfc3564011775f4cbcdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be56a3566f7a19e929c53f27a83a91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2349b36f16a46c9a63de624137295f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f1b82e382f045e13b9c132ac6ec7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f60c9822c681d9f2c70f1eee64f4ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cda4d1a2a362978d618413fb497af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045287aa793625c7000fb342b945aea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895d5c1a19645fb2b612b8a0a9f0dde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93578e8f485208c7f9bf792f5d246a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef25df48b9ce13ad922e44880b7b86d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f2c6c25663a0e1019c991306c21a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d528480e8f34e9dd923527f1f0be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff363d91083fa095616f33d7cb5cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052a009dfb62388daa7a0e1a0fe9d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3eea209b3b72ae141ec867746ce74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc300eac584934c58769f4b6e0e70b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404df5810845f03261647958832bfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd90d123ae8cefc3d17db298c167c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d26628506601fb75de5b738abb91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44aade2362190fca753522142c479567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c5a50146f4c3cf4777b50614f38e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e298c65032576ceaa45d0aa169aba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c20af5118bbd2d60ebe94349fa94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5fb868a0d0f4c3e81fc36aaa4435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36f517138a761783055bc4ccf5050572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1b6d651d1b49a98cc872aca477cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f095afc0bc97ac7b390e26f3290e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41062cedd4106fc965dc7de6681d46eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa9631b4a1ca95e218f85f574b5ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2683ac9d865afe8c73645522eb36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c533cda19fe9bd69356a33aa3d44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a5ed9e6143a1e85d6dd6ee161eac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf052d4ede167bd782fde505e1586580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fdcd6b09e5970f9959bf7c763d6f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cfbd9efd8fb70c64b60e75949729b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7099e06b66e3a09d831c9d4082e3bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a51c5a038b3b510eefb7d82bcb9d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d34a1118d90e252c6ca0bb4413ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc02234e1fe1d44463cbb1f25fec2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9885a5c43bff4b19afc8d9ad904369587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1803722512c2d10665315c019033588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6159ce0b7b5c8101c2bf7fb29aff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7b2192bf0231d369f8dbf3ad6ad1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67b8836bb7b893e093c839baef5169591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243012e43196cfda64de5e8b3b8e85c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a00da9895e02ea7be63dba3cb9bc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962375f9800e99dc6e2c5a3a0af806594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c1816e1d1ac08e73ea161aa809d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77a031b76f72c6a8c161a59b1b09c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525a7e16cdac22badb40ab8a70be13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df788360026892a55862e0058382170598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4447a78b0de1606957c09c8dec642c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f3b7eabd2193f2ad9c2c4fc16f52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345bfa4c63aa39606e108a6cf110865601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b30eebbed9f65a43da31cfa83bb15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd2977dd1f2b948eeea6067535255603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96b298f28deb78f83efb0f414d0c84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97127fc0f008eb13e66df8da2f81b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a927e690c9f8d4abc99fd9cb1781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3320e07355742a8a24785f1551cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa6e9c16550e6458ec911acf085f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0ec874d598930323182aa99b5976609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e83721df1dcc0551cb56381416e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e7d7549e7d147ecc2093faf9d7c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff0d3b527ec58ef33941c0bed5406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa007d1c56ac94723e8b6519a23766613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271c619d981c2f72c8d41372f852b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343162fa38150203f0b3add404cc807615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d1ce7481f335f7e2a4472ef63758616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cc77615e680e79b5c77304e04086b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d3f7414ce0f337136b790807598c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1423ca72a32ac310f805f639b6e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b69ba65bbd9ea09b70c272ce273c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17584fff50c6b1cc4556bbced59ee6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba94b2eb3993b8456eeae354bed891622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098da89f40c2b09bfc9e5d39837e0a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45094ba91ae3775297e6096d4b58e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb073b5f0ce8c3bc5e172976c0e6da3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd94830559c09682707d8a0f7c087626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8bb31d19d72f4fa88c003884a0de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509a19caa9cda6c65107566cafc51c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564372bff03b70e5972fcfb17a5f0d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79db4fcc22ae0007e17c4433383ba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ff5cafcac357440c8e041b807870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2ec387ba671c795f3e0723d7fec0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e7b084115e37c3f478623dd0f9de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27003cbf466fbf7b306821a2b3d67d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77a9dc71dfb773be9c116d2f2f209635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf7a3e1600e3e05c8aeea3e490f67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cdcd97e969b2bdd544151c9b07dc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7e33c981c63cbb40c5584a2065ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe889ffb58da09e564b7c1bc6bf7a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f4bc59b706a7f8982573f5ce1875d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e526ef6b6fd63f1203ca9c4e71d25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f9547dc01094ffd8cea51d8eb5077642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45c1fe17d467f32bf93a1988a932f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28fd72a4df4391e472db39f7932799644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a8e8db5b95bc758caaacb06fb953645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94a8d82b5084c6ce400c1fec426e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea836ff6e91965ef45607bdb80430d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd3b1d5b27dd9f9b2f4a103f173ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219f55a0d99b91036265aa24b3c046649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d3ab95e68aed2a451672b4da38f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188779e2645150aa2bcf71ed751ff03f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602afa7456a04c510a6f4eec013b72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8203ee0579fe4e100b30fff9947b3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd2523b119754b5cb3b1417042b95c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203fbb9f40474f1692afb5e708af44b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768febdd45c1e0e213fc1aa5a1fe8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661720cd6084455859fab664e4f77b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47ec09ed6d167042191eacea1469d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861c2ed525deca04265314a736279d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db2baa36e9ae11bf4411903a62d00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e022620f727ce254b7e2c535f6cae3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37928199d7f59bb22c9e0939b0ca355662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb99a34888bf9df939cece036122b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab5a98c6f33cd5f6c811fc2544cbbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d96525ae6d7c9a8756f6ca9c7ffc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9685ccb0cf1af353cfb322b7690263666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530ba25c28d4d0625d28e48c0836b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cdd7605c5baa11c6aaa22e67b816668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b228d84921ca004e1e42d2d9e971669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0795f31a1e17800659aae12f0afe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330619798fa885db5c77d00731138b85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bacdf904b8fc80b4394c24483b05e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317cebf817e9091315197582e53bed1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe8e44e240820568c6e82a4b67b41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3255024fa99877f3d177e55b26b9c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64a67bd59ed9ab68762c5cc1afe77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b817fe454731a330dc4ea052a995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e841db85268164f2e88a3486c6a60c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca763df60428703de75891e773ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b0b228060bad7d704472d9016a53b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc3003e989b1a762f4394b00069b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d5782043b1e4aebbe2f3bfbb3dfc2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd74f02f56c18bddf17f7bada194b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18f12974e28d660d5cc67bd85b39cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe522f76f1c6c3dd0352404ee6aa4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d58594f97bb2331c836d236fc194c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a93f7fbb46c39450a733af7cda2dcf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc493b756618ca4ca76d4e512f904d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73c653241fbda8dd322ebf4e0d06a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88de7ea4463304a87eb91542145fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c741ce3ebbe4530ff286723adeda13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292bbab58cb36cc9919ea67b70ba59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a478cfa2117c7131c451d2b058de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e756bc0000d9d0cda49b3fd8e4238694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4c1cc637587c037745d608377bf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029c707c7d9e17f5b353cad462bb12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34a28bc37d9ed95dade4ea0fdefbb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a63ef713f579d95cd4ebccda7c52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b5506e9c17d561af664b1b5b0cb54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab91f2f1235d9fff45328e755cf68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a478cb2511057aeff95c417eb74c57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8381a22e4016779df90f0a13f5ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a71e32bdf6a54093545a0af9e9174703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6555eb9ab0261921daaf42205a9c0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67b5ee7478e38f81e7cfb6272dfc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38e94b6d8f49807102ff789b8f677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586264384f7df1da133729ed84bf35b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2898a22d6265d8c80cf5184faf9762708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f988b9b055a1929e4a02a0a12ef1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96ffa3d0ab03d0b03a6c078cb375e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cdedda27d3e23197cb85ef944d2b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f19c17f9978742e32d479b716ff85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13c9ba3c12197a581623ef02fb4d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916bad304581fe3ce0cd3ade32d0c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190d7cdf9dd1e32260fb4e79a3ada1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd48c47c7133efdd4b55a63fc0d08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec49fcde5ac3c161f1484aebabb8104717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89913bf83a8957188433d666fd25eb48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c9e14be7fd986037ea36acc648f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61ae0888e07473bd11116ed014d5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547fa4c0ca0049ecaf6e4c8476c897721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7fe6af6d95039b1aa6d1f1ee7f791722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead7d5e6c40342384a2f058a6d158a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14b5c33cf856a053f2ae35796cef6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e333e7679e4fae21a021c0cf8543725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d29c39543d86580e11f3e1d6c1ee6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cef1864acd2468157b0863341e375727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a8afc6a39f2ec93874e7de6d49915728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc8bf71cea8ee12b6e8a9cbbc0b84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ddfc9fee6048c650b52f248c2e01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b001ac783619b1bf72f106b713ab96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710a5215bc615352d5c0a902c1e5a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54454ec639fa68a2a81f989c279ef3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe402e315d7fd188e7b7933eb0d87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdf6c50b7fd64596b46f30ce6a583735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136da541aa39602a191ff3a37c3d60b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9ba6138c521a5b89c7b4651595db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615765f038b0422fd495ae4d4292ce83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4e1ac2f03f683c8b69dad8d7c520739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10489b4ca053b29648b689ffbc21c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72540f9047d1c666c356dedb81d8055e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f3595ebfbec89b9e71d7760b3dd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f43f7d9c8a088ba38a743ac49aed96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeecf3f36997cbbf4030119cb10a0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0da31e24e93237c79b804f3722d3f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3e49fe41752f37fbec3b6ce1aa25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187634df31742f5a8ea2e6061cf6e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fb14a21319204fa94ed842522e13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ce453f5ada041b2a78972e4aa7bc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7365cbdb32bc8ccfa227fc68674b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf09f3f962a3e0ca1e29fa5968d98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b0e2d629a65f32d1fba1e901cadf2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237990271788b0295c4954a6545a1f7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c17bbcab9259a2c2ffcb3196e94d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741381ecb69655ab4ee870145509cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236a1e6b3298e228c918e29d1351aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d88ab23cd6137221a22dba9990c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697ba1af94a7750dbceea43d6df16d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf577ca7b5243123d1b56bbf3ff018759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>