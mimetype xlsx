--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f7a0cdb30eac066f15b215add08531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c6353131ae63997150b34403a91d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44619b6e390297a69a82f3324ebae8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf514bc35f2b4da0986b82a2b3a99b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a053afd45430589115ac405fc1c8ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c136cabe51c4743bb2da1516fd436e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe39602eed6a44f79594f4e3a64809b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f118845d2d8b2669a7e46a1b8c87b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da63fa71da9d690118577d2e218a4309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dff48479afe5adde58ba44ab39eae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315123a6fc5fbc99ff447e6f1e5672611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c81ed54f9217c3924255e14451f87a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce78b5d303607999898fbcc7f4252e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e7187edb951ded02cff34790cd9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad28fba4e9d10b49e1f0bd9c4d77c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e3a234bd7e1b7bfd25c04157a07816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe942fc012bbb9f403a1529ff7e98e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f731f4d389ebfebaa321ddd5e258918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cdc04cfeb75ae5324d5c30aa1661819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c8d99275cf1c5fe13771c854cb5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a05d21e7d33083a946ba6cdc34f9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49417443f132bcea808f941fd62df022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a46d84e55257f500311ad22c2a59f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f43590b873bf92c6ecfdbdab0aa4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5651f56bb264f152a9de86a529863925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685be7857cc75ee073c15caad2151926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a53b4cd6c72f85e00fd2acabc31b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04817d1f06909eb4ec4b9389354dbf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7a1d97f0da4e317d223b8648cac629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aca54e815d768667a67b09754f71730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161afe43a223f0fa6b2062eaab4c7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6fe39c4bd954a2e0bb232c150cbfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c328500d6769b59863fa00679f1d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca38344f08584c2dd984ab1d3999d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca0ef82b725441cdd985daf839860635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99a6bbf1690994521c6fe19057df236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee9741e89a47e2703aba40e4565bfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc22a820543726928817d9bd6ee40938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ff9ba4e04d0547ec917f5d24447939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41f4465a7eb5b37f6882d99bba17840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47566eb1ec0fa7ce17eef8eb2d940a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644af1a47f55513f2814d80403a065842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ce51c7e40440e23c8298c4d6d28ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb905fb317199ba23e22f65b85468844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3eb59969d0bfac2675c4b5a67e71245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd742861e21f5af592ab35148a4ea546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718fb9f4a1de6962c0f668280ced37647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d8c387c6f4d92be85ab5144e589e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb91a7f3b6ee26e207f89191f6662c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414980f229c163b9acee4398c238b4f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a484492180a2c5b85eaa4f89c961051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848558e5c745b9459ae251bcb088cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3539061198aa33534ec45503c3051f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9d50be12f097b709e207c1838afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f526fba50fb1b1cb8cbda91598111d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf2fcfebda7505f755efb337d6a2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831a749397c1b312a1c5d13ff2b81357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6efc605f98aee7de1cbf7aaa3acba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdcee71a997aaa7cdafec9c0ad688259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86f7bda6bae3bfae03a881013fb8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f5e683742ea70fc649c4948cd128761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be00ca33ec42213a94d7bf9f6913db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeaf5f77e944af3f001422e50f090a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc98d2df400cc31f3b125c68e00e6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b988ab5465ba19b1fb3aee821584b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a27eab9f704b9f223b4064089396d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8267fe4969dce47576aaf1735c894367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d9ba08375b2c3c85d786922d7eb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8eba950cae5fe98924fd73fe8fe7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c631ab40b1060f77a071a0ccbf233170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40244d63096bf498a02eb65f48c13071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd1db08200af4f1f28a03987b808672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed5678860440d84df3ecf7dcffe8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aad325ad65345862bf9ba1f63211174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccead61d78e25675c0f5b1c4fe59fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98855ab7dcd6be79c39cc4c92857438d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed90b610c7c602324c5c4d73e0804677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c47c92a5af1375793603fdd03feebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72029f20774f7cb9f3ba2742b8b792979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe382c4c3df056b538bb3403da2fd96b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc046be48672ee4a75910461dfe5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b4b999ede592770098d2d5533fb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595facb44fcfa99cb438dda38c3cb2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b02486e71a508818347ed6df84fb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035f3195f9a50b6a0fd1488542afff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087be31a737d760c669b2d22d565a7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f874f1c3ecd47c5b114970c852c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5e5bc5533a40c19677af0011dcb5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab396954260b892d38849ca78524cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4771d76ac71662cbebe30bf54774a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cb93ac201a3a96b8d1aed1068cf2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41679aef64cc464f00120259813b734792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1fb54991ee62ad42d33f438bc464793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b5fb82e59c109179ea16e271cd4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50de668fab889fe95e62311c44a1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef80135674a9cf3570b6a665cc162e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a51cf4c1117832ad9cdc4dd8c2d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d35dc1cc1274f2dde576090e15e0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ac33c3cc88ff4a2bbf6e5852713b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddbab97992b5cf4f335318305fe41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4d1ef1d3ff7182e88bfad17b6b1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b6c676e0e7448b6c2b42d56d3884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ea73fe4347c1c5fadb81dea7dc27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8061e36d040315c3ab8f7568b7afbf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4484784701c91c5d8cabc6695f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c28bd7aeee9e99208269d9ac04e092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e574484893a7971d73a36e5998f6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd4fe98e44beccc50e62b21233cf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053127222b1432d1f7d63df46bc0d45c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f5ea683d1f15899023ac1255b6ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2f4cd23889f2da122fd91d229e25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1c6d561ce1be9ef49f6abaddbaa0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b78ea6b141abff42ede332283e200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df453ffb07024a38451323dffb7ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07dbae98e9ad30097a744ce56aac4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d3617a3f4bec7ed1e754a9b229665116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b858e17c6bb5fafb3a97293c826cab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa396a0f9408cfe33206716c21771c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85721aec242d460396f1cb22dfa6efa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a8b63df4d5042ca2136b171b49e6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583428e63789b0be8cb8f117e44f6ea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372372c5837c07e50310a549b2e18347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f85f42729518161294d1ef2b1c60e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37179b18a361191b650a933a6b6d885c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90025a2d8ca62960c1923017c46bf93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9c481486c98012ea69e717d1571f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960fcc7c24fa3910c2eea52c72ec59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bde2283ae50dbd3d1f66e692000596128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b6f81e6f30a089dfe8b81cbc1b74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed720411bca5887c779f1a249d9dfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668059d412cc75654cb48237f58878b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dadfde84114949a9289347e44b124d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f1d8ea77e0610ad185bfa43d303c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35320c0cdc9aaa77291c6d09e71549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826032301856c20e946647514ad10a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58183f171bfdfd8eb152edcfe7e666136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14383a7dfc8a08b31e21e0acf0898137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc6433fb44669ce6371512990b7d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f61b67763f13c3ceeb149fbd2fd06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fda054f7df3056a7d229d988ac649140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac18c30aafa790d1e164cf639545cd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cf034f86f5796c7f07ac366297ec0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db56c8eb798c8bb239cb759ead5a7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e7ae27b82324aa8dcd8512b5a540c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad131e55565fd693c0e79c184725318a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d5c3f44c830f5cfe11e54bd6758e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1b4048f06f111660c1313a1f31fd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe30d882b9e421cbab4859e3efb03d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da535424d98f4830cb1c145079b3cc62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a0d351e5efeea237673252cb1f3f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c500cf73f809b1b45eb897366dd81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f952d7ef1976ab5aebafbab90d835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177263f30a237684a05bc6f32d19f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea922eb39be497b644f50160dd1137f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d64f51894cb47b23e29c52717707f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde53a2497388516135e31118f6436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5502b416c93c4209b30da97e7bcfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e4b2cec0056257af41b2ebb7ce4b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42395a8bf204467660f0cb8ba46a35c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e29a2aa9fc10efab520a0f40ea57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688caa81fd7b2fd6212b97693e7e2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9b545d4ab0960f218b28e7cf15ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd1c8e96881f25ef7c5e777f0b2059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf01c766d246921f313a218d95bc5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02588e5704be8add95001d160203d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f18dfe1243410f2cc90fca2b4dfba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea3d4ff4f99c9b57fc318331be998b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267344057f32fa56dadbe2edaa74615b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8382584ad08c4b396d276ad357550169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2097dc3d9f3c3e74f2729ab66c37e3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a87605e0a573b45b52caa545dc10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495a4807b7eddb92f14d4ae5eedfb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7bd91b53cfdc10b130fc93775599173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d89b7de0d860c29aaac39d1d20f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beea4dd956b89ca8691458e8da75c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee18c007febb50ec218218e06882f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671880424b7450069cdb6b4a777db99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00950c58d5d4a9490a08dd1da052741178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe15e1a35901a20b3310b037511e1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898bc927cfa0e3fceea769f52cb67c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaeebad0452feb483a03289c342906181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820b729e1f94e47fce919f59859bc66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d634ee03aceb8bab726ceff57dc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2a81cfaf186702de2f37698eaca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e16910892d27d89407d50b66df5e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafda604c007b5380cf0f3c548c125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c2fc21070a34d1719200042b0a4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442ee7ea12e31d67a627840485bc10d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171a17a18aa21d3b9ac93ca6f5fdd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad8920ecc8120498ede66d95cccc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fc5a8c3a405c921d66c0f2573858191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090cfc1effd846b025b24681193ea6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0ac2655ef3d4edfeaf0480fbfa585193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44baa26699e6b2d3ae1ef8af72ecdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f85628fc11f0dbaedf04d156ce6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f299413c978f2eb425d581cd9356f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74016b145251136ec3cd5ce1cee28b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b51268bae3c46ac5981c0d5e4a336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898c86b661821f2add4ba7638b1e21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86162297a861e8a545e40c92e4c25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8198f6fb84e73eb92cdb45bbcb6f167201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8c90f374df3a0f1ee531dbc4ba26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49712ca6d1e31d1d8809fff3d3ddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4803aae9c7d74a05552f0925f6f63e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3fde2dec5dad620db850c00763a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518fbf9080c2e38cf075507adb27df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca038be0d5256e81c8e7a872ff2911207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48b1087a024e01488a617c3a2fc6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97703a24a8349a8c32712777d7f52b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc067c9c44a3c6b708c4698ddd57b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea17137e6bd5dd5a30e31a506b3f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c8506fd3df34cf124f5daf933f4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4796e45193c170222e098dd8ec2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032bc47103b16b0a92b1e1cad2b920b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38996571d2974747bb36773049e0cae0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447985568f624a8de441b3961a5a02f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70a1015917212e784792755b2adb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76623f7f87ba5a3ef881f3db34832a05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc7ef34150b7bb1b970edbff8a3cae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391169762d8cd5e0b0880a0f2f6ecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da7c02c24d970653c5d340db51981221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038d9d51ac197fb0997e602dec9dca5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6a06ef193fc5f8443dcf12340c40b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384546b18acb0b521565660dccc7325224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060447bf33540cd8fc471adb4c8b1071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9abfbfdb8c972e11885d39c5e10702226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e192d80a8d7fd77f2cb090f276ec09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d523d8ba80fbd210893251ebfddec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6023d85202b9a1b6a59aa17368a92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f543fc9b109040d079441cbfc49d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7f60c7c48b9a1cf25a187a02b66e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cb0694010cc936af902f6ff4ba199232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c36e33c01bf3bb5f69bba3158f0db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317499bb8ddb59af1662ea8f05122dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e296566e0b978a48b1b83bfdf9c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb28c4bd769234a1363cbb01add60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b71a7c8f3e3e60f7e9f69b44814019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373016d876269af2bacc8236246539238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652c8bc420007e589d839d83907414239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c39fd647af05a5c736f2e5cf7ce95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ca971b822c64f31043e6c2a4206c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883457fb2371df4f73948d0556fa00e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5ee3101ac7eb4d97cd617487eb4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ea843b0b0b886d0d05188bb366624244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348390c8bfa0f8d071f89b653d252d56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5598ae55c52b31d0430b30ea3859c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957bce9e29b7dd2c05ff6d447d8444c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2a48fe11cef331c2d445ca7cbab3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d6bc62b3e23e6c6f8225c3c66b261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d126d7ed3a3b83040aea9605db52355250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64106533638e5f47f39a5cfed2d13d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d20888bc03a55dd5db7273cd582617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33aefbc105cb8bc7e19e49c282f5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8811df7f586e2bfc179b49f246e4fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20775a5d54dcdd26c614589f2270ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089281dfc431a6475877517389cc950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4232ca925dbf82f581b80dcde4547257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c412da08c29eb119152c3e6867c688258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b63338dd4baf0e7ddc0194080403d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21231559accae594d8afe64dbe372f2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449830215bcff0762860186e639965c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6128eaf7a906441e1333cca9f7a39a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78b54b0bd9aa5b7e4880f8c58ec7cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449c81089064d4ba95ed72f3d7a4f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878c2ffa9533ad8150da04c1ee2f66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3e3f1f17ca00b25c563cc5e2a339266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc83f30bd9de8344bf643aafed7b64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696132672fba362f1e9dc43019b3392268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bec0d8c983cb94b1b5eebb191bb43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c34be7b4ec9f94d441586174442d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e7ea832973fcbc1580dc8c4e9cbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60187a460f71b830e5ac7d8dddd67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bd280f1d54e76261a209d0191b2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e601112a44d78c290b2865c07b0241e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547337ca11e7f6ceb5a2ad22bf254e5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4588d87c52d517c4f5e7cfa809e0f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc26bb078b8730ab3bf5322dbada84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61aad86beac21c2ba5bf52825ccb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba8a4e90d2542ad74fd02c4fd1a77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95402feab56d4efdc61e2f755df92706280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2167b9c17b603e0672e556cfb9e5640281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfd0990eeccb82654bdeab52bde106282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f05cf7ea148b4c2fb6596ff4ae07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f07eff043c64c8a58a22016f78508284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65549528e2ca794ae465ed131195d21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1c6bfbebbd4feb340e46e3d122585286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6bee07edee443f34e74b12ed3eeae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf003898ef3b46c8bcf5c35b97450f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4cf3f507ab91b6a711c1dab8c632b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb7c047cb4ed7e997c68e2ccd34fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635c69e4a6668d8844177b3adeccef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0516f15b146f5a6674f7d63c2603ed7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ca61a2400d1f7726fae98c92635c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2dffc80b659afcd64fa1ad4abc4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9ac56ae4c302d87cb8dbc7502151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4a96397063d6dc536f25c135ef246296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817788eb5f2cc1247dd5d37eaf7f138d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9fa88dab78508ed62d2004ace82d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff028d813e7a993c64edc1ffd3dac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f68d68e8d85096cb6079d6950260300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fed8870086dba9d7bb33524ed0b7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff1bd541f8e8baade8fd19db734a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cbc802ff9f010580c1f0d75a260a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a3df6e1534c69d314206c07024e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d988151898e4d4b8e6dcb21a4d9d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e1aaf1bdeb5e2da9ec23c0f8d2d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3929653a57d99bf68cb21af6984553307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e57b2e2775f0b57b7b8fda87486b3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09628e90ae62a91d0fd0f7006ef653ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649244d68c2f217bf7a43c1bf33ba721310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04f03bba3e5fe3bf7f8d47a6bc33c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc567776fab1b60fd7eaf40877ffe7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9570612e2c2ac74ceaaf63f0e49ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad6835f2453e5903ae5b4f1c99dd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0d7030c80358c22b29fd1cdf8799315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fe52ade8e7a7d00b0434d31d57c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a482749a82dfbe8c3b1ff73df7514317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b419d2cb7f3540b8b7c2be13143fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe44b5efdb7a20de595ef9d7bfb7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a26fe7dc4263e95c6f582a18a7def320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93406d19cddd05a1632652bdcde21859321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c83244346cabb1efefb03b44bcee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef109b7c1f705f54d220ea6163dc10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e46b4d6089aa470c53e0ab5d1ef31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd5d754482a3a843c1ef160f9a48f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192397b233b4003b839f0a2d72efbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35c08a770c84ad5446094006c8713327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab20ea4df736b9fb0518ddf227d36e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb9331d9df3b6f5ad5f9abcd6d852329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f497b243b949808627c6a74a1591e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dc9860e70f28965ce17ec3708a3bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012d9916596b480883b61904568c93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efacee089c9de26405abb29aab1e83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11891cccdcedd5c7d76322c0c06221334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79ba1501ebd4d3a133a59b68529614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7cefa70f896bb2480a8e1bcf41132336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab942827c80e0f3403e58d888b4224337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f977667be96352d6b34d4a0e5f89bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf2b6736b2a77df18b448b620e9cd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e78efafd8d0b3445ea13906dc8d3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ac037889031465a1eb499f15cb751341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaf6f474fef849889d70258ef10df3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23756f10f1a23c909f5380991ba16c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee25e06dc7ad5388bc1c506148c58b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d63208265fcc93afafe85fc7161e02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501054bf4f401ad5547aa52c65a1c9ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891426f92ab7fa967a037821a6f4d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156512653d4c31ae1020593dbbe21b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927e758aef1e92d3ef7ea002686ba3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d893671656d1702a7269a80bd6d36c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b029af0180bf4d900f636d2114eebb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f7ad45719f1a8a0efb6c4a7523faa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7e659c6be87be9aa5fe206fb1169353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41610315f955d41f5d49f05035dcad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1ce007ba2aad7f9a144fa73a0af6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd422dd17ef132c167120ad12ed43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59997f31117de71a2e5265d1c17d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc365abd01f09faa0da48edd52c5d69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab209f98d64a2a45bcbcb6f556d250359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91804d2f23d88756347969c794fe7fd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144960243f1a4ccd7d01ad0e62c99571361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799da5ace0bd229b7097798aa04d47b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb959bdd864006431ede45a3613d579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a970369c0d4e821bc3a299cd74eb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed2b972091bc969e978889da95e50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0253b398bbefac9cf408d8fb7447366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44b1ad8186783b7ace3cde75c996d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35806245d1058af5708309796eae8cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56a2b21af922af7c7e68817b1e809369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049c8a9bb9aaa19733f3d898c524df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a690230a00699a704edcee63e6a7a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c918a28a985c93d3ce54f50bd7f6a55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e2d9227a0fe6a63811c8b2c63b7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ccf677fc35aea54416f87f9bb6629374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcfae9998554f005bbed397ece35a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8ba1ca24611d606673b2efd7b2d2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6011796d5e43aca3d840d219afbc6b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044fbad25844ae13cc6c89967261971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c381ae190687e808f0390de128d21d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63334317e4003b9ad7bb2e8a50718a13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9587405459612ca354c7e885a5343b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c758da3509391c11e2aa0ed52fec9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa1fd6871578da146820598cdbe58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd50212c33358e75898a94ce50d4a51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c297419b7583c81ceae3b93deaca5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8ce3233d6ebaf392fcb03a4559ccc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dae7b7713b52356275520c4e15ea4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78df8fc5a32cc91c57cf59002c868d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fbe33d2642fd7631dbe06ea9ce356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d41f4ec738323c38f1f68075895c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb51e72ac7ca189168dcb240a18beb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a340f62328d6656e162f7fff9dfd1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213e7209a304c33809dd4647a8d062393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d7317c803a00a5bd80fc305107b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2bc93e3d7b9184c47c89696e17c39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5cc9c736d8619f44491bf5f52253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3afb041578634f494dd1a34ca2ce8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2ff9bd2da92bd259dfe47c05f9c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50a5c4df197ca251b12245f93a79e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ede8fbb4c5402e25ce3b52e4a06b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5927e020b36774d01d25ae0a4824401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d798b8c82e1a2b2fcd1b5185ff77fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a3e07b7fc2005e9ac87af8f68031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a05802a89f92349052cb57dea7c48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807c714320e5de882614d83d81d396405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cfe370cde5a96f7caff3a87c8eab5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ad0064ce909118d084fe352e41ed8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c23cb517227f02151c414f58ac8265408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc895ab27eae04af8ceb7e27856e2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ab0e5b8ba63a0d1aeca5df3424f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56eac87ddb79003951ce18f805f08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf2a659c0192283079e26fb8b4228d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ad357a0a3cf5ebac276018908c21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d691bac293e0a391a7cfbbe5f52a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec40911dfcbd768cb8991b75d6ca2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fe1ee77241cdf9b121276c1090d41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fdd3866d4010808e897719cb5d83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184965a7bf6f56e5d3adf7908d9a68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae3e964281e8590b6a65dcd31a6ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9fcab0e5ad7b4fda3de820c3c75d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5e7b7d94da485084b245515c1559a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3417613063fae1fef505f497f4701422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b054cacd70ab80f539ff191a3e33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6d91dcef5c1e598e5ebf3e23ce2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdcee81144638e20238299828e999b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9fd45da0656ed4823cac4ad4722e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494db7bc39038eea833129d7b9ea356427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149714352001dddaf863d60addcf37b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f0c7ba87c7d8fe143ca9a6b4f09e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b777b8b590e204c36a8089d1a5e99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948163078ff9802220a8d14e6ff1f8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed5fc4e69107990e8c6edc3c2ea85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9a1adc9acb4e3fd491e25a627f1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b1c4ebfc0fdfc3dd704d089416cad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acd23e54cc0619974efda93e1960d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca98f915dc29ca860e29d2f7fc3ccc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c90524deff5d2dba4f7e210eca297437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b918096e02363d42c2732e02b2540f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e0f189a4333ef8256e3b2788c6eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2049e5c3d5db7610b5dad9d852e36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc04c4b995f686c062e6deade682ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c7d7b81c254890acc286904bf4b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dac096d44e3858769dbff189ff32e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761289cec9631478fed3a30b397eec7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadf05f963ef35be45e00c1043120e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9d7a15bf93b02990a4b6dc4129dc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02668978551ac71992703cf4bada31bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c92d670fd26a2d4325dfd1efed6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a8bfb803aa4ad4367df55ef39307449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9251730e5ad7c493236db9ea94a31d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a4803bde5f50d290b2ce3d7a91bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc33be75fbd24245b56cfe3fb8d55b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8899ec3c6e72a3227512263846ed02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0245e53bebdff110b34f2e5e94e0ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b5b6b1e332adadd2d6abab5c7821455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef4d80ff7eb3af7cf2b661dd366964456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032bc8392bd75da1c492369b864e03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd33f7be0fbaeff004a771127aece458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d361e85c15464a9a34d85cba94408a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dfd93c42d4d521ca13679592ee846460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa6c9d8ad0b994a1c71e754eed6301461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278d1d93a19e4ff855a7a04d0bed537462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fac152a0035857f9bd4816efa0093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784649ac55c0be73d8ae5f4b2bc882e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96b0dba62c0b24eae55dd60d16375e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fe4b4e5865a14613c847552f00184466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48789d755bfd0568892e833f08d10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432220d67bbd18f733b0603099cf545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d388d2b01f5ce1f881fe151b8b07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884b676ed1678719453f4d20c3b90d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584934ea201d3d92ef3dc9a8b27635b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60437b30430fceb3d77b1ddb84c7aad4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c94a19122f4c6767a8bd36fe8b46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e1d1da6f44f67b755605f0512fec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67c4b8eeb45589ca11a765f7d788c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e35371016a97852f351b7459eabb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b8b903883f85ea576be153e8f28a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e064ca269b67f899813bec1a06b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd78405d8c777f6e636cf87f08332479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059849781bfc3e03f105418b56c72da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a31e5c02d874d5da2d021e9c4bd09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c844f33ba716d76818313804652d8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d041c9d8072b804ccef76c108def483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fccc3fc9ca49176f84005bfaa35a23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7ed3dcc74194c7d20848005435ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506080409a088b6a10fd7774a989153e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8467dfc825763e48a33da18d59e6c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b755b8078d8e29148cc981f018e2dea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd456710b55349eda4df5212c430092489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c5e738cbcc53bff49e2fa4cd0dc19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224cd279112cd19c391deae44d66a5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47095f4eb0465f715d5c913191ef1f69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee201e18fa8dafeb6675773c52c4a26e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eeeba9aa2698f5c1da503d5bfa901494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f622945841da80be77d5c29dbb16f0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dbdd856b1b4a74ad9b56b41ac17d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5985db8bcb945a2303bb0ca61676970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea50417d2792d5dcaf111f71681b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc086e44213aeba3617d5373c6eaa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa822904c8d5d897cd7eb315172539500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f9939b7147e738ad1f3beea15118501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36046bcef88ee7dc40bc3f5d6288f3c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4542fea1a96b11a1878f6f5daa7231503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e81d1f8e1d06ccceb7f7cd17288a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea732edf105cc9ab4102da57a9b35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abff074bfd195e045086482c7eda6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2dd4c4802834a73e42180c26ff43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3605bdff8b6e0d3bd3176148d1db8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897f64c1f1dfaf2dbaaba0163e044f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59999c28d3a9666281a7d4cd6a830b11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f475806ea4563bea5f21c3151ed6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b767b3f08085b48298ad1d49b1d237512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861e8000d34dc2065b0dee801b2650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eb2c477f9b847e6bddacfdadc11c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82692158f313d77b358718490b0aeb08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a371cef95615ae7f5b8a3be0d1faa1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d597ccda47e8548c101945451e302517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084526b369be9e57f859b7dfdc44741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710bdc96ff077a67a0305f532dd7bc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311e340645d0c409d76d90196f2229520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9894b3524aeaeddf680e41b0bec63a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08843800c53677ab2cc935022a54bd60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2203d2e32001cbb263e80fa1c303eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a69fb7d24ec736ab3cf18642417f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b89880c07f6650bd159d890c02a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84a2bc2c56454ca521d162fc5d770526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bd73865d29713265f3a8eb96b545e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055287eb563bb4fd242639a7e2037f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4ff57197d58eec076e41673e31c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac78fa6f73790ee945ca4052359e8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1231592323c31785b7e830cf561fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47960ca841c4af9313eab813bafead5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340577e1c8a9811534804ed3dd6cc2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3ebe21e30cc3c986988ce28fcfab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5377380da81f7f43fa287d39cf0688f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bec01848970a855feaebbab56a593536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964482fbe351e859e472494d7e2efd2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324e6cd3f52309d200c054cb3acca26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce4f0f16edce85ba1e9da5f287073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef00abc2cce7a2a2df14ce5055640540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e1dddfd832b5e1bc99554075455c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9336e648b09ca3dad9c65df6852fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401345f7da5e881b0650c22d459298a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af7a1e58e87a0dd5482ccea5da38b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ad331e2e9ba110eebdcdef7a5aa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07592d636ae7d225efbba1b6f1538ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f28ee7939e01eccc56eca3a4717c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec4cb34f23884d834a959af583064548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106080ac1aae896d837be97d37d406c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd956f5488ce8db14cd8eae27b61acef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da0a4eed39ccc273131cfa0406d5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017053d73ef2e74bb4c731a83224dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0443bbf5d7b6ceb41d0ffad62a0ae6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e5c15272857cf825fe5a8cd8520e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6b13b9b37a0a8008a5848f2de5f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bf162da4646a74fbbf32693338a95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319a7911ecc164abec9a25af6ee9d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b574b2b53c313ea052549f325464558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4ed49dcb696de98fc2b7c8bedca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055cf2db6f46a6db81ca3d8eac1de7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff47bded0abcdd39de43ac631cf61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75faf2565716c9a6731e2a28fe056f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c32509a6b6596bd7fa93ef4c5ce17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b18ab9ef5459cc160e5eaa4bee5e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127350c6eebac71618cb33a8feac8187565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b333cc4f734df6d4a3924d82d2375b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60cbc2e82e35edb90f646ab723feeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff888f7003bc44312b0bb6eb8ae1b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c944b375250ba0a021b33682ac769e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5896c2917473ac624f9791161a43d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44a81ed50b610e5718603e624ecfc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f760d1fa79eb93f1e4ad25965e093e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791fbbf81e24f0d5cc1890d92a0db2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c1b6cfe4e1f3a22f44e3e9962464574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f43712f132d7da55e4f3684d09250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84e2e9e8f8764932c0d9c75756a40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d6ac019234a952c8e0f62470651e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152436a37d614bafef860f58592700578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ce952f62543cb3c8ea82247e8ddf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb94a5f0d401b9702a9ebc9a28d4b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af64236061efc1d8c2ffee2cf97fd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd4bdf86d26610358f68a6b822ce6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293611f77bd54c2713198123e7b5f1e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c280d7884b9216432adac76849a38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b761e62b861bf9c4314410036e6d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a164e78d5db299d94f75f530ddd4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1987f8163ff4c2d3e47cb80216d10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb28a36e66a8b0a8e9725309492aef0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a5a9832be166bfccd9cd42085dec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77894b2bad1c26bb8e3bbc776f6071f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c234b25ca9ed3a72eabff8e25a6ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651de732d4b9eb6771fd4f7b466dc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b066ce746586ab92a0df1b69412a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e3392d82c26b5955c6c138403fce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2456edba78e75cfe0cf7db76606f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f968191db4aeffc3e8b6c01078ff03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a8ffe26d71382d36caa86799e5ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231b29cf42dab792265ecb3b425c19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d2cd917829af2e62f9e4dd2399a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f76a24805d6c76aa6a07660a597b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad294aeac866369a75e6c9cd98e56a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303d4c22efd0db754b4dbca1cc3822602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e89ab9c09e7381b8fff6ea410399a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89a05a144e59ac8adf049a5cbc239604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145841c9867ac421fb31b65ed326499a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0e840050067f016d8d062c1805f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b45944a2180fdc347852e8b309f70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4be9c776dd580ee1b8aa1213d363d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e64e5b6af4c8a08c75af60b0a9e64d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e0ae29c4223c0e03b0c34ceb070a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e93228508fb4de2d042e3b08c9eb38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15fb6857840ca2aa7827d7f4304aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67843851079ee46d498efd5f16fbe07b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccd8a577c3044620d105ce12fc5a38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3515d9504ac209d558c94efc5183d45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24496d63dee8accd87cf09ea4fbc78f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e9a79bfe44e4f7628e92e74d7a1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a021919d8f1931fb2ca19d0f16b32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4395142ef2e9468d4cb9f168661c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc084b1e3c34c8c9823d456004d0875b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df33e4aa0aeca582370054f9ea75c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0674062ceb25f4b7fc1a34311d10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf74eb8c0a65ece0d540853d744ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767840b2e53099bc88f22c505a1cfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a497e60580a6cdddc3ad87b9eb12ade625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec730c9d32b402bd449a84f281dce23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ec9bfbd5f21b72479b9b2b14521b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c9acf1d6c9845ae8b3ccb66f66c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c016cc7b7c0b5a7bb96a89776b53f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b975eebd44a4edabec1f0c655a9be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991d1a1aa42750e332613e3fcdaf22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e524ed79dad9f8ea1c6c14d64755d24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b853b1f5c4c4ec15798017b4619d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c0f0a041005a41032e234440cd72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b5ff1059dcbfa69db50ee7917c967635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d878c691e0447bb5d6bd077996083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5f94bec122aa5e6681b41a2e35ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6566bb96c56928c29747610c244a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294666ccac8314003ec750425a61129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd709947f90d05f9007f76856fda0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f2ac17253123a7ec38434b751b8b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad6506ab01f862f812ff9a06558c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa37993c7b925848c7f775071abee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb314d26070901f69794bf099c7cab6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cbfc5f5c9de5fca47029bd40bbb89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9b99043d2a9300b1824d712d593c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa790926f79580237644b7a3a19999647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91614d6ae1fb6928b84b46abedeecb85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e05eb33456c2fc9dd23f3e5c3d09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecc708d9bf7c138c0b437572e5580650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a40d28ea3943183a39d9febed160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac62edf4a4820bc9bc33a0bcb7471652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5b8c8c8ac31b430659fffc7d80ed4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af4c87d6ae1ee6248b79a10242101654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d6c078936fe08ba93f04042fbc55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d94bee96d24f82fdd120447862ba2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07f3cde579868d7e5e57e36e7910d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e25b8fe4d4b1a9f4e07b583b2e0f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da043d1b5226f6b1833cc7991cc9a6cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8faee90de189928ccd8c00d06be88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364efc6cff3ef23eb80efdc4700c449661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ef179140d6b4c13b8447ee3cdf17d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7507aeb7d95f5db0a1dbc2f7e1213663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baff0b9b8616514b63c0ae21977275664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acb9e2150c3cdb456e2f810043e5e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6531b781bec83d9774a23527c653666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48c94202b7d38cc65c52365b2bd15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d297466d9029e55d25ec952995e19d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659f8bed3094c949d5e1f3ec5eb3fbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814f2fc3ccc89cc0b294875d3f1520c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14709ca5bf17f3c396b40a9423d60a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7638fe0626269920a16178169855672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022eaec6ead6faf96db2cb4d89a4ae4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4179a89956e1d7bd13093a9b23e81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a18a92d3b6f1be9474d28bcc505d22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e3804b0cef8f74dc9cb939af25780676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc46456b669e76711f502fe1fe4a9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac07a7a9d1f52f08e8dd060a2d81c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6d6bc64dcfed8195d1eabbb80a69d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18b60a7b2aea6bcceb9c825a987bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45706ed4986afc08507a5755d6a8bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318588d03909d3055c3a3fdabbd3987a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0798d4d7431f68795ca178b77fc042683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee70e150a84529d0978353366de15b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a9777df5045dc7dd4b3dc83dcf8c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa143a561f1e611130ff07b02d6d177686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b8c036947ef4509be74d9d85955fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec16b4a3a79233b58068346b63a9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74f55278c4370c297e626bf5615853689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef60d35636adfc85aee34a6bfc4bf4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559660a1bf9aae9ba3975a74a91921691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba96362f23e3bbcb4aad2ab32e8337692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69c5499f2e093741440902dcffe72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199695849d460f81d26a2542ce3a0dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c56728d95a003c0b463a4e25f5ba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b74caa85188576429fd12c03dddfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751aa852484f545efdaf0e490a591df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99684e6f4510a08c6546217038cd22a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139766424a79481b3e753c66e9e31b5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2510db6388a45e3c5b6e73808ee88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537889100a60b79835e04117555470c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c7d45a9d6b5e42b2819c9d4099a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a03ae50932eadd97c208dd6af2f3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6419901744724080cf722010af412f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081194fa3313072516d6da6ea134c4e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc656608ddb1902abe29f81a7f0260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a599a25b41bdaaf560c50bc82290707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33935b3207cea9b82a8e3fbd16e76033708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e237ff27d3e5d573724753c0c6e888709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968051423fd0f4358eb9f122069aac14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60aca011e239b6b84a8565c5ecc929711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b19e2ad876876dd2381225257acdbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25630f083232697c760abdeab8c4a69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a192f93b4dd874407338c8a514bfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a39704fadff7d216cecbd920306462715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a870501a4d82d1266c4c15560084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a015b7a11aceabcb3e922de673d36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8593356a5296267342ee39b7a9db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90987bc2f614884ae8630e3502f2be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1303da50356f38a9ab2a60c689123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8d8ee33484f332ce203da99cf9f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7dd14fbcd61e76506049fd4ee878722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f90814073230a6233f356861d589723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1a297b0902ebebb4f068cc8f15c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc99ab3458c275a4190e22ac94759725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffff9363c9cb68e4e081352329b32fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594e3c4b4fe855f7fd00740524bd03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bf9b51be9ad25a067740c5287dc8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a6bcf77d0faacb255ef4411bf8bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b838ef31713d82bae48fa28db1660730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a72ffda05c47f201d5c51a901e4723731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f9530dc02af7736290274726962f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf759147b8824bcb2acb0123cd5d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9888d2c2f7a18c0e51675edae7287734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90382d768eb3d997d94b78bdc32caa70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522dbf562e2855a5f0c8236e61e61f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c306acb2d3b28bda64ae6bddf14e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e16ad382ecb75149d4452f95ee12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c14238fa0584a16f4ac00d49830b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f76283b728f7be6d7f5bc800a7eb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2ab1dfc67cfc52a0bfb554977fad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe02245be2e124b2af9f2b3ee40d7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2149ec26d14896b7f5b480b70709743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd95b852a07dbdc78c5c0ee8aae27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cab43a4c01b41312e8fd4f1ca1239a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f2d9381b14f68e72f249fd01c6b8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f21015b23cc90b60c7d21b41fdc1e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34def5dd719ac095160077a94cd426a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9992ea7f9ca72c7aeb813a848fc51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed68b51230d755bd3753e366a9de01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12cf832c1820a0971784c8676ed1f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd61c71fd0c8aa72804a85241449fa9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a56f0c9f3b47ead666f64673fb4dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d6ef8cb07ee2fb86767a4f122804754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959006a3a95d35d7b7bea1109146ae2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf0a868e838b05fe386a55032a2cd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de11ec6e109c6451848ae45b37f6fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bacca6a4932dbce903bd339e7906b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7f0bb467d1bb867be5a06c594acc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769829d9e4f9d69ddeafa2b5c89d76a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f64c855386724b504b362e4201e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845bcf2ae406ee95c98f938a8583f543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84d8ef28cbcd3cb48983a86e3274224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfca715ba345567f2d7ca59f1506625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d258f18c057d84b34c468ce90fc5e9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154fcc5def2ac43154d37aac2485e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081d746f40494f6c1e5957a4ba06bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599deae59ac5f310a64a9de11f7c36969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d7696bc7c7e0d27e0d188c20b11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834a99418c3c4161ee5faf678fa66d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f321100f077c4cd5d549cf774b1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0205fba75c54449dcefebc504db34713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ffa28558f8e098ddd1e2cce2ddf1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059fd68225b49337247e1fba33bc19b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe40202da15c0fd1341d342a964c87416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae25fbeb5789ef4947b25db2644844217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e933607e6341f46d7ae27715994707018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf9efeac5acf58c97f90000bd3f8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea06aaf2732abc3503255e8fa93d7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b43af9438af633a494012ca31889d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28beb5b4ac9ce43bc7b85500cd00d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202303cdb00d622ddc9f89c64c57b10823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5bf64723eae4f30c0b7cd583ec3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d400ba7ff9552acd4bbc1afbdeebfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fe20e8caa96001aa6cbdb08d95d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f741ddb23b8e534e23e3587a97a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b2e34df7a65ab154412f5109f48d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2108ec3fa831d3ef31e0d9ab350d4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c8d8021f851fc527694951613ebc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46769072fc07c07f648306ccb6c84a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79781144a84563bbe5a148447fb0d9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b17e269f3c2737a8e2071b05af6e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677921805258cea849d9c00fa233ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4993936d4527c221c13dd69eb18820c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04306eb08846fe897991651ce93db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962ed990d6b11204962839abad134837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ae85cf91a82dff8ad40384b1e2d7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e45196edd578a288c8ad5c8b6c7f6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e09a25c39abaf0a358207453365f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6eda7cd02a28751858757aeb5d27741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6fc732ccd7bc73f43716a4860144342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e124d851b06cd520e57f19fd17e14043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396272567dcc74b0033dee8e28defedd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483f54e670003dc4412ac9382ac49945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fab744bfdf363529ad5be9e394cde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5dc3fe57fe251d201109c76b515947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8038ceedaa0ab1e85e3a56fcf4b9e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac6bd158ea19ae85e3641745ff8e0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b68c0e775a8731ba907333f0ce9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819945f70f624a7d5a1185ca261090651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a3deb479416e6e389b669b26085352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95544008b03c3b276bcd27f064facbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b820a9f7e451af33ea7b1d8e1786c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ee54cf5010a75f93a2631351051c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc7360c879b8108e1bfa01a18008a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0fd65a77c73328ad91c980c41a8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88552c76fcfb39d436f1be1dd9363d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f49fa60b758f5f8e16ebffbe711459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d792897f72b6dc15f1097d1da35d3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9fbde2c61d81eb3a62c7b7f4a6e5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991852c6ea2951d43552d2930cca422962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce906f8257ccb474e9710ca779d13ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef3e7cd0ecc9108c3b3fbfdad588464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8686cb3ab037a10aa2b5e89a5988d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f3b7c80e466dd07a013d01d47b75566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d811945e9634d0a2257ba8517f8a0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0be79b7e5d71913829cbaabbc6d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a343b99db3eca824e562da18ae85269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f9161a33429db520b65f30e6674570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486faa3a9b76df8433cb44ae45c73b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa696dc496d6b4fc2887805f570d7a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e92fa05abaa58c19e637bfd079af173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd159d3e4624f90df27a5902bf66c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bad6bf8587f42a193ceb0570627ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63275507dba65269953f9baa43652376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb250a42900f711a17e8e8fd95a553e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a21eb7dd2fdf0b35f574fb874be1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f64581fa85525422072eb8b703d70279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2d8e1191a0a3a8db525344aabe05a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381964dd5ff661a54d739ce603fa5dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f602216948f265715c7457bbe470b8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972c56f7f1581cf2395b96cd6033cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c07ced8751451678f81c8dcde247d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc9d419ef0b30b3fc3127fc026ffda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f4e59cef221d3d38a27c3dfca71686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57114929256f053d44b1e7764e2b9b9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7fd1e036a0bb8241efa17b265b29588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c39ee51bbf590c97ea2ce6fa1b1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa3ed9bb98a7025e4d582ef0ca6afc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e1d301a784c78d8b0e53e219e9de991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bba3319220d3faaf55040ee94d08592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c227fd7be9d9d1dfb53387dd60d9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c33c9228e3f525951970c73f32551794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf80c9463e1ff281709aff0893e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714848d696af6990d927e83217988696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e4bc95c33d0e2280a6e4d0f2d210a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4eb017f9db290b371d962fc5e4b2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b122202ddd4b31bb13feed2658a2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca786d77773a3c1baffdb9b0b5ac8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c73ea9d3281841466a9640a8a1d03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838de923a45cc2f615e636c79dc296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec169850c5a6abd5ae49916c91d50a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230783cd6d6c9616da73c168c7f75c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83097147b9f63a38c46e53857bdf6888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60cf1d9281a4822998dd4fdefa8801106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67257cf7c33296e2ca7fadbe48ce4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee30cfe0aaef42a806f256e68499f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f003031b809962a1d0c17f3f7fa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1c4942ec1d5ea18f4872dbd9f42c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029c17a0b3fcff9a5d09d6ed1cb14f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8205cea7ddfc717b88feaf2d00b59d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47d3f77664454d7ef7a63f9c5623aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84dd5c6bc489f418d8e1014e1588e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d17de00ddb0a400aed796091375ed7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970f24b6c85b0dbbc67205925d84f8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deea483c3c5ce8518d9cdc7b1317d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5715fe34747052bbafa27f6c522338118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d2c975d4d332413bb035792f7705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd657b1c91bbb45ad372e6a911d19e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3355c29b7ab7515842deb149bd9f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa34d05aa3e76e81567f544ab29aa0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fb95098d5a98d60d77943c69bc8fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c7a09305fc0759e3907abd4b7165124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d28e196304e630c0fb5a9441df3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805bebced0ffb39a045b6ae4326c65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600055279cc4d0046358721362af4382127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43040847a368d1c78ab6172d611ab6dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cb45882d4bc03f5343da46d4ba936129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133635d485368043993aa48799a6af2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c360ddd0d2abea302dba63ff964ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f53b6ca8c14cf9217c053a723d8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887fff05157a57256a8c54dfac6a66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae14fcb42a366c1c9c3f63624d9ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2530d2e20065e99b00b2dc84f002c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e46294b60f454d9d113f1f2d2481e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9d38e965a47ffa27145ba19d3df17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9615ec17d618a5b63d8c7ddae46c12c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3c99342c66174637bb77a5876b05a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c629873d9727cd713c3313cecd5c2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4cd0e16a386e64edc0ac7a49ba4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e391a4ba8e0be70b3dc1aabb36d3b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac972314723457e53b3708473d9f1c08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345658ba96d3ad4b467e7900fc2f383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b4449ac978690bd4632f30f52e658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7916827fd122305674108fcec37987146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d314fa695f6fc9b0d8642ea1babda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175800f60c8a08829f4b34439ff8db59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3886cd6b7d6e08b2e35f2967eb7010149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb171ba1d2b69f82b55bf63082845150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c0fc5aa2747a7dfbc59cc547ba596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3953a5f93cd35233d450645868b10c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041877d5e02de09bcf3c8e0e4328e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363905cfa6f8dd4f43007f89e0f5dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b8b476b9d12edd8fc78fba409240155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11464708fe69ba2ce1ee9de1356a48f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f54a391718df4e0ddafa8054aadd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02d80abb1eaa21337ec7a97d49d9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8ed2b5cbdf05080d36a87b0435c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43134c3e0455899672d32b7587a4d6a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6a47ea7d232189b659bad6dfc9972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368b77ae379ed9b568d47d38ce9425162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6e88285d164490f9a31147da5127a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9392170ae8d72deda697177f59edc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ef3af4ebea8b6aef9624615622e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361dbb3c1c5e8db1f036c3d297e4cf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b1fe4385f371b65dbd61bcc27301f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b807202a2ecfe5d03ed4330de4e46e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9822751e0d52a797261aa76db2497e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979a017879c58f1997f4e2ac411e059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c3e2709f6c14bf31388ef0348a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a5a17b50aceb41c197a0e435a425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d21030d9224ab05f917d1a2f9ae37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365018de06358f8259f2b8a242ef628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ab20ed57ff0883a472c30e6338729175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef4ec8721d8ceb2f7585a745d1285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1348c7d110ed625df46ff98bfd8db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d0d6377bd7d9a0e5afdbc9cec928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910233e697fcdb66873c1164bbf983179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5274fe431660903de05dbd3d5f246180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53cc0df23395be4e8918a1d93e285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244e4b65010c8c29efabc96f6358c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2a79cdb265a40cf1c4af804fa74ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a08a14d4a60b1a360b14c3f54073b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dff9b2dfd95036e96ba455940ba59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc87cc6fa6e586b01f141f9c51e11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e513bb730f3c5f65881de79b0faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20938438f9786112ca4021536fde39c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c35fbaf80672392da56994819dec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933eeeaac02f1d05d087e8bfdccc00a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149fab3f9c38fee63f8334956864ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbedd319b3818da8e6268158a3a67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523c8706b5b863ff9b7baecb7862d6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262c3733fc5f4d5679fa8095b8509c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bd5355d9faa4875895ed99291982195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e983887fe33231f13c37d3b08e918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef28d2e5cd9f546459a6db10263456197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced0957f78d129a6b67e5bc0dcae70d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f528d708bc2fc078c47076e8b82e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c2c0e9bea06de0e754ce09b0ffaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb5d35954ef11ddd9cc85f2fd4522201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784e45db5079286c78c6bb0a5b77f8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8397097dfc134f9a30be3a539d25f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39092316a22ee6c8949fcee5c39c198204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3f14f0a5b1cabc05b0a143424cdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249c61266537b8256bcdcdf541f1fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff320649e72674582395efa73f1136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f48d3a85dd5fd846037a129bed7870208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b08991e75200166a418df481283e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527e4da1006870ae4a51a0bcfc47f3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39385c0ae89bead15f0a1f3e9542e31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba807218017fc77b42731080058b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3367e41dc54ca643c421e407aee96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f8f4c2c38dd7a87ac9849f56b951214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f76a930a7a786ef8663d881805e2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d9e07dfd97f2affa90e83313de327216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd184cc1b978a11e5bb33684cfcc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46f46c888ffbbe6b8c7047760932b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7801fadd96e7768b0c0137ed29da2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af218d8dedda7cec6bf50c35dbfaaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee51d19fcfa2ed14272c4d09bc07ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f662a4a8be65f723c8b0f8299bef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687751af7558ed1f6058544767530ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2f4a1e191f8dc88f43e3ce040859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1197ac24a21c3db9b41234710c0ee9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756a546f98e96e6aa0aff987fe42a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb33b0ab9732bc760d081df9807f0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7d811265a6fb7f6899882d0c21ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd47d1af3fb4f3ffbc0cdb5664c37ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812bafc4ba8cc0ce6a461034798a50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58085976e039cf107962f987b9098785231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51cd75bc683c577ef77f3012b0a17e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161da70fd6f630a386c3221918b111233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d63a84cfb0893d78863316e8846c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dec8b870c3135374c4d6d82894f6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c36ee134a6b21765b91b2083d5143b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f022969d949dcfb621d6445724de5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f79d0b8e2ab99cba1c63cbe0672c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b061e9cf20bd02dd0fa70d978050cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ac588f29231d88bd4f7a0369a895240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd76715d7e06534901d39a1b7ee635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f932a64e6aa56b22a0dd0a21bb3fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ec29fc0a254d058ddc72b8bdabe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9944b4fa1c2feea1f40ce2767241f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de326777bd7a749a5af4ab953e31a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228c95c84fbf4be9e5b3675637ffa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab994a594599b3f47b468c22701281d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc5001fafca301cb3e4cdc2046ff66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117e3e42e98b3e122d0b25da571352249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2ffee261075ed317d0705b49132d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbd23cdd10439275becc121ae06ab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646e2abb461b9b7a00410aceff6dbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e340765fc6e92e2fdb0d17f23f605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610db8a312c95bd5672530e5ec5749254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bedfddd33e775a8f2cc5c8c4778c3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc232404a8b379a1c462ed8176757f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55acfdd3df5e4d7fb9b6c19cf1c81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f9f09b3606c67bca5a21bb4ac1a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680c0cf22aabd00dbbf9d34d23c6d7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434adf568be737f4a1475b28f427649260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf729c6d5d5e2e51e65bf6e1b2a1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c1658686a20d15c33422644bfb12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa93f4abcb08e5dfd2ed35d2c7c37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec88a7f4ad2d8a3e5b4413622a7cf33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f058f1f622842950890a1424ed98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6813fced758c71f699877b703d5d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f86bda94b53dded35891f06dab63d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7b1dca413c62852aa9506c6d786f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc525e02e1b0c1cd970e2629048aa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b06387c1d35f4238d8096cb53ca4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b1ce9ff8b06099b7946951494aa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f790a5ef35b8c7d5f878fbfeaca583272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8911068a6fbdda72866d292d151582273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a324fc8057de095613189e213bd39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f84351d47ea9a69bcaff705114ab48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd538341324c04229b3db604e3c9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336507f523a9d98ab907a6a3454bec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840c40eab0cee9bc1f264e95914757278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7a3a534769f16440f2abf9dfa843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00b7ff0cc4a7511fb6c7b8372eb49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4096f94ef5430d08bfe070c0b54a87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7f23e8acb0e06c9f82c60f8aea2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bff1af63ca7ad1d0c35e27bf74fc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b178cd54f65b28701eb22730de1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd66d268929b06ea4fb331194514b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332795ba44135aae5cb948b656eb30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf541edad2e373b56096417905187f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1476e2d7cc9c651bf31dbe9eda6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84307e25a5dcea272e581d6226e25f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d820c14b64788c46ad8806b89f4b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409ec30412540dfc6d82a264f590ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38fa74af666bfd7c5177e41322a28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd9981ef5adaecf2864f2dc35b23af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99af6f8f09eb4931370cf25cd6c87d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d9fbdc575697bb96e90b5c4f2346295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc323dff5e710986c648d7a3f8297296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53857477e66944d36232b202074666f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60735c39f9da913ab5fce69b4acd79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f594bf459b2408495ce2c52b9c3b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60508c5b4e625fb41b9a55b93eeff1df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfedc89560f2d5a20c39badab6485f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3cb82deea0696e36aa0b9d97984da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eac53689816813d71dc7ff1026126303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c85db57967bf260463138aa9b3f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397beca99561ad7d20e8496e910e25f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad942009710e7570c336866b48ea60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931941c0275935190a5eec544387a17a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46502296a46bda6d817b031a504a9dd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa82d02de82d64175e6971eb9fa8f68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98a12e68202fbacfb9c7cf541483c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4edfb1b0e41951ba9628eef18750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36425f912bf3d7b1d30cce46ad7c054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d868c9d3ee96854046e926ae84c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145b5859a1fbdb1e53bfd55366e54e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de249b1a71b463c4322406f34868a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b81a0ec068d219f98285339538497316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d6c1082a063e05b069c394d48e438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595612f1c8984f4ddc4090972e00c7f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b422ebc8a1bb2bba051f8d6506c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792fb78531207883465c59c0cc9078c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b465fa6cba90fb4dc7cc0dfd40a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08157c7001dcfac25a14041bc2c27e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a97b03d7a82230629fccbe6dce7b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75999801693edc579eda152fddc20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886af6b31169d0c1da84eb7c1c053a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629f2593fe711dbc68eab2d724081e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58b844363bc24f8e1ed6754ae5963327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ea94442973bf9c3469883260b8ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f1a7a6d4a92ddb8a64e549b1aaf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e230820318835b47455382a60cfcab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8a16783be4a48baa681e3cbe2dee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef8b63ea653f6e618497beb536fc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534d4bc845f62127fdc520eab28d13a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126b3d3d2f5cdf9fb570d683fd0c472334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c73533829bd4f4c80cf04bc8df73be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc8eb506348171c654a52a0169818336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d6ba87d4682e7e80dac09d02ea151337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e6d205b94091c003a180c368803f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eead9e45e01669ef0021fc1968e85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c7e9cf544d133346e152c7d0e9b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43996738a757795be6f843a542a0c2f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af563c0f9a3476174e4deac2f8b0640342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a98e2341fd8f64aac325917dee1b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8531836bfc6b941a2520a844edf882344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a3721056ca629231bcc6e68640a6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c8780e6feb41cef2f5733e8536ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a911a889f286f03547445e61e5ad5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb3408f3955e63c67f5974bad6fd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10499a9646e3365f85e81491c9b968349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5134146c7a51e557be5d4fc5b925f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf678bf05c4d1aef98130c816bbf3a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9366dc1ed48bf8205ef445f81e681b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac0182516b3ed34e433e954c8ba35a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95a6ad6eb27e3c76865daa28adc15b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b45b258b4cd47706ecd84900467a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a4c8e3bbc0b035da820e3bc8a0a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7332eff9636a0cc16be43c6a3b4371357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a8f6a66c4554666779625136b6b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdaff2561a682032b8f07041af0638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707398843a6497fb40ba0a9dcd479a7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4d5e5cfce6db6bc4c6c26983f573361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41649bbd2ab40ff60e62e2b7bbba9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba27a2e345299b25fe26d29e99cd9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cc24df68bd64b32bd51f897866ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ac8d880b00777617536c4bad64726365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef869549f93bb84852ebcc78e2cf976366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967950ab84f4d40e7e6f8d11e802caf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe8c75e1d742add28c0981b253dbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093b5a78cc50079e4d879b8d076305e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f2ccb10553f5a5ce1ab20036f5c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404ebc2dfa076869463d4b20228efb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca80d0e8add877e7527a91d3ce8676c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196247df99c6770306fc2c348ca978c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024269b8a7489403e06a59bb2dfb884374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428482b34db72f26b52f358ea74d118375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099797b92d94dd771bb5bd9631346ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eadabbda85c38af2db5d15b4ba5413377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec84d50990ca7d388160e511559541378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d960d5a54a3cc7d390b382182db655a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196b6d0fc40aa4ab0f4c5e4f607da4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd3fca18241413a899278fe5c6ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec082bba62811df755c155533ca50d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141617422bb3e949ef812a51e382f091383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99627828ca1c20dcf6105c9045b326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e58122cc43439e84bd8a857805785385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9572dd532aba5298afa90e6b27a46a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417809844f641a3010e6e0dafbdf69bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e323977d98f676da5924838c5501388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096018001c24adaba890f36c8cb00a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef68ca40de3af37b0fee31e1b15393390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812b3786e897f1c5a69b40694fc385391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d36cfe9e1d9fc625f7593cd987e5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0a32f5019ac26ffe803f26c29712f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a58e9eabe179ec75756d26d485f93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab41f2ee150dedc18e0a9d394ffb1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b5748e97c0e1f9f9f6a53ef670a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df3079dad758b25334ebfd2c34ac9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71eaf685df92556bb7028215e4e1aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf14ee21648f914287b5dc1003a3be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7240a93b9bd899324111abb5ca392400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77fe2146f645908be25cd0b86e706e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237473bd6208db8c6cf4199f641342d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da4f84e0c1d4e2ceeb36bf45fe38a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb68bea4b121be588e74be299ab96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a1b4d15723de838431429d70a14a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cd1cac0b4b6771d532006e812890d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd34215d570cfb3f908aedb5925436407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d47505eef89c5fc976a8598ff1fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163394d752681da1ca5ff75dbda927409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68f02117c29cc10c789d624d98e713410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fd405df7f2dbb01a204eb6303d0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417026616d67aa5734f6a6e22b99070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66220c898e26a2129640ea5ac7caf1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284f7fcb0d0c227caced496a3eaabc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833d3d7822ecbccb22954678860bbe8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8de1247775e94cc0b28051e5932a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323c82a49d026e82f023bfe9f1e400417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995783b00d5187ad8806909b03c613c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffb98734f485a127eac9263f1126a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5cdc95693b1402039ef2505c997e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d31789824a479d189078d30fb0973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f59db2bbec28148151cc29953c5d6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e09e8288998f24dfaf77469cbbfe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee328bcf9c07be04fda0696a76a059c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec6a99391b92b8d2eb0fcfbe5542e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00d69acfdfb5bb21037d6fc3cd5ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd97fa44c7e4f9eb99ddfa2951147427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048e146dc433fe7288f803c8aa6d1ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d958dd95d0cbf93a6279e2ddb6664429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747652dc876f4b6c040045e7ff35e79f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da28b22a470f3f2f2e6a5cb2194c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3e1dece473aa35bcb67a25994f05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec211f1717f2d200c5f6754edb5809433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec192edf01c7f247374a7c12314146434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e742697495742781a3025c29f0f18fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe0327fa84672878945a5e90a46b45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404719fc3de13133f893563cf953ff74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f70cc72f376f08ca21e2936b6f6c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de3b28f6d547b3ce1a446daafa532a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eb03f01161f7586bcd2fd0ebfad41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc4af7d96c3c1bccaee1715850349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37928ab8672f6aecce4aec644c7540dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9a474b124729f53851d2c3a5274e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571cffd2c60cfeb5b5ce9257673e8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8aa2521a06e97065c77d7d0284f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633628579cba53523a221fc14b368b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f5c0520052360db618fe96c8489c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d037db664d8c3c8aaf9f034b1ddf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445eda8ffbba3ef779f23ee9251488449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df582e8a7bbd70121ebfa130137c5a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be064c18d9e0b368545c5bbefcf158451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538b9564e7cf0e663d3afce0e6b4713452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560291e7e35c5fdd66dc2e9a30d5b5e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab00721cd2604531046ce0f4049ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b1dd10e8cb3ed2378a6b98b3d7bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44354355d1c8680f2a34c8d0f2037456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bab5446b91b23525b6a9d60b83da2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1d1f8272755ea36f526ecf813f4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026ffcdcc3a1942d85587c08c7f68b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4836f26dc8f67eede557387cbe7fe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4143db85a06451999e907e09d3d1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ad96234a9be684cd5586225d576b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90c82ea47b0f510d75fefc77dd33f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c46c131edcce337e0127e56d11b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad7216b5cde560606880b578c115e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc234d8fa62449fe7c674e8cc9a892466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be5f920fdf90494fc7368efde9d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dec104dff083b263a932de6713e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aec9ba66ce179f04d9b012c05becc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574725e7eb3f3b3d34846030d8cd79f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f150faf98ca4da31ae8e5944a793c58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1dce5da3a88d7cf24f642485a1e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320f54ca133a9d914062cf28b99103473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebeaa85602a3dc975b271f6a553d16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39dedf010e58858ae3b786c4964be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf222db72d96f71894503adddda6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66eb03b56adb67587e7010ad960df3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc07867f7798fb3ee647cba37d901e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc4c493a8baffe26b4a2d79b5c8223479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e47098898348f832b91087ca64e96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc002fedf01e4da4f44898020fa9c124481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4b1c12e302df679c94d1fc8ef7a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71adf08a72a92a9a6dd3c7fc3994f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cd648d1f5e9643e62c749af5c9c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9342c493238213cb8f1c6e383b11f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8edcc0e149e9a8161c5cf6c61e58a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bc72b18fd1323392b64430fb8f647487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecca113fb0fd988d29091dea71bb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e427ad4ad4e1c54c6366318dacf32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b4609a4fad7a144308217d9e926c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc78634b6692d9181a670720d1cf4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65df5369c0ab2eb5d5c11f94aba9ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7785a41aae79401f30ef0e6056ffd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5545c518b65bde8016912d83bc0d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d6d04742d6512ed2983f2cf6782e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486be5278057c6e6e1f9f1dd0b40e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed1232c0f4021afe35430a1769ff3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b4f50736fb05eb8ce529c9a333f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b997229564236ae8b7471b6d36cfdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd984c87ef69dc35f0c79aa8ae365388500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f7575b3f784e6486b9159a6d29978501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1bf43922e786578299f5366a6aaa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4c2f6a75578364f64682d864a3f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd25ecea4ec40700e94b8bd5821f8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59a9d80d85c26bc6151ce4d9cc825505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6393a6e6c83c3f4b248d309ae170f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f784c86ed133643848885cc5bfbc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a492f865e29cf07b91d0dcfb1cd2e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e06ec2351e1affee3ffb4d6652d9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797242b8cee29fecd6898793269fad0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52578b72084e506c238a31ae5ceca256511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174fd3da57ce06fa2f1ad5c4f2abd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09a667249249a37d90f02028f618f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc5fb17ddda0e122b738024b97ff6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f746e3d64e41fd7e8f6849fec6e27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357f8734ce683f5be544158b08cf14c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600638b7d50a550d7c3e287752519d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331abfad9bad1e3ffc5e711a9015700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50e9606a0b86d2626c0f08a047df9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8305f6c51665736ca37a519cd15a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b732e197a990f7944de250b213bd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5eb8338e077f02d545d1706e82109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa348d1e1daada9015d82cf696e2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf6e424b1aa88aa0d6c3d09381b45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbdc9fb845329457c2730d3dbf377c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b9f29377d51d0acca01cf312c9ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540c59587e779c6520aae0860eb6e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca07ecefdb30ac09859085b73dbbd5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfc021f557539078cb8e6f7e31089529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060b4d51bcda550a69b50a9933d8c13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9073a718966ba6cead435096ef25c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df949974c679360c3fbe383c78552a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fb75558c3edf9d70782cb885db4b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287e730da4afb25138638b6a16bad3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd6fae74d00c2f2c6e1bd8f5a5c47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d10a920234235a5e776f6fa55f50b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b4fe1435e56ab2ea586ec0bbb2a78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84446a337008d8a5a793aaf2f24a119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2d7957b4beea91eeeb3d45f2a764539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f78861d3effc8a3da065fa5130a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eaa5aff47e4c70d348560a301424c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09867ac550bc64a8e6d9ee1d390267f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426d8cff7dcf4c5650a85676578666543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a037b131c192f7c9c72d32c487c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef88e827c1cf89c410cf829b10bd23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ed72f1d8db3fe6dd5e0724a497c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209ec5ff783d5e5aa182f46fd0d80f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301977857d470134bd130a07f8297b30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2f0a4601a56b254785c002fc4efb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613096cc58805184a9280594d15549550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d189f550c490fb64af269f1fccc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88ecdce7a5a9d3c24fcc67a944367552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc10eae7b9a35e69ea28c49c4fa103553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5885606219477ef14957f022f522554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987b03d406de394a5bfaeac91dfb8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdedba0731cde593a4bad47a849572556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e18f381a7d4dd889706085c2b2c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426df1f48d45ed994819dbf27615cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f78131ad6715e6abb2f481bc2dfeff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf14f8551d7d2b7250c27bdd009f12b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5076aa00843f251da89632d541de1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cb0a11b4ed91c10d5af24115f77a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8f4ab541b15d31d62e9cc52805ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93080f47d0fe38ada3bcc64d251f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10156a6f04a769987d013a0b11019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb23fb88266484987e15a3803aa69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dee784eb65ef4a3a090775a7e46e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9ef40313deb95dd73aff1ce7eb74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa610767cbecb96134d0c66aa3b221569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e91e148c43b0fe7f1838179f37b41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0d769ed5d8f33fd7528f3c181ee1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b67bca0f761f7078bdf8ea1670500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6f6887c9fa6d51bce90d4e550fcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151ac46e7b4c47381c7b9dea43bed7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18447c1025fd9323c507caf6291a9cbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95718b4a0aa8749583be5b2499265576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a9ecbf12bca30cc13ee3dc5153aad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47556cb20e9d29746bf0eec1af6de98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381341d6ff8fd4b51f2b3edb47490861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1d750a22a0fdfc8593a2b56adeade580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb85395b1c0eb962d5493c67d0e1f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f58f32bec9f5469a1537f66eabbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02401f5ac064b8464143c3b52518ff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd63ce76db221410ad8c87d6001cb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a303fbddd274198d10bcc7f80a947aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadcd68633d1d10e0dbded8a8236f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00722f212ce965ec5d04f6b5ef2ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7494de64835c2e4f3ff8a94fc7e4d17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e8631aa3b562d8bb50abd96a75875589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ee4d54f35235b3cbddc5e6df5f8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375375a5d95afb96c5a3cc97af63ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e329e93ebe42a4e87be532e56f9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ee96a1bb94d87b8ca9794a0134f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354b330cbe16c37ca1ea4780354b92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca66b8a7f97e3ea6ef873ef0212bee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69c3bd32ac9ae2f81b47836c30ef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8ec4b77de5dab94f356e2a1f04fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf4230aef604f276cdf9fcea15d1e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e80fe36a019fc465f6a987a8a07e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dad1d8e16e6369e81c9eb9518d7f37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48fc326aa27ac71b88da450bff241b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1dd91db9a6a5d884c0d06bfbe0c2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d886490e8742688b798cb4e99271e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54714033307bc80b348b6cdd2501c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a74b1ad861dbcc442bee1e42ae637605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42efc1dab959f9e20b0e3141227e858606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba08ce8753c7163a1c2feea5953112607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cd80f437b9077b0fe83e67418555608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9566df3c423347700775bbb01f3791609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575dc80ae189fee0ffc650a2361819b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442fd691c67c536c2323c10898f6aa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1aedb81996877e2a90ecea63b41512612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8864eeb7552432e8ef75e04ed7cf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf036d2fd927443982fa985a6a3b0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f3bd00e526280de5b622de51bfe6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90b8a12951eddd86f0b3e55596d79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9579c4d16d763cfddcc7ceb6e149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e174e4175cc8aa33cbb83b0303ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6be438bfb0ae612af67ca3132c83f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc6d6b564421239a0995d7e6001c16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c0879f7bde6fd7d1232633df091a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff70e6242d97774575f0011e74857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5268b838cac62a5f4409082defe314623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c9ba0991ca3c862d4a62713f2ec2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf68f7a0c723fb73c78333c0da7e12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f90ae9df5f66a946363e1cb5114459626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22644fb2320810de6cd3fbf07baced22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd924688be9fd34127a9f95b159ffd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdb76b8c34085f3c493d98d8d5a219629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020ad6c8bf48f0d8e6f1b52bc58366630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5c425fa5e2104beb6434ade5cbb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc7ad3aaf64460b2a5ec7fbeda187632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8980d7b5719abb7f74627408d4e99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d4622d0591de81c4bfd44a55b7c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bca03ab5d0dc797f80b4040b4642b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd45074d339415258e8ef415baddbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e196ea63cada5fd13f27d1c4269f72c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4be41d18e5e079e65d0dda5e94c12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043551b39e4566f46ab010c47c6c594639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65903af5bdba239e10bd1fc0778848f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e034b9911764e416336c2ad3e23d519641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d85d0f403f859a5c3d743a27de676642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a313cbde061d100595657e67d9cb35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44f195a73c9b0a180296d5830201b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4136f0be7f15fa85d69f629d4b4d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2556f4c5a90cd0a9110607b641ba7a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd00f0e44e04c25954cec1a77ffc5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7f27592e938e4a7bf3c037eed3d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6837f5360f741401288466155d352649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e1576badd97f0f1ca86159d6b938650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e241fbe47febeb0209b25f4bf589dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc1491a08d495e9f3e90736bbf3a1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129a4efd23ab1593a0dd3db2e48f49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbe3442259053a85a7f7fe9d29b4bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff09464b0272974515488c3bac239f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253c76d031358173b4389c1215049c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33972072c8fde23cc440ea140361597657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11ccc3591b85f8b7b2c4757ea707c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6145bafebdcf5d36f24ea9c1954cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c30702427806271793e6f7bcfca52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d707b80114ad55d01c4628390d8435661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643644012bb1603e5a41b249c3f8926e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1d3a7279c4cc5537c2c05cae526c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473356f196f9703420d1da4f1a9cbff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61fe73b6713e7190fff313a1a4a3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d5affe4e5b86cd4e5dc0bf5f87808666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33172036417739d2eb4894326f3e2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc0ac8ba4e38c5164873d2ef3bb6b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b670c21d0d47d07c5cd7856dcf29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4acaaecb8f27046984d42e103ff979670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3c952360cf738c23d18ce03283ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd6ea7f007bdd134ef4d5c834ab5d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1446ce57e4c0be8244d46d6d974015f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c5b8c0488df5fe9f1e031727954c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acba3c3f70891cbfdc8662c02cd912675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ae9bc1d2c271c0366e03fbfbe7ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0514a0e2e2c0e9fd7a58022378736677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2547c1336904eeb3ddfa1c936559678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02fe81dba8fb9126bfba6aab5a2e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc2ab5f7a5993cdc19cc47a4ee49b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1c0544fff814e4d817c29fc141aeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcb65c9f7f7202f8727fad44217ea6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1ef70ffbc078a6d7b9a6beac6357683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c074b12eaea7083279fbddfd2b0f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa6845565b5ab1bbe06bb1a5509d17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678e071eb818e88c573ac961cd4904686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2e8cd0c123fb3fc4baaa88e6b79a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2beff8cd7450e451656d4420f4c242688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e3380a8db4c326fa991635ccc111689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e4df8ae5a67b1f544ad838c01bfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60871f4b419e85227fa5f7294fc3242691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1864165a3c4673f88de3a46efd3ec8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550a7d1e4c01b090573bbac44810ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9cbb72b137d4e392b3e892fae77b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6cecc8dedf10f88dad15a44120d18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375376df88e25c61d2fdb52353c7cbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dbead28a32eb87e5b1796f01fb9a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f72b0d5892acfbb1c58dbcb5c445698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b64c569269d5181effe29d835e7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1ac71bf48368e91a59134dfee804700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61557130920740d998ab3cf50f96f0a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb74ffd76068bf77741d02b6aa0dd8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe9fb1f284e27b1c87fb99acafc148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf66fdc7694fae76d5bf36ef17ad071704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035d2a999bfa9fe3c8f39acaed0caf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3885da97889a4e03cfc7286b5e0df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731ada300f7b256a346b609f41ae93e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111581bd3ef5e46a5623fac830ece2c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151019f963b819e8b8168aeaa5af5a24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea3361b2b31aa6c69391a3fb85330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e21e600a01991060ae33adabdca3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96a6fea52ddc10a8d7e1411816a3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771ba79d2865f89b81b0aecd84c775c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542c6bfc9e0131bbdcd268184142a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3100f8df24e6649c06a81fe44b095b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e39834710afe2d10c98cdc79e4336d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c71664552971bc2b438252e596381717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e147802f040013e5a8bbf0ec4ffcb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234e2e5e449b010d7b74ce8223e55b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b974f524171d95d44596f777354362720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982036775b9acbebfa2fd813ed02a69f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e3bccfc46a83b73a812c503df54b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96e35d01fe0315ca73010e96c8a72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920af1847af2993d9b8a9a49b6b424724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a3325df820faee5657e20b63144a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ddfc24d1cffd899376c6069128e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff839140f2f28f5b95168d7054b34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637dbfb689e9a6814cd809cb52309c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8b95e299f0721890dc61c088cdd4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65771e2577c8f20820762e1459a7b42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8425ea1cafa20fb68ec6d01177662731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e2004ff00830c2658edd349bf2541732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c57b47c6b75be7a304749e330baa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a54c18b89e7ec58756c4c2212f88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b019543fbca7bcc0e1151cc5f12a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578426004357561554f2691222425b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fbe7006e88d43eb9a6a1923a430da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acb6ea07d63d55a272966df5aee29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662f0897d79bebf759780a527d8c64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3530cdfd9c447462d744e6db4dc4eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a95d2289b672a481bcec5b5a3951741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4045220cc40bb823bc2dacb18b9e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3f6b4e5bff263e745887f1874698743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec7cdbbe904b4b5058f431e1de6d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9dbdc02ff1c98b9662b575cc8e6a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf050364e963e50e0dd5979a7213e94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61770114d5645f2090efefa34e638c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b2690d0a6900ca83c06db7087a483748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ba0714f5c3b1454fbc80518854ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d1f7420f9ca0bd2674f859f2bcf3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39fa796f22e80e9491ccdd603ff9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957790f14307e1c21481a4d0bbb4f17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751516670207880b642cf56984bb5474753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c020a1ae20ab125459492824b34239754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ba2cf3580699dd0cfcc320b72211755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd3089b33590c9df145b8f293da21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6c6372e6c05a592ea43f4e543883757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4371901758d6b09848f2f9701700758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a7bd9a314a42dd5cf7fafc00af98759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>