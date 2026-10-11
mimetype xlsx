--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db74ef5ebede6dbc64e65da1868731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe1b1669d1c72ee0d9bd64b9cddbdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418d1cf65937d2eb5a5c84388558f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79f8071807e2e4b90ce036c7da4c924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753cc7494b7db9ac7f8237e465a9b685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15311130242e82c5efd2733989e4c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da17495bb0110754dc13990464e587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f290e4af6102e03957becc03d0edd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e373f2aad7c2208b863936183d80ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e51c64d0a977650f2edf7e320ef3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661057d60299cc2200d1418abde198aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ac095dda918b12023b6f3682868812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b074c14b61f2355902a14d2471fcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0fafab204fba8893b7de6a8d097014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64b6b6b05163fbba9d7db95afe8ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ca387b166c73b09fd983ab59be3cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059061d3c01a613603fbb649a76cac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b479248baa7b5a77d079776d33b3de218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146659b33680e7b2231c69f10c8fa5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894c42563f71498c50a0529e00eb5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a3ef4ccbb844f6f3eaa1060dd2d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ebf826877185f0545caacbf9482722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae73c13c1ddc54032abb23075d18a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc807a8ab60b02668b0b72d0c4c808a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034fcbc4f4ee4fe210b4eed1f800d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29b9c10e679b82c7d80ce5a601390f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb57ac5ca328aafd65c14bd194020327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f67052b1b37310df55272e71d26428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638c615f85f97ededdcfc764a6b2d5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970bc84cb42073454eef02ab52d36a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b7ea2d6f44e341a33c84a1f5c724931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0cf1c05cc2aa698e0240286e6c39f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9de5ac36b6413e31a1670da8250e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8994707324b6ce261b8b0ee69b63634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f30654ce5a4fca13970e590c86dd1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eeaedfbf830315e511a87c51146e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694da09d657d6c18f4a1875e2259e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82e17964c95adea1297ce72374c94238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd7fa9042b4c74375c8cfdc8f3d36739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a6185171c24f0e4066c48aadc3e2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c2205374373a1bbf551c7ad84cfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf2f23c2c7ab158cd46d61906a9f0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097be80ca5724a2c601de3569f78db543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd623bc1b559f8d4a1fe5745536c10544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3566daa825c401985601e07d55eb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adda7982963798a005e2430f2fedca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202b6c3f2bbbbe1dee997dc31381aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d7693df03a1f75754ce04ae6870148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe59311962d44313ebd85852f3b50949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751861c6a39fe577701011b24aa8637e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ca47e478d391f1ac72a5f7b9cf1a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d86af15c0869c945387b0d6d3378152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593cb0a7445a2ab449f5d67f81f7b9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2d013525b6ccfdab00b22f82344b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63cf9d73cc6ee3053d6948583374455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c560927426e770cf78b32c39c7a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f3a2255260b629b6d35c7f957cc9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdc0e4605def7882983bef5c8c938c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589f7a8eaec11527282a0cd1cdca9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea08b2a924750396b7129ba11460160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9dc1cbe1a8d64ddf77948b58a70c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bffa42bb154ab237b3a4d1cafcc9a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b8ef9e75758509368ac56b5ca45163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2c767ec92a564f8fa398838cc8db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aacef48488a8e73dc7f76efffa9b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e69a71256ce26f34a30c5f19bb18666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6933ab7712ef3d1b1b45d1ed962a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a29e440c3b936cc6f50128ebd6511c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e99c07744895d0e2b132e5bb6913369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259928392893eb5314d618ae0c628d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf92a864ec1182a112c655a0f5e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff412c429d7217001241ad10033b67172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ae3d84232e035a4640116aa44c5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ec72253e329c7066621f1febbc2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339a859a6a94680deb34cf9d70d0ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b95388c6e007f6ebc2e7defb96d87c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08daf5c86a923ac2482335e9afca9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb565b8b383482c148f65dab9e4da33a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea872f1470d39fa7a9f84d7553e51d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884694416c683910ab96cb1f6838f7d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97519401a6241e17be79bfe0db6742a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269122abcafb8a0813c6df5ba2640782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab69f27c1ef64f915a3028e984b261d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343e072b64c159083eb10b4117f4c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7346df295165729dde359c5b767f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6c5e5773bf3d672e54273e514982986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa699186449108eb36322bb653acad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5609ef6a715cb6e35f60da5492ee5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099c5f42b7370dcd106cdac2895fae889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee9dfa0dee6af9d0ed774a039a82590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e872e0eb88cba2b0c6436f856117f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50393b2f1724b0199ad61193500418292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf8fd2e0d15a30bb812f725bcb0e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32017cf59efa204f775f6735c71ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea5c1bc1716d25ad9e899edbdafc5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37e3a1780acdd6339c7c04c32df4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef4e37be1c6599c83b07faeb6521697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb635d7a908344ab8e10d4894df336b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa16a4c6fa9c3ebccc8db5f4a0e55f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e715bebe7ea7a7400eb5cdd6baaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93edd00466d784ff5060daed5c99b28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8268e8ec2b7496b9c4dfa00606f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c428c149092812f6c6729645a87c74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fa356f1d07d6db1e3920c5a8a4e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7087b7ce1a652af8070f96b00b06e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f167c310986d6e0e57d3ea891a92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd462eb8fa65d4ee396e42ae71144a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8932e7c8c3c9189a4ca994e55b66a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07f7219e245a8aa66ca1aa0c121ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de347d374d13f89f40a3c3c8e4cf294b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a5959832d7b6218aad322312d951111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fdce8d32e99c31594992ec104728e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602545be83319c6301be55b98dab74a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa413729ecd8a38aad99618d8808d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076c585486a466c8a75f2a86c39a32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2cae7619761eefa3845577e0de08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523188e56bdf3c8e10aa0e233bdeda2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb61865b59c9843b9a38751b2bf12b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d34bd1be1ebdb52f0a9e183c1a40f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c37c95a13208ffb5eab03483e0f354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595415633349dcf63532e62713034ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e5ee76a6bca61fed1b7edc94067a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2451601f935c344ada324a86ebc1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af206ebfddcdf30e92bb8f35ec7a120124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98154df2e1e0d9662196f7d4fdeeb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab42eec178495b793441e513d90c4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607adb2acfcc8e0199fe17588207094e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209b9a74f335da7443cc70df38fcf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c45f6af57b045cbabd71f0872651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbefabb893e100172a67153e08acf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb2e9d4f147cbf0a3443015ce3a1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb614eee2869ef9f8fb73bb6402f876132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5492627c64f4884ec5995025b6369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c20bf5592fbc0137d3e03ec5c97a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee5b34dfc23dd78565a48b51024a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d904de887763379f3595ff5883f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd896703206e7c8c983ae21e2bddd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f52cfa40eeca92dea799d110e0f64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5c285c07b88ba54aad333e8b2f5f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361b926b04608f986c334706ca14fe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd4997807411dde8298ef461977d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beb225fa7d0fbdc06be1af1e870dfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478693374e41ada2ff205c14e0114a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952c189ef5fb594b283ca27fa95992144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0bcf62ab1c035bb82aa009092a14a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266bc899fa2cccea7f62bfb616ad0fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e87be658739c3cbec261c5e00cd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3c31b72ba4b9ba9cc9b86e643220148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d24a82af6b47d44c77fd24fe2118149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d60c20ac7125c09a4238910cf677150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65041af19f29deac8c6f2a1b1e329869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584946452459f805d4aaaf51fb9e40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f89678902b2871eb1819af051a379153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a2e14a79cc9504b7a7097b9ee2db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398e2aa9126dbfa7fece5076afe5fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5799e4903c12181e76995cf38239156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16d4c4e1b932fc527a7523ffa8ffcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9c0f918487bab3b740950bae9035d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3790d7bf89743e70403aaf5b45daf16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d002448fb607a6f7fc9c6f24866ad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae915ca1fc8156cb8cd3c09239da7dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8c9e614d1f6161463af4863ee06f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ea74190905127fa030b801c35716163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41060ab04a218e94228ec55f20725164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d372ab0eeda24c38235cbe40057d41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a291885c19a1806790dbc1c0e5bed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b12d0bfdbb95c5e618cb17225a2cf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab864dafbb03e565582365282a6d04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83fba9095a0734ec09aacd64ec7ba0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a7a1d93648055012db69a63a15e55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf0b83711d473a99ad8d85ea9d4d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667f03a887c0cc7f51174ff547cd25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa45b838fa968f3f5dedb1c12003b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cb2d865e1d280c1e1da412254d19b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407685ef8b4dbda83929549c242c8ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e8abfce234a06d69b5f1979817d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f074f2e75ca69dbd947e05aa4c876d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97e601c30848bb139bf00264128f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e59689a79c3b1eaf73002cf0dd07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864114b334d982270d88a6f3849325d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae86f33e84a86710edc1e162840b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a383b92c52fdd119493f9389509008182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5ec89213318cab781c68b44d2274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639afd4cb99b4f39911427d10e0a76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f59bcf429739defd7be40157bf750185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67c2ca7ce87ca4fe9f383f0ad7267186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286b2ac344e40899b8f6d8243423be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb60b74c08d373b34b5f5121847497188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018f6bf1013804371d9f1d702c9887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761a7d1d400167397e4624a09d99ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fec4c8f954aa3dcb9b9a91b4e571c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5f05fb5386cd06183429ced4d8dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b71b0d089f8a1b65faaa26b2b5b26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e4dec68f680f599f920822e56a427194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595feac8984868687afe47eef9e159d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf775d9e7f8a5166cf9983e1a0bf3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47672ad9ae3807e31313fba15e9ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a29aacc8e1f3e0575c4151a996964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680139a665d308053eec26a14ec13559199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc590d8f2ddbbc57be6f0e6fd7c476200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32d6599e90fd6872f9f28b6b1bfded201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73c116b082550b802af36bbe889b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d9f1e4b5bd1c9edd76fdae87238d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273153e1e5fe392bc1b0b410876b80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c774186ffab0540e969ea890861bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a670212f45e5560bb372559f85cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988281a51372f2559cb60c668c9619207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5630af8bf4aee17eddb4d5795e3ab47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9301936dd53ad87baae7f8f56bb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59b21bcdef5fd988a6afe932b4b8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63500e93d3210618a502e351c6b1282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98155a01bc1d10a9b7870b28734ca7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c32b77ba91d99508f528bb6860abd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e964e1199bb35a512ebfd4bf1997c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5608d8cd2b21ec24a6d73fae0cd78a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f790c439aea2a874a571281e6fd328216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85383d1365e6a1cbd3d976ff18b0c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522578f48c1b5be0480d16b69273db3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2df4ac95b4a36bdf45465f493df3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79327961d11c1f74b716a397b7136c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce8e32fd65c3f1de6c896672cd560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc590442a97500adf97944e942e454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c1ddb06e22673b40d663de6734c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae85b4ad1689245fec3fbacbb453d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0fd17666ede5f5a5639e40ea97991225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0de522d746d977bd000a1967a583226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b9af1c01fa7fa01e0c46191e1cca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30def7b59a8393e43a89bfeb797256228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec25483a7dc494ff541ba6743a3317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8efb3ddb54bc82ebd4150791dc17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc10234cf3e72fc3208ce7cf51da432231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d99189f5aa8c64c0ae36276716b95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc465424f17e8398a4b73467be4747233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe453b8e77cb140c7b62ee79706e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a389ce5c209f21e0e341fc9847c021235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fa55999d6e6f7872b737946f70638236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16248dcfcaee2f5e92612d7ccb9ec746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40edffe3e7c1ac20a2531e4cc48e0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44a73b91fd414703241c701c0d07c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b76c12561e3a72d27446189b20307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda4524b698b90993578350ff01195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf841ff79e0f26cc4d133b44e51c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a61cb00a43015e018dc35d6b9a743e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ed6001ccc2e52710734d8d3aed30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbbaa0a5e047c7aeeac43e6efecc6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba8b04379ad70be9f1f8bfed5c0789246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3d8ae0ed07059b88036724961c07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f75c56ff5da82f7cfdb98ede41ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b90e7f163ccc0c45ebd5ce883343f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a33db263c598a96b2a414371a251250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23bd8364755ef5c5b55979eb4d754251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2973b73c70b393c7f23bb98a34cf0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67dd5f4668dd305be13af3c2a7807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5995b56b9c718143b5167cd0b2c1b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050daf110d75957bd9260d101083660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078ba4d85a7ac94bb64a7417e63c60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acee6d0d79ceaef3ad933d61231995257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665eb0821f8186b065c74a7e465860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd99cb87fc9b1644bd64105445964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c0a06a81748c24da20955cb63f66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d897fc63c4af9d747b156dd5d37f9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209ef90c5a93481f961cd8c47fe6fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaabc44d2c75ece16491bd314aeb7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428b8f8f4cf1c98a0e804dd7992f59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5367f8c766652077695f0e632cc3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e41f109a3caae93e8b038ac15462266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab4de5ff25d489c138c17dd2b91b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392e4e976affe2b9beb811109e783b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ddf4ce9a85124bb52d212f6a492a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7749f56313efa55be47e28044ab49d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2be1f8f79a15327c8da11d64d8225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f38fa5fe42511f4120e8e3aabd1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e31f88296032c5b2b598f5d00d6c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2d2758e3e81c7ce1ef879e220fb53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e84f3215e371a2761f3e6e2de16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce63ab8a7d4745c5243d501b9d1437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cb99d04dd9882e108562b92c5c311277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e0f5cd2c9506d442720c76956564278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2c270680c3e1f92e427ca2347f40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c2a228148790479e7c266a4d2425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b439bd92ee57a88d2966973b67c4ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd4ba01320f35f859a9307163c81e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5896f3c48a18dc2f8ada66d77b763e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0919fcebb5f3364923261f0216a3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55440e82b0bdae6d1d2e667dcfbcd821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab8c1d07ca51e12d68c409a911cf3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d4e4ee5596a275f57f9fdc3c01f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f0e5d9d83e949017802852407eb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88180b343c551f061feef55d46f3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4fd4c29eb1dfbe6d66c9912edf3c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0894133a4a2900dfdb2222f19b2481291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363d68df59437d3500c03e861b9039f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555194bf7f35f9ce948ae061bd1701293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de334c1f9cb3ae1af9f3537dfa9475e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df37f6f1726c21a156d8567627404295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1770d6dc6598e2f91afe5c31d27e176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7987689a752f600c94d626cc7181e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e1c44ed88eb0bfbef64e768d483ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde79fe4f10dc6119c49b86e935cd14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa3a4a4d42491204ff91dd41db834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ff0e0ca06d1873d7726c9d7fbbd43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4207f5d59fe0d39df1f6810aefebfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e31aa39968d2b52afcaec1a95f3f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed5438e4005462080a5a4282012c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f178e837635aa639a2825c98f9f9ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7491af48446f166137a00b405b41a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb7fc09803eb3aa2db6cd0d18b57a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3624630f8f8c355379e6fd33166836308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f40a8c14e27af23d5108d450cf66b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03258d7ebea310a1288dfa2acd3b63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a784d00e8a28fae66495871c74b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeccd9116772950f45114562a4e21d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d47f348d5d6f0d870eed8e25f87a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb5dbd051e362b4acfffdd1bd2af3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bc3ab791ea3eb1b37dd3567be1251315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ceba94bb45d3548194d9d2bb1391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5484bd7418bb3fd73ca00fe016b33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c59d739b6bb51574a6d764f4a710aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf67acde6c880d62a19207df1eae44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8289c221f32ff1df1b4f74154bb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b0ab5ac3710d719ed4ba28f32e9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0a66327b25926ac22391a46e63d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3376287447139451a2d29442639fad1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b5cdbd5b8a9557a2c8cf7b223f22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee6e9e7daabc340e72b30fa48e421b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528758ab9603acb19b7f96c90bcbd53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5c8b892c038d064daba35c71e2192327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3298bcbec5c274004ac9507341b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd39823455ea8cdc3f5943550f081329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95882670b6d6d5d6ce56480d0ed5c64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33999a2921220d34fc1098eab850312f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988436f60b9a6da7a1c8ca29fb910d74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d949fe7c2d496040ef7a3913c9d3d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffba9fd7f196fff355a4819c0dd243334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f856e6a9eeed7384138a2353c81766335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e71d1fc34297b78ce8a61380b7cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7618b99c513b3c1e8f72db956186b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b5de39cb9b3ce7b6459b4c477bc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a9a065a4b1373622e06e27f2c3d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be3ceb9d5f280859451fca620d2ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf30da0acc9a631ee271d27ac037e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a065389dc22aa2560f81760e3727c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8fd9dfed4065d2c711678c0cc255343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f69b24818e8077819013dcbe5f025344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c549c1be99037c93b1e3179fc34783345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe5a27a54c1189806289793b942f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2cc2dc81bbb6ce74098a3b1dbbbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa15786fc81142b62054ade88b7016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e6208960dc580c91037d4f461a261349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fbff80ee9215209632b1cd58b271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f47ae4e0d33adff4be181442cb50b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcccadfb512e05dc27627f743cccb59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52cc02920eff1fadd62b461a9450a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba72d6ad5b71255a6537b8cec7855354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e806c28c0b49722770bd4266aca322355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89164fc6f33a3743beca143b1afd4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45834cf195f00ed4957221b00650bf8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c408ba4d8e353f28670ab4bcb3f4c74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7481fbeee96a2a2a91c7dee38d7f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777376ea0f25c7d4bb42d8994ebf882360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc181039a3a694b1232e0e98c2f3dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc93528950fb95da9919bcfea4c49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e56fb96d3b16726176a012363c294363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2546122c3e4ffdfa5c1b9d3983a401364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59964e07587e9819e0045ae4edd6f74f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f5007d0680a6ae4a41ab51d6f7f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235569c0b3f401a50e3c7c8cde97d2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf75c17a5d44fba20d85b5985d9632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa4e7f407f22b901ac2c1501916c13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d211cf3c680de7c9ca5c674d5be279370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d546532edf26b796b0fd096d54d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33dbd3439f9fb0355fc864877d83ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511cc3e8d4d4fcccf6606751601d178373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14732c01695ade57db65ef36e0f2ff0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668511990bbcd1991a853e833abebb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b496abf87eda73235c9efc6fd5253376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d234bb4ad68154f8116e7c8fe0ff9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f1ead6b20e7a4d90c212b46e8757378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692029066b742c64def3c3b30d07394379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd4c9090b440bb413a86303ca1563380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e80cd420f16f407560a6d5ae51026381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e86f75daafbbf0e6e5cf0868c91a90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1333d55a88193476cd1ab6a14ff79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d756c61c382a3fe452b2ea33c9fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277f4c3d115dd50786fe61fe780c3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628ba4d807b6273b181627d56de344386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea40c5e361e4f083ed0c2f5563428387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03c0fda298598d08ef43c4fbcf77e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3296213bc64ca0b454cc9dce52cf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf67d6cb64b67925936db87cbde98f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df27518fbaa5912e3883a6a74ee82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed1aa18a06ad0f18c03d9c3320c0b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a883942c169c6a82d1fec31340ac4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa5ab70faaa8704f0f365cf90d61b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d1e4073c90940284dc2d6017c54cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ae9c6e8af45833e68ba60b86446b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403150b39b7794dba660392ee213cd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111a7a972d64ed2664779c14c990ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89ddfd4260d2a5bd60923094b1e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ca3eefe9cd160e00a2b4faf744d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb88e70270a9500570f3b26f348fd25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873f95e3949a8d723f089134701725e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1de696dc9462a9068d8cf554cd05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd390fa8652aef924d467cdc29537b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2ac253d9bbf4b8b260c3f28966b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819333c8ec3e7f2a6e1939c7ddfef55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e647a79aaf11f0fceb20c89d451bf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f990e6dd3d70751257a46c3282cd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec588ce035aedac41a7cecefda68e27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f939e77aaae1a40d0c348b2e5336410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e43def7a77e3fdbd0637d50c62ffb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314c5d0e193e2a192d693459d212d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf896fefc9c1f0c0bb8a30ee099438c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ed64fd660358d378c4acee17fdaae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca1233735080328ff1580b6f72c58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abaac3f7a0334f6eca790006a8d9ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d454d6d08d0f716c135c6b95ff34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d62d7ae8fdda9cbba82ef7fd1616418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00078e9bcb18c20a9394da856588a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c39dfa93be9738ea02e6574594b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12611d2bfe6985147ba098d42ab7c11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22554d1693e435cbf04cc17d8cd498422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747876be7b8b02772725216e04cd131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f1318adcf64705ca7eb965e707df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4a9472d15d96de0904138b157810425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80a5a48200edc51d44b1c6bcb768f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1fcd8754d596558cbb803787bdaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a2a069f52749d4f27374ec9d1119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d881ba9f5bb5818609de2499aa748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe2cd9c68a2c9bd92ed1b8572b250a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e409b98ca8bc78ceffef13ef1272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66aa4a43061285cd560cf514a7b13a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd5534649c0c89217cacb1cb2efdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef643f7d40e686ac36c42648fb32525434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504f92ff04776b0878151cf12ae136435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864d784f9e40914dd62757f20d27ba9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12e632b540c16bfb2c80e8b1b440c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5aa626b19daee26ccb27fbac735fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20d3bafccd8ca127897f38fe827572439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb850aa4f90c07cd0d5a4a98b12e301440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155737e98c011c433773371ce5fd41e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50aead749656faf6d420ffdbc4515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef08f9af1f34c954a56921979342d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479fa0dfee01a5fdb3e406b6241cb6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726546e231f1aaf691af33d15401525445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9d586a1104396c91bf0e5e45e07ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb63654d4ac1d2668ccdf81e93217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba427d1a39d04493b5b56b1cda3b3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee94366e1e8561988d11964b7a91b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3189b8faa26ee0e5ebc97aa3374504450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d886f885c3dda451cae731ec912c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191dd154aa473ddcfc41f993485153452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064a5d3b0ce43de40165c60d6de0602453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c50a686c688035c01488e00068ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae436d700ae2c158c02a1b10f01328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29470f7476e1336a4d9ab7ba1f6ef03f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be2295c298fab4660156133b32b1fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e8352da9413f6f6090a7c5f3f8642458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23a2b561ac787189ea246a1c4d635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330199dc44d7b9e4c3101ff2beac0bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955233fe425c9bfdfc20c5939e30d82b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130c84c037db883cb2ca7820aeb699a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f24f0d4e7149da46549bc1121b2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04f8468187be0e33f1265d08fcbc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bff5aec985e6b90a8df52c5486487a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d9e6e31c558a09083a1e6c66695b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2df942c262bdbe83ea27a9ccff82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48acf7eee5f1f33200e5d9193ef54e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6f8965477c29e453cdfbbfd1af3a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775bfbd0d932ff1f0c4a234721f2aa3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd762bc8d58522528edadc6dfad6c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5bb7ca959e1bfbf8adf58a4b3c6c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9baa3155510628350a28ba0ec68984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa61c72f7a75136e83fe7da561b87b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad86d63d9eeef866202a9a937fa95f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72af39c8fb0b9dbe9128f955e92ef5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10052e048de5a03f1c9c161fb59546477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d4b73df7994b93aa0e73d89d9fa60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42e33152b07fffaac921423a34e47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08f61d4504e13cce9439d0d26001b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15ca39176816b88e1eb282b3efa5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea597234a8575b97e3f8431b13a0af80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657996418fee64fa2ac450ca1aefa9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee2b1d9f0d7e81007d0f087ac0af5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843138662509536834789521572ccb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11578427d9a28c04621ea70aff28e62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b562d2bf64f9f48f3e9d6fc9c054e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05ca79283a1bfb8a13071b5b98450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143bdc663de3beb6a910740f2650d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e79cfe67dcf8bbd75ae5c19a5d20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf585b5cc6438b44138c4a085f07ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589885182bcae745fd945d78c7fc272492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ec491ab8ad74c30f39332e80e5e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abb82d3e182f6dae8eb9e9687077e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d226805996f78a3264283580ccbb8fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bcb9e03985284ce7a00445cb948b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63e123f97de33d3aaa69db8d43f02a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da416cd467b4cf446c95058b8626f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8abe4b127c1401d4e03158668afc50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153dbbeda9a9d963117121c3d46a2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb48accf09c784de485589a7f74fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92942e3913c8322995eead33541e11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb9026c8e08000aa2aa3858b8b00a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9313450ea648ea87feebf4a19bc89f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1e354586c0f7ade7d5274820310f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35263a859f62bbdacea4367371c16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af70b223f49e34aee5233d3d8e39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a64f9458e8dfaab0060eaf06d97812508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293c851a5c15ae4c05e410e4ffac04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc9a788138cf52da837c558589570510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1642b84bc8cbaa738fa161472fc275511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc7ff80768d715f100ac0d337b2a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7afd860e57cedf4024e05b997723d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47341da0726229cd5902bdca5255d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c4b4978986110ca3f546095a58b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1b81aa80903e96eb10615b1357a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b459ad4d75fee30ac9fdd98d91b05f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b44fdfb92c3a33d945ec8b630bb6b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d81f7f73e4f1f094f4592fa2e7a2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b9b4caae65dd2ef4d8fec113405b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea38c4c349c55fe97354b92bebb9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5922f3e5972003081d2a689ccf7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e6647c97c63d32f80d7ecea7ea348523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8a9aa9e6e31458a76c8688de9330524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e81b3d802ec1005699907bbbba6a24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20540b207354e7b224bfab6c29827b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d78e11b655f455ea11eea3de37bfbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53c6be5a12951b3efb58d320e5249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d8d5cacf802e70517d69d0c801901529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002e049c1607c1f5e7c2c3274a17dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10953ac235710923f0483d35567c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524483d55bccbf184df31f1528dfc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961d8e804fc4b7539184e96649c6ed1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246836a8f4ad8d09f36ceeac7d68ef6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747d4b382e65155af8f43be242fa57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f21e76f203da2c03eaa75de07c0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a80f9d1d6153242dc92e5e3e144aa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05d3d62f7e02907c4ab680ebe6260538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231207f150ce6ef68453baeb967240b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6295b49c9b282fc659f82ee3b44b8da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d2db202fe591eeef7c5d0ff880f0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a759eeaeceac05e38d4927f982f8da4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ace440b87070d2606bdd10b0d5318f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61f835b3c36deae86a2185d91e87b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee23f7d6ed8400016e000518d46ef8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f256e8653678a8a2d85ce5270e71d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183fb481cd56186579445206dc00b1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d54bdd3bd274f1c149553ccda2bfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff273c8deab615f3e28fe5724938200549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5324a6f56d5701ab84913e02b06e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb7c88361d4511a68c1fc9f9360a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a269d21c9facbf6e3980317be2975c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1279ccdc2c5e939f80709839ec7a7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f39560fd61c908cd03fc44bbb6559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619ed62d5e6f381fb570f804a53df0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363fb7c1c62fd528c981da60da191b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350a752fdf6829c57dc90cf0cbbdd68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656561d6714aac56535c422fe902825c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f146d178a49dcf0dd4ab49bd0f6d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe16ff1707b69b8d7e7baa250102c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d315f01a35300c3be9c1eaa0fbaaf4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36499f7ae5a0ed6f8deadea4c1ab839562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab472b885dee3d1d9db9892c3376bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab0fd27b23891d9778dadbd666c84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a7f25c5449b4244a89715b7d3045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba83614d26f8d3ab751c26f89797bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76e584aee3bf79b064a23b06191ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea18ee2de3c6513d28446f197b96e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7b02e58acac2bbea98a7808b26ac1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fd45468374884a2a2b5ca0133661570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f396229b6ab56082e69ebf4cebc84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4580228e46ca7a6dd76585edfe9739572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1309e4c11763b690e0c24d0c5aa158573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993d9e82b409c95cd76c7845b0a2a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32803756b383f30d706f3d263d16c045575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d640b9e6d9329cba1926fc5a69d6f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bd7b444347e56018e455c4ba59974577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ca21280c66ddea28c16fd06fdebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe9cb6c647291df57d16e40c4d545579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8628f84d30c7dfb2682ca0e086e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f74ff789ff0c0c8771c36dab283c0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6bf4a4a9e9859994b3a306c0f84b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a9c346cacd74fefe3b6d175dbccd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6ea9e7aced02e8990945bb767a61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a5b6fca23943705a30fb1b15ea2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f7135e685b894a6673187461631eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e280ba384d04b87ab2835ba6a39a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc7157bcf40eb7c977824f0463d81b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606dd0c5b912707c7d6a38a6583108b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeb2e4261bcfd8ea7fa796ebd174a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dfcffd154d9e64047865e8fbc38fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16322a601facde0ddabb5521d31fd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6db128e34510001bee00f88870f04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ac801b750360fc19aab4cc0fceeb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2585010447ebaf89a5002d0cbc143c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14098ee1f98f5f3f212673c0982c3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27c7e001d1239ed8516abab1865dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58283836ccdac30c0b38cc937e3d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87200fec4507778d67e7a1ce0dee4a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789de426b163fa59abe85b8c456d5f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20a2c410a35ab3e1f55fc8305faf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaffb869b530726a451ebe9484684a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b2001d158f33090609701dbf722f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857af9e4699ab72db1f55f6f329b6eda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7ec8c9579623d08c182316ac05a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89347e617f99b88760ef8261159e96c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80087193d79801e3d8e5b00f4fec0c63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020cc00e0cf19656f5d3895350132e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf08a2c75f46e7c9711d15eee4cc2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c07f3b627052e565424aa684a0a66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc68af3394303e92e446a91580cd30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738346272e2dad4d42f36b03ce8f84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e45844d74b7fae9fdc92e6cc94a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646d134436cbf41e655ddbedd3ac90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37fad37742cc85263dd4c12b4b153b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc5589a87d70108ee0728967268757616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445e4d2d7a39587ae51b8d7c6e2fc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d39c9cec70669da8184d9462b5bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fe0839b158d47182bd9e517c7bb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b45c2ec646d0989a8a253523b756620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcc899b7680a31a1512a2ae65062e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc47302118fe2b5125f4fa74df2ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c324fa6adaacf00e3d71b960a00a65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798caa4b529224808279e4fa5af38c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b81d3a5c9123ad7bbdb9dabdca571625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616360b4d5a01afd66e33736209a2cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc32ac483cd7debbe2fdd24cbae3c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab7263d5691dc52d91d7c1288fd7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec29e2af58d3b0c64af245deb57ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d068a16b1ccde9d8f8692f9d45ec6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901704e9aafa9009ae3767bbb9be0f59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac4aa9c6c425891cf65be77efacca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d93f5862e300f7fbb7bcd8b9f9b6db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0942a92dbb36b8f20cc3d43d5ddcbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c916fbcc4b69d4b3289467f078e7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92ac22766235209c150a4e25a08b47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f59fcc621d421bf2b209254a206265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22256629836a44b0f242e199aa7a1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a65408d2e52093d8833150cd0b27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14692a75722bf3c5be66731bd9a4cf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4130e297fd65336992ec0f9003de4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e06ca31a2968e2af8beed3fec506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523418510c7306f75af1490e1451171643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2053a16cfec78dbd0c50eeb167e114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d257d83b15b9137e375c2e9e7eade4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e384593b26dc4abf44206d56521b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72513031f5a9c2d1d10e5330deae6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204d1191718cdaf5a83e650692006e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c31dbc7bc20792e0a60d57e8c96ecd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903de04f35e41792a82565876f6cb51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8293b099ab5e23d10054caeca1395651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a56df6d170b2d20f4707da5b1bb2f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f8de77b1f6f3f3ee72ba4a18f31e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a293ce8fa940e72683b84fd541f738654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb12d32ee705ad37894bcf2a52001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce53850803806734ac30c63ba5dd40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344a03e0079f073422af36fad8d991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b2b9a87bac90f7d5aa736a39a872658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793fdf702fb4742660c0406f12173da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc076ef5436531ba0a9845fa3923c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868b42808be8e2c2da2049e24ba8d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055dbfc7b162f9ea944e74ecdabe7c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c759a2f9b7d9f6f3610c55b0d220663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b5f56f452091c77f793834f1bd3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c5b087d9035eb2b764aa3dacb75e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa26f5da7031a71d4e6b873337de78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50441486eca0fa6356c06b35f9fed4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34413a3640e55b5ef9372e55f4799f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e4c92a48793ab6c181be23aa0f3e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5c5413e8ae17b4fe884d45d73b50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706c4de96607db1a83d3fa86d3d1adb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69a800765dd8a7a6702de39e424c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134530930376c504787c04049f31542673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914265103e4da5cb5e4214d0fe31304674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be656fbd75bc189032cea661074742675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dde83b49bf572967a2aad08c38e85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de84a6c652066f963d32666d960790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554843d44350af0f6c3e8c5079d5e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3cafd712f59cc2b5f525d3eb4ce3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21f12cdeeed1118ae617bfce2f0fd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965041a4332cd6d49ebc53e79a944f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d2484384f323114956eb2b906f7bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45272c3f59da1e3ede3dac9b5a72de37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf02902745253b44504a2a08d0fdb63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c44c1674aa8e4e965dcbc29ba423685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e844e61b182f92c14219ba08b2f11d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c60742b94f53c68d152bf5c069748687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2551cf3c06433289b7a0ea25b1db38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5be4d6e7af5c9ef7b673b8ae895ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08718f44031cb3066b1a0ca7ba9f38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95237c4a610581961745e1127e4a147691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311576d2bfabb66b0bd625633c4e88e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40eb8543dc1fc33907b56a1b4ac5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb88f9031b4e1e3bbcb095f92e96356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5c408cb1d9c01eff03959d7af53f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d55ce4d4e7bb5e7308b8d455b03dc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee8658091324175e3b6656161e111697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd44cbe335cb8dbeb47eb029e0ecbb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec30ab85799185980f89403db777d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430aab7aadbee93bc443b6f95abf5b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e3bc49687fc91e610a2a8af619481701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb2a26832a0166cfbaa3033de4b655702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626607cf62875710be7ea9bb53c9bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d7c5153f81a0b3d24e9bbe1618a3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e21dfcbf961ca3dc642d9cd3044f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ca535812379ee02ac6a46aa96d71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b17d957f06c9d01ade81dfc8fb51a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65578070ddfdac4dec435d1f8c150708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2633e0e69235dffb94eb04e195c1a48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ac529911fc732c8be8e64d34ffab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f9b51f89798f99a7f34c37b66574711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb5f00badabc3cd724215989b826c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b90e5b47d2228b73da9d2f4325fcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3e4498b422066998246d276a48cca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085a309c4ecf138ea7fc2776cd34357715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad953b1a427628ec4d24b42fd74025716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ef64ea5141f802aa19367b82a6a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e088bfcc2e85480636c514a099c52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a34d2f33e010d6926f2ad15b913c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52cc65a26f7440333aff3d770884c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7700293707948785e87a4a8339e6da5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809827744a128c9afc1c7f27d7586b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7f5ba6b2e158f7fe4253ba03e0b96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923f1b6da4ead8896836a082cb4549724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf130f1380c344969ce05612b3f32ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b3080500736292de2bd3095a707e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff288e06975958534820b93802fa0cc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c330019a9ab7b94c75fd9c4c2051728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc44924c33161c9005fe3feb9729f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb6730cf10cbdf6c85feb488926609730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68993bd008d432029590f8cb3303a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eded19c63cc09dd76bb1c5ee5dc57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4590da0c964d547c97abd670160b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6bfc0e70b71288d1543cf3cec66c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808987765d775a62ce16bd788495f82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444229cf17b78beb1528c74795fa3607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d095971142b0e029808785c1df9dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946619791a842abaf902f1f4b6e07369738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d2319d274f9b0884a46776721f58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db18cfc36fef8ed71c478574617b23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac358a1e0ae53b90f76380ab1248088741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270a1b527209662b3b6f8be06803f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e26bde8dd7166fc96519bd33fd96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635fe66b1cdb67e8e675bad8dd64e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a0812e28d31d83b6780726bc716a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760b9f8e7f6dd029a3e8c873240fb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8a9703e3986cc83e7d935e22159c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d2d256353ce48df6c1bd148d4166748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde3a3fa5ddb8b3acbee75c55fc9cb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b9c3c0dc7f4ddf0f23f25d20b9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409766737b54a2ba218a18bb9691308e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b836d9616fd442553e4b9bea26e4383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a007d86822ecdb3c5f15066c9a654a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364be950fe340d0e4cc66049c8970fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ac7c131eeeb5b0e06734d26503242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0feb837fb92b6fc24f7664330561e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebcb389cb0f61ed72f4827c6061a424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7fbd26f251a36df505addc85dae355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ceeb387144d69e58053d0f6d73d896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ef52f93a35b6ab452cc1f4b8f3c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56024b34d2d1a9c19c4ea6cdf7b08a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badd4ca930ae818e4dd4cada8dac6d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a6686ce649d2c0293084366fbaf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e646274061fd86baf7bd21eaa59390111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e798b98f10aa8b21d7b9ad0def767412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09844b41e73985782087b1bc5e900413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d7a5e22109458262e0e6d84974a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb286e3765c70fe170648a8083c9bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8b4791ac274e88c13ec1596c6e12d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff50dee37cdb734d860ab72511ef7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ddeb0dcec22d1e4dd446c161f60218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43099ca2c0ad230c271a87247a5b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd6aa423a01365e09117912c5d0b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ea9e8c6f77b8f4d5afd8394a8d8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f8060a520c321c12fd9de89642fca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00d429d864acfd6044d34a801faa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689412f5980302476635b80678524b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf2025a2bc645b4513982add2c98a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed651d694154ba62ce1b99ca781e9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7371efb0bea573d28d7a4356915ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e2be8e71d7e98195fc0e8a65677328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6807958e6eec05e3fce34a920bb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec8eca5aa39fd593b9e51fe2de759630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7ff8f4cbd40e6582d605878ca77031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952f89c10bfdae6d59f819e8ef469a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e6a0578ca93adfcfac52eb89f9f2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a031560e9f5c0c83ef82940ebea2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee18e86879b26c1c9176e64a17e24d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3736c04ef303d0973f8c7d119b1ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502abd4d55e4072014ee18c36c8a26237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f608b8c544e4e993c4e8a16dc75ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56cd35d7f089c7cd7debea50c1f51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87befe1a92ceda4f504e43a2aeebe32c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d03067c839eaab27914738928ee4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4025fb5e0eecc7aec938b523e5e3ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2495bf09988f4d1966779f28db8ecc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66a6d89e2bb3f9825e56a981afd3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0faf19802f5d3b8455dadab42a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e291d147373b52dd0e505c5635fb1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df627e85ddfb1426d93841716ac1ef3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5547a336cf0f95cfb8d16a58371e6e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449901fb4dfdcd174e53795fcdf93849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a784b43d49e061495879a5159391650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad591cf9f61447579ca5f778fcb091051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009a9ecbaeb06aa06d198fec29263752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752e668f62fb8feaea53b0a8bd6263153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b578b97a398e86444dafa32a5d44454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e037c27ffe1e8309cf90478eb2ace055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633750824cc81885e7d2165dc2bf3e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e760ac9f2c3ca77a92728aadee83857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2b90bb17906d654e2061f20cb27258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d09d48e81323e4085d95207444dee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c6fdfd960080d764c72ff7a54e9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08836a36d92d4b5785346959a74fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8dd94661ae8eea1f76646af33f3e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab56b29e4fdd58f147385fe41917b6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98e406d02e0c26dbc4586faaf5dae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ef57d6ef6b43b209bd9198edcc1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e9e9fbae48ca127d4b341df1f61666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41f71863545879c7907d9236312cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655940a53accc3df422112e2a0de20e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16f9077ecdacd003f039d7ac7f10769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f288344a07d3181615bcf0987c2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3667bb81efdfa82303cb718f47cda171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb850d72ad221d96f1384b87ed0eba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2115e04404d80fe209b211ba7b4a9ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f966d4ecc76fd1f65156c7d31b6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68033b3996c3111a0acaef5e5820f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d1d720ae8d9410e1c70ea419f18576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec643fb9664e7342480f8a6e0696f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aacfdca7b517adecd25a0f082c4ed178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882004c7c65ede6c46f5101cdf443279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ab6d274541209fccdfd8a4ad7802d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c35774bf8dbc53d59ac3b0c70324d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b6b5ddf8b72dd928461802a99063782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f8e9880922962201e69b57d4027e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb772dfc2b67b6e99077d6ea9d56e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11889a019ef4b52ac9c0e3b0e0806885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebaad9cf5951c7570aba04dded4e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c955284cd1ae115b6852becba0397587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0efa5a027c2b6ddd5b6686df483d9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f55b9f84a223aca6f3fc89af2d6a7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bd27075f5f5a598c600fc2d59ea3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df6b7162fd515ce5ba240773bbcba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277be04b436cb905264bbae3ab05ef092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226696006c4e1393e0aa3289ea04088493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c6e015c6dc442b3fd622af03405f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb7840b5e436025d0afad300faa6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7cb1d48019d1690e0a0f178c102b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d66ebda0157652bef47de24dfc4d4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea12825d0c68d7f1c98c7170ce2a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc657a3d466d4313d8201c3f1ccd8f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363165cffa79ba159fd12057a15bedfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ebd4e39c8a619072d4e6923c0e32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912972b4870810d6186bb339ce136bf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13e8c1b43f9b51ad924ae0c28c079103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee72413c802dc06804d403e585a521104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7181b8e50db2bb3f6367a1ec382592c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ebf8076cd2b0c052c6fdc77d1bb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed91dae15fe69f41e4dd0952edff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b15e03f641092516a82ff58f0f4d17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac7c8bdf17560137b7f3d395db05d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f037515911b7add36141f9e28609110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba18ff90ac2259211a9eb03b47917ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf2113a31c6eda251013eba466a5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdbe821c7756c397ce3ccad1f5fcb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9abc43046bbaa7c91df34dea452f7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e0ad06b0fc9cd188618e839e6349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecfb662d3c23ec4391cf4f43f4ee48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55323a30d5043130b4a8317284932fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06302c33a9bf00f5b7840c13a219b02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7975942d6d56eca24026ad454f7739119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be55ce7e46230d40995e9869362bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f44d75f1ba9fb21d44ec84acfb98d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f7d3aac43bca85a11e392a2b2adf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722c327cda86613177a0fdaa9847b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814e6dcd3e528efee951e82dac391c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b731e270566c7db16b52ac16863c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a6d112124236a3d6fd33201bf27e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a499b1f65cdc4800e5dfff9402c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202692c7e531a5a1fea4872377363d51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52befa62720f7da6b9e4a23e2ae27e1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57007be0a5537698769de44de35e6de0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d906ab9088db3fb22197a56052e829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9cfd2270e24c9980068b7c9bb43d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e153a575e25a00f42bd05e247c8589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315138c15fd04cd9e95cb31890e31499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584583d400319e6bbc3b434e3c155b32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4d721894869c03dd861f6d33c14fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dfdefad52bfd0bf5ebac07911a23a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3df4a02db80154d3dfa17be8786d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87967b464abf62e3758051f09439b50e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04869717ea8941f8e8f238fb02e0f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687f7ba71b43a43ca32216e8d8e2ca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4baa5d060745292a13884a7e70c40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad4fdd3a03ffb864f0f501eb73bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa43b2038946a1e51d413dec24a50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b394acdc08bdbdc31319980411be5f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b28e5d1b7345cf816ac8bac6c08ae8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990f1f82f9e74c0c449caddc1f7316147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f6cacd02dc887a5e350a91e50199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b37238e99edb78316bd84c520ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ef86e8a44879890de232cc1631fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8e9a9a6522e5334f20182eb57070151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fcc1ce6cd4b8d1661c3557023b20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7291e155ad7c23890004eae87937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d3659db9dffd4cd451476901fe0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033698b9d42dbe7de7fa5650f83af35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d308b9c5b1126870afc0d1e82c388d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350b2c26a28834dfc1f0a70f11656dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe69d2488f5030ca63a610e731a1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff310727769e6127385c05811d0c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08bb36924e3d52d917d886ac0cae83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c8eff62163297c2c4b1d75e82e9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebfd6d3f265b2bc1e61fb43945af8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40a02c678b1eb3870b9fd6a489aacd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca76881e2c2cb2a727a4cb963af7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880358585a3ee0cd683b3be08f5755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df366a8df9fc9b1ecf968c757b327f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed575463c20e85083f0f0a8961f08e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1839e417d99c836da185878943fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ff2154e2248360e0cdd582c90700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5cbdda4dbe649f0cd90b4e62ec115170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0933ea978b3017adf7015e8a84ace6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7b7771308af0558667784ccdc7ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b310a077dc0353b2c6322dfd0a687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7269940ad0cd2d4a7a19a65548d96f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995d85094dc5605e55f24df7912214175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135fe98381e9b224485fbdd90253b5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850645c52df2b40172393c10920f209d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f74b9c8e65deb68c193e8e5ebeddf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7c50841527294618d278dc954096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde4de50e73c8598689c4b29139f20a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586be4c4e99d808267f13abd0c6dd058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d7fc6b0a46f5ce2f054123dd59f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e4df7cda3ee4f13e85be9bbe2cf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec8ea9f38bce84c525f22d00b96171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6790b52e0af28f0de6208e70328af6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0995d5eb4a1bf1106e678dd61e43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29560d406e6873aa11d3410ef9695c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81975c5c03a3da338b1d22ef400d358b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7531f755f3a6ffd1134f1234ef8d59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27229cc45f3de3444550dd61c824c14f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb2ce2e0aaf0900c627d73db2f12d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3297904ca81c1d50a4aefca358db6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7e400c25927ea5043850322176fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae883d0b5644b8225a0209a05d7abd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb5218245da63d8ba2c8245d2484e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344881b57b9aa38e1fb6761cf9f1ec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeaa023440db35e5834ebd96fd1f37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15907e8966c92724e1f8edbef205945198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92021f97b9e0378cef41f5b5d74cbe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e15d48a673f49022f3541463cfcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705647715221bdd6a7672fe56d10aba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ac99c7a4455787aa9fcf6297e418e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c37bf1d55461a3e7bded9ec03fad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2144609dd04d2d565b6c04f3cb5da6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7f0995960c7995ab99ab2b825b1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d04ef70705d812457a752729c25b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9352916b81e92e6ced41eb1112cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd5311a87dfcba95322ac858f6d57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907498db60bce410be45a232a89a8a85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03da5c1627c2ec79c0ba09d1a65773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96055becb1d02be92aeae82e302de7d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978acec90662ffec3427a0a535dad8e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02930b92acb41af2ba468e4f7173913213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf6ea44c25627793b08c83d3443fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e3b82ff5e7dee633e480fb28c1df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a875bcdab6914948c0494e78357e401216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c131002f169cb715e3ab8730185c4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0ff06f513f72aa6559ad719ecf93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807ed61015c401b1cb89bce99b32a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110c27c4f60fb595f3c2adde493489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d8d2dc365efcb4c68804df16f790221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d81f05428b7abeab7aacba8cb2aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55ebeccd57c015f5800c899a4155c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1191e09b6d38c4790245da8609fedf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9780b68f3fbbd80124efa8b8bda4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ea8e1aca89c38a3814cd6a0a8089226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deca23a3c4a7d3b62d318ac83588f38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6a3fbf2eb835495303e31adb83c46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd687bb209ad6e01a2f5bb0498eafa35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392209f1ce6e33242fc401709ab0cd4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc7b852549e2bce5bcf10e0a25679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753dae2fcab3f33b79a5705f4a0c4ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c164ff172a7e34ea1bfd142c27091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e270679ba60e384620b481b3fc40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b046999e1e761fc03b56ca4286b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735a8f18f9ea5644e146b116abb808236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbef781e304ac8158b9d782f54dfdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c30dead758bff5e75f5e20181e207c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aa09a3edf8be6880618ef6945193d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b77b59224693db8279cde75f054fe5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf6890cc1295e9ac13fe8da031225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2138f0a6f19314ed670b1053045553242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adff3f88b0a58ddf8522078a0d359243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1858d1e7332114eaf8f73c78bc7dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ea1616bc2f8001a01dcbf6779f3a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3151cf3df6cfd00643d6c063880773246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b54c82e48f5924502430a5ef55bea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8c1e2117c44f1837cbbfbb2472c6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb65a6e4c7da13a58345b41c105167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a21e05c69eddbdea7f647d0301705250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59271e7eb281eec9a314f38eb21e944251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7167fad1bec51a99e6e8ab6cad03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7d2b14107ebef623a4f5e8168155b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3707ced4ab953d13b05a494289c97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f16c0b97d5a9ee28fdce3fda0f468255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c1b4d48397403cb2f3013f65e880256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e44c7fefe2ebb33a76078d116b8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7340d6e382ddbe4a8b979cbfea3af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5fb5bf50fa94e2ecbace8e17bffcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850c9166cb97f7532664e2f614c981260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80484a93d83043a0a8521e52adff96c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f60cbb1a8fa53cd3ecdac7e96add6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9817f7af2f150faad69c2d17bc912d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156003343b4b334682edca38c27a3bc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2a9d55d831f3c34053b33b6713cee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9ae0512cdf764a754f5a8a134be77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f351ca352618f9e5193e0a2dc07707267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9454a31f8f2e96401b63d8e6c40f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5aeb61e7ca1e70dc88793f2b9d3b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689cddd75a93d1c17e5c67037b04bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06decd1bf99b9712705ee1dceb76766271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e013fda813ec1b523ca795eac1d18e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230e3a2a221764d5d726ebcc2d530a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd625a66b0e20ebcab999e84f7eec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5655b86935fb2eb65f6ad9aea573158275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb879446e13cb4c2bdbed66fdf3ade276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e24b3e07d470c32cae871d4130c29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620899877e615ce22dab3ada8d9befa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75fb17f7837ff744bc19d02b3c501279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d5d095885ec4e35f54fff7bb4f60e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a5d63ab1ea4e8ffe8d2324de0536281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556e474ca135bcf30de81e8963e04b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d7916207e1b6cc773e1d731f0aea4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da05731eaa522708ac74cae71cd96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70c9571daa33a07ee3c5474185352285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15171244ef67f04b82cb6696a3fca57e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd5186e15eb3b371bc1f436cfbc0d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c1886af2b93d9743dfe17cd89cad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487523e87f52eb657f8575af0e87827289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8424aee7ae0eb0f58585f4f5f1a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eba8d195c3944496a91ff34cf6719291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27460ea7ac7dfe453f90d2a9f094ac42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5fb42bb5e1100a59f99c053acd310293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332585ce23739a8832f3479caee9ca2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990947ee47675385e8b0ab1b87347e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ddc4d5fc5c9a9199a1b641a6a37f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f01940b3d4a4527b984f5d84ea73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b623ca8c80491f15dcdb6e5d7ce9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402914566a21616ee5a789df4cc71d14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a7461634212421b9f0bfc262154c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68987f306cc6311b0737f67bf6135e61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc31b073bec503ab80e97a408c01c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e3eaf8fce2112f1cff768e995812303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3f8c38f5bcd1ad5a9b8f79ca8497a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114ead15c0eb912ac218a92b1f434b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e42482a1eb69d8ef930d54de5131be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ce21deb92f646d886684c7f92ecc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed684c5dc3b4ed57dd3ee68e2e5679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cff6c364cfdf6ec6d350e6c05a3d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aece4f09f2e6ea0137df4ba390037310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c768a6163797c271319b64527555311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b872a5845a477481fc148ab30dc734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a6010bcd414da564952ddff2662a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2e89c7bbac4860f30fb7e5f7814b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5d16990050fb3bc7e14dec7cedfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a750c9f5d28578bd2e34ebcb40e691316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c760f78cdb82f7b9e8a081bdbb99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12e9a06279a92e5adb9ea0388f730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d01fc10731e820bc65cbdde9abceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041e70f09fc02f62f7daed0af1d743320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78364d8009fb35c56f38b8fcae15f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a271f0aed31f1c4411afcce48333322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb327cceb048ed61d322a7d713fed68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5845e1c8c0433f47d9d731bfb8d592f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed615a0cb0a1bcf63a70ee34cef5945325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768909943847c0b36fea63a6e084634326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6521334d7c01b75b3ddd017d0be783327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c41f5511631954d8ec0bc11c0b10a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6a337a60684d39b1dc213d6a91fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873bbf37ac09814ede48b71ebd9014330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a4378d0302e716cb0f2c8122eb764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef8b87844c4b317643e90018e3dab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b801b4d01a0794f2dce640f7d4f084333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085f17e1cd1c341f5d19983db5a8ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d616d21cd631808e2ba089577e5b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75ca557c33cd7f0b007fc6ac8b5513336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda48d751ba416fb1a0aca302c7d081337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5b08b1388c7e901c741340edb87e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db9bd2c02065ecd56eccd328374ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1625cb66b068adf897156d797aba5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1c2403223b92af9df4a8743a1499c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43cd054cf20fee58b0d217ce373c9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2b0f9692be05aa913c01cfb675b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7f96793bc96c4b1f3a7c489623c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce702daabdacf71d2d1534c9d27200a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7683778328dac462af3998ae8b5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f71a3e463b6e0ebc5e57baa993c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51602f81634985fc521f8a330684e4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068fb392ee2ae47500afbcdae5fc797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1000033d411f51304f17f1501be2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc0d7a52653dd072faa534fc7a906351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640ae821d8356c4d8ec2674daaab0d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f68114f1da25cdce1beaa4380e49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b5525a76cdac31b18658c3a3ebaf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6f3a52118625114a532d02edeced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7565d4ce3fa67bf765c8c2dce5ab1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91847d2edcd0cdf43841b4b275cb43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987eda7a1032f91bc1d29d330b2deb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109487384110998693ba3f034279bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fe6fa050b18a5e1dcdb4c33dc1f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab5e77fd52496ee33782a2d3f7f8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd783dabecca5c50b65392ef6a7e5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa923f2ca74b08abae445b1e6030f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b68f4f9357c94a9156482994c4f0de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3121e33e2a32effabd6d4c2d90800f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9199053324eb99e89c05139b80a8bdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990eff0e45a53c4b835563c2bff6d57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508c80b1c09ba83255849025db8c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068483b480b5cfbfa069bf0a7b5f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af319eb91ec5496d56ca7e68c22c23a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3041edf849da75d61fb7385c4f2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78981cf2b3e43a4c7dc9fbb53f75c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e2ef35374147495f1f025407f0c6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ab5d403aed3899f1fa24b3b053eea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c671422d392fcdff618faeca25c321375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0077a728b334274c60d24050c9c29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32489b1c85e51ed3f613f3ec96503a7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8025113d5fae6db391c4fc9398db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713ddba0d19df91c2859d09c80e4c0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b063ce603316757d20dbd814cd8dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523308c96ad2c295812c2995fe3c2f2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c26c9fc20149779ad470bc035488382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229cb5bee78e70fa68ad2901133e547383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3274110868aeddeec2ca99d681553384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66691db2f8f8d2af8ce2a07284d4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c6ef54ee3ff105e3c60ecc10f667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda87d06d658de61bc7ecc3426f663387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43e2fce7754d6775b7899a0ec6f4e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6900acac1454866e6eef96df8c83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714746f343c51d9f9a3afc7d8ca87fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02889ba3adc0dd7978a1d2e6a4b9f8c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb32030d1b857da02dc8c7bf4af958e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d1c04fa85d1d55736b5d7efd79f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d13e54bbf91b096437618ab0ec1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835268c3ba2aa99ad5a3d44943a824d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10535ff709e0f0c4f02cc1c83ee8d898396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5720b79ed6c378f1e2e4644f71fcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eda41ad10c23359f328a5e977e851398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b53b848823d1fc0bd87e4fe5d2dbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2653be47905d3bd66275aa7124e7d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924d1ae9d4ec7f9a3d1fb20535c7cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e52e767e34ade2ef65759628a021402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59576fbb865a436746a6f2f5ff0916b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2aeb6b96192216dfceb8caad2141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046adfb9072e85b83b4bda3c2e63631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483284a00483d91f4bf03b3b9574c7a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d943bcebe700ad62755d388e7d343407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f234ef15e8e74aaa2d9e50f4e7c7a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b686a95cf6ddcf56d308e10801e481409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2a2fe32f6ab293ccf1f25ecb6047410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56fc995c2beb39f1c091632005b22f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdcd38d43acf9bf53bfbbad8183b80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ac9334d7c47f13baddfeffb0e1e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0395197c69a6794cf4882ea55c662c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90584b5daad2cbbb4c52254c29644c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a17c05c7d56a78fcbfb1bc066df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89bdf0d6fbd62cfdca3457a0c5e879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441aa93943cb11ef32a85321387bdde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433ec0bb9a78a292b8102a433ea471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b09a5f9b7b01b58d0a16d4878db1f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760c8749a0400dff600494b61ef2c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848680be261fce6a3761b15eb5352e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc3b82f6d5067b681101bd0f955997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f34fab2ab01f1cc784cf04459d1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556e150eaa8a5a6fdcbc3eec8c1340425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be3c0f456fb7e0c7001ecfc17974e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ee75e4a5445f10018b3a6a85f52a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d88f1be3facf86dd8da65f11d32d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2822bec628ebb4b161d910c314ea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c4284cb68d4ca6868bcded69e628430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1448118c6b3593dd85f412e1c2cdad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252926ff604efa95c2c422b254af6a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697394141c0932a253aaf33f2a4d2587433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c039d161b6a2546e7595c544d97b42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac97120d742722a259b70714c16676435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba9dfb4714eb8f9a2bf119d6c1842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95cd8e20a668753aac53dbee592fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723df119a630b2acf6db7d135b72e5ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431fd18bf7ef8ee43135d569c113b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98022ece0668ce7e8bf8c0366a0bf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e1cd5d4106121e6563a9703c28edf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67012d5d9603732cb9934c53546817e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b846bf0ab47cae323588962f492408d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e38c4dfd2d000c857983433bd6711444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81804d4ba58e5fb3c54261bbafae9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667ad6c277154904816fdc72dff7ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd51431e8734db48c1a3b33e20dc095447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1213630c4a70ecd03b2c07f96dcd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d7ad4ae12b146387f1ba19e03fb3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018556ae9a1ed5add78971504f958470450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02462727c41ffe9caa86f1233c729f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0b00112b71db493c7e38cc50650c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02440333994260236c2369d6825a09e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e199d9e97c8ab24992268080abd06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24be10fe8bf02edf69dfaea8b3956455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286779a96a4be6444b34ea7dacb6ba0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e833f329f0918637335cb971ef6c4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a37cdbecc2387c70ac577f97da1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3033242f60d4a805b587a4816c90a50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4001d5ccd72c14c10c3174919294d99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a6205568d40a97ae4d0d2e258a331461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e92654863b14b6d79c0c0db1e31f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea2271febbbd33e0358bc6f0e4d2dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddfe251391993d37fba6c4141f1322464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a39da82a8a704e075aac77252bb27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c19003f8827b8caab51fa41df42e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d524d6bbdb211a55390cda2e6cd0115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49006427846b8a54b8d4b992737d55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11399e7c8fdce72502d72f7319545469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6aee71e4e306bb5314c9c30fd937470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef447bd6f2038b2e234c15443c98b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3fc8edcd9a472118c7bfc34e06699472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd37cdd6fc9c1d5078c0d7bcc84094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b220ddffb9a534d5af91e2ba6ab51b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056da73fea20456c8c9c3dc0bdef106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405b9403fb1eb214f88989e5e4d10d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d36877a51f0d3632e8923806e4baa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635d1d9f300aee4ef47a6ead6198ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fa9a8c61f61254ffaab11064894ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4919caafd47e366899a7a1593f0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7322c21c687dc4cd2c2624ea03659d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef60ce4cb1c7661ebc59bea11dc4f20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc5a9f5fb44c2e812968399d8b22ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4324881ec030d47133eac90a90ef51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10761ed6c74929e69422f3c2f2135a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d89412e0a800e321a3838ea96cf37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d492cffa01cc6971a7f78acdc4be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429810b0822120d0310a9c20206db12f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a57b76173a69ee70b425571ade70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2e00eddc93393711181f846855fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf82dc582749c778f4aa0d4f0821fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95441d27ab5c6d8b2266275ed744516492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d0c8d0708d9931592db365c56e3c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4f037169275c329796fca2ceaadaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fbe427e48b811c7adb5e69091d370495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ca4dfb05aad426f18cbfdd106517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252514cdff4d52731c1cc66e3b4e8e4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e01249b537a10d6e4fc8031ddb8f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b834ce0225429f2a330ac8eaf9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1663c13f5fbcf3ed1f7a267d3acc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da700e66e8252ae328ad851b59c66e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb30634d695af9fab3c33697bc2f99f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728419f13bf64dff863988d807032f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9089402a1ddfeb2761378639a59cc64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e53d58f85646db0cd6c8357f33851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a647932cd788e800d373b9c5998e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6824559a891ae6a60139404635da4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8303f7cd747889c4754385a3cc423508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928d260586a6d75f3a3ea442954e791509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caab77105fd80ef4c06db210a3616f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ccfdef603e60b45126738b2766f09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156152509f94ab58f22b3bef7225a2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305643debd1d6c8698f7e70bfbc79021513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5522f741ef94b24ff9d93c9fe3766c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d44cf1df0d5a8ede77628da62d341515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa81a4d723c177af4f0f81b4b3b1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0384a7a7ca87f6793b7446a1f24e335517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021208ce2b4a55538d3700c8cd9fa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e6986688e2d9ce54975fcdcb545f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e265d4e3231705b5ef841496d4ed5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a06ccbd131332cb644133e21a758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56992f31193f90579969ad2508d4d019522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faed830a7e9a4beb3ce3cf8a33a367523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786333c3f53094bd89c899a0d10e345524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586a4d0e1149a2d8acd385618d126b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592787810643669fc6bd44b780096a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b53f9f1d5d276a7820eff5cde419527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83e44024c3e842fadd3e8692ff950528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10e45b7f1eeae12d8ea62860b4a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0efedc2362035f115e67932fab7e25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda824a54efcc531b9ddaad20c77e73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bdc557147a91c57fd3937fa156be4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac86b5204962626ab0f4b36edf55a64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256969d8978fce527091935dc227545534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87fd8d9c0687625c6a95272e5ab24b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c0e369782eec066733804877aaa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057882e7bcc002cb68e82a649a09179537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d193b229edfc6c091b7cf76a5df6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37b9796f9d1fde4973109c41abb6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc29ffc887aaacb31f7cb4d8e7e90d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae536717f6fb52fa14c24adf07b3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed0b00c3a8e752f7aac4e90bd7786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617a5a40e746f876e63b46d351ab954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a7cc6f2d9002f60f4e7a14dad2e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9300bec02b8b00979744afcba81f47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5f9e3f22a1be560c65ee35cd354e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726bd07e6e26b4dbf7a260fc5fabbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87ef0ce811fe496c42286aa590361b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2a8d2dcd13e5dd89d8deeb102fa1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6277c08811dddea3d07fe4f52854a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8050d525331ba2471331b486f7463551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e4194c01eedece89caf470f945ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e921a58e603325198381cdb7bd104553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f2bb25d5ab8fe2f61f4a807e1fe24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0d30f7fd40618451b74efd1b8789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf810117615708a74f285b52659844556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de0829e7f04e14c9987b0daa49ec8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635884fb3c3cc6b0a05c365652afc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028f8c2d75fca3b08c82a779720fda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aabe559046ef98883e329ce131215e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8fc5169294ace9b8a7b2c0a346c48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb1b077903323a37fe1ee39eb09b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684f06750ec4424cb2a115bdfca2f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a28db5cc5b29f7a30f70f10e6c00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f9e890804d614960a2b76af3ae261565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57d7b13fa7a2fee97de3fddb5f9493566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d05d40a04db890d6b9330c4b69b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dac8e205299252b267d0bf1b84529568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097a55f724b35ffdf081a5c4d5f23ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85df7cfc3cd6255222c06c486a201e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46b58a3289c261c24b529f88c2e88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d860211f966741dfd95f449ed65d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09e8bacc00242496f317da00889d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc6f9768eefdcff2dad3226a7ac357574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd8c5a05f14c08546b6b9014c365d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee15aed9331c11bcd48aa5408291d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432e2356b6b2ee0807b4933ace1b287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af901d6bca06bfb6835b248fdb2b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7cbae27d8ce26b9ac212afbb82376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dff21db2bcbb814f520dbd4724df19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae914513a7f60cb213f10cfcf2152c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bf5d4e308d214c53dbc8b4b6f764a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217182fdf7e3a0e5bf1d24bf6ed2cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782f51da2b311e1683013057ed8a90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e4a4eb766ace64976b1acec5679d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a02c066e45286fa8352a702d1c9bf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e6d5e6a6b313124327f758b753c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971ae0a1f6899c7755f8960b3fc826588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7702f6cb50a9bd7ee539501064a057589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2cfd99f89fb3c364f3f0248460eb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e5c9ec12a3c954dd9b2f75ad8ce9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fb8cc107144fd2a18006cd37f2ece592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ccad404f4f9dab98823e11acd0d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e68266fbe41e09cee3cda18591d0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e40267afedf00855f3243f99b1709595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba3424afc0d3345303f75ff3825d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e98834070ff7b9e98ab4bbc03db69c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198fdefc5c77efbf15645caaa6befe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76876f99bdf42ebd0404b7f12d105599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded33f92a84c303774581458a00554600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7c1e7a03d96a9143369533edee44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5926469cf9e6f7ee1754ab78b6e69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700446741563c65a8f2b0b96692a8b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ab52771114a9ce6237954a801f54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ba19c5772da8831fb54cf25bfd9b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0156457eb5c7886ee6e0fbd9368401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededee88988196a3cca8d96bb63a9798607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1785df509e7d2b6cce2a039dd6c0a07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e0fed89a5aedd5d3bf907615e040a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249dd1b73261652764f4a2e64ded296610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091014bd941b077186a0bd3441604ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280858e7c936b72200c065934b7e32e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4739e448bab9df91a391f9aa6530613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d314832d4d0c31caa3a266f021b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b69440b71c253ba1886e624196aa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76227c290ae5022fe2cf48a5af99a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643210131bbba90f4b2cc1fd587129617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c13ce48c7b1a0a70fef45f2a888db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635af044ab598bed2ff71b0e78ecd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2000d20f3dbb465cfd5aab0d40c3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed443d40708668fa4834f45f4a444b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10399289f00033323281f1e5662c216622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22164d22eab135d6e7ec9d90b5dcc0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e77a350f7d90aa533383734eba1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc0e50493d8f076cc4634c8ef3fce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8f89b0d98af397fced644e1ceea3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d32601a47b308a9d78ee0d46a150d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07111edbd4c0e7eff4a3b78fd8999fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9cb81c7d021afb74fb3c13a4b7a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8cbb08a88afdf29b4adf0bf03e4eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4e6555224cc334e58b376ef4c2cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13121662c5ee0a1e07eb80ed8bc4af67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5cc0c27eb74228f858681b9d7be3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413b506c0fccf2cfce77a6e679e9931634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756425d44e2b6242a6552871f76454c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b3f903480ff97fe9af9f0f8f5736636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cf9b1cd456cf9fbe400d85836a7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a7146e4ee75d87143704c9ad5afe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e393d46935755d2820c8abbf535de6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce05e7b0d716d64aa3412cf28076d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8c9d439ef9f7fb72f2736375f86a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a2c0d8edf5439b0044cf2e9cdf72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb9ff7e646bfb40bdaf2537c6f8e11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820fef10ccd2963adc3f3c5568099c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8206fb100ebc092a4a65ca0b4002645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357bbe03a642b8a84a552d8cf9c420646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46447f65e9a5c113d70b2ece513581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b445aae1e3457b7a7199873e73800d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12f0b5e7a6b36044786ec7cacbc4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52717f4d2c481b83c9361c4a0789d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f9a796def0351873ceb3a106463e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11866bd065e8e20433e307b375a30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835cc7ef587c8e77ef6ef320dabcaae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccb8ff3b79204fa152c818f6175bd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897e1c7d8b8f39f429961c726fa012655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd94f59c690544b3ffbfbf7d773332656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9c7976d7f8e18c4e973c2eaa055c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8937726d345a4bd64d9c4a0df134e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0728c0c0165d0796595d38619dad275659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a10cc5becb192d085697e276c745a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08d809a5bcc8c4447efc68271d75f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e76313199b8113f18cfe1835b12c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5235819520303dc9b8d3f21850e5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec511c2d4c51fb85503f2c371c261596664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fb8b33df93658199f38b4656854d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147ef358560b452a823a5180356130666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b3a9ed34d4c1f637f334072df2b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c623a24a3dfbc3eb51132821f5e55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab4dcaf589ca4ece8e781c3d20b28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff8ad4b86c0b9af9ff000c2dfb48c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d00f83e2defdf96e46d38685d29a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe89dfcafa7646f0ecb8179fba410c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72653d20fc31666a101942a44f80754673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c8c416bb4cf950be4a07580043f3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156f9c90860d532817730cf52e72fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f3813391919c5a76e4f19e762b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d96be6b269744ae0185ffbfdd58da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d10572c11b558462bf18a5d367f54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2880b4922ef9bc88e0e8a6c426ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708a82d81df722f82cd47ac170d2a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d67947d1031aaf155620161e93ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56730b06029e6cc01a58a2cefb12024682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8b09aa32d198959159dcfd4f7347683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dee75082a65429ecc417345d16166684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb93fcdd52b4d5749ba53f611aa8e22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536f0d1dae43e68bfe6f8808053669686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425259a46d45a84bb1c14aa666fd8cae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b133e9c6164e4c7220408fad0dcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f50a359117391c8eb46f63bc47b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db196420ef85642c15011dc3255b9dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dc76c915b18578329c8803e458747691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982784f5cba53384ebe169de3e0549c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd89c68c456037e5ea7a50b4844455693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8147d7ac9b95f5e4b6f985b80bcc71d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f86d6fc4f3b4185a0dcf8b13d1a2e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47bd4e7ceb6ba4f4e1540627c50b0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b71297dbf25f226cf683209b67c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ade3a7aea6475c78e5d36f1b9bbee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc7af630d6273030f3e1b9d198423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13997147380d0d5f42202b2b6e601700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f183c559aaf2253257071560bdf08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae770ca7af9a3e6cca4409eb924313702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9553d4ba6b7f34a2afefbf3296ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed762c305dcdf8f0e90269f4e7f188704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852749c7898a762aa9b3ff1f99290e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d683cf8609b92235ba02e9798f78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc6c03057474e4ef79f7217437637707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b1a9406d4ad2adb462f7fdb410e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f5aafa651cb60892bd7fe59bd19e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b28338aa0d907485aed3cb0b56f226710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8197233abbb8859320225d7289de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c8afe89c4d36fc0a8e1d06762468712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34076b080c5d2a0ddce73a500d55e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53aaec98fe3ef2f19f613efcfa3cbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36d0929c06aee76bd45efa7706605715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd4f819b17700f2007702d28438f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f94c4f9f4ee674a4684a3785547de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8722e6bc05de4f55ade69b2dcb77e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74642889f1a5af84ba469b7ec7baa3fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795fb82ae02ac380875f112dee11c80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ef8819a1da0e45d999b53a73a32e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31533ad0e3138b1dffe23dc20044594722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb39fdcb805536937a1cc51f96bbf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14fabe47e2056a2409be88b750b8a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32524e30aa6af6d63b8ccdde6c953bbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877009c1e0ab21d707cdf0119fd64d7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5b85893b6d2bfc48b5771312b11d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54fbdfe57516f7c883356434097a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342487a5f807df33ce8c5dab515796a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74d2703e4fdd0e2441595be2982083730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8886e1595171bfc8eaf57a31c2840f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aecc1555db532ed83f8a9387c61779732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173b43b2d01f3abe387f10129ecaa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a033aafa3b297a74537db4eee8df2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10780ba57d7a6e25961ec84802b9fd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc81c1b5ee0778d15a406bc1866df4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9265dd9c3d51259e59ce7dac0929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b05c9aae3cb862a9150f7e21e0bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2613c982e6f82aad4a9a0677d9cd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1d8ea6ffcb59bee05428a2a653fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9a0a1e4843a0c1c25ec7098fcb48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526b113746734cb3633d7ff13c2c18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f420b7868ac3eb152be1c01721dd036743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57613b929ed1a7728a0f145e8518d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece3fa16d19c3b2b83903164665c187745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac190ac262bc267a74961792702f46ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e409ff3768436cd45ff25e7164662747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82be9bf0419094cf038b812b5d18bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ab239f1c60bbe1ea708ac6654fea6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42a5ce759d40d9d7d1ec353ffc3994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388517b28125cd806e04273bfdbefb39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949b277da8595da17a0bc1c67d4d78a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77df37e5a348a5341921941a875256753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>