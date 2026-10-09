--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7ae596dadb27fb99f14c94fd044c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304c5c7347949b14b93043a9ef517f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e35d01b51604d86fbb85c70040b3c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef154e9dfae0c340d5d848d864a6214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae164b37dfb5fb3ef7c41b101f2e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b727bf81235d55f53715e37c29c5096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd281b384addbcd67c0073ac02011117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427a58a48a142abf790228883678c628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d6da953ff62e5ccf4a324acc62499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62115a3193f993ea58b4899134562d4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f49f07b2339ff890ea2dc1c0498411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8213a4793ace3db91118daf8900112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56fcf608f0d55282db09014e11491d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ebd51594e333d05b0d5ab7db2b2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd45657c2213eb95bce8b776cf8a69e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f9a8c1a14da87a7eab70ffe3b81a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca1425109ba84d54bffbdbc02e8c9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ed735f68ebdb5aac9ae9a47816a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d0a0b72caa405b1d26b5437699df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb52a7b2e3460313b295d6ca93a41d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b87487f2cf0b18ba472e6d9ca9f5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ceae399370001ee4bfe7a010451d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88281a0799a0d2a3080b3050c6dd0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86d551c62e9d394f41930d8d6fc6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7288cf888efe9b8208bf5b02cf9a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ba8ddcb56bde217d23a9599e0c9c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993936631d1a2df7ab3541f9d010cf0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5f6d710c08211857ae5282a7ebeb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bfad4ed42b7b8c86dc3ce037a71bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e8ffc902c8e1411213f7e60604c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79db89de66b5e31f7844d4d36aa400931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b406ef0a4e42bca72cbd19209910d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa663b5fed4bae414a8fb9455778b6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4f7b66613a34f572ceb44262819134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad45844390e5c77d93ee3f742869d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0263e88d4d07908539c55abd034436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647a9b362de8987911fef5d1e44afb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492acf4609f527e42d09fd2718c7cd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cc6ef9897f9e72317f0b5dfc337f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930972bc0697790ce1a074d0416d5cdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd26f9e59ec90da171c5ce668222841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf48d6fa31fd255b838b204e96edb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4bc605dcbd777fd4579d13f3b6ae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622eacc17c9b8f2b5280caf2cd5016b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5d13586a7a1ca2454c211bf042d7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c9762f187ffb2697474d8b74367946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a207d8b4e6c451d5dda6d2625c8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a9f1ab202034d1454d37305c595648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df841b4cc1ffda9a8957f789f60ab7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4a1babc3988f7e4c6dc9cc610b6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ff97cea551944bfa3068505020ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb133f6fa6928a3537df76dcf32a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ad1b98b3c502f1682140e0a86eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264436938d3affbbed691923bd265d9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707c87560f593944e662160c97e87255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a67cc2c7710f7997adf3b8a8cfbf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68251bbc6a581ec3c08d77347a96dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c80863d98f85b2a9ae8a0b6af58f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856980966bfac75d5b09a97b3598321559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851f63bf061e86a652d8357d5131e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88f3633aab5ae9a58bf7e8d70266861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64349d377c81d412a2b25dca10f25c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630920e6b165849041f79151db8618c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bfe6c43a869614329e4a850058c8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45718985a007071a5cdf1862c4ddd14365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507f3b9a8e354ff0cf37c758b7b244266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc995c7e2c34a60b4140c5fa3e8daf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4fb0557f1c195081a2ca85fceed868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037faaef71dd5635687704583c0dee3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2623d0bc78db8b257ef7512035ff2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2764096d424e9d9b5d1f2e02d8a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1822d2b8236e948ae656fbc690450272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cb3c53da8f775bae7bb92f5881cb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e8cbff8ebec33680ed7f245cc981374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bab52b2a4c9b8f73963385b3beb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de44c7eb5e8ce779a92287f54c416376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875248c524ebdb1e6dd80fed18c0ad3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf5a2699f16b26655cd720f1f7bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f1a42f43bb4eee89a2c714714b8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d416fe6b8d76ec4f5e6e34918eed6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304349e826b917345e76e8f033d98e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acc3012420caa4de7478a1c3558b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942358bdb61d7193c20744d5e2298083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2628e6ee17d29ad179f201126d8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350b13c1b88ac8c809bedd95de491285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ed113d3cc84ae4ec16fa95f91368586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec152396fe8f5e33b1cc99723207864887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a546cc63162b9158ca0cc351f8435f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35eaf35fe215451e64754706de65e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d267edb0f99ded8f9220d0bf86ce7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6ae49ccfa65131372933cf8b4a7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe85316d791ae7113a2dc7279957e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae82e5d125e0875de515bd361127893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8f6c5ecfcde9ff2f45e1970974fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7b478d2230483572ebdb206f56f0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb354b15c8c9428b75664f76ad3ba0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be4db3e132f8c1fb527f1da622dbff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bb4255190f183384ae44f9c9fbb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d71abc8dfa51b1bdb3826b23476c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731355e3e1cd29f04540c1457d6402d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1e0e811ae2ea47a1b49f9a8409a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496e086e0e15eee3041e2ea0f94fb83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098b0ab0a2031b4d3c331b96ca958e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e250900136638fcf7017e2c9632fd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6301134a77272f04ae7e2b7b448e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ac92fdb0f79617bd5a45aeb10302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5234da1b5277265fe7e69e551c590107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733cbfa162c968a62024fad44d477c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d84a10b16402b386ff920a136d23cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6081afa6f0d869cb1dd99c1629ea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe6bea40d48213136b7ff92f4a51b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aacc4f9617a4c55d44f7f0e0934d3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a04d6a26e21057fdd12a5a9b6995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60336d1012462ee7fc6c7cc26d0b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e72087b282471661166bec3787dea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0f47e4284bab61e6367e13622116116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc088a40092313d2175c01a8c1b72fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af105f1c9ca7b38bd3d21603ff44f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0acfb298cc8b83850749fe48b0230d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baff7eebd26aed56175c591940ad39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680feecce977839e0c08fe23cb26a9f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7a22240fe2a9e3d9412242a078ca4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeff234efee9ab2c24a69890bb48c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4798e796eeb48f543726298bb919f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a57111b28deadb6546c45cb1250c65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2dbab932ae03e22e825b854e9554126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9670a95f0aece58302a4d4c17bbb53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c2550f45854036c573fd8c3c1825c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c09e594629b16340c9e22e9e404d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827620dfe704b5852c162d8bafa3e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f93b493baf42cfdcd4327c06823d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cff55b8af7244f8cbf8e0c7405022132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f19b10e5227f4900761d8d90aaa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c42bbb01ff57ddad34845af2db87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f172dd40c61140c8e3cb965c788e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4acba1415f95a1239dec436bd3df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563c22040a2d462c61341da0f5dd57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c6105843117eae9bad0108560b52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686ae208fd86858487d181da458acb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd622750296e663b686d4752f78330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd778a996ba481eab7390f5ee14cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126300067f94a97857d160643265ef9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52457348a3f7c301491dcec11d7dbec4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da05eb173f22f838c769e76a16d7cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45323aff9ed256fb337fa59960faf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98d368be098bbac3feed3bcc812e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de9897371714e9dc694836463f7a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ba6a7061dcc602e504fce1e0a153e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a79a7d9e534d43fabf171024669684149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a27603cc171641710835ce8e057f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22204278282dcd5db6310ed214eb18c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9221a73d2b26d6f8461ceef165512e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d97cac14560968d8b0a1788e735446153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd88374b30bb60b9d8a8212447fc05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a3524f353edf50d7cd97c0bc56d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201466c74cf1315cca0b77bd1ae436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0d9c179b40c4fa8b9d0ae1ea0606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324109ddeadd5d14c926ed9f7af2ab04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93cd959c9e773b99ed2eb6762ac1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752d6925089f29b38556fdbd416ce6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fba65e451cc9ce1210628125d43fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c08e394cbd18f8ff1ebbffc7c631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f40291b5e66a0ebb51c3fded55cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1af3741d9ffe419e98d980d1945c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae7831b7d6209f66201f5f52655ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a4626b66e87818fd5824639b00e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dec60de60d66e27400ccd15464044167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99649dbc6a8be27fc656693eef18dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df134330142363926d80be6c2925907169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089aa436c4c69591e871e05a189a9da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2569748b6132da38e7a043ec5ebbf69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cef6623c28a9c0b0c5784b359f2e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f69d954c26ad9d50d1ca201b5c125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae167667b65e6fdb09add8f66d9510d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ccb54b6843b700bd59cf5eb82051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a353899ef8464cef8e3ef0b3b102c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ede79dd69b52406205c93400b241177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb5eda50a6be4d436af79018a83c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb743d8c56deeaebceba5a6989ac102e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48bb1b2a89a557e0dc27a9552b0f17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2bb438e99b6423f1146cb22fd70a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94224cfc7734276441d3860d7c94773f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd90db2e39fde37d6c0b4be7a80b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a23416aaeac21fcb6aba7d289cf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b25246155fb8983a752ed55e5925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0fb485e9eb0d987488b2fc0ec0df8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d9a01e03178c78445867540477607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25468db72ec3a451540059a8cb579384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842b3a4713da465f0fcc62cd60383e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496abbf37d77da480d9d4ce85b4f0fe0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46faec7839d70845b4aa4f933ac8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4e605092c6b51dab35b46a1ac72e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af7d54598b38f27713ea86e68581a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4b4262131be7451aa27af4d1eaa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14abaa933b9b3e42798ee8099ffff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a409dd5d47916c3c3fe441ed815b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda66f7c58beb3de5b8188bad0a173d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369112b745120aa802767926abddc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2076d528dab7ba88f13eb17fd0f9507199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398f4dd2376a5e48701b6d8172cedf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd2c9b37244a18a82fd1ad4f440525201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e1813e87d007974e665afc7838ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259e900864a5cec4f8638652537db3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81667e939c973f869cfe2aec38309e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36ab3b703fae47dc0080e25195f78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa792fd66ead261bf66f852676b5938206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c884fe98614e0607e772d6c17d42e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaf4b9e736b8e716f6bf70b7d7e000208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b47ece3d934558e315d56eff3ffd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333668f287639290aa9541b24753137d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f0db43ac50c594dc9e2a2129162b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d0a5eed496ebf6753e7caa7343b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8afb4bd589210fcb7b6458506ddb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e397b17b215bb1b8cc5a83212b5fb03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ff1cc58cbe295dbeb97df4755f3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91128e39ee942b30a07600cfc60c4c15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da267aff4c0c5ea3b055f72ea453fc22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deff6b9491cf895fe2973f8f794a1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae52f0bd1f47de474792fd8825c5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1192b53a39a0ccf1f4232590416bc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c00b2151f004041ca14a1f298fbbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ebabb3d5625d7b1dfd8263fbedcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c4db4270cbfd9ee7b478b8e1dbbb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca29aa2cfbcece60d3b7388d7f42b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa645bcdac219eea7174d4bbc47bd627225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99eb0175314d5ab34798466f30da9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d943a3318d398f0a1f23fdf9a7527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8fec997bfb9345a9024f61015b34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd348ce8635979c1c886aba0134ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519c74316917e599795e10d9bd2eb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454954b11b33bb2898b0936cdf0e87b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2bd91cbee2262d90b8ead913a4212232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474678322638e57171f0f70ed7e965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445355f9a2cda81751b992e50528ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c20eb6080a845bfd556ffa14b4f604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806233dc57e5bc2cab8e52148a4c4a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669b3657ce8e8e4d78a6009e3efca76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244094405f5ca8db3e66993e03d3fe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4861aed4d4077740ab7f0e73a51fd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aab279e177c8807cb933edae63567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022398edd4b83246e9c6757d3f02e08f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f53d1526494d321c0732cce2d09e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f4763070b314f97bad29085358dad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d9a37ebd3b36892bb0178c4bf732f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74c37735670d4173d0a3ca3e74d11e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4e566467711dae544514bd7026ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef35486b1b96ae3e46ca3c6aa45d2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd3ec44c290592e1306e90dd6c3b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b91b109c2634f5b9ce24e833b4c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762de5a383b6ea90b0816b88d79a5c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8184e6edf1d90014533aad0f7e9bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c503cf48066071851cbf7175be89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef6e27b40838acb99fc09455eef55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a709f63e9c1ba867217b282b4a4a02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b684cc0ea608b20303ffe2784a61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c277f7e887bf2a0b59bf96be5a46d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ce63d39eb7dd3e794e8f8e0736f99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f019e0b5c963a0cd6dbaefa787c29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6bd466e3d4dfe14875dab3128e87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021798fb464ab29b5f3e1ec6a5482815260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ac22548accc280f5d4c4a7a1bf01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7072065a9e240cb885fa7b1c4a07889262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6463e704f483fe2c4dc2eeed21b6ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567a3cf12564a6c5205f0dcb83394d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd57a3877a32eff3a03cecf6aa183265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059cb36962f9b14742a92b24042074a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee37f0a2ed07223bde99ecc503a015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714f99c651832a6387cd2927c72030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08017366e8368bbd2205568a9090a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5483a66cb9a19053ba840abb7ce60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc2e196381b99d2e7ed699c49e29c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b8ba9ae95129b2f6c857fad60c95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549575e453a1a436ca43c4891e3dca0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836425a35b49a59d944dca4ab5aeef7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a657ffd139cb83f37a44337a8a12268275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3f590bd45e43c3f57b9528caef72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f47da91d2099224ba650b6f9ad83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a699b04012d236b016d4a6367bd91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00d0518a216ef9f3746d3c6d70ed89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e042dbcdcb6f85c1719f22ade9974280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd8ee5f98682711cf366ac0af62df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14817d3e661119d4c40ec04b96e06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef5c1806567812841d9937aaae904283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef8ffe144f70044687fa22dd0efb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c4bb1672debfd78bc0e3f23085878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db4e8beb9df5b4cf2d9b16bd198e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d6286ad0707a3658462f10ebc1bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a369e1dc63ae27c3072c4b3f1620a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e636549f9e566b1f6e705870bbc08e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d11effd086fb54efe8104be3a562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646dd9378b7c6b7b362b24469727b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd93579132cb291d25ffd389ac154e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8ffd18a060f7cdd7ab6b547d5ef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf209885e1a5e8e54343b4b0e4d5297294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab4b4f923ab69cfb1731d5bcbb93f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c7308b271f8fb3241892f7a83046a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f3e848d4432fafb8d194e6acc648b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e41526384379df2cce00f2fb6df16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1febaaceb4caf85893e86557407e06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524a3b88ccec995ef655cbf17685e03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792fd57da5e5b534a8d8f00b9b8fa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538422e1986047ee685e54519e4489302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be258f002a821a768ad50970745ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9e9b0860cab6f361aa9362ecb02d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21169e781e4028780adf7be8c5b2428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7db742ceb6bed899f2b1d2f8594c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130392c6b7b8dbfc7dc981f2afbd46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272fa2b07a6d2e2f312f9a9772a35d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255f05b081ef85a4972359d2e57a8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c56ea1b080a1ba4f14081c6e42ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1556550797450c43e547a23f998f0f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f2d5d43f8d06401a6a2e353e1373312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0036937da21799b9c4dc0572321fdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c6b4098ed47a4890f96c59ce7b95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527c857767775c817f5aedb3d73894315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0090dec55753acd93a09bbebc6e788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41348eceba7dc17d42f62f8620bc1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5fcb801a0f4fafefa975a369817e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04d664e107b7714334f426c03594c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e89dbc48bfe688c64749f2f58aeaf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4af8f66121a441b749784818dc44c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ee727be19ca8c21139a8225b5149322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4961fbf38e342709ed273a975cb0f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b88a42d7933c555877d42d3851c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d335949974d9f52ecc285a39cb1ec7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b3b0830c69c4d1d538e5580893903326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2944cff8a18686b43b341f8f779cf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b438b5bdf81617f970d5ec38300b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c34539361f840827da9b48d5b7a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2261aa1d004b89da19497f35f008e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a8bee86aeb5fc9290895324e95f11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cef90a13af7b5494f3b6b0bb219512332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e84f0863a06a74eec8950a178b9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea982182ffc0f7973ce83b92fe7da0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014fcf50d97e74de4c50330a9f3eb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4655fcab72e4540964f42be38d633336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9edbc0a0cbde8d50412e20c7197f22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b910dc4dd017c2a5eaa4d1aa7cdf69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb1288c3962ce26f1697818582901339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678760c1a4adbf6c01a289439f56b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e0e655215d69720a5e9ba0822e08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434cc658abcadc705107b7cc23dde40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a1375935bb3a79209d6f16e4ecd63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19ce41cbddc7159386cbac3a5f1774344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acdfff3d2f881fa96da95e29cd2e96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb15abeb96d63b1629ad200785274346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55cb8c131bae4998783252c360eb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7bdb1ea6dd4a5adb018bfa7633ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a862db0bfdd024a1a41df60cb83393f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde66bae6b2683cd59fef60c61fd732350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446400f4d8ad142e374965438985ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e3f4b68bc4cb55036c2acd8c3ebad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09ac1f5e8a32fb44d60df6abc434b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1bbf49775cdc9330c87215e913de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76734fb2daba7d81c1da75f5588e898355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b32921c2d669c0268b4253cec56d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6462c1441ade0a566f13a904a8f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6fa6536a51d4cc6f5457ec928554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23175b2da844f4921b4b51214e86c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858deba6b8372e9146d9407801e14c45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643d6e1b6df36ec310d659d0f7bf56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba0904ef768bccdcce58c8fafcb211362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c4eadf87d8c43e117bbe654548f6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7869db427882d4ad165cea7848d2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba2fda309bbd57db504c5b6e05136365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24313008feacf3da5c68f00f541806a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c076bae30efc0686b7f8f637b86cf83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a590443c67d915a6b3fdc42964827368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b41e4c9e42b7b5bf1253b53489b6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e2912f5e9927e7ea75d93c9ae06e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff68519c6132037b9a827716dbb9ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fb52ba626b62656ce81541be5612a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83bd7d2e08ac856ecf46beb9ec1518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30b799a954cab41e44ad89163b708f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d61b55952fe912e17befc1d558578375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a625d2289183865959e93ffbad75aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b8353353a53d518cf57961227b624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d339c99a536c8834ed57ffcd270d31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc680fb6c26a69c937679ea7a8f62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f021d9218132d59919430ee741af23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc4f5d7b577b555de6f079ac1cc76e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c1812631ba2a5887e1f2570c1149382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4a4712c979937786aad3635e56bf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0bbd80d9c74ea7ea5e20f0253da5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb655b2d92e5b899183c609651aa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e231b7d0ff002f2fda97b9b2f6ed54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ceb9f284ff23857ddcefe12bbc05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55031c6882b7e4d5addda4f4ee6a34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0693aa7588519758b93833ca19194f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344c5ba2ef581823d66bb63b21de9f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6580ba1511cb7f07dba449e469cace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd0e3813336990becf45d8921ffc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043551521df5fcd5ce45bc97d9eae69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70795ac87610b165e5170a64d3af3759394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb22e6af5d10e855e93aab927244ecf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974467061e6a42cb34fd934471bb845396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a968d1c9a073f131ab6560dc4e20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d7e1c216d2fd2f28add8f0c19020c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4988f5024cf3367c8019f058890f57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f041103e4ecac540e195a8b92c9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeff61eeb8b4395c4442255ebe3f3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd529c556c719f088ac01774fa583f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94506a2bcb0ae9e0f7e6f9641efa42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e877cba5483ab409be7d0e674828f83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a9bf9fd6127ab782e8c5c4ef2583c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4cd24aaa36f5b54f874ef9577ab4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b40b191c3ea756c8f6a5ed3df5eb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f942c56ea6ab40c4edfcc8aef83074d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f696000da3f08d0cc229330d889366409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac182869a7c2105cf6bd380f92ab2252410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f66d443dc7d23b99cd39675574904411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de250fed467c2c1b6aa207ea56f7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e862ec256fb7e1bd1dd100b90d840d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bcda8dbbd43d0d58e2cc75f07d64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7532a88b5df6fa2db04d009ff250415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444c04742f50210f040fed1d6cf0d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350479d7cccf379489c7ad95239faf1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f849938ca65080eb991d808bbeabb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9bc8167b9c1f0a159f5facff2f5be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d2895768f885a1d689c2187facdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24d3eefb0114de46f946f36c9fa21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b4340127c66d08b31e142fbfd7da9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282edf903a670100aafad798902c299d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ff4567fef267c7bc0703f26e6989424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d889850eb2ac0f007f287858bc6b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618ea249de3ebdf36b6a697ec1fe10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08883a1b89240ae787d859904db15536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e98286c93bb7a44c7688499569d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e1d3883fb46bc5d93da6a1b1ce00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c5f2f8a25979c6af3381396ddc3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b809e63b723dfd74599f8c0f443b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95e4f2088a9de6ada51b42f9b00e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014ba781ad6dd13ba7c6a5465b841c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480409e73c9f3c49ea9501dcb64e93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2cbcafbce4782cc63f026b2a4d1d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059adbc35da2664208c9a0fc6f407cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27221a1cd2cd411fd31aebd1c3bc5c26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20f6ca05434574ab8ae442e206263438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d2213089af5e9ecda2f20195bb58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df324a6c17af4257adb6b46d101e56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ef8552a4b37eb60abd6ee8c384be7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f80619fef5f2f467510b44b339f8a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902236302fdd6775b5b04e72d86099b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6aa2acf0b887869a4a2baa5ad1fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebe79ee169199b8153ffe0cebf698445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713953ebc2ef959f26bbc6194db424446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317b8696c7cbbd0d1e401f820689c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abf06a9631e8fdadff7861c28aab80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb494de0e993e160864cb7280c02d6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b1af4646c386ad52865e446b29339450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1810ff46161ee4a8dca7fc36feb76c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956264ad89f16febaf3f05fc55ab216b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24905ce1d192457feb568a33290a68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d0d2b208d5456e5f9291c8e3166e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0cc26ca83122b1b63e6ecc1b233fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294488f114f627a3f51b54eb6a1b87b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f996eec308689ce0eba697ee4f995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b7aeda9203bbf83651ffa3bf4998458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb903508cad00e23bba3f80c7ffd6fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cddc58e133a1a69f48e7b4554649460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6601ae113d95ad8c1d7167844fe326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430c7dd40f121f759befee7cc7aa56c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2e95f98ff2c3b5f0babac8f34ef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f68ccc3583158dc9594b3251bbb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98754a7dc32e2b3c99a07282d8f02e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc2e683a6026c8e7224c684595b51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a677e9bb44a223a2596e9e18abd35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f84843061ed60f6d2f38cd3bb1e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcce2bba66f2e9013641cd4ec6cc0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c14aefe6474d3c0987089a15905b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66259cb8f126c12b0b5543444f56c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e385d11786f307c3b4d8c8c00cce7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256d7874f8f074a0fa973a2a499071473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c9443e55e38ee8ff4d31540959399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f33881b41816afcc132c64556dcbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb57d903fa9020b94efd8705d697a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075afb056b42dda287552f8214f94ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144a022567912ae4e8e51fe982334de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560ad9aa5ad65254d6e32cce4885b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440665877243b51269c06ff6c058ad9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989791823c9e75bae4a46a6b243bbad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd03146ad7bb8d232a10475475db5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2861a6460189a07975e5f438f7de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d95a9a8f4cdffbe4bba1531ce2a3f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1399093f3127a31742cf8d4c3c8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a021826cfa230ab94eae672662fdc46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35d648c1b34d95009f08be020674e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bd5f584c932b345f78ff9b043a87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2861f57c5646049e32995ce07d9027489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfae113d3e9f90ff7220af8770ae1b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aefec021b905bdd4ff1ff46638741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ce49746dedc6f8d37a0134a436f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b97fcd0c0e3b1ee161a18e3a21e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c178ec1e2a4ea15ecfbef116027801494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac5d3a89330f73c6c1da3bb262f00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4af187f00eb3a9e41a1f62d61d3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b63249596a88197d1dbe314440fbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343acd580e37c73eb7c1b84ca04000ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf87c5000ac1ea888478074c71bca90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79280f675f6c1cfd701bdec7e91a69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89fe1f7dfbf20043625a253d55b6c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735a040a83a546856428cbaea46814502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e549255aff8813b31d3de7525986f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707675993da6b5c175bbd60690de3cbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641679605d9f502891d6476e58040b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe2d0cd8e0f921321c278eb48190e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ed56cf67a513eb0a725e78256274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50692d8fa4f4d97dec4417ae90d2915508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc5745711d782ca62d13c381f46b39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108422185ae2915c0525e4351d57a53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4ee47ec90f0c2bb7d5ca2c6896dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bdf0e38646197379a03a08ccca43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650a4607bcfbfd5ef6db308e42faf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920a24e866e74f91a92d3aa60ee4a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ac0c650adc1e2d0f1cd5244c957a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5179bda332579ba29941189569f11a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4132477432b07fae30f2258cc6184c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d93c8664904f3011e2eed1a651256518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ce77ab53f0beadb817e9b2b07aba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49debe308fbafe8052cb0a6b540a5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce313340589c53e89795b57ea326fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5150ead077ddd98c3c159060071353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caeb6430f595d188554b8b4da3784e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36105e61a4d141a70b68da2d6c97e84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb682f39316327fd7a8dac3a48ed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0e4e5375661be357d3314bfe6c8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8c8521abf0836f3299a0f263184e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc5f6d51a46deda4ac6d56c2340950528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f4d41ad01145072681fe218bfc955529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b3e8ce006ce43dfe82f3cdfe4c40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b4cdbf40f1efb4feb9b17b913e23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d0560e7d641e72408ed9935a542bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad683dc405d10ed2bc33259526a4ca6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310522a06c486eadbbad13902e1a38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fe80575bcc3bc8cd9537b409e611535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a272915de01eea5e2fd47bee2fe58ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51f37a279156f1deebab42cdc986fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57c9819c0089a8df4689666abf48ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cdce43232ef809d29c72e76a092f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42a1e53c8dbaba371152c811ee7de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fcf5a56b31bb575e5ba03468900ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642fdabfcfe3685537636199c38f152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672c261fc9777cad10c48adf6f9e02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4cece83261026db43856e0cf64815544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad28f6faf81224abe68e6e2b587aae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8566f3aedcd760938cbb209b6b8ec95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d595e2baeb4f0c2e91268a2e4fbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26a989dc702bd23306236772179c02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684b4bac05991145f33dcc88ffde29f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fdab8be45d3e2b9de364f87e88f04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e1f8a42e4026fb9941eaf333d6445551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687d3ec8b5d03eb69bde875024767fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06691cf568700dc76f3e33b5cfdb7ad9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5976ea3a4b87840bb6c36c8f6bf846c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536de504116e4930f85803a0f7cb5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed1235da166db53c3e726c09765b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99bfa42dcf9b6394ab17047756279d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5ebf2a038c1ed6d7e0cc8e56c772558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5c33baee756b73ace33f0a5254fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a68d87f85d6f53238aaca9be346e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b11fbff262d3f197e40cecb7f02dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f0df3416a95b159332b9c33d6b9ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916012ac4383f339cecb4d31a55948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819cd3137219a1250317ef43779948564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf60dd965ed3b5e3fbae8b8bf1fff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611b9e1d4e61b9cbad4ac6e8b997483566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b581a2185ee37c7f4a96e7c84d2ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37109ed0c4b995284ab2c25b450b1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be955b632e9844afc5668ef285a4b22f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd7210c9f2255ffd78a06c2e18ebb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb9236a5faa0d951585e24194313f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db31047b9e568a540a5eae1065351572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732f86978270afbc331c8f48d275ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d241d6f9a44f49f5e907bf37ca55fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f450c8d7131294e83687e04478502575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570e86b1ecfa12b02a8145642f394c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603b92949882b9b2ef902246276f60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3334c6e9cc8c0078c6a8b59d4c1ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48160eb7c2449737877db91e181e7962579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc6322b403231cba4e383113932097580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21bf9259539368b7bbd2a02870b5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1524c5d6fbefe5c17a953cc5d96db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5252312bdb70aa0c352b1447d8bfe6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d6a26059f5d9f2c040049f96d2446584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1179c3b74adc7469a49a6d211b3e3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a661ba52dcd2ba50f6239d6461db1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ad79c611112dddfe86cad85c4fc0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877c33d40de8b4bc1af7abc5f4e5c53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bbc94e831f4318942eea2a48a6b62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577809f04fa0e3741512985b2b5842c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa023e9955b04f59914ec8ca8d13e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f599f5f5de05bc4246f8c34d584489592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d809bc44c3ff9396bec1541ac9dff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407609dbbe0b211ae678696c1f1a444594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639b3251b93f03a1628e1f5324667e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbfa1277179a2edfa1a558c7534180596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b43f4867eaa8589caff3c34546272597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047c25ec82f4eec25e3b62cf7903fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72782c3fe258b792111f783d641efe10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11724465a77689f06c6d48009ced6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c882db72cefb9c6b60446383cdbf37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53437e6abe861ef057440f70d6e7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b0ecdc17e91076c7e01dc86f5fd36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242e5a849cc1ec33b2237bdbceacbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4401296db22c5bd469f66a4885dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0234f4e0ee419460456db59d27d49d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20aa3961d1119eba822b16e8df02f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d072f1a1cedeb7575ec0d4135c529608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f24f8c0f257bc76573b91699be0b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a1e66643f02e7d6acc5dd4147360610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea2d7ebd659a1b8efc604d2a30a8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a8ef0b29f7ae3ba15f47e5f96b37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0105ad21ad10c4db00f31ec9108e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaabea857808938beb06746db69e64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721fa0eef8a4708e034f809928c6f25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c299f71b9c23668dbc142963515c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c32b1fe5d4a815c8d47fbadcc1b83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5c520c3467a60ce2dc008c3284d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d0ce6f50554f2bdd1fdd884f2ab1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882fd4463e4739f2ef62d0981c09260620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28c1f0631b9d0f6a342d72f86affd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14eb0917b9a4b3f4f3e500abf460bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971088e74c786ae67cb3fcc1003bba1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59e0ad3f42ed16425ff540afee6ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aedbadfc06128ab7662ebd8e9ba69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2eaa01d5799a297c3614dce5f85cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f88d82a568be7f0487c61f594fd5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9dc3c8815b85933402e8b45da93c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df62c593471c8045c739b6779f3ab2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f1938dd42d336ee677389316ffa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef890a69a4a6385c5efff7ee345aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d04ed33c75fe3d969b598dd9267a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a33e19a29a845d8a420175816a0e14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb5fa8456729410eed56e599ac2c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b93ba890945074e98adf6f8567e9ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c670b6415bf35bd05a3abbd40203e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8fec8dd1d272255769650c9d6bab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87533a46ba220a63885d99a4f9a0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33fc70488c245370d5de9c151dd58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d803b551f3b41c7a441fa4970431fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0d0459327ee1ff64e7403c68e1f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7cba8620b07c26994c52a8bcc53a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea066f5a941ab85bee8ca58ee5485643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702baee5e4f4087d18bbcda5563eb9f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7b4b6016e5fdfe12b546d4ed88a41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ef52ac603eb27a4d1c8e620229d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f86363bbf1873de75de7362fdf2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3803a9688aa9497319ee3f049bc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963227b54bbf13522258a221d67e589649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6be06b1c4a602d8c1f8bdcb784edb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a05a5f4c089337592e7180feae8bfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eafa0f1eafa9922224e8afdc2e90d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0677636b99e9a508e0046c691c0ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ec84cbb1bcad2e754557380757d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3434474cc4a49f713d7d71731553d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81cfe8a4415058c11027239cb8db4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e4cffdbee200e081ba23d6de75d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eac86656f7b7831e37e225671ad9cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadc069ec6664db9c73661b7887678659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc16e71fee072833cd88715bade5110660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18fb3ae2497e220b5bdd731cce3829661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f1770eae673374f8248fe3457b92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8392d7dff73ba41a3dc54ae743c41b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc90fb55c872d6f82de9c5a2fd045664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfff28bb154a6f11a031e0988e5f51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341de4ed8bb498d02e771ef1ba1763e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31827f40724db32f4750dbb4772d887667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229afa14da9ed9a7b5b56e70535dcb0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4b8cafb014c2e6c5c310079fcf09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38289df218c6968928969744b277eb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449add919a2d67518812a299f3d6fc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1eafd356d633101d76501899b0cd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d50c7f51c01b9c03fd4894bff812673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cfcd3c024efa862c7d0302a2467eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2f20848145e998d33378b3d5b705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f706c4dabc0642d1aa5680d0f038676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e89d6e6e3fb909609360fa3500cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc54352122c2ce9693b97e968c463678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a06d9601f3144263650eecc27f4f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04720ef85aca93383b25830cddd24b1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad79207c73d5bc4494319b95208c9ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07f1ec75e26734fcb0adbf4f62b49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf773b1bae90e51a6ec0fe5c989c301683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6f0344c6bec1e6933092a3bbbbf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44cd3351c3ae280b9ae3f5841828b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c949a164320c862977748b448188f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b534b021e8424ef080786dc2edacc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7174d4984debd73acfc0a358d3a995688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e007c67059956e3395f11e8944c78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb49ae7e351c197f716583c5f241eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547690e570f135ad975ae0b675822bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a617d1a2c9361efd92ba5f307408f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a6ae6371a3cf3058272069abb6840693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b13701113e6bbd98435f64bc970524694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028399c0019dd81d66e3ba7875a87e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278f7679bee46a3f92fc6f7b0c055f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e8a54d18744e4c07d1b7040bd960697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d226cbb7893eaf515bc33781bcd50f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89053d44535fa918cd775d9634d3de5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80095ba7961e22ecfa5580e136bf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b198268e16360c14aca2306b4053701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d75e29dcecf6c50456dafce7c576702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d25cd86c2afbb9b19affbcaef329d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de9312bbcbafbe1ae8b6f22a3abcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bfa5e75d5ed6eae36ea5c5dcfe79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24683a08c3e7679a62246157dd78094706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72208635eba754cc642bfc5c681ae748707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7199681e67dac3075efb976e35ad4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101ea6be5508960252ea4e0e6b5bf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e64a2c0074697fe8469fd293a8793f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86578d9950bcb320cf0492df379a21d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d7d54940c1e718bda7f7a2e007941712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e40a387f790bf2e2cccdb05ef40e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d4b08d544c552033331fb7b30f0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab178b998dd4c8584b63ea726b9b1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2e46a076a032693525ae10c21e9ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b9eb38f03a22ff2c4a41c8c1af35a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f733a6ff8e669aec452d686b694aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3cec57326e8d00411aea193d98b0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3319eb59517fc393d816fb34c1037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ebbde3cbe097b495cd19b616d23c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd0e3673c2a74dd4d09b6a99bba09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39416689fb455755d36e14e62307a26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6567b98c38643a251c8fcec51f7be1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ad440672016885b6e8390d1b9da8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1586938581ba64c951454c02d822dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438bde8f88c4addc25f4e88f084cc4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e356fb0099da1be345561c6035f61f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a6a57c4896c843e06461fdd97f4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a552bcaebb63bc33263e6e520eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca108023b930b4fa9b878ed9ebd03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98310f6237f4e7c7e9e53f834088c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d07ed5a34c4d5d0e8ed1d46ab97d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3cc57be327e8cd2b5154aa1f2b9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6da9baa0af08b1ea2e246de02b4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436340270d674a374532312367b6148736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3e3e8ceddae096ddddd726bbe79b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef70c4e54773f669057b52f767415738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ee19c6bf8bd86b1d4792a774d3b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab3306e276935b0f2857ba780ed15a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a106323fbb0a255d5b333f751f42e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198f33e3f655f32871a99dae8aefd2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f23375cedc220f01df179c54401b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e2dd2ea7c7f9de10a91b4488390c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b597f978b020e4c922b9d02a9ec497745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d264b1d9a41fa459c447a1df82da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711560270647ffa33f7ea616434cdbe2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa55ba84568b4b4be02c4d892c2681d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a55d852c0efa4764ef9db7e08f825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5558822f8d73d48b10cee65efb6585750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73fa4a739aa11fbb320338723061a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48b925d1dad87c1ec25b0f446f407752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a806b7076dc8b280cca980f9bab0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec835e0c2c53e435ff6d0a71f9e475754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f3ed6c449bd5f8de0645c32396e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0ef5cfd8b36f03a5aab3258b5509756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6702883c7e27cf9f944932f8223772757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afcb425d3b3639c640d8ecaa215f05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543922295d55140fefa71c0be4464ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a87a2fac5e685dac42a594fb051ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbcb4a72af3b19b7ac03ac77f3b6332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2efb113e12ff8af5b00f4fb849423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b2c15a7fcda6d52ee435b6bf657a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0c807b7d87396ea78e54ed95933375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49667b34f521b3f1b650d1b1682d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd956d70ab9a679712deb9a87803bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620dad921c7fdc881bd703b8b7a1add8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69c200da76c95daa9b0e844e92ca759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7196c331ad3d642577030b29d0e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0a24613896d95d4cba87508b40be711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e292f4beb47da72140228536782c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52094a1b7fae215561949daa5deb87413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791a8a5f14eec8b179fdda490f750b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ba18f251b29ad132d4484e934f94d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb654cdc4dc8ce0c3fb19827fdfc7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ac5697a851addedec48e67a6e77317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b779b64646689a0f81ddd7eb8ccca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d994d9ec27ecde817f86e556357ef6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355ba8fa691bc9e4a3cb2ec74d6051720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629216eb05bb0d8051c00f395ba73e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254945d91b8de8e8e421ed9ecdd3ead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095120a3ce372e845bc3dd9c5bc3024623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9335d79a47f33ea95013b5910fe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01480e0e4d6c8b59c21d3d654f6d8aed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a961befc4a50dde0ea1f1cbc78f6a1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333026cd8c77f483acfd426543d11f3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b31985b04cfffc8f1347b172aec9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b132f375ad954d97fae74708c48cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239e50f3121c6b85123aa45a278d2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5ca8ecbfd80a4a5138889bec904a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5db669b5395558310a4c496326fbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2ff9618cc6ba84ec29959e1ef20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a98a80e79067d865814e219a2c9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391dcb93550addf0fe206df77efdf2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612fa441155b8331bb97d766e865def36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd2ec4d5cb69ae210c068ed3920f1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf32818533aae44e2fff547570b2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f20dbba82e7fece96fa523ea09f4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8508b1d1ba56bb3708db7e954e68740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7ecb58ed0cba7a895a8a3e4c4c2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc0f2609e110fe23991e6bd4cf47442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645381a9f3c93d7bd832fe4505def7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91010c8acab3c70be4167eb66439bfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa6ee5cb20eea893e8f4b29c3a8e7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e98a251a7b5351e34c7810e39c5f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf4518189f4fc527a0d9613cfa4d3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350f98afd34e46ef676db69d5836e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac96746a0b8809356dfd02b30670749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db692b2ba912d6cbe01a00328cfe194650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76bdb873b5806e96f672775f595cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf13527c17ce87a382a49a5cc5c43a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e29f8dc61f075f9be49875d9df17053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40827ac99ce172fe41dbcec29167a1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f25e37fc177eaf36fa43de12782a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef6994ead8d5df9ead6ed53b678a4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5852211d71888cec5b5b01cb51e3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dac302ec6996bcc072162f4ceb35e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42fb8ef15f90da5d76b91719b0df259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f014d4f86d359837ea4bb72b5538fe260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a0b6d52b029f8aefe42a55de5734c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309fc6f5729f9434af24aab50d29fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327854ae3ab37ca46027fbd3055a57363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f0de347e85f441062bb0742f47a7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a18659ea9cb5769c8e0b5b6643d1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a85e9870291d22e64f16c7e815a8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534010b243058cd3360b6127492f92e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a6e878471c4f0393c45c366b297668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e362924f878ff0c8c8a1fe100a927369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3cde7d04d2f440b14f364beba66f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a25acae637efa5a80e323ffd077271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8f992828d02498dc1975a2aba73572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749628345a4ed7f2fb00ecc642d65973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e5efed7a7340c8863c41144936e0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9502a5839ceeaaee05494d34e8c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeafad193679aad04ce85816cdb194276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008561e62408962aef55588878f45eb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c80cf4b0d6473e56358ecd32c48f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642808962cde641948130123e1dc0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dc5b2dd906cdb4793c280bcc578c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94aa9e5c07ca243f2cf1509a19d8ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6d07fb6fbd3d4cf12ae9196f5b2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c9bdecfe7941ffcd32e207f23683183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff414bbd798fa86a0df23a02891a0d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516670a365ba6abc0bea3f138399165085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd539f7bd25ae181ce45ac488ca9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd6352e4046c52f9dae39639959b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b86a27282fc9f91d58716ff2807e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684d878b41c2145556d4a25b7610a0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01436fcfefc723f2cf7977d622cb18290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e5c494eef55ae859e8199a3f362d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c3c54c386af5a7f43e26fcccb85892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515f4048dc1b188d35f9f03acee45493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe335be943fd73460111bd78a0eacfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f42a81ddb563233068486b3f143a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabc01e6f7c9e9172db9dca7e3b0a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456ea1b5e36e7053ac4dc8e9b29b32f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410322c7248f0f6de850934cf615ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cce3a0ac8218021af7fc989c4a0e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd290c7ee54dee5dc85eabd9f458c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a92974a6aeae9bd0c23577018bbca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb75eda1a09b7198cb7db42652b13e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f83dc155775b0931ab1bbcc6399a8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22bce0e130c7ccafc2840afd7fc20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec59275e43770faf3ded801df1420105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090bbf471e0c3a20d4d908858805568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292bfec97f07ae2ff9393422ac61ed9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c1b7b1fd7ffc7e9833f1a2bc255f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132603142881761f8cb0c07c4370d6d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade03e63490bc3e796ca9c168ccabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3b28be18bcb1548160cec3f08704111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50005bb9e9c23d42f9db9fd93e482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed42d049116f7b5c96ff87e76044b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc9c27b6ebd9a1804e059f5a02dea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9889cec13328b810f86cf0d3dcd8ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191be8d1f62f7031eaa6841967facbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b082876abdebfdfc6bc00f49c8ad5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a06e4948db773e06209fd064e8a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845bd03e26b925139bb230a223a7b09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f42f9589a6995ca6929dcc328ca86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dd102c1d0d901ecd03b6c474e427e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf887754a74819e0167f2b0a47c583122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21ef9b787c8b270b24844cd043003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85b7e48d69dfae6832e136218e64b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b688019e929a899efc53931f2c4299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6918cea23f70b11a5f2f31291eb479126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dc9481ff6a8687911a7ed1b401977127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b23ef92622298cc9a1c817cd39a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f7af083e131060f66617af70ebbd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c4b0feccb22aab02381cead4f4fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bfcda4f0a4f1607ec504a8081effe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64375e4ae48dd9c5d1ae547ed57a76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9bea2b144f9d08430c0be154eca10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64722f6fae4c93b0d9c96d76766ae4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e14b26658ca2160494811fbd821c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc96b798b049c51b516630b4b547a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98e425043b1ff61e66cf860e86cb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b98ce8c3d82e22a1f4788208da4a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe036dd211d4eaa9b625befbb7fbb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3d4889b5dc80585e7574fa71eeea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362bb3c7963aca621da40459f0824b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050088c53ade7c4aa64287161e9351a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e27f70b69b8a05a9ba706d6063a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59bb6cbbe95e8fe0006fdab601b62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2f6fa145a416e21d0329ca7a40095145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe2687e764e095802fe13ed0e9c467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffcede7a3e5eb9c4a9a66e60c2c909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a586c6417360ec50b6069353d723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7b26783fae31977b1164f18bebea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6bbabd10a8873eca1fba93f7a733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c21a6fe2471f096ffd199052038ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37507aeae1da4ee3cede80478d8636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb915951179b9f463d430875931a58c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f898cebb761b8d516506dc28e130d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d1e111ca4ef017b8966496fa139ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a052cdec6302ea09307dba691e91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdac8b876a0c71519753fe61df07d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208a61b879e67092799f11349972e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dd6735212947db9d66a843e3a44f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6a2597062493555b17fc672bec84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6d24c1feca0c8e3b58474917b0c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148324a88978ae6691e14499a4d2c90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35af5f48466029fc50c2331a94027e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8a3246622fc6b0af33b270ec278b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed288ef22811ea02fbfe8dbd4d38a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce30137c062d6c90623d504e3e05c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba9979af17da3f6d304496b669d74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70853be700cf14d2c1caf67f2613ac72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9544d01d32f999fabaa5762649965b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a45a17551f89630489bafe9d3fbab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b13dfac3e82eede55ad72c6dee23d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5abd370cf6c0dc4d62329b2a1436c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520dda4f4668dfa8becf6aa6c537183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b700508dcdb47d3e433479509149f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974052fb57178695cf7e7f4e32dc4f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c792c1273db450d0f88c3320f0c820176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d752f11cdbf37c656639c4b44f3b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af3638a31878f2342293334db3fbb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca767e6b6ea22289a2ebbb7fe45d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdddb2cb5a81619885297ebfd2aece0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23188bc5ef39feb70908fdfefe59ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d7e7b20a23e3fd79191fc281ad5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44bc9cae00c92d1e142be1060f17c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66b11cfab0c05c278a284e33b4f72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0395a3f28b68eb0404fe179bfafd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e29d60e3fbd5720014dd9c5ee20a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d67f7577cd808a36d2b20a78f4834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b12aad67052d42c0b9d1db9913fa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551a40bf7972b79d76686cd8a7489e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a87325bd797128280cac840ff31eee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621038b6f309d2667707974d3af242ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa0fa4386445709ab27f747af8c4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c6cda757b547dea5d69d8ebdee88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe3b14232cb47ba5fbc8bb06f1172c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938a2a3c108456573325d730d6fc7b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b96ca2af1995ba0d52f1a8d9ee46c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58644d3bf0dd24cdf3ec1ec8629a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651f188a57111811d76d821588f4ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b836c762d2c80b90bdc532809dec3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbce2e32c7f1a05bd052493023714d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4789d47ac017c10729bbae7be89af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa80c9d1e577a2806c88574a92e74c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c0368ef28cd3d3cebdc19a5ba833203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c3def09a7cbf0de641b12de3a454e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa2b54f25a3d9bda1687d92e503ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c1e498cb03f06d7ac559789443a09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d11e3cfd7538e0ed988417c70f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374de1f0c6d1934798edea613f51d643208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b775c3abe90c4e17f6f9049db362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f893ce0adc365b7161eb7b04c9d17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d14dea72fc6156b1ec7bab360b2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583edb9c6e557a88eddad975203ba733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804f464cbe474e55f4996efed7d874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b6c636d2ab01e15ab4114784fb88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad733d6422ffb785ebb5ce83e77c8af7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432651ab20c6e51ca67c32fd264c9017216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34fdec94bb5f2f967874cde418e736217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e3f4dc863a768666272d277d1d6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff68af8e93517d44afb51a03151489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87976da2fac95db033fda4526fea39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fa2808c0b1ebf90ec1422c602ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497a278776d4fceb9013ea405b283da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691faa60e39e9991fcb4b7c29a9a5ed1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c2f300488a042690c18b2821cb4f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad473b256d338e830035aa3f2fcfc68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6e906cddfb4533c118586445c5499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466aa39212f58244bac699c6a7efae7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f46705877cc04b73802baf538c75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfca564d828b212949c3092f0aa50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac0d2dec70a2fd520c74a9e4f0484230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30756e9d3128a01c0bad8af3dc1f2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90df7427d09304e5982b89dc9c472b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f124761e9d7eca80512a8890b58b69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea13f2787f1d172ddd93c7be2aa64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ba28155bf78263ad60efe5018184235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d4df262273a1168394be945fb7524236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade54d54de8d8fbd1e89ad052f9abef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aeed86c5ff29e6fd2b8c4092b9fe2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c080ac0fedef08417d4df3eede6d3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217adf6470dcae008cc8320d7ce7a67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f166eb64890726f9e4c9c19e2d5a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6160aabd098338313c5c8904da1f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9d45d5585c1e584647794717ff4cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d625175134695e2373a563776ad54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bd46738f481f6a73c0a8db838edc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378ebea39b2fc5f2d0c41a22b73faf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4870d91e138a2631bb69b2d1f0346247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df598264d53e9f234d7795074e656f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c5e9f8da6d0e30ec38ddbe09eeea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6652aa2d114d7b5ac2d3da710c7727250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0b8b9cef81a283d527846d6f46be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30838c94b07dab1454607b6184a82cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01f19700201448a19f65300e95ad4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790f8110f9a60658fafc8533aff6a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066538a777f9fc880ca83d1ec82d68c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cd822da8da6bf0f483d42b749716a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090e145375b2663dc2ea4f6945aae0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dec96a3f058aab94889ac4373d6f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe7a189387dcd52a765b6f63dfa521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80def5ba140d2f5f320667b08700923260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824885e24f559750b85d8ec0f21f3b2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a02e5d776ec5b09b4964a56f48d5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8eca2815355605bc3926895a8428263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589732c0f9c1ceec14ee8ded674a6b39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ef2024b7616d2cb6141cbee54b3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff636a0d2d1a0f8f5e0dce5bddee6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6580d58eb5b7813e31dfa4edbe0f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51baecd01ac4fd1d8081fdbfaa2946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb0903cb79df5c158722605f0b2f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48d5863fa4f93a07316839be2b8ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91378d7a45e4efe770cdbf86ace92a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9883338c13f7aacf840afea550801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc16c89b2fb602fe95293d58353bbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737df94f07d5fc8b52a72208f10091a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504629a7d7b9defb920493208ac19275275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085382762e6b5f25becc420653ed3d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cffb3cf92f7a359b9ae50892da672b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32769407d5d1eb84913fd70e4bd61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84bfeddeedca15677f6b5db7abade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15737013813b82f1893fbf18a636d84e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b25b8d8d5f843f371de3d9b8a5877d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9d6cf6a3faa02d661255ee2c16f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2e0050ea40248c011c92ffe1606a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d216694503927de0308946fdb60e02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bba0d8ac0775f22e2ffa8b5d81521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9a40078bf59012a4fb0bd541ce85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa42f57504eb372b7bf14bf50abd2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66ba0ae855ab8f584b1d5cf843f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efae68148e42cdb7c3e085a6fe2389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560dbd879ebe39045076573200f9a63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3a569cd34fd9ebef527082014c0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db9321209e95ecadad3d8719fac88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da39beb7cbb3fc6ef55ce2efca95c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee412bc6809350363f17dfb942aecbb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fb4db4b4f7966a16bd75d13faadea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df961f70cd4fd57d455bada42dd9e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e73b215173dbb6730fd3446ce0ad1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411f7a4065358e4c407aec6716d963298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3dd6646118e8331e7c552935d9dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfd39f09ed4a15637fd27859852c95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf828ef81dc0c06b669ad72ef9d942301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13041aefccba62194334743c3f9dd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638d2c966aaa3ec1e622204af911e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dea8107e2474900d36e06bce9e7fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614b70057ea44efdde5e92f9e2ddeba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ebdeea5f8ec13e5c7b62719903bd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3c65c23a02b89c887179cf307114307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc98ec71ea741f8b504dd8b33f4929308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a823d40a9b94709c03753b747b2a12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e68bec9d9bc12d0e3b096220eec52e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9892424b759d956fd7cdff5e1f3ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111bc03d1eda31d1f9f270f98ee0764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649721207cab3d41951cb0f1040444b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac2725484a61f1f704a23533e7a7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c94f1dab5de64d917c3844d0060b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412008933af29bafaec95f3195a311bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0051261d9fdd12ae220f16d4da5ae5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d53bdd4a3627558ec04317415c9a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8eda1284a7792e8abf73e850304c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c573635bd6e70f5b9e7317d0091db0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2a0d47bf2d2dadb6f4ad52596a6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28e7b1b9b80f5a4664b2366f10086322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f74ad900abef7d5b4e694d4af072323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0669c874e36657c6ce230f5591610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d3b4c6f351052df37fdf1f670d93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a77d7d0bc46eaf23113bb4d45a49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad5d1d95584ff1216b93b93f29c757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41909f6625b70695af3af5c388b165328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b0761a55b057d9db8111beaf9712e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a37eb19897e9ad6a3ab8dc84fbb2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cc6967dfbea81f07aaa186df6299a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b722c66f569971e157a1486f8c36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee07feb6208cb00f68fd19866ef4a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf708fbcc3ef18e1c15ca2d9bae690334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8d53c27424f5dbd3a975a9ddc0a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1913ae0e97372c5b4aead713be52f4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec91805f4f4e6a76fed17e721c2accd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d17a9cac8975fa78b6cea00468b9db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4644130918902f2dbf38789a0b94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d18d79f503f71aae59977e3a1d6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dbb539a47d4c08e9df8aa0d3728d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf1a14962b0912065fb11ef17774f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fcc970008eee6b7d31028ecc5b00b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86bfb2957ba66f19c8e313ccfffcd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e105aca2f1d48102966fbba7686699345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea355bae32199070956b2d1dfb92b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd28f3a5b86c9e22f1949eee18ecd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649b477cbe934696276dde068b2364348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414244975beaa49b3a3adc4f575905349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb1ae1d48390717dcba5b51ac10aa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d159886d96c622ccf10c92fb4fb6fde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b433a23358b539c1d36d41d0b5c0d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b216f863a21d3625e9f8b1cd30b38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb1e605cd3bbd56c0eec9264ee22b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b952e747a20c69d49d8193d207aee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e7c359c802fc2004129d7726e6e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7c0c4b3d9623fb51479ec8505df84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9e4eacae0959b7442733424c0513358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f75c7e3e72e25c921421efb3166f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4fd12630ce1ba2e0ae55a629072f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1650dd2267f59b026916a886af1fe00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070da676aa0c8153d11fe74042e8b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb78fcb224967a291c9890fb39957363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a27feca3a1575fdf9a21633910925364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7aa5b6b80b3eaf83dd1854e336a65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba3650290ec8e6782e29b8557b22a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a2743d2094a664a59a5c3b4d5fc2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a809e58006a1b230f3ef02852297368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2cca122c15f7f3665d6c3c5c4e4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06559d9b96bf80b437331b2a7cba3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326750d76ac3f610643bf5446d13cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce210e8bd0573baca239c6fe3425b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9cc8a766b12d4efd96317a93fcec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472252413c6a4df9f0eaec74b917c15d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2032918fa015413b284e40c294b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1811e432893063e4bc51463af5486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d64a468a9a1c9bfc31c786f547b6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2581fa64b7fa65f7aeff8a1df8c5da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe1784def77639d43710e09e801d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa3faa23e8c5ca055ba3c57899bc1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9894139941bc5413ef73ef1c246408d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8ee3ee351a2f19add86bac6dde44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5958b61c22b58c75b1594dd2c46110383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2917ece400bb31fb9a2ae00577df27d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8cf31f1ac3bb5d4fd33eca3a0c3d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66cb24163bd75ceb154a7eaeaacec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40544cf9ef83ad3593bf0d24bc76c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7c6a19c3a366dad1eeba159c93028388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab58e5227cc24f9175ca4a0a0d0f4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7278ff4ae7079f8845b4a6822abe4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98ce93cd0aed0f1bc151ae7b2ae57a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27665d5202fc101ba75e753a35ff212d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01cf539f9166ce774e0ff9dbd587a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2e98ae945348100b3abe6cb265b14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21834209f341a52cfb2f01b95a5d456395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96c7c6f993d7dbbf2fe652cb073dd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf164e49b95a7a7fa6dd29ebf8b1d06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5009b77514064f37b5c9d819ff44a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f378bb8ba1e315be07e9b814b19f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2edb34457b1d91e6f386b06b0e5a18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f492d89126654c01a8de641f1c4b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13926615d46b747c378b4309ab2f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c420df4450cdc72f470e8d290ea3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a42c0c86e1754ec2b0f8a3798093404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c695f9340c93e726b0e191fe788b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6db5a3fdb1cb9d41f3c340eb01619406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887990ad03d28caa5c1c1e3f56ce85e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0acfee19814b61247a275bb07fa36a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847bd69f74f99b9c0520a8fb36cc33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284add24a9a1d024dbe357ac79127fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6209e7a4e2b566f414db53a53386d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d3e4eb70f6f28a575aa171b10f23e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cafc8f7f64b77eb839bb890aca95c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d8d3822d8819bd2f83de7cc02671414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446e593346f290383d63d99434279f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a866e4de95d1572e3e8a50d5331df5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05472830d999a37597937cb9710fe7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd2bb8fa5ac3193a86349ffe106a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8e84e2d035f1b5bbb1c9ee99e0c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a182a1f151f556bffe1758d546ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2ea54b5f951ea01e5a494862a6d3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa406a899d97f56061b1f221d134cf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a76e0d02ee8488c4a541868eb220423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9208ef002c35309fcf4d8d270737744424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0705e86a2b72bd5b21a882da2d2d9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ddd41e4b5e1e363e88d8ffe979ec7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f92201d990f934af4849a284de69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756771bafc35bd7e1ded2dd70c42f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037c1313f5c09040db98560ac2355e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa1a31adc94888e837007ed9f1f0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eef481dba6e0990ce0461ef6dac03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34862466358057571fe6802946ca6acd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd00661077ed4785c78edd9fd5f024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df700db9a50f0fc5f54b6aa321664434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ec8f1c5df614cd0209772d24c9c26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6583e118160f0d3b6896729d45a9f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587da753a195b8dbfe402cdbacd628d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74dc800b65ed8a3ee05914a429d28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a726090a65fef30279b3281833dc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d45a64304072aa7d6b8c09c48707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3c2865b6e7a7a1f1655bd1b650e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a0c01de23b9783505d82464bb08f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eabd2e03d58dfa54b6a0d91656c75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b640d1e6f4fe74f80376a8c9a926444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018859a2cb53e0bdf588e81171049f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bccee9b8ee4b4cb10a200f85d35c14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b935db6aebd5030c75ffabfd91ac6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755cd88a002563daccdcbbdeaa2ee46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3d58a9c0502384847e4c89996768449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb705d40a1dda0318e60aca25042b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de8c9ec9b99cf0237b73f724a257c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9518e9e458d5f2b31058b957b9949452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d39bc25ff4c0c1ab7810be240ecf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015459a274ad9f6ab84c4e3cab921da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec8dfbd824d1b96e486abeae60283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3506ea57cb1b5d3f6e312c330b1826456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf0bc44979589d5f44c1972595606457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568bc93a0587e9905caf8263b82d5cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f6a86160aec05a45fc6d3d28cd28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf424c5e011c6e927592696e69181460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5780c626a77b2db0f570b5389abc985461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccc3e31ec1e7bba57fd514cd5d7d70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e8c564985826b9c62af2f15e505c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd44f68f43e6a027e4fe817ab6cf6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ed0d3928b6996d370a21050f70c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ed6cd6ee7eadd49b6826717131ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d71069ded9bcb78de87b0dfca1aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092d86622eef99d230473e6c4fdc68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b65652007d3ab8ae6c84426675b90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533558a192da1f904be1dea50895d41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f483b042331af75f54625d2daa8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4305722705e9763cb3225890e20646f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d905876a1869f02962bb2de6da51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00323b41f5ce944c4dff7a74301ace6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a288c0f8a0017c9bc53363cdbcab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901bf8f702c1554bf28db2bbfe5cfe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632337f7cddeda98a7e7461eb29435b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58867c77054b5489d0a4ceafb19cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033c6446cce19f52f948814ff75af0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7998d4fb52f692be45c9673fd05d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c5ffa8abeb5693d499dcce4595207481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb80d6de2e193f1411945cd8f5472482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd96f90d797ee38128aefcc2b8030483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc974e6d4d4bae8311caf59df9594e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62c10870682fe27f6ffff57ce2c52b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7a5b89b298df12570f31b4a7ca886486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbc9eda1cee5d9ab0a11368af3daf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1116438f57c12f8ff615cd697a016488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34cbca6460a9dd9b1246b5b9f7619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ebfb106bdf12fa0314c0989942ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0d98230d57c33281afcb641732279491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb444d7d4fade4114a99d3a55f5e209492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557fc8c38167e408adb3468c58d3de9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47e5a14759932764a77aecf9b8132494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf02ade2fef8d88919f5471705e7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c6a7da0847dab94968954362cb39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87e9b30d6aa5c597aa45db876c727497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf23544bed2fe45daf151a3cfa2c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15746315953709e56cf9b0d8fa9b834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1a7442fcb537c14fe1604ef150d50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8dd77330491b7a135a5438be256c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2f0818fa20cf79f75b7309724cea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea5de4ec57b30ae11949ce20e83e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fecae634e6d3a4fc004ec2ebd0c9fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970d8f392ec5247000279dd2dd16881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea702a2d33b57e2d0887874518480506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4240ce26018291d3d9c83529bd415507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e61b29bf238a4c1ac1a8702ecf98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489665537a216396fefcf1c5d8fcb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e1c06e697b2a0acc55984bf2e398510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f386bccf3a9c1e64e3fa7e4197fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34617932531ae77bedb0b2d881021e35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9171e8e0df61e7c3e0f50c846673513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447990942ce9e7675d29e36e5b9ce2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bdf031e18397f931bb96069241152515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19378513f8d6f9e547e0be9719415b5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4e535e48a4ae0d37d1443552eaf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ca88323c4396e56c3574f6f235348518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de5da5bec60471e68a77b4721e87d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658ca193374fa6d235730badf9ab20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49661fe437dfffad3b6acafef293f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb92b9c7d390b9a63c33657eb7c39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6e36e04a59abe01c5dbe6afa6e2d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a06e35e76db25418e944d5419bff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a908c4a1f1f34e67e5116d85b884d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e58e4d39cd75747a21c64f999f0d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eba224d5e7d566da11808815af125527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18b82e5233b27f95f61f6753fcaac5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7260d0b1dded10b4fef2f3782aca60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaad5ff2b0d14764f706909e83d401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f449765cc37529fabe65d7e11676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd32c97cedc33015c98998159556f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d87ed4c94e7340b6d613bb8743f8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f00a9a394a9b4714deef37ef26d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fb38b0707745764ee2ed03cfc257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9e4513f1f690a10256c30132a86e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247210686d456de72315468de8ed74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d0da208d6e67066125aa810e1295538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794168ede478dff955063135f27ae0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a2d1b9ed51b3695c68b771950672540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed80bc4d91ddc8bc8349579946d14d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6faf196c135c5887a460e4a738332542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f189e7137b7dd2868713dd58d155e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbb342f694b3c70550bc476f098df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cc2bc1c4f4f59ea5d98e664eb7773545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec34111639b6f5c528223c073e9c3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47eb3a8f4806bf52f71039ecc50ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103ad4d78e3628f63ddf0043cfff3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb8d48f6f636a2d4488b1c9d28a54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990543ff4a1417a3d335df486a2997550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14120f13e10d9ba04486be0ac4537c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c4918069ad325dfe1a9f3e4f1a87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb86023116cf78269894aba69d9c0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01db38e3323ed005b653d8b9f96c37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9dbe56391c2adbb8aee491ff0d9f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1480056e94f738d74e440dde581d14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d7365a2a3d1105a546137b8e41626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5366bc6695c45e54762e61ac1b832558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf0fc5bbb245389b39d066e77256e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8768e1369260cd9075937b2f4c9b60f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd480c60b0ee5acbd907b9d22e5f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02618004b9259f110ff560ecae660e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592da2b760ab7cd91a81c95415ad195563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c943fe51f5cc8589eb35694273c93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346fbecb23623b58e7ac6cda96367f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd31913206a7362d324e4c3064a29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa23f9ae7384db38e5f463d40998c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c9256ca9f70d048b7eb18f0e0851c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6b09a6d8257ba9fc3ed06a3ac29e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c66dcedb0070c7664ed46ffab369c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054bdb896520061d8913602cf3bd2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177842ca9e6ba96f72778f94417ca77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffab8a0b0babd08e954167e7b32508a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b17b5b4ac941f642e9abf8e2c0349574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693567a635f181bf0cde456d7cbf91d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73da082630e315944521d70ebceb34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610887118052e1a5235d3640721f0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8c9b186dbea1aafe29ae4afcc77e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c635c24790f8fe0dc7f652f9dd73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25e23207d6deaf0feac07ce652ba9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede8f511a46dbafabf3f4ac5ff6642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b03b9e484493d836ad331dfcb70c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2368cd65a56feb1d32a54b52aca79c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3e9b110fab2955397bb32e975c357584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcd9da9bfeb981e13514a7d964f62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959247652260c08d99960c9d0266df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f3fc23031a1049b3214f3e5fa00d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc709415a2e4bc3af97bfbea94a90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848cc3adce3d46d4cbca5adb79dd684589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2cd2a5bb83483b5511725fc997724590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f710508dc35b6af8f320eeb6a434f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad3e97f4e697c82a0894d2725a64a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88dfc8168ef541b25c94d310c72366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bc967c4c9e543b0c63a281197de6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e585516e8ee6cfe0469714d99a2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4517fb7787691d87e6d2dcf89f72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211f28ac0417865ee74a4d9019ca5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957926172d73230826c6048f43351f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca376e1ed4798047ea649f645fc9ebf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2357797d3ec007cf4ed44b5025c29a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22d8b0b0819a01fa2d04b48fc596e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71bc44bb840db32ce3823f6be0246602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303949707ec58c99584c5aff522cb5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd1a2eb4cdd211d229bbd9f60106b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11603a8ce31ed73e5d52648d8675b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8de121ed951022726a3e7531ca018606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a8608607bd7dcb052af9b992ae550607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc4a1c5c05bf91f16df2637ac18f59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a3f9fd3e102665e14d5a23fa2e2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620515fe342fde78f74d01f413f76bec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf43ca7d2c85b0c63ee23ec133a97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd0d1fe28c8043bc6e01a6048f004612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786605713a8bd695c3e4cc74e3c5d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8930d520ce775e450897811ba7ea28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d9f6ce1dce8c1f3476536d3e8c20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f339d91424277643b4a510583769359616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161edaf062c463a8cc199a8ea25bc1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635c48ef2d1b462e06dfa9b73b3dd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb887f9d11001c8567975596ca983619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118562c596df24dbd0a23e7f9a914ecd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a420ed5cd4c2073a51c5b37c99c99f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889fb5af77d7ff0441863804665bf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5fd7f23390400144c65fd1bf03d41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa0f1d8876979e11d0e80f668a73a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889a53f8a5e34dc80f234cdf6009c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780bb224feb3b8dc205450e74b2d310626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465430c641446fefad8838387de195627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de980a3b936f2e2d427c96b4d3b48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7db4ff8a26e7c49ba49e78173cc47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd720b7a61768b89fdd92d7962c82f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692f2801b641bdac6f0f215483e2e12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac9619d4653dcd83cdc7fbe03f6d1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acec59fc782e2484b420273201e792633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb91d5f854df055a13ec269c92ab8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bff011fbe5c668c65317c3be06c19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe1f7630949df5d22bbeff8cd6aacc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f16cf9b7c809404be56d126e4fba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a913674cd43d01881a8a5169030af8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94ff4ba6ba7a75beb8d3f1ba94390639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d2c9329d96fa8b4b1b78740424f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292adf931919cd794bbe95528d8979c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6826c93158c73f48e2c01e1cdb7b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f38a768dc2deb25db38e70361d8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92979b661c016c99c25f56aedf8b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d505c07bf81f6c0782e3328600903645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda9487f4c521703384b27436f418f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05e5f3335b3636a5f106fe2b9adf4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863157ce55f699c468e06f213448da5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b729d39bcb6b2c9d2911490c184498649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6fc132fcaec22bc6be23e8aea4f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0cc15c0eefe73d826f53543a1501651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0eb0fbd3670a2c742b9b90acd215c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8084a64f94bd967cb899b34917c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768025e0b99c703223a4889443f25e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b153f0409ab863729de0c33c5b3a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dfc296bbccdc88010d937662bb225656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739f63212e93c8bdd73c4f1012916d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce7e1db581721c353d4f3ea437f017658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f02af89596754faf879862187fbd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda443b9d0cb5661c673d3f7091c73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03c8b0573d599a888e652cd93a64b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1452f564226b2a05844197eb0b20d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaed0b723c886ed966e8c4ff15a6c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b37609667acd47e1744e86f102a86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b126db122da087d4c4ff4812bbf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4832b55a1af776929b459f2adcf64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3856a4068ae134c9333da4fff0dd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd7c5bbc880e5110f9160f4468b53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27aa69060fd2ff8064ce4a8d25846669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9b17b2faf8cc6ed3447f5035acef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f7c8eb2d2ff416a9b7296c0cea818671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9714b420a6fcfc5b22d2f1484df998672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af261361f2e7d007c48fd753816ced673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f964baad8f685e7e51a365132d56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb47131124aa57b3d921cdd401661cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4dc0b2ecf0d0b8c4ccebe162cc546676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15faec7272b2fe41ef4015171df4777677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c85cd48779df3057af5c4011ece39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962472f1a0dcf9cc39025416986b12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f02a8b836b7a299ba7d7c24df6fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b8481e71e3cac51358f2433a0f17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924341548a20dd67427b2c774dab92d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6698d6a1a4925102699a743682c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fca94ef1e28ed5534d6332d5184eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf29c859bd19229b5eb061028aec15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637277f055fa8d5f8da816aedb48d73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ff7638e11510c8bb0919de4e766c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36b1dec058d3181dbba11aaaf1809688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cc6a417a34466e3516bfb55b8678d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f708557dbe5d5a12883010d82a7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c9ec3ac080d2d451bdfad7d43c34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd948608bf749c90563bd1939d72c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9f3a1f68b6a0bbfdfc29260b9ade1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80884e21e20035da0c5e2fa381845a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12c99a0aeeabdedbe6f5335c7abaf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18b1b26f288f3ee2ea6ab039d940d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21c9eeaf28f063300bb5dcc4665dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cf721c6ad180403fd7f936b6d1f1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4aef450b6680819b3916801c35a4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f042d918c817f2c56d0db280ad1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243f08f78bcee6ba8a3f09f3de26e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0f118288cb7642493992cba5befe4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab6900e6300f0a1561fb3f2cd26e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a107d35a98a284e18cb85b428923a3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43345956ac806f59e9cfb728fa65e430705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8279ec4d77a663ec62b26a17afb23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac7e30c3f5a172dafe1ead539c84a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ee5567e5290c7a23f6f10e33a708708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fdc16eb93831a718c3a8d732d3ac9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b6f9bc2eb90757d9067ee44ae6dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd9e0e11267c07fe68da6606603e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60781cae02e4b8f4351fdf8cf7138ac4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a86dbceb85ca3f3126ad6067c58a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b576500eeedc61b8dda8bb1f6210f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373fb2d9792dd48f4d1e33181510c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bef91360ffe7e30674d7636a6075e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb4c2f694ed0ca3bc90beb6a0b498717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d443673037eb9d42b9dc84985ef00c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa7c6d008819367d61cc8b48cf630719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3c5b294846920549abea0cc498684720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3a14a564af067a3c7d1e3c62394c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0962fbea06276a5fbd1234dc790d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2030ea7a6f3a14d1cabc163bfe9cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f818683b020868581afc2d741f37378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74cd68e36d98df9c1d3bf9e3f800b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f23eda0eb4c8d52f41aee9a2de929726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d3bf58f6043b24f994f8213fceba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623ba5a99ba8641d7350a305dfed8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c0f1d703d2b93e6386c655938bef4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3a34b6301b67c152ea1f23414296730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870984e29f622c566d61d8e8d468c3d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528a36898ec4b65eafe467e19b6093732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48ee5fd362938db90bc8331e6e973733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005af2125f70ac61cc5992d1e25b9a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5b2ff2b18826ffc5e00f18915db7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381cca2e29bb77f7ea1f4c9c6877d24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7762ff5dbaf24b1806ef9633a8e87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd76f6f3b358df4c0b059b4a8108f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b9acf4ee963739d5a7e397b5e5b0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80305ef2306588b3955ddcbb46f48f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d129efe7f98219111a9298410df069741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4b87d4b09fa303b79fad0071286d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01f8d3d830cedc2191def597da82cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1f4884e5d09787ab66303a70c4ba6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55073a579e6deed80cee3846ebaca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcee277963243b5351016f206fce24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb3594972ee1869821265f3ff1269747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424998efba2c23ef9e2469d17cb68af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22237d262e1a245d25423e0175080b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50273ee9ca024ba5414e9ff6e69f7a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11581de9d0192783a268ea28fdb8cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31082e1add095a23984ec01105e791752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8987d7275673e0d890a45a4803c29e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9962a87899f934b209070ec3f6fee7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0f17ffaee23bf1d66cd07fe420f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef2ce463f13e07e51e4b4fcd8607ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6bebdcc438a7c324abcb3766358ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c2887da26fa801095c8c38d22c31b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b72573f6de638bebc1d52d5f46f39759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>