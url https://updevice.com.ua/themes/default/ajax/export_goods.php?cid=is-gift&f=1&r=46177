--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dce172720ead2699acd1919a736c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa37f19fc3fbc58a9841a2696244712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e761d907e984f453e90284a0dc5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add6aeafa9a6d4fbb44ce970bba9de74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf1e15d465415b5f71c4336e9be485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24d99b73fe91bb0a3fac64c7dca8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b87aa2e899bef59343935b967d2e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92937ff4294a9081cde085f91c41be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044ba420a46d1c39c30d92ded293239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914cb063ba586c3cc02a51c642e69310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918997efb3ba056813aaf52b2770908311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d09335e98a90f80858ad29002e0ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dddf1450875d729a41a679c9ce06313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347eeaee2effa79ece95df5f50f05fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca57b13405a9fed685a1ab78e765bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b7eb5a9d4f1e6974d5e6774d308c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751372d3d582c340bbe82603c2565c0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3533293ebf4ef76e766b14b9f65ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda386afc80fa74c1051119a456c1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69946e3fef05500a927482514da62e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95580cdeb0eff62758e3497d7b437c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541d21d8a5f0076fd7d14b22c32eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6cba68002fb7f896194b3f789365123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53db272c83a65f24b0144a86fc108924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7659ae90cd54e472b44ce2ae5dd48025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001666d7517842d1b76119611a7fb7df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab09df57790b9f362c69a44cb1bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8665c432acdbf8896ab7b4fb2ca7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df75b6c240d21d80d78886fc6b8c5da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65408e7b17be5a645ee893b78737d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b4a68dd17d1a7c6f0b42a5e6090831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9554b42288fb042166015e05e183f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f149031aa32671c80498bcd8b230633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78fbf7b24daa7feeb76f60fa9b48e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d538317f604d06e5f4e44ca597353c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a314eee3a4a298dc8461b919f429836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012d7aeadb049066e0a76b195c392f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332d214c1d7a0c6ae485cb05b8b84638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c490e7e2076b93e04886e5eaa071439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa199c18a181e2f9c15d49ca0f63568040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ae283078cb9d9f2ea5b203a2c127b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e11e35d2dd07aadb1555771a307b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eae26c38c4192f372371c2ab96a4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2da695152afebe3a79054d3a741c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6018bf972214346307608e5993b83a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf14b7e2a7f7a44c99c454198e8498a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cdb82a9e53fb46d01664f76300b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed1b837fac8a5d6c93597738841fc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00771e46b92838546f87e3194f3de349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c911deae904d35ece18da25ffe2cf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22211b6515e04090850c950cbf4b59251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767ba8a96a0cd089ecb89908d4706e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f927ae3ad15a907fc7f66ad7bd9410453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b23cfe79e607b42cbfb6ac6ff79154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2ab64273cff037dac5bd15f3c43655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d05c190d5c5acf01b370498a3dddf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b017dfb121a4c5d281c9ea2fb843157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779356a615a5bc48efc87e3c0ecd5dda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9309f89b1cc11188267a90c0b19eadd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e09609a33d3ff4332f7cacdff4cc0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac641fe0d754deed4552d7208d73661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea4a213d43ed47d2309215cabe1e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b6fc410fc174a0de96d76a026e34863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad46d4bb702873724eebb50b358d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa378887c804de14eb5ac47011ff59665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb650d9ea8598d69f5db0d14de0b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa448681f30c721a9158e3a8415917767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab10e7ec38b58f7a916e931440e6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7267131a5e4479ea2070a15ee67f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032b165dde44881e46b864bae3e44cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed21e6f042025b275397988213651171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29909b07f2404b17ca8b75c686331b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c721840617402f227db4332965fc40673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebbdb0221213975a77ac5bd400b60e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f10c08be48859859ba88b172fc0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a1fbe09cc1d46d0581c73988abc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8185d58dcee1e733e35c406be5edbf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44572727a38ebebcb4337c89ead68e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798121fea9f6cdc966a66f5e07ebaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94e71638975f9dde7b3087f5e8be580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470883cbffc94d54be41c8c04a1ff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527af31067478848c2efca386e1e02c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc3a28b8203e153a3e535b7b56ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841989f51bc23b5a821da06a444e1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9723fe80cae46bf6bf129d9b5eeb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656c22b4396b0efb7552d586ae9e76a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b69cc0d41e04c3e9788b2ff0d9a6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8a8e27bbd3b39ad28a26cca9b338f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd6fffd59980323e83a111b271d03189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a2fc13f6a044fdf6e1abdb0a541f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8ece030beab1d90a05374c9e429391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5aae11105a20ad11b9e580b1c95d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b886c762b326d57cdcb546ebec2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5a19c130a891a6ff77af37150e5b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a87b64346f7bdf55aee3992687b8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a859710ffe0e372cd5e5fbb4bd4f9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9129d557c1e78fd647483771b08beeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de634a8326a45de6f026ce2e08d8c3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1c051e173cdbf0abe702f0630ab399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22ffa3a0ae5003180c39b17c43be1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8254cfdc28aed35004904c4f70667101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66cae9c8f4c58431d3e694f9efbe2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb9e253283078620494cf14ebb493103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd376ada92d6813d279486cc047452d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f97156438277b34dedff8783dffa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a76fb0618758f54073c660f8a3e2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88d1f0d79208e4fa59b02ab716f773107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0187807e4f98557d11080c5627756d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbb2ab5e1b5ce2d5577d17590a9f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697eb2bb845755c0dbff802611683e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d493e86504b10e30301b3f417a4e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffeaa15df415db9e7587676bb0e209112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488140834a8faaa0a16eacd2594af45f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9800cd3bb61f116c0fe9ac424fa765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616f88274fe8e674a503a735d87f43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f24a495d883bdefcb82a9674873d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866455a3fe7a7b66813396102f6d6bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cee110f55f64fbea0b5fc24799e334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a76c2d7cecafa62c829432e125771119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c7bb718acd004c3a119269026bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eb86b2deb4b685ac853ec52afda6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b0614b659fe4a82c864bac78c804122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3363ccba5f7ffefb55eec57ed4beb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee2254cf146273202f5025d5cca28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d088ec5ceda9541fa0b391a86a73d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b872893da990a01f877a4f5d7b708d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3e0385e4f9f5207566d20b36cfda4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362856693d2c62ee4d78fa046761a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d503a51638f0f30835bb8b8ca01e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac553928004d0b03bd071579e70a1ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352f30c9fab1c578f69ab5ceb72b5cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8415439f2b60a384b279b0af6359cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce8d521ff07105f3e16c560bb2658133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393def28e3635e9b2b99902d8d97ac4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd66b15f43e5b4b72e8e114eea80a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e35388473da7859d93efb641a8d78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e84e5f9e56ed457677adc5e50ad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668f7a4e8d03c1400b43ff2e8d01b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b23b2e54c829794f07edb3d34dac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038c24dde3f60eeb9249fa76a5102d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d7397dd1efbd6d3f4640fe57f6c05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f38435f5e7b4d4179aedcf0b2a815142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4997de3327fe31040afbafc1974e5c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad955176efe481279dc23346981ddf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2261cf1507204d6d4509661bb3d32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba1f7454f4fa3c87ca2c09d25cd99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3ee33206e3b4360e2830df811493147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d5240459852a9b0215700723dfab0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d6464f2b9cc10fdb3a79ed85bf94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05546945ab33fd41ec3e1681d914757150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7039f8df53042841faccbad8b25fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c4be12a176b16c059beeb72e3c84d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948242ec9277945a7f05003cffe792153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74174d9a647cfd2836a438366dbd4aee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8910f03c9100556e06b47fd574b61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49e7a9157662d14cdb25df4f1cf26e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e7f698ed65b7eb021aee53920d5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d67154a9da04a3c681ae8bd4d173158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4453f79ec8b74c746a2c916786cae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a6618655d38c2ea256571973ebef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f20eba36b5665e314b7b381438d2dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43808bae942c8f436d1da14b625de19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a57e280f983d2b59bf9b1b903e648e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822389607e61780086bf8a7aa7141910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1e0862a4ba9bfced134013c4de5f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4768473e5add49a7f5aa1f6b59bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518760992c7c123471396095b8384a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60530a91a5fae57a817a6d13579448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff969e3d1e5b69da49f2ab863f9f252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c015c626e311b6431eb5788f28e0b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c4ef664e01622a1755bde1226f2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c5b65e93e43c4dd5ec12b5727075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ddbc352248df5bf925dd9607a8d2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef7ab401f8924566b212b8eff1829174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1dc532aec7d19cea10e0f879e6e7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88a7cb0861efb243a801a479062664176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e342624b46954da03ee89a8ddd4568177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208eb6cd495ea4a55d8f0483f9b66e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55fbe4bddf94be73128e5b80179bb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f688fd984b07450546c0115408bcc75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955f48936db27a8996de6c055072315181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690946181f17bc227cf288e0c0b64b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe278039a959e0b7c85fcb5b23116183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3f857ba3761de4927aba7226c16c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7746e022a287872e2a60ab1249b45db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed22d4fa3612e172d565404721155e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e924ea93816a92ed570ec7917c4fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a44c08efe7e03893ebcacabcbde2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b36c7d07099402df8bb0b18a9fee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982abb9443178145b6a763d992a1223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca3273af93b502bca9270df6c13bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa6908beebd7f8244ecbdc1735f18b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7aad084db1d1eea1ef7a933eddc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eba8d8f8539e51dd0fb8b46c39095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de870ca4ab8303d554430927311acc75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2262ac326d1a88f1000d5558374149196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f0d89a72f222a3bc7410620fd10f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aa43d3e7f22c54df0010dd3e4f9fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac779a13b1dff3001387f0a4af952199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d8ed21f277f9934ca47fbc34d5b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ff7e7ec929d4169832e758b61b6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29bb67fe38e0cc0a53a874532c1f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f290ff33a7e67379a77697fd6057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b226a9f738309d7d8f4114e9d34f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c1f878f720191c1d11f4220cbb26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997755b1bc06566a0752d269f4f2e829206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5805bdcd2264bb8aeea49c7a1a938207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efda932ae4e55a3b620624c678ce49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a668b95cba4a484918156773350d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6c7181a3e1df5f2902082d88c1b19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5bcc72d931160d9cf2ef8dd1ead8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7ae9bef48d5e297a2e2d792f04c67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a5088ff37b1cd5e46936111bd5e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971366637cd10b929436da4e3ca6fae7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac9209784589b4e9dcbd71603c24e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417707ac004a3b2ba9730a391f845e49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6e8da9b9f38b8f46cee72f5e5a7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec0a38a8f68fe1d4edd1a5fc2e5a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faa8b9f61fe1669475539c4eda94a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb51f53f748532d6291cc385af468f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815454a90bd1d6ad1e16a4baf88472221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0959573030ab4f00983682fdfaa68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae28167f2735337295e70410ca962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72faded15b082d2b066bc2574c3ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892eb446263ab9874e158ce2efee15e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495302342732407445f12d50ed2176226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f3f0d8d361c94183a0ce7862edc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71caeddf82d21f92835f499ec47340228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10240ea3a6f95ec4762f12a3e0fe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132687828dde7a90569aac2cfb8f3c0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca886d1fbe7e5f7b65fa2b896f014231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50316ad68884f58eb193c4c1713480a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d54d89710e6f167155e7164a594530233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce0771d5bda46c43d7bb051091bf49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4c5d7f1ad95733561aa456d80eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baee51ac64c68db2df48bdba28f6a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cea802587476e7d5887d363043b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a1dd95ad21b83a8851115ed5375a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996416038d0cf96e3a8811d1cdd64bc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567257b36af9460533794d0c66f1b40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c33b1672a99a6c4693422508f48baf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559695d916e48763fba9aaaf10aec745242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f65b854bbb5f2f1bfc06778530de32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f7029e2653dfd3f5682ee57ffef85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba31adc95aac29b5514501abd5af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bc90bd05b6755f483ee5e42c30eff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc37fb04c6cfe95bbb8166c0d177b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa10449010a7dfaf56ac99c94008d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fdbce86ecd87e2028752582f59c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91108f407a2221b842eed1e74649ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aced65a1bc984758f7a364c7bcb54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87aef0f0e4db50cb606a352d4ce42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65d396fb020ef04afec90b1d2fa5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea989782496f6966bc979316cf557cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90be7d3f30c24024cc970372ff04d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fef99abce5358ab01c28c48a6beff6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3faadd8dc7251773ffb368f30dced7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b503995f05b4d85cec1349ac927e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0a555f224f31d0d672551a3f9b65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50a593ef2ab1396778c0c578cbba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f120a2cf75d12dd5c4b580daf67d2dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c883bc9d856ce4bc8a8035c388a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc282ac332a9eee4635e3b69e7bce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948af5ef84af414bd80d64fe36306e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7435f0d870e302ad937dad7b9b979265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aa59ae8ef4be4ee8af637f48f64b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e791cd681dcf69a8c58d93b1710f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce4d31eb8201bebab6be9217e59f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051070fd59ded4e4d3b14f24cb0a7e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60d434d9e716ce6902607ab329b97c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ee3e503cb0bef88da83f97268a53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc626230f8c5b36c55651d76b9c821272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef2ccc805aa199de2dcbfd6a5a097273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda22d9ef3378584a0b4b7ed1cd402f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0cf49ac99677187d061ec6dc64f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6135b4eaba9126e2a0af943a9020313276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b002942b7a87058df2a999ba7414bdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63f66134ea40f11aeac2a2b169bc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d722453bb32084f90f44a6282cb2d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac974f9f3b571dcd8eab242ad2779f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09d2876a82689d74629c1b81e1b53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22beb479f632a330bfe075b4773df48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf4e3611252a578504ef5c75c7264283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176c6c11f9482677b95c72f1d30f7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81a502dd08b44d23ba2ab59a94e85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c947ec2212cd8472a351e5fe4cbf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dceb891b9f767d3abb6665655232bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a0c06aca635edf67e914eb40ecdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460278dd77f3aa35b9c051b44cad16f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39aec183970c0f9ff928f37050065290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb2ea9e3e73efcd6a5f3d826aa432291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c1dbb901b4a9b87c080138c96c89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b689a402af5dfa12ae8bef0aac911293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307f9ff08325cc8aabced931a8bcb7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52dc585cd3e8d3d8f9fdb5b5786df3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbbaf4d4cff4ac773535d048f0e0b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f128be65b3a9b7570aa0636b5e4676297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645095b57a7792a22468c3f927769c7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f56159c647a0003059e33542dff8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406b9e5ee99a594ad0f08e056f8117a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0784654b34249f75312192263f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4fc9a8a1a688a1dfdf08a9ea6670b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684742eebee89d966c5894b597f7092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ecbd5880deff03a9512065fb8c9c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a04861cf04f6836617fb38f8fa798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690743dca12bb28429d69127322364e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee576bfa7861c459b2db8ed4a6ec8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d7b056402f47254c14f6ea2c858ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e355e9927f7ad6696a409b007af9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2207df30b9537d3bef343cbc206a72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebd2ba5a995864e46c21e8dd0de428311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc399a3bfcc9d9294883e38974e0e03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d11331079a3b267dea034585c4cba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a008bd31e29c327fb1bbe85c19d37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59305bcce54685d3fc68b84aa1ea0e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a39701e5c4fcfd9a3678b2006e3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa162e925fbc8a3cdcf325722ece6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b6dc56dfaa565a7219d0ddfa57292318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949d29cbdd714e97d30bf1c5b60688319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed2df8a6f29dc3b875fd3c9cc9eb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eef5a6b9c2fe8bcba3c7553b1a75b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a963889daa4ec06bbb451adc41543a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aad81b1b58a507e8363ba491cd384323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dd8be4b0ed605a659df9b520fc1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5d045b2a2f4bbb7ce5d8b39c3b2f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958d4dc90b45b5719101bc6a34af40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a41889a31c0598f27ec755ad087ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c5af6d724cd76ae87436b7d603109328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d67f652b21547fac2512bdba3cd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd384336a8b944618e3698b273e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7a88ffe022a58129f3e8d5e77c5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27998563ec8f494ed3dd921b4a1d0601332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ffcf5b9a5399d6af889ecfcf06b8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b821f14b13eae6d4004dd8a69c54cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c620eb9be3254826fd9bfdaefb9ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c94ec40bebe5db6958a8fb176ae3cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6948dc7d9a3fab4016face3eeea31d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44213e226b5df37e42ab9e165ba024d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c4daba1c0d1db9035739fa49e5aa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803cf8811da2ca69d22c87101afcfd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476c3a9f41e2211342fe298b6b8af7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a9a209993c62afc9abfdff303438342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8680dee664af21a151629c708f475f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994ed8a5ca1f5b814a4e3322f3c9e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a10c6b1166a4c440406ed08b8f1c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611850e319fbffc2f290df2e9b3996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543122defe4f9931a54f5f10eecf5cb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678958d61a121998af21f82d3748f26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41005bb7ee9086c9468bf832fb0d852e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49e0cbe82e8332072cc24e25228a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83c690b072fd6081fd3be4f1ea271351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d03fba46cd6dafa774226e9112d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17e72422d0e54509377262a3f449a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191b4c3e05672ff658be6b8d272eea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57cccffa87dba4d6d35cafcea5848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0540321853d448335a9df52d0df17f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0ca96fcffb556efd4f61decfac6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9cf91dcae0b80e875829c64b5be5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7246b980a5bfdb2ca7baa33c8bca9dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cdf4dc2044b01c49cf47a916182e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d56c8137ea08b64edd92d09aa323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70029730e6bddf9edc032520cd095d55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c408a431ef130e4c687c3e2d7d624363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143be8da5b58292548c6a18cb35610b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98137e5e93deb2b6df4324eb1a11f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2d83aa4bec4dc7a25e4e2eac2a38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7400ff7e6f4d96f8e90ce36e3697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac98bff6efcfa3ab410eaf1c504d5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dbece68262077dcd81a7f2aed49ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0390999b96155a5c750573c25c86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd380a59880e99c8bf599c273b6e7b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b48d78f530dc8157f3ebee00d6578372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d950014bac6d1acfa41f4340a34a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1e1f5d4a05e517887197e258b46d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d49c8b0ecd83803eda87ec105884375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d361b797b22fad73f40d539da3ddf9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c24b55b34cf3406c214ea6986701c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a498a6b7c90e77e05836c1a549b3466378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e396ac6831df5dc121ca5eeea65019379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d442549602bf50f717da92a64c54cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c70a537861411985866605ef8859a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bcf92a299d078d39c328fd4da0520382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831aaeb87165db5cac74986a7f31d92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db2f3b2e76f71d3df0c6ffad4fdd0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1431e426b49c413ce8fba0e198078385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d15bf890c5d41ca2e57055c3664eaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503cd082ec59ddbc97338b2922d838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441093fe452256d4ee06926a0f4739388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf99fa12ebb1984fa410c5a0f93d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2566773658194fe5e58bdafa317d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512915aaf3b69514e7ff5a10ad1e9243391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b18042fb21ae0a0488a1176b1fa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3019cd9c3fe1e1f737376b5cfa39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a80aecfc635e581357332c522e6f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dbb51ea9ae1fdad74bb19da9c2f4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b8d4047d3b37b049a9ccfc10449c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfe9f269d23584d709225b902b2e57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa23352e5e4415dc47ebf56fea52b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c020e2dd80a2493484c0c8aa8aee24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2107e0a472ba56a3b5ce4cc907df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970508d14aa385db24397de6f0380e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c436a1411b3a475cb84e389550618402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d866189cccde09448e67e93c30df5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2772454d0e22dd5371edd94c9113404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6f5ee667d69365351821d21dd15f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f6bbd9db1b40f31bb7d3d21ab28c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa30b903a258b84885366a319f8cb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadd7c2eeea5797a30c79d1773a821b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e9ea65317aea233a2822eef509f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64340fae07fcbbe926f704eaa1e84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c0c861ffdbee2b3693ad60f1cf2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e85bba82b08a97e5520e095900b29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628c4001c67a9ea9edcd71e1c47e0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d327ff2108850f77a79fd3b16d5fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e853e0864ec236a5e446121940a6db3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f47a8906deb0e9569ce8b3df0173fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb0a0feb2c4b8f80ea108d7973557417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216a78aac5b97d753e8806e5a0cfea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e80bfa3e773b03f4c84b922f6962419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34519e3a5bfdcfcd00a4614caedb651420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c0b23da9e43e61e78183c2098bc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa066a3b94a094102567c3c8ae7b56ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4848aacb1e49e94c36a6d943679d23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23009c123c1577377616f56acee3bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16469a7f1f2f3077c6864d300494124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92beaf39c622899ba2b76aa29b59ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147046647b41878652cbe7c8810a37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb58dbb51b84871e1c5359ba74fd95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83459aacbbdba7f28ef57be0ce1dae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322259d17fdef21f4ea0841d8ee55e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037f47b90fe9531571143eedcc4c1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f71f6fa62a1e8016b78631d5a99600432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d024c16365e40f65c90a1dda57718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9075fac6e791f8f029f4348b6f5154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59177805ccac1d16ad0f6e90e182ff82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad855a758bf39fc3064044a97e60c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895197e4101f231cc9ebf934b42aa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1070e63d1dcfc91619380d119c012438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ecf411d5397a5e41d744fe21424d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d55ad7fc82b6bbf468df71bcc93301440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bddbf9fd1b7349563cd8ea3f26986441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1efc9b0b15a89743e883aba22da55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a293c7c7ddb97196b8a3f7e13ef94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e4d40be000531c2b9d699bce39e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a9c0a5160f014359a0e00802143d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e511f77ff9c33aed0b286487ef5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73103ab365785f1c761359f9ba14ba8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b6c7817f3d8f9f54a84ff7018d4ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ec2ee5ac01aac7a46747de5378af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4228894b6b29e8f76511dbea4329f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930fed22f87acf1924b33b77149eedb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f0b2a07930be33c1f613b67cb539452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c6630477fd98eff4d570d63d6c95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0d21fc385c0bb8fc247b8346a4f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00e809663790528650767f9c720ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588b79bc3b4b5fb1919aec4370e893456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745b68864bd1964ad25f3c6641b967457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70c794910ce7deac8866fbe5365ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cebc699b323dabc19a94c0e0cd93d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d37861e6c33e303618c46ddf52cc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316118e25a67130845ffb98aa0f870cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6bb218a93a2d6a4f08bf7522c3e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64356144327153ffac3808f60086a379463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3cfa5f13ce1510779bc902378196464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ba529e0ee7caf4e90a63cf78f6dfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1a1fa86bf37726288494230dc1bba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed73d69744efa117539c592a7a4623467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303d456cf2da1ffa13c6ac2071d59a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fde1991d006a4fd2398d8ae77800e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237d7781ffb012fbb8420ff0bd66a3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2395f1684fa05332d437f63904df3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250be84bb3a20b4a98d39b5d9180f64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9997aeeb248d881f4148d610f2ffae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe31769517973d0e0052bae34cb67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00887a0fa189ef99a6df937d4f289f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e0ec985a865980c42cb07ffab4979476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b739bbea516d79639fa51f839344477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6be3d88939887068e35f252ed2d03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc3aba7063b69c2f09b1542a3c481479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575045679a722a47885cda86b946a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6aaabd28f6a2732c450e989fc0b9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f803814ac9e4f17af8c1368607c472d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c0c3cd6ba286530f2184ae326210483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d004a1086d5af2e8f6e6f0778e45a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b66e32c987b539ff81d607b1f9486485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606b9a8b3c20a78b255dc085368995486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2a021a1fa8ca2542e69606744cbd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467af0ac42ea4368a75e90031918678488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d76838067811d3d2c3cfd28d5835e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e9296644e86551f2b61eee4a328fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a596316d2470604bf3bd6a8ba51b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac80bd901b7bb7ea109dff1aa436e41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b2777d92068e4b865850dbffdeb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914822a601980bb4b5a2410fb406d68e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f49986ccb7e8702ec6cd734edc1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0131450c947f263535a5a97a7e30e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a10893584f20d26dda3d637e0aa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304001a8eb7dc65bdc8af06d13a088498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda575a8ca2312b8822c1109ce83cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67b7b2e4d5fb2df14b9928bc07055500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a772e833a44e034ecea38f8291d520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781306e45ef3fa9ad0df5a68c15661c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc80c1cc3aac7acab199c2f37578a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b74c22e50589b8b2be1bd0a80388a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4820c23e584c0a791f4c1fd6db15ef6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f0516c9215f516318d789fbd398c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff7f1d7b7954a4c12a107974846f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440e377ceda404e415a50010ba12b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4b7079a8aec827592639b6fc39c5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7322002e34e1c9a49d402d3fc7607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbe23e5d99f51d251b0f3b2b40c59a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa75560d79cb579ac106dd87720712b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb84c97a9ace53be53ece235ea1823b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a08ca26a4b5d11759bdd316bccfe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f40f4aa1416317389925044eab8834515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994ac729922b0446cae478b211da59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aef77d74ae38a342b701e75cde847517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f3d4ad3df53635dfd338ddbdd404518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e592c71cfbd31c3e723bed43de6ac5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dc651abc6a2bab91e30f0fb1fd50d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66cf2070e5b3294aaa29777b879c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a1937eef38d0d307d1d207df52873522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef4bd63b394abb958302571aba952523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd97d69b0f3b64c03daa9bb3220df1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecdaf7d2c0adadb8598612b4ed822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb9fc92a89a37d5afca1513d2d42e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8908185d28f0237f4812fc612a0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed046639ca8f88b6ec814b64932e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00130ba8d0cd3818f1f78318a9ede725529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381ea8177a1bbcf1fe31b12b02edd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464fbfa41e5641494f3dfc0ad1db29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa7d696a4fb83425113f8fab0554b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57308453d1ab4ced55a0229b012d515d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b96124e70b05fa64c6ccfc65a7f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75eb787415d283ccbb303a46a491c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0e7cf8bec18d03166dfddb0eb002536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6472635b8f825d26244517b7f2a6477537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880cac5f0634dc6fcfa9d17ff89a4a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db85d3e5b8b70891a60d0279333f8fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a953a286c4625518a22ab529e6a76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4def2ebdc3768a2c52ff683cb3bc94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4bfc351b73f589d23945ec84b651542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba731b92dc48f44028814cc1bc21d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942edc8cd4526b65c25b231d2451e2c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9104fc7f050d9c266b5bfbe52feb06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993c1be6b6369b625bbee6a1ff1412546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da5c80a5442abce0aa90a10872163547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5470e603b62b8e31c485369d043274548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545844cffc2acedc9c1eb3cbba2f7d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b0f722e4f03459725168d40cce55b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6a044764eac2ce8c529b9cfecc44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa82f392fc960437b183c2c8f83867552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e27aee2c844e13706d26964679cf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b12db857cec07db4975a5f28114a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd120e3c42c6788f9e63c962423d341555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5add7133c62e38738703efd93bad4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a9bfd2a29ee57a3af60a62d52056557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d4a3548fcaab560b75497552f18b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21349bfe238a7a4017ba6b0e7b861c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5755cf232408fd6c1622c6e20823560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772f3ccf9f0f36840b90904400fb7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c772f520b14d7a26f150dac270d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b18195a909df13cddf5486ba91b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf33f829ed4a0e6b83e9d1f18653d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ac27a63cb7aacf39a6e3378f4907c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f329ed98f56099131b594df3d5e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682583fd15ee36a6d5ff611dd23e33fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f60381c710a23bb0d8cda1cd2a9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c809e7b2324695588183b3ae431c3b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d4a78f4f62a5eba04d5c08a0cbd9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03739fc353c1ec57f92878166811c8f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05aa8c61330718fc7b89d3dab0165d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc34a483b5c88e85e5038bc0a2300ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c75b53501dd6241faacef98e4a5527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcc9952ebec4fa7c41db7ebf77a85a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72ee73434f7df922f087609045728576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1e31384709e8c16c47eb0277b824577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442293d74f037edde0d9dd6d6b57037d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6701ece94d10e9dae5c4ca92c68973579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f77ab7bcb679203075203464d9e0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c195bd03de1b23e2275394d22857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d6c85e466a515a1af9a7f73990c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5243a0fbc2cf4767a03b9a9ea50f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae926a8bd0312e975bbe5fb85c0bd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6270c5fd6fbd5c8f848237676b89494585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9555768597a3128f55506035ef964c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd31085e8bd1c2e69f4b5f57e1e63a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efa6809bac28aa8778fe7851d1227588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ef0d5dca05cb052b34d0f3516013589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7d38ca6766afd9c7234211cf5fea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c45496bc34eabd8c333d6f5e31199591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e211d9b7754de13502554c8c7d713d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da6a9a92d6b910b1c195902307201b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f1d68024276d60984a847c5d7b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d91e92da537346a167f250008e87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342390a9ad6193f240d5c1d21a279c9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200581be838c93bc5423b4635b8371b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493f7a8a8631e2c18f3677699c9e7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b064265211fbcadea8897b9c62a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aacd2f1fd0a117295145c931ca49a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1c678df94b5862daa0255b014126601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2823adc0f0824851d6d3202032d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d243e06a37b781a57046acf8fd27e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc01a71ae198e3bd88a7e3e82f237604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c8bbbddc1733b02aff41356afc3b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651c1ee76ba92a58f6039bad2d3352606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3817d5414cfda961252515b7e2cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74e031718211777c11f8725a392aa1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79293af606b0fba6cf5af32fcc4094e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf27fe246f6feda0e5d7c089cad6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3974de02deb340d1a5448296287ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc57adebba6db20386573900901375612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de1c36f3bbb60bad7253237b4b3aa0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281d2ad25a9cf22b12b39375d69cdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e30ec3520f2586efb9d26389a00a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01329e3463947f5169230c3e6c55d368616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff12fb2d88a6eda9c280816d5f5614617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2201ff34bf5020413502e8e96d37ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7af72819e65221de5492f60174e66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff4a2177d195c86a4392156c168e80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b23d65d3d4d86d577dc958f6178c8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb9401d3ec260d7a3012b0c688cd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015d861106e557395d2f3f8202f258623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ddb746b97ef74834185f857a87bc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ddf8c68ce6ce5cf300ffba81a4422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399afc1ca57aa0708da9aa638f3f04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca55d21794bce5aa159ac5c327057627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aae18d1d8f5f957e317a6dc3a9de3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d9a8456aa6b957efdee6d86b0279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d215973476b6c6b38af6bcdb684b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d2073baf48f733e41e6c8637b6c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6fdfa328db515bbd70d71ad4d27f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a84e913084c5d008658aa9767c5c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21c7f4d5d2abb82f6743fe814067f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ed16b7f2f6158996aabceaec7fb71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0177b3df2994f34df6bc809b44848636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c631c7da4bdbcfb3a15ddb85187447637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e1020eb76ecc13ab38e4b03bd02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fcab366fc287bff5b12782c25a8ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9adf93acec751b741044a475db585b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772301ffa1460b0480234a6dd9d363641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e946f9568edc99dacbce5113ccdd447642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799740eb6ceb80058be12d85c92b9aa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3191c173ea8ca04b7c893717fe6e5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeae90ce9ef076943e9def40635b75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5857e69949243676e26647fefb79d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83064371c0b2daec729675571b611f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc321cc3f8bfdabfa8e8e8d6f3e296648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa11e2ada8e8d881866fb6c9402c6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663782e804df9dae9b81449d3c831384650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d53ff9b1a337245abf8b15de7cca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244a4940df5cab8d09cdac7c47d889652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4be484c68534242d653080f3cfc8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c9598b56f3663402012dba027abb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae7cf0eed091ee792808e78543fc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77421f57442aac8e15e43451f4a173656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0073b5e3e95beec2d1c22bf43dc2ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ef136943dce9f0ba52e4bad10b2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875783f38fc7a4e89bcbad3df892062659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d9d0ac57881b6f96bb1bcb4711f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a759770d3b66f865fd1a1a5b7b7f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585f65fc40bd6ae4d3e8d84003464b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585125a33b0682b90434ca33e2de0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793855086e2ca30e44175ea70ff056664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b93046d1a34a4af8b013419f56e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b690662390425ab5e8ab1668ab961e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb82987824e28c437ff9390af7699b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcabb7407a46d3dfbcdf27cc08accca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41258d54c6e6105fe553b6e1bbc9e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b3c46a7a6863705a5957c0c6ce9de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac408dc4e963af9b2c00f84ebf989671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0463192099ab64659a3a9452913469672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0cdbb37209c8508069f1d2a3c3ba4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5872eb385c3de3a2209828850516674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1344d22d8d60c34ebd16eb6099e88e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ef235e273cdfdde09f441788da0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c212a06a85b240d7b303562d31cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe9384ffc2fcd473a648ca7571fa9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70df192156d500ca73102651e90d9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f5c96241e2b036ee7d26e93fc5bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046255548b3db4dd32c045dbba664440681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716e1d0b3ffc0f5d02d1add5683e45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3abfff108c6337248bd2e65d95964a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653a6625c9975dd0996fdfd3902a9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd108513011200916e3af8fb261f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d390ca7228b75ea90936e034a66103c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63a7b535c93de27b87c166f56eeb4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a42e48ca7acea343c0658a74d998688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4c21e720f17c502bc1649984aa958689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bca565e98293f2b24a7a0b46144ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad464357f950b6cc30eb8694bfa1ee6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe990cf9969d3498762c0259931ca9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd9dd743fc722eb23b40e1424432f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49882dd6f576bc97f67f6db1e8d066694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c1b77f41012bd5e5e315c25740ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1422e7ec2ab8c95726794fed83e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4b5799a9289a5b0225ea9a411014a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b427a264d92ce305c4d8cefa8a303698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63acd0bd58f8dd534ba320173bcd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788684673bb06f3d63580efad6f41a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14490a82aa532fd56e8968237d66f19b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d2b2c40aeabd211b048a93274305702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d75e5bbdf3ef2a28fa1a6f2b74479703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888b145b42d5fd198971db8d98c491704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e88f7f2dee0d8333929435078603705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b8c03384d96c49ec354a2ee63dcc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7571de54124568d15d830ec47559fce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c6cdf0ae5c69f8c2bf41899d95479708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced99690fcd7dde50b56a1f2276ec7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba40ce3ee33fa81030bb3a225b183b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb645542bed2d52bc5f6ab3eaa0043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ed576e207dc885d824ec5929ad6f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46eb5d3c6df460b750683388bf7699713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343b1a40516f0b03478330f3dc7846714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e1a72ef2c3e3e0a2b9c21e4e3438715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5a5a4262a04bec334ba728598bb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d791813d83bf9340a639ac0b1724717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9fb88b2d35930755330e4c7439ed2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeba00f0b92627a53a4dc15b1285d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc877da650164eabdf59333063c0037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a23de4abc5b25faeff490cd93cebe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5133f69da5e35df26ebea8cc8e4ad4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba431eb31639a591bebed8bb5f9226b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177087a0195730436a8fb4ad44912071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d7c20ea20baa81e400a3737c1bee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33975b083dcfd017bc6fbb5db8d174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82596bd9ff66e944a5081a9991a7f40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aae54dad4ac3fc3bcd10530f1e579a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fe3cd3e37ad152dbab5f8365e7df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedfaead70ba0aaaa20c35a39116282730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af1ba12bc843a79acfa6bf185b66b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c5113a52ddc7a3d3c426d586de5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646a188b0b98f0ff1e0763779586dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff0b42d3e52aeaeae9c43d002c39c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282921f518d7c8d9f74e22c0d09056735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a6bdbdd36c2eab1d43d51c4b6d0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07416c3a9a87790bb033ff77f6135737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d6e46ee50bd5946b947255574e01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077619ae8ce45fb68eaef2671e2c18d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3fb5a47998ee2e0d0e05a6e97ed7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ea4539cfd823f03aceebd9e3c455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40cb0c5d3d1a09d3a01488cd00065742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578732ec1044a894b09a83d1d10d7ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04413fe3ed815a091fa79ea3ac2bf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd324ce1f195ffa98f90fa5c027a5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426c4ea04da31b8989a0cda601fb459746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b3fc9c899efc31d75c4f826a7b181747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc468bc8d9068ab3a92882e45efbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd97fc471aba829425c2eef0bcaa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8210149a43eb65f78b9880a94437f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29b022348c655c2aa244ab75f56c17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e70da86a76c06a38999d7f75d209752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3195f510f7dba4bc9d5d6535f5743753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e6c05cdfc23209929812d90d1c0ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f26bcebbdc19373c5405c4055f63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a33dccfa45e8942c05eb04653953c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f4c488564bfc098978f806af510c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0412693bfd9e5afa67ecc6271f41c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfe8be933ec3c315586ceab15cbff6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd534f10e8ffa0a76f2fcdf9abebd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f714e319f372ab23bd7652de7435f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae6fbb2d489d016d08709e68d187b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8711b8f1090bb8ff227f36d05e1c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e24516ecea301a0c7bb46ab1a13a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bacdaf8b8f8ce55913c4d116431096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a019c28ca2ce306640ff95bb7f3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97167ef62ae43e164acdd71cc11a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f8018c1a9f3ea28d26c77ed0f32999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103950483ada827a44f4bf6e6ac519810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06b764437292dfa0de9160fe89f9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcb24d4a0220413cf742dc95e3645212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816892d15271cc266f4d8deb86f6726213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4e719b0e8527dabc8a39b1263e54f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3253b841fc0c26e172125557c07bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41a57acd32167cc3cbaccaa76a817e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff4a7f3855abd583642fcf4fbbbb0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e521d3cd94bd9866f392e848a3f7e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c86e922fa6896f529554572378eda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed49e614dcd3204ff105036363895020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5163ccdd2cdaa8d7f38777b641bcd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51b1089c980a634c7e229a997f71aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cde1548edce6a97fb48ba946e7cfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b7e787d21d3eeada1a283408142bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5339e7c70cc8a6f643830f32aac9d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe116fa722ba2679ad9412eb3dc7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c1be504264dd5cb5dc2578fe2d2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c4f212ee20122d8a38588e9ce98928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b944968fd1275bfe55b1367311bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2105804125bb75c85e5298bd74cbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b9887340d838ef0787b0e6d57d83531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd39702587a06270d4bc85d5651e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0277d2ec3fa1ba9fbc45f8e0e2d0c3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f86ae27fa2013073addb015e3f40dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b1369943a6d1096ca6910c22cc6f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3b4dc94aba2e4d35feac7b5a036636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd108c0d0d77ee855fb4d9dd2f7a3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001a0c82e5624b1fcc80666ed0f97f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aef8bf939e9bddcf7a98a1bd5649e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48992bb2881228ea65662f772ebd31b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a07c72881ce5ef3ee730d96bbbd1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d86d24bedc8dffe3cb9f159c6eb6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f153ad7ecffa30677de143edd73243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7941f92b36df4a85d5c3c8cbc5c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001bd5ea2d905f839dfdd6d5998c9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dfd2bad6b443d98baa641be363ec446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50e5dac95fc739cde681abdd42e8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883362db7063998ef864a190ae09cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2145c40521628fa18ec162605a7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75f41d49669fafd1439e6e9a65fe7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fdc399b7f7da6f95980d92de54eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe5346af02f4ddc1bbf53076c1cf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ca4d75d771d58ac322a08d695c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7224dde44aefe4ed147898bf3053d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c4897dd13aa430673b08f8fa18e9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271789ef1fc6ab87b292dce056932ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf389d177993823702fdffda94630a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79204c231d855b09aa3d9df078274358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814e2e1b69fa78c348a015811366fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3513d1653299974193cdd10156a6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516edd7f976e833e5cf3d48ddbbd17461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edb7152785ad2a072c4304a252900262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6436b5e9ff667cdefa3f9d729a67c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496ae5ea57372a00d01bcb6d33419e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc17ab3fbbcbfb646e1a03bcf8e7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f24cffefa7ff201e3bbde993d55a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f6e1c4dcda50d5c2c26dd678e396867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206edc8c0ca766eb43718f6647b8b1cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47d83e70f4a0699d5302fee40cb0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2822133725956a19e0bffa3f54460f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de5613b5cb5042f5cac084b4d963c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f055f0de1cd006bdd8922e8fcfad7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdd36fbac6f7a8dc92ec6b1d38335473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685843943078fb1444d9212e307814574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e6f3257998e653fbf4fff01fbba375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9d0489e18f2eeb66b0feaed29477676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e153f1aba0c1fad3ca63188b52cbf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa3c84ea3549cef05553a50574f8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff105b236d5fc057c04fad55559c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975019d1e8e11da4b06fb6cefae87bd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2307c193f3ed42c79eae6e38e08cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4ea321db20e29c55f6ba3d9dd9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b364a3f991d38e01e47ece14d78eaa483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56cc7d4743b6598d3bff98ce7440ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180d164f5c2a521ddbda240b53ed9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98b4698b61aa87d1a52b0e1b178b4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4abd60f7fdd2862401c8edc3556887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa39db48e5070236970bc9584c98088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1111f5d2da268e72d675051a413cf9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa2f437b9b9ed32d83a6a047365aaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaac9a8e1ef11ad0e7468cb134b16491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7370cfbbf5fd42d84bed8c8d2a5ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f952f1b74601b75c45481d93521e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d9cecf549f515ad5fdffaca59f5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f381419f1d1ea11ed1f70d9c7dce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422238744042db4af3d26e1eda9fdc4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eef9b26792c2b53a8658c1b73246697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3060ffcb929d2398943f9b23b46abd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8256fb2ace309b6634f892c663b5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8c49ca78517aeddce51cd7ae5ee5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976220b6efdd77edb4fc24ace9405b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eab7bc66c363e1b7939842c1574ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791294d5a3c1a0ca0e688f5ea316e1fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e156a0b4717d5067bd90e85bc8d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb59bd5933b7a11fc42371a45061c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043293daab2d93743398668924d69d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8db1bd2313b629cd703244996a334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1fb5026dd3afd79213dfdfa5f3a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d6eb947cc1a602a428eff819bf9cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe66389949097b5668df9361cef8ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8baa24d15c2db2527e6ce7f403792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51aa14271dafb6890220fce4fddb6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced69edf229068edc545a00a96cc0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcb35519b86648d4c88aa33ce85f08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7edabd7ca862869fb1edc45da6b943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbe904090a19886d61780ef6f4bd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93633ef1dbe035a24317dc44319d500e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4821b8bacfa742ca3d572666e883069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e1f85112972cd3447b6d0cebda2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5b498128d90f60c568281bbdb7ad1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f6650746187c3c762307486d10f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60597a55e9a7e0f59a88a7b204855654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d4f014ae2726b02b911e00781051e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715799d41660a52080b00960ccb6d77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a22eb3fc3683e6903dab20c82631c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130d1e42d3cc6e8ac0f759410003099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f99f13e265f8dba9b7ec15b1726a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f745da8fbaa847d7cd83519c843519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04a8120751007d115ad95919599fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aac719fa850de507737a3de616cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dedc2e502b3b3e4fb796f807fba8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4778eff47a1abbf0da7e3dcb0ae8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be9f52ebbfff6b6dbdc9f3cb52766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552423288d3656e5cfdfc22aa5eebae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab23695e10c99921e77c8ec2d66e1e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da8222eb95b81d81d0d31353293ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e2ae369cd84e4b0b7e33e23955c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8356e978904d970ef4ac536edd49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407168b0e669d8f52aff998c7290237139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd21bdd76169af4cbe50f638aeba13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a07baa0ede75124130b603b2e8de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d59dfde00bc2e9d2d58abac9deb6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf94c58b8fd02c5266ed9d0eb960b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7a9516b18d2a06d816d60faa23bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ef4d0b7a73e96c5bc665efd6f383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132526f62306651b358588aa9d760a27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2892aad209d063f5b0ea00033046147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639159a6a3e5ed8b8190020cd1d60c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448078b1de6b6776bf45ef3fda4ed974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ca9c59aabf2c1c60850fc82aec66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fbbde3ef421189b93539a4eb1f01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e8edf2a617249ef48f340b1b52a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d51b1c5ec7261a8fd8327708b872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965809fb5c522d1d61d99cbb93cfc5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f8bbf05d8aeb0ed63283c2199ea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f168832cdf32168d2683df6ee869f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d4fa7180a54cd590325636103643157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496b0579b2098b85b8e580d73b1211158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5677bd7b0544823a0bc2514d3477159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763810df9d3cbb33d2e7d0d864b22cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc896efad1cee1e997bc9c4dd4a6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3a1cb2039a49c9bec0fc3a3b7700162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a77eeba5eea6d9376df5c235a42044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccff0996df8bdc199b3e6d19ea39e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639ec3a239a5ead785b772be8e9981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec1f2d04b4f2145e06a229843d7ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745d41573e2188e5cd0c72c86dbc9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d43fe693aca5641eb613c1be271dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3c65c2ca2e1e79c33edf3a9cfaeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575feed924c3b9be957ed896471233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2118f200012200b96f9d56e12b1b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10f43e52b2edcf52fbd318403b9f62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b04e831d098270707cea0c8ce712173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5fc022bea3b72588590f76f1a3791174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773bceab731d8ef72dbd18af0ea04d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a07dc378df07701c83ae3d8f7fed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d293dbb5a1830addd01326a09b23214177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae918fa542048ff32490f8a91055ad4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389280a5b1f89fff2e5c7c3305d6786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3769a54f3b8732e471e94524613a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dea6d473cd48c38e7d74f9f9b2007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4341b9c061043885f8152859caa9e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d86565ed152e0a3969f17bd03f5d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ce569186868a8d1c65a8e7be127a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef360a8e58702bfd1f4558712b1efc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4137d328f23d86c688bb671d3d4f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed150f4da4714fd5204be0237ce17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf467f7a3ae416fb66fedb543f8943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04815015beae4b62566a1ec1151019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4cd54d1751b76e6de3b5877aab9de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb434c4d7eb4587f2589cdd78672f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88389057412e6a5043e5ebec62fbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a895647c59ef8b6b0b05aff40b306193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f96e08cb9ade909a3e8e15293ac2dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b707994749a816e0c6d9fcf3697155195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4d7f2b3cdafe7391ca63ffeadeb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07bc86ad3a03b452f58638e3ae0238197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de008fe5731126846d5a09968ae258198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9afd85a0fae4f1c10955d2f51c3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3dd24b8902c07ce281421bd028ae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2360962295019858075e00f304177201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26d46d3eef9ca95c3bfb3a990b6dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004c92fa3599fa83904658323b921d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af3cee0e06182886bc52ac43bc408f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e20926c1b18de7de4192ffdc78b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31d0115c7260e90eb07d8178f0972206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1896ef6eda2b371cc170ae738b9cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0672c1f94acc98df90157ea9c7f38b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e18465113ddd5bc516b05e26662d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74620f5127210c66fee0a5d1824d2fad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99987a9becd2a9ab4aceea7e20672830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37f45b60dc6273732f22c9d0505ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aabc1ff0bf383a3b329a8628757c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444fef2a74e1eb5bd21b5337d155fb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861579833279324c9541c1f45ea7fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f7274e27f98bba8d9c4f511102d9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ed9b9099b63139f3144b0cbbba013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5f0d3172129a4f365358ee58cd18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e67f3bf54e06d9d8a077566c16129219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b9f0d18b611724bb2417ae7ae50e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dfa69702d04e1b9d629543872440d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e193dc5046dbe100a4a2399489e921222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14580a9d6464f7a8ee6305aa15f85c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90a5761210b6b81d423f534042058224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb82c9af8f6480f51a4e64783a94c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26139200f1d320d0f1d8ad0efefc90e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced86d3c2c0f9141a978b4b604eb2339227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcab6c853a0ba7199c102eb8f2662a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3503b47c8ba248652088d5308380229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2781b7ce8b5eb8451255d25cbf6ca6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ef3bc96fcedaeb8d8757648f344a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f726ee9858d2add354ccea5a3840f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870152bac711d85f8de484502535ee3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e18292c457f0e8ea65842de0e50fd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ed4a179bc50bd7001f324f010d42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8c4b6603a011712c0b0a6a949010236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83210a6eb3977ead32f608706e920be9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d9ebb062b064203426f300c13108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366961c4f5722b710dd2cdce9c16410239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714821e96afe7840a985170a5eecab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4164968d4356b9414c9091b6e276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dff4bf545c4b0759fac4142db7a42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e34a7f7c7060f232efe7ed7371d14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbe34005758627be9211da51e7caf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6ea4900a81f4e0a69007c3ab71ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb585bba307b627c60ed9e7d6a3c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644007d9c802d382dfc6960142e1c5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a653a2cd9c6eec403b6fcd18a2158248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac238a12ea7900feb1182c3fe945657249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93e9101666200d038143c1b5e8e32f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e84c80e7b0d356299414f21ec3ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a7f8528c80a49705aae258877673252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f35f7b84147fdb1639a151bfab6a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df53db1c9c930e8175c8f3da273bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a1d39cea5f61e3f31917f5b1c5cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da915887cb2e947c548152d95e55402e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed7ba6054148b396f133449332e52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418093c0bee5f6a1ddb3bf2b7dec156258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb7bb165817972eb84160d10391573259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5262254a6864b6421334b6a94b2397b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4e154f29bd4a26669b252bf338fed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6c8d56aa2e10c8fadfb4a742967d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7f99b71084b95dedd9ac6cc8e5de4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f67136a9db0f8ee1885966ce62ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09560151cedd58983e324e8867d1795265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f1ca3851b502a8d24676cc5a817d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e65807e39023b78477cd9fa67212b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f78023b34b4c8d158766607f451b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875f5ce37f0281395e515645d5d001269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f1791953d4f7a93e00edb94bf0c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84aa635c10617e1bc0dcf4649fbc03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5fc08e3aeff12923244f867b93014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d84a1241701d392f8d014076bc9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca999d709f291e6c8b7190af09f89ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d7884a5db578c27593faaeb946e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ef94ade5e6f41f234bd4f03448bcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b41f36baf14edcf36da409a203207277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3de1744a417838b98f134445f893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5951dc112e32f73a3e050050cf8123279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd140021cdec69b95a71fcff1f4b877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8ec4bba93f63d8c2ff6946ad9faeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6337cabd136c9be340018b4ba502e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c723bf921ecd36399bf7db0d5268b6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3e38a29c118b2701baf7d912d13e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d063634ece65443eafcdc86159303da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856b5cbf4a0793aa52311d590002626286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f403eade3f1a706ae5c1adaca03d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d463169f79c42396bc2a5769069121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bf1fecf7f8b3b8a4e8fa2a4e6207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec4041797f2911325b843cbfc6a12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309e8eff40ee9292a9b523c8fa2c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836885d9ad5a7bdbd8add8ebbac8e207292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f16b8de8d449c6760a28aa242d98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82452a28bc6ba9015a3ed5d1358f698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2088d9ca8482bf6c51dd0384e082c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffd91d0a70e0602f9e2cc2dd83a0f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eecaa8f5e0a8b9b4bd287ee2633b68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d084c84d440095df3036393f1d29a26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda6de1138b63a5cea98b82fdbd139299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb9d5d014f08afc9519bdc244a20d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843a7f501b73498df338ea7be06e146301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77c709130ca823da5f50b138b4936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d060478102238a4b9d0ac285147c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53a9e1c049b4e2d9fda0ef02d96a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5564b7f9eee95fdcaf020f1d6d49f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f07deefab62b269982f672aae1a9f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2951043547708f94f9d93f2652f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fad7f4e110a9b13406b831f39c0b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c78cbe605e6d6f87040bf9ba8b82eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d706731ae5f1d506d2ee6a4dc3268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c16ff696370a22e10c84be2cf4ed2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2d7ea1df7d1a5f29c5d224bcaaa3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ecfe2f1794b7cfa8b52aac297fdb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f671fd5148cd66a92cd8bf36836706314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772ed92e22a1b726a529f8ec9dd17e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85850f1045774bdcf346be1f90fc7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c6de3e68d8501c5b2a19241d07762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bbb965e2a8480a3091b619e0c1317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a385a0e9ba7cd5f1aaeeb8879447926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b099925a7d4017ecbdb23c0dab78f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e546ac13a66a7a852f08056565c529321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659015096238cbc8fca508fd8bf4f47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6e17705b366f39448ac3c9aee750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c05e59a0351f3aa10216ec62fc6b71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada8d05a99e8cd7427d527c9df6160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399797a0b1cf30f9cfed1a29dfb6d1c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da691be51b9244cb46248e01dccbd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e66b040f287b5eefe1fe3b9b91af5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7ec5f47f755a02a707f68e71e636329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70834e62abc03a7dceb8ff025d64c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc9e403a47e4cf0898b8ba9b565e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c716e6640b86b3a4f51bfd25b383332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ce848cff42fa2c3268dc9ddafcc97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cd5828992ef713a7de3b1a705566334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5753bbe2ea4508e06f6aec8a92af5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c60b4eee7428d7e002d89d24b16df7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447bfd7cfe1c8befc0c6b18d08b73c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2790ec37f65215400fbabc6bc1c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b26e5179f005b28329f5fe51954b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575788d74cf4fef6ba170ce0b666aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d269a84d1ed10a68c955ec7da178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7332411c85ee125d3f39ef7b4cbab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e70c0b280bb8844535f2e3350745343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb82e945bfdeb20c72b26e9c62ec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c7f95a81a788347a56ea8080eb55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc8c12e25faf066a55425e9fee834346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d47ced05c36162cdb27bf904131f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e388692e80703950331c987a60e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fdfbfff709ce86a725f29929ead2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fddd0b9c3847f2251c9589ae852c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1790f6e32086ab76008f044194f22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc309dd5a76a6c9d83f8d243d80c977352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19ffd908dfb73c929542b7c2b8471f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a292d907597d4ff10ce19796fe3278354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da317dc0af663aec3bd7b1f1b0aaae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea845b7b3eed9bac8ef5dee8590964356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b99375a43a942e4795abe74217484f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be170335d3ccd1bee40b085cbbdf7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db6b31692d15a924eee844bb4cbe1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8749109ab588f474aaf8a7aaf7417360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550143a6044abb79bd5a807edaca43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde1bf14058872168b5c5e59c663c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca498f841e3767111eae5edb8f2f7d1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4072658913e7b7263a742452e5ff711364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de82d41723e51fd9f3da10c6f61bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ca5912ae3f46f74e7de9d99ba9bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b9d2f78d15912acc3ca04db418e8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db039f781006b943b4f7fe7b46c051ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddbd04398bb36820eae0d098af9d3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488041184160b1ca454c27eaa3be15b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3a6b264734082dc09ca64bb3c1c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7040a9a6949c43da4c8d9ffa896bb24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bdbaebfc776b5de8c6cf53390b017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898de24233c91038ac612ad408274f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc542f8f5b84ab5cc7eaa91cdcb6a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ecc3abace94776ed7c9b8fc654246376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a2d5b79008384cec8a4108431e950377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf357d8ffaf5666309888161a9bb5d02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27ed544b0d05b9c97a2be7b9a29db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86e49951f178bc6ee625a0e0c5a4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286dd20d5af5d995030d744ec578887381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f223ab416f7fdbc03183f3aa1da8f8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a0db606f455b77d28b0523098a4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c503709ff0d191c8a25fd21221e31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3cf0cfbb9a4d7a7a4051d36807142385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b6b4c1139bc0a367b270a782cbea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a976abc2b53b75e4e9065b866d70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9014d9a2dbbc1b3aead6402e64711388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612569ad1b0dfc6ddf9d4f5894a76329389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5fc0fc6d4b095f14cd7687416a140390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6db9fa282dc255ceaad0e6efb3b43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa245891985c16f4029e19d4e6cbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb977c45dca7f79dee80b4720cc2628393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cde44e8eb12cef8e251466c453cfb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4f67feaa994c3ef882c1c7df6c2c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a768034d206de6d4d45f72469dc76f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c1d2139a89b39acbbd9f892179d33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac737c068684a237773d3094581c1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef780536c5e7a77d37fc788158af1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780df07cb3a2fdb09090386c25b020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b36545b0720ba15a3ec51857d6c9b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff7ab50cc21e2697bb6a592a82d17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7cffbb15f3576911aeb0db09af8b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feff303c53de28769d61607919dcfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe190704d6853fbe7d363858718d563405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c383033000417430997e634dea4ed1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915c030173421fb7994d8f17920b63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fb996d711a09e332d7aad8bed2d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63360933082cf4863a476b9a592b374409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d75aa9ede491c61cd60d446a85f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe728ef45caec7e142de93c79e2c60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2bc8c26b6f223b9f201fd4e6c58bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532819c4f51eee450f8550bb114c2887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650043b113ba33eaea8f3213bdd615414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c24570de990c1b9c4d9e715d7ec33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f26931f4081a30e6dbbd415c6d1ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb7762f47d66f59da21792da21e28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d193a33cae18726fc39fcfae9dcfcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585dac85d19e66558a5906e52e1603419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d10ba76cbeff613bec1d0fca42529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096f5ffd2e21a11b7d0427f6ac753f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545387eacc5fbb66089b4dcdad244aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0666aed95270bfbaf226dd6f330682d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442132ca29fbdf96a55ed36dd14282424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cb6c1d831044b4679ce9aeff852ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297bd465094a18b0b3dcd1d7c23330426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a7ce4bdb028a22e3558906f56bdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ca5cc53f65b168cef97ed7db4c6f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e20d64ac5686222e11064ef8dfd05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d7070c06f83f87e3dbfde24d0c6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f590f496757a3ff2561df41d3f277431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741657c269c3cf757a7a6c85c45ee6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870fcdad63a5894cbad64b83360499433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a694ea39ade4f3bcc20f49139d40e83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cd15f98e2fb2e75e9847e61efd85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a4a6da4ae3fa92f70ea7a6ee509c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6957f1048d6c6a02dca36a90cfaa0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a10d6b3da74c1fd208da19091c800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1060dfe061a9dd09a7f44f09cd94e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942b8965bd1f8e2f6d2eedfc1628ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91674f1509928c97e5ea21ee82a3302a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454de3aa5e87a30d217fa6e7a4992a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e46e5b795763e69b1dad1ed144773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43379d5e39812acc685523b732b188e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400da2e7d226f4dd62f0e09e3fade079445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1819d66c00891e18a53c46a3fbb42c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab453a55fb35143f019759f616a5f4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc986e71aca342b8cc35f21d13bc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9259f3f5359c38abfd37762639039a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46731f47900edfd56a99599eb4993c24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f4590ecac395e59e107bd2b78219451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3720b3c0f8d8005a952f26c5113d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf608e683e4a2ad1d68b0a62acb65d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec96a47b89ea9f94aedaa9a324b86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d230198fee77ea22afaa64a3e69af2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b35e122ebdcce511fc07e7b1883a42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa242aebfabdbc11933565970560326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38c2beddfa020c52ffb2add4d1e33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc2f9fb3da47098bc0ab2f0748522459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a2af0e48bffad1c4bdeb452023dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef26489d2a62574bc78f7fa9e4e1aec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd91eb8a750f65b1b282de1427862a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83773a890ecd0018de2157503ba9c5bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e06cbcfb8ed3109e4ddb6337d603d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e9925666651f90d5aff68a84b8bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b21a88aa270b3de66b81bee78ea8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f60a41ba8233e3d7c9cac524f228467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70adf7e21801c72c4a112970329b9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fc83003b52e957de7262c3ea67016469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5342cdffe241c275f4f64fb516896470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b1e17deedd5637d204ae320abad53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dacc5b9aedba30347da2d76c53d5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd827dc18ced0f2114e39ef81795364a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a442ce363a02fff006680e975cd16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af8512257c70b6c33e2e0bfe3a638475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29056a597ac8feefc31581819037e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea6f4a44d991c71be9b4421d90ef87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067bbaf5a8e3e63ae27bf237dd1982478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95cfbc54a2478cded8784cd193a7df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac391f67af2e97d6d04eeb314a6675480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a4a4e101386c8e714013d8bf87f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1008a3bd5f2c25c757a7dd3dc97d59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4eaa85d1935ce9e056e3890f39559483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df06b8e30a4e0058d0d369c2bdf96e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c79e93e66cfddda69b01da0e8ce20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfff945ca016132be981d232ab6972486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f387f9c613cc920f3bfd692cd53dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091910b54efde7c504c556c75a0b159d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103ffbedc32b983f423a133a54b4fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974b08c9addb1fa4d27680d6ba4e0b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee32d430c62827090715e2be91239491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079a66795056a28ccabdf9e94919a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f71f69f31a9c730f47fea1d790cd0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714d4ec10e179626c73959af991fe0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab974d4b4f1420ca549400dc9d6db8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85934b0dcb65b2a29181ccd1cff5df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2ce080b43d689e489c3faa05735e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507230fcad0377c250b721f20e03a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b110ee26a3596f678702e039f9b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b56a116348d195d5187664be70122500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb11d9c24afbc8f61ff492a6de2a9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a6a3bb3358303a424e98ca92eeda1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baffa486d59e94f4d61155ae8b8d7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089d5a3ef9b383d0eb407094dfbd83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78437cb28c5b8436c378a86bebb7dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f5103396c08535253f5c843236ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca77aa23f7a4bd67a1601d21c4de73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685055817297ca497f03449f065a9af5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0f4662e1ad966d9efb54f219b4ebc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243913e68e2821997738db9c9e0150a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d1ea65f6b7caafb97a09a7210508c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec4766302c7d19a388921fddb2736512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75dc6466eeeac3be12726ea853290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6974ad1066dfed640e698519643b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917354306975c881b097322efe383cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b241d73b35082f0f477fbad414cfab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cde8bb4bcd59b224b18ca0590f2d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030937352aa3d7cafca4619b7420ee4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785933060f10f11540afdaa36e18616519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796191ad87ea1ba11ade8b164edb2663520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01f12cdfce126c634e0a0d2d19528521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d387b621da8d0ab768657813ada6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c081552d0ddd2e8abb473c64a524523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254503a4adc123d5379a8345cc1d19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc946228c5fc22356d71737923b0c97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccde60988165e3ec605e181cc276761526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f00a86087a257768215e87b5940fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec3fb89b31b647a0b0c03f6fb6267b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492dd246a12f85171804f5f70812ee2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54619fc53e136924e448429de03daf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0d6c64654f7ed6828e0009c25965531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869edeafcfd6302eaa8fce49f1889b2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e56ee5214e801e5bdcf5aa463d20f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ccdc914ded8bfc1467d43a9d5b55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835df6b42ab015a3e14c7cb620b3f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c750f5a8914733ac4a66eafa1126536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f7f14bc7721677858e8a7380d8e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac95d2258b472255005e78221af37b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85561d32eb227aed9594263aacb74610539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3611ddf8f2dcd03866130cde53b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62fc6e6f3b57912b145138ef2ff5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fba422b93c51ad7c1bb70af7c6352542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f16892ebf887dd60db725eb4b3ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c3e6740119fe9896df286ecb1bc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aeb44559753b325e9b00558d518ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c6386f140f21f60b3846baef2f4c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4076f550c78f83d081d37cc3b5820547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd4168291a0597b5f1db536229a06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719774843f8b717ca7ae696858611a39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472cb935b452dd9d0e365526b2d43cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbfe24a9203ed44e2e9c5a21fd3b6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e05af1ac73f90fbf00d3ea3f72568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acca709e05bc650ad3430e508720e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb14889e33e02f031afcf5b5476c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fac874abf49974eb3f8f1127afe75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb13b09954b2893bdeece2fed2b0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968368d1b1a41558240ca84838a0226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563180a72657a18da5bc5d3bca1138558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360572042ea9e7cec7a33f3756c9a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2d18f1b3f7bf578c48c7b9fac3044560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973246cc99de6cb960de71fe76d88cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3ccfd526194fe32baae57ac25ec24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dced963d629d54dccd65551177db27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148144ead4640507c2b52add84c2d3a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059d99b4742fd7742285f500208e957565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075731082e0a7ab02cd405365b24420566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796f73505c7c570e692f8c89ffcd9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd9d32147dfde005618c59b34c7b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ca1e438c1627eb379edf4afffd83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c95b2a84b5848f1e7029499daf67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ec3f6ecf83db5e58c95eee30fb45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227fbbcc7c46c19d4c01f9b0dc60113572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61881c817ddf4902c5b475b96feed2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59ec05f85270c9bbc9f8d61e00ed59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277a5bb752917722a55fff4d420f49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977447c49bb7b69679279a92e1af56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe4ec204dada93075368eb846b6fdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d96109fbc6de67fe5a9b24c8df11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082fb2192f2dc846a182808607c9ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098fd95e1d68c4cc733ac94608f616580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510858e0219f831dc89aae55789ba6c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd25f6e17582325bb8c4b2d6ed22987582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658f73fbae263b21c70b38a39fc774583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb68adc8bdaddaf5f438491be772720584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd830b9a276687c54df42142e2ef9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7a19498b8acc614db9ff4a1b840f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328457eca534087db9bb7f605bad5bfb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f5dd9440268795b4bfcea491b401588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865c3a655d35f513fd941e42354f971589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717045736888679399ecbcbe5a1c6163590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d77b8b793666ec3459e998e892a814591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3daf65346007cc294f3522e30ba04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834bd4bc09031d2d14ae7f75996b993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518bc44186c71865bc2f9d502b10e6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd31047f1b5d6440a0bb91602f31fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520cac8d59c67c6013c770a8eeb5e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e29ef1be90c062657395cb47bad3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812360d303175360b5960389efe429a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85ca9a7a70c0570c26af4c8b90e28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908fde090f928582bd36fc613a47a4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679f64dcc246d5948a18eb65a63c1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada77628bd66f6628405807531520c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727afc0090206ada48bbecb91c78fbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922a941e2c6a8a1e397ab74c73926e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141be4dcc2b17e1d745f02d67c72bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d1d1ff1f8cc2ccfdf8ca4ea1ded4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019956c03cf7d286e91e20d1c0a3be6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9454c22cd821629bcb46cceb5682b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0bfaead99e6b191f514c6f01eaa65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab9e53c63194c5eaccb05d4205fae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477eddce60791c538f034461c23c63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d14b4f2b6e7f7c3c855a455ab88118612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10baa394cd4c9b182b6318cc4a2af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4e9fd9b78a85ce28a99d04c97fe2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5493a5cca6da82b5145eafd79822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784175b3d10ed02808598a6a4da60081616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5cf2a0af101adde5dc0f87762af4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef213e4fa7c0f464aacae00973eda0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c79e498f6fdf226a2c8533bea346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60a82690404b587b64995f5ef36ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105627b6a95be0594fcb324e683e86c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b8afc146d57d0fb4476e39c3d3753622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aea16af1dc0098440371ce75365a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc247b5e73e9d847ba862536e48d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfae248d198e9352774f27f61906e1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50875ebc833f88d3312c16dccbb3f56e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf378520f093a7afcd2209fbe27c751627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d91b22ef8e9b536163380d12dea5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa318ed836762468e924bb6ba897340629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ef4476dacbb753583a4483c22416630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404b050e4c91d105bed3ed30641ca63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35fed82d3a2baa369f386e49b8cbca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13cd84f3a29b8831ae8437fd3dd2aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c487cdf0c4e33b0c711080d70be81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248186286e3a7549b23f0a5df051228635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795614a1ad74b926fabbb5b95af46d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a886761daea6156ea00fb75d4f2bf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aafd187e4c37421087ecffcd5ee4d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608125d760c039d63c92d5d9863eec46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0cd2c3bfc69bef7b402fa8c88e67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92c80cc9d0ffc747bd77cc9aadd83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee558175964f3b472fee11f46cb94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae62b04fd477165fcdc5e38f1d4921643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492611d7d8582fdf60386404be6b8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1cc8677d2370bbb2dabb2c332441b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11908bd2c4ce1456a1e41564f1fc7f91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3770e3b5f308ba99c01d3ee1658fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77e82a980ea7ff54402a9803e02c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453022513b289cae079071ada9db887d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66503f226ebca493956e150a57257650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd4c559dcca9240bda4904a2c77e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f120afa5b94f1304ba21da54cf06cd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7ecc37ba88ccdf6ac0414b8bdfba7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06f5915439e96a09c3762ad81d1ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0209f25ab1c722bae81f8742ba494a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0033965cb91702e2a7e935b0cedfe6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d1e37a63a66d2cf46b304e79ccac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f0535340a59f87b48ae172a3eafe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07c825f7ddcacd28f39ea59fe4f9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0c27166410d64166f643c7287d4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aefce6613f3c78be26ea6d0e50390661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c80f0adcb4a161bb73e3cf87b09e3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb5364363ba582f018d9226877091663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133b9f194438f2539da8db7fa7ae89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71c0ebc3012ab5ca5f5ae8012d06a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73386fc4017ef7901f9488f0009aa99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b22dd166dc38cd9cc91e27c6771de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b67499bc3a326f4a46b5406ef642a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39dccc52d69238016f52b807578fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7d7875cdeee187ac228a804bd967670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60849bf63d8029ce79ce80e5a77d2e68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde96f72e53c8a55592e496e54508f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de438f737661556aad672851e13076673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe4fe18d0ba837500b38f92bb77e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1fce18473fe97eb958ea2dbfd0f78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa2013bc4b0ee3691aee75519c7e6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2717c71756e5e4ee6dc2d16e7385b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc265194d110b1ae866571b4d9407c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594bf30a697837c47163ac21f6f1035679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd879d95bafd126623845a5f34c23bb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28752209358d146d43cecc85247522c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191464e4e31a1dff4bf6cb88b6d64d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a98ce0c364ac3dfb456d10d2e749d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb434df944e565755be94a1abf4000b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d2a0110e875376109c168fcc2cc80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a3f26d27601b86a9386ba83276fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac5d8fb08c627726201482393aaf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dcca22e717a21e3a3b82dfaea5918688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a445b4521da1bbe165619c2df21020689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562747a8b1f45b784761cace0273f339690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c562ba3404f8bf125d886b26850b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c2d861597da9d47a17698dc14f03e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350ac8daee0cb22b01f3617c164a218693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4415f4c4d90010aa1b3e7e648bd7239694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb035765e49f30804d3758993b6beb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8174a99e7201980391cf92de7ed85a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d880912a417fb349c50a186df09f605697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d300647f4d8e87e21ba26e427e566c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d67bdffdec8d81945fc5bfb3862a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e4990fc0c1b2af64cd6a99c8478a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf36fdc4ec5e895a36a8c98581a5649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb0f3aab027aafeedbdda1dd1765f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb4d9b6118c50ae622b02bb86a0dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb5bd7c776f3b3b13437450fe174ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2096c0777ad51a7ebf9e4c1c92e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6289661baee0149a98697af54df02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f927271b978f3fa352881538a90679707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dce258f1139ace9d0d8915477b79b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45f2fcba943cf20261623d952ff72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3a5486100beaf2fdc49c33c547a87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d36bece83553111dcb27452a53d72d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5746de179604091b4536a50006c880712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1669e83c31eb67517e4b0cf38ef359713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e20b993c37e462bb9106e6590050e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81075927040912b700b085994fe685ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce88477f513b8fdb82b3ded98a68b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab25450a08bb321dc7a426e3fd2bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8797087527e1d27477074d708d43f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1be4acb9e9c0d2c5cc463205d2f90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d10af24d55458468adff4d1530801720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d93fd0f53eddd8e064902c064cdc69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0619c2079298782db7c3bf879f7c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d39c6f8deab9039c0c1c4acfcabd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de0a93de9b9a4b799093b762773da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac41a2ae83c07327a09edd06ec19be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5a44ed31491c5d1a0d6962a583e23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8accdcdbebd342314fa9a52ce676b89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a463d87ff388594a5435e1144eefe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480c3b3efe3196fb80215ac8786856729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32babb747cc089d85cb574e8b0a17b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3250d4a7f98773f3337cd0265afbab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac7b4e10cd71afe8988190be9c046732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902edefc91c2e0bc30d17119c9813bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69021f26e706b28b74d140f622760d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef2c45bc6248c3cd89e93c172a4b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e723d082b4630c5ea0dbc3e7dfc3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e52c2032df9164414d257051d428c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c4e8b21cbb9fdb4a749e1b7f7ca6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718305624a9614536f7b110aaf7fbc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d494d4750f3acdc4de9d5abc168a0bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac944207bcebf4987dc4c52cf8397356741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f806b49ca340e9e26732896f12c9c95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a71f9c4ea1a5f93db3a8e0bfa960743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c881d623927baaca1c69d171bc8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b225539130f317507c480b1e72060745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a627c53d808b7746254705202dbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce475e981ccfaf8f7b8d204208bf15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b8260e21682ef341f584b7da82b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb015f20261f1ac12591c1f34b8a00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af0b359de850d5dae48dd018a20b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ddaab611281cd21c8811336a69517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b8862a4659bd1375a46a707b2493c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ec8ac1e87d108a1066d2f96cb3878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b401c594c4c3c271be764e099784a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81145e157741b1d69167c4a55a4a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459937b4afd02d3d4e7745415121711756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163d9739570edb5a488a72dca72992757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>