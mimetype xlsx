--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985043937eb1b42ac046fb4765f885e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccdf1a994b6fa9aad6bfba8da445212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76e40746ec58db7594a8e40a5c4693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ceb655ccb28fbcfc264fbf0c06f854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bbbbec16ee9e4b26e4cbedc5f79e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16b400670a3758de362f4357a21826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151d161f345134e1f62e40d581b9c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a02663e986a5c6c9480c27fd3d2b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb62aa7a1f0daecf31005cb4ef3eb69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f95e0a58b08738896fe5afae39933e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd13f95261ebf5d170332fd6e0f62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c6182d727f073d50ff156d9396d6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baff96c64e936caacedf7be748aa55313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad920c4c51fd11bd620ef36d3fa7035114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069e33d2f1abacab8385b2c37daaea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93b8ba0aa74206a1b1ccb6d9662b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1939d75d0a2b709ceeefe07eb58c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420680dc5001b6e142604b7d8b1c50918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b17e5bbfc6c2f4b75bfa95b47f12819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da94f7b68ae54fb77e30d0ec5fbe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a224d653e6d98ae072bb423bdfd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd5e042859befe586d384fc5a47d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2be9b6bc0fb96c43a07a5a79ba10623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298ba443050f7444dcfefcd01b06d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aab0b70a017b8086f89371506bb0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320839feac949ed5665cdf7b80ced9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a58ac45bb257e8c8dcaaf12fe1dcd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28181869b1af193e29f6d4144ff85c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853792428801d84fe2f295ba42a4c1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a05bd82eab7c7201a7234fd1931730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7d93cd9f406f2132b452a9519194931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3299f9e8ba81eed5962e2e469786632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d0b70590c2737e34d0ad2edd028633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd734c07d3373e76944475c45a743034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3604d0c4cfef19e87f5fadd167cc8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea84240771b27be9a0b9c450c811436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9a89bbbbe05ed0332e0c3af5849fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6f6581feb0641286281d18fdd20838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef18d27d1358e9d0c53b725fa02bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6616cd14a6b2910bf5cf9cfe96f44440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b51a1eb2ae852b6c271df199591f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28d1f0d90fe11e4a80f8c30ba00c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbada1dc906237f1b50f9183d17101143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d45423c4ece58162b302fadab887a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772954de5dbe040434acf43f9e4a806845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0c20ab2c9908ec27f269f4b8616d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545168f3ee48acafebd38eb027e97ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d75b86ca2b214fd47b742a814651a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc92221950fc89b904712c420085e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab330b63c628a207796bb2f6c9b7bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed47412804a34ccf4142d8babbcb7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38d239fc0ec53f0828a805b0b021252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa43437d3fc62b23871bceb6518ad453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111b1104ca1a1e40938ad4fa0f43fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b67789c5f37855cec8db2460a9f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c132d45e6428d9f4ead332f73d8b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95d2dba237cd51502f276fe12691157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae167237ced2726bd689e4d787f9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf177505dbd50a45158755f53f538559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc17a8d39feb83c26ca8d2a5721de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3a3920d0885124aab81177b2c56ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68149d9ef90a54373331fe2b2613b5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04ba576720b9181c82372a7bb2f3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f605ffeb511c2214d1ef84631831e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec749e7f88e1d16aff67be70f7c8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7958fca6313f7207556f0008067f3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba3e5a0df22ae230395562d50f39767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca216a34e40632001182dbf2f9bd705e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5eb07b62c2f35e42f5249aef55e2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb87c84c7146b28ce4b62c11ddd2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29442adf1b7ea91ddcac2b395f3ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad9953f258c3aae18f29289342f2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e25144b68041d40a9115109aba328173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f3bb489cc7c6ccde3dfc091366e3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db483db260c8525751bd158226a20975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d2508f766c7cd07982a52972f86376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e72694437d038fcfca9c7c02c4f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70e18ddc768e35faeb4a34eb4987d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754df92091e23598136c713a4b2562e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094b74581833a9f2bd3c22a5227247580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c50d1a6f2b2f864db3534b8a42cc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e99131e410561d694092a5a34a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eb20dbed6da82dbb4e9eba255d08b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce67beaee1d280a4ffcf8f6d2f53d5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78646dc1b7ff81c2bc4341c3fb02385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52b9f501acfdc8497dbeb43308b8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ea7e3c2e3085386eabbcb83452be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720d9797bd40324f0393aab0e7beb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5220ef546b9bc999c5e97324e225ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4d293a2dacb1f011f2c65a93a0a6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06c90325074cc6fb1506871f6c77a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d203b115f7294ee508dc64e03583e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca365c227ac4afc9717a6c6fa009c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474134a25a4037976310e8db3ccbd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac6c9c8cf38f3b789e79d768c418c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4ae2ff9d348ce32e0562ed117a1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899beceeb87726bbd0b24fbd566a025697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7382cd4e110fc5fdb0341b13465198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4bb040ff8e663988a7d7911fcaa8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8424fa2af0ce86c1841ad91ac28566100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fd5caa578931420374039c7751ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6c473e1ca751db4d22ebbebeaccef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc22f27a47fc608e537b745244b1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e7474eb29cd1e3a8cded75ce4c115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c7a53705cad1e6fe40c512090c9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4baf277a9bd1aa6f4ee4758d8ccaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091e7478fad6e7343f0a0f041a7930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b86c08bf64040821f41f04d546a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035493766d0af5b7f6e3d1098a18f44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf33a2a0700565afc456013b9e308110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9222a170ca7e726a9c23d3684ecded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef17619d410215bcf1182033ff255112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dad51af11dc242a17ca0076ec720d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac12b3b3b892968e151dd75563f6c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29993690f8a513b2bb912e03632715e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f46bc9ee2edf7c47a471a0e2b7927116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c73a2d3cb6607ba56720ccba1199117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ac68b545e373ed97d4cab98a96c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81526482b0d158128aaca194e28a9ffa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87364a2d95166587cc480b90b94b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd28e8b3154203ac6fc00db90d2e5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4a3d4aeda64002ef31b26bcd223f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbccd79167a4a2c3fdd3cc320f8323b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e3542f6fa91f6b8bc4db7a2df970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d85f824d3c2bcf36cb7b85399dbba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b66d1fc99bc898dce1c48687a2369126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af100c11c88bc02675e465beb75f5e8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088a116a3a4d5d2015dffc015b258d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164fb4fbf69cf37a19d4e49e99ab3d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dcf0e3db196c202fac0ba40df6809130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd667d689bb8b14c866e56bbbaa18a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f360ed2a612e479a1cc19d303972132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0fdfe94aa36ff53c5ea9624435f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df7fc03e3d61faec21133d1249ae43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11607f4ac1d7bc64a76510f597c3cc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e610e6bb84ad164dceaca1e37fc7e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9634a0240f0ccac032370e0db55009a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb8cfa85a231b5c5e0d3be54f8ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76646f40e9759e9e8a115d68a522d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da0828d3a29ff5fa495c28792aece140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ac871dc0f9808336ce0a4f792d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0af493e4b972fbd9f31a912849379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b12998c10249847656bab5858b2d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe3714a2f0344a4dd77c411057b40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4099e3e0ed6438173e7b1599d4359145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea92f3a342e46b24a2e4f364504551c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc723c33b72c32986af42b9ba5ff53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9b679ca1cc05f68f762ab7f4f6f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98cbc212bbe1c9facdfaca25af218149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc126b2bde4fc5c0a22bc7c01ed52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01013d5b38ea1eba51b348d03c022de2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6906505534632dcba6274a3cb5ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d04587e2ccaaa66a15cad1e8ffecfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5955ab5caf48a99c86a421762d9d1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6d0f7db1d9376157808b1f111b9d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c3ca45ce33f5dc68b758e023db7f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc3959dcb995e7f53fbe5fca9a619157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913daac200a04dd88138a9e347b9125158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f588566f418df170a95383fd46398159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23ce73004327952bb910e2a1d52ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3632164271ef2771d50f8cb2c4e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f399bfa33a7b511f33d339c49c172f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160b07b5e25d3f7847a40adb10d81d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a33e5de595b5cedbf2cd5933a51d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddde70fb812816d07eabb19729bd34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6be78ec493e81234a3cec63135d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c359a7fde80b876963c9d39be7731f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e4f449c66996d84c59c179926a2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530274221191e83c55b1c78a9460ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3047e6c6439d88f5f826635ced3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210778719b23c478e2ccb573fc378b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8956da28af9f7a776b9c479c7049c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1fcec5b7fc297a916eea3992c948f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb170286f2712cd3279f0a8eebf219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96eb97808e4e2a277234ebc98cc6541175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149003baaf85d925d3188c88f9494ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247ae93c09e72a89d991e0712aeb3c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823300474ba96836c3e6fc286caf571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c6617d73bac81a907fba968b1f24f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259882b1020f9233a059c8e936519a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf46d6421384b15382f27e44029a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6078cb387ebb9cc28034a40e28c9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03bad811a46c709286367613e35fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d2717b7bc17b0cd32df1246807458184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b4a8a6a59c967e228d7fdfa89296185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac11b3f07478da7cd6a27f36acb805f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4858421a1444b62d2e63759e270f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd387aa263fca15a135d880fe3a8fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71186ff7c68a1e2362a867c6bbd4cf5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a68922f54b1ffe1cbdbfc3040c92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a819b54879dd897a08f0d1369ffde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627647512ccf2959852b4854ff8b52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda806b28f2d53b909d0eb7e584b3422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2a97b881451b9fbd4e0a53ca5b64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6398049ba5e3d169066169a437ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ffaf7144e0aad16919f96d4ae206196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb4bc820cc9ebee4ededc7228dafc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe611d95bedeebf5243c0c0782a782198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13279039a7f60053000f990b7c51ccd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefa98143ff40d52c666e8d4797542200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e18ee6405ae815546b959605849b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fe629aea25c8d8c7b5aaa93b87fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ece46cb12545528d186d5393fe3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37983a1e0ab7c64d76effa4250c19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8075856a89e1cc0558a7311c25453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93d98cef4a98307febf4f56df830c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd3113aa9167135d5b06bf33fa535207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594881a3990e38418fe2634658688c26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab8fc36328b574a99fc4421d7ca594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2f7e198d5d54bc6ab3a771efaf817210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aecd6cc899421700e0903793d60e2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cda1ac90fe938b53bc03ea762bfa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe7ba5b24e40cfda236ab5d4f024d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61eba133a74fa4998fb393419e656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d353e4618277b9599636e731c67561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32407bd7e839c1c2892d90b50f9ea9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bec48e06ae613ecd094ff842298a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e96b1bd3aea1143e376bfe41bf2fc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcba27cd95737f10a14f1ebcf2c7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e768542506bed5a7d5d8fc46aa7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3af5622e37245fe9eb8e3d64ebc6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1608577b459f47016404e330a724222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617e8a3f97fcb909eba2e097c0b54c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528311a5f0c78cdf50b2a9056976911224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83053ef5db686391d2bd3d37683a177225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3509d7dc51f6ec901206f370ee86f32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc800691e3709ee6b046ad22bd1f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892806aa7eecc5672e4935057a26afd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5132023fa426dafe39d108198a63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665a309e4a47ed7c4a9dd554866f0a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324e71dbe95d8924fd6cbb697b0b54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4f65dc547cf9f52c3be65f1d2a85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e127ca4c2a7f97f3f9f4986598620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732510ad10c2e72a6b7ee5502b0cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e0e66cd9ec36ddeeaa195d485f96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee1574e1c6b82c79a16f8d41694546236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe70f5f758695db904dfcf0f42a998237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df3682adf6ebfef374e347f04d3822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b97f24729c8484732a7ab91527e67e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198128699a78f90a49bf10225999446c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cfcd875c9d65251d5b33e1426154a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f61221749f1dcd3885fd7da228f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07feb2d62a019e72f78379a0303499e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55c4f36ddf094bde16fa07b7758e3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdff09c7047bf37e169f58e437136a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbba5cac357fb69a5efbcc9a1288ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dcbeeec1781b1a0a2f6b5f451936b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed858e45343fef6ea36fce3cb470f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f53d559c56a70576e91605931ae77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923dc974edc04493f4dec5b43e6bd0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695018d86391fe9e3946a414901947b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20458cff03a51a37ef163e66ee4b41a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeec56364192f3436296c871651a0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a42f476fc00b0e8d4a0df4a330d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b80cc863f1e9ca6098af1446bfc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39204fee52c7e3ad87429a6884ed2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edaadb48f9abb72a893c27db49beb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60306c3396de8b48aeeef7273bdfb68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c33b763346a5cbb33c494b82e5fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf5f99b40e9125b37985d98b258cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658739ce3075544cd7f01ee8b596d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393599a2162f44db2a6d17ef21cb514262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a023bd6da611a3804cdbcb40132568263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a6c049462fc3d14a367a6a648ce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3c58c918ff50152e8620571f18c0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc2749e132fc4d2a54159f8838bfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a3380d4f0aa602867ff9aa205c8ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db20361ca84dac7a3ee7ff9481dee11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a324475f34f006d78cc3625ec12ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0631ff87c0d985999de4467f0de2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3c27ccdb598e07c70a68a4cbea92f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48414d1fd12c2af4b9599526d9ae0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be8cedbbe9b05e8ca1fd72c4e2bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a996a782f08db1348478eb6237d9a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda589056d0bb4b30022b4479c88c2e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bad535b6ccefc6c906447c2354eae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4b2ff5804f3c6e23c87055faa812277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530386aca697873412d630b2330e75e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5832362d66ba8dd49a3d322590ef79b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2efeef75796716af6f5ffff70fb2d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb954b1e2126421aa08de577ca5dfb98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0a473f9d4131e182a69b2d378894282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f40576901ece1f356e7d770b84d3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a0795ede89474934572a32388feae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9d454b0d00a3809045704d4c9f52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6de34a6573e97bf058318306e0ea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd9883d90085cbbfcd42e1c047944287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe178f367ba72123c5172566a7a7c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca26ae3fd6e298ffe66ffc31102ec48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae02439d4050eab6b3f7636677cb4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd6a3b6855723e959505adb41e1854291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed952c89cbdc543ec49cbef2932f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f8792d9193618403f5c495fae16a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ffddf91e576d5e06dd75d696bd96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2a0099745caf193ab3448fc8cd89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85d3ab109bcc188a61e3199205c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd804bda320031577ffb22d6aa591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708242a6b95fb5a0205dd4ce55cb39aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f8b64eea64f7fc9ae24d3ab784a43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc081570db544b40347eaf75b38b70a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78253ce02f3c9f7df8d85d62f5dd44a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2f97b9730b2388bd23d7c16b55cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680854c8e2c5cdcfe5f25dda915b3af5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c3e8451f7f58f4bf69860ec259fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38394b2caa2df4a7f77b082ab8336889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa56cc624c6427f7e1b57a1026881b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963565e88c10a2a8b67e014b672e7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4365fd27c394e3093f8d6ded018f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee46469f6c85d5a67e6f5a7cc7098309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c766858b3384fa1999e3d45c95a90c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6dc56a3d5a8cfad33e681ca0607f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044213a6f996a509339709edb5b9fcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e86521de802979d3ff48469ee1d78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ae16b534f74be3027508066738f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a9bec60b9fa3a16fb5ae70c3045f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ba309c0478a321c861340592e310316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a4f9dd3c134e6b46bb8c30cc3405317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94415687020daa48ea37b71e1a92df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44646196de2398c3fd1d4a18caccf19d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ff7a226510352cb51e4bda131afe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6a95761df1e6637897b0aca332e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c320779a2a8c313415173ba6bc3081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df2e90d90abddf8205d177a7f11856323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fccfd90241a5eb7a75b39065e3dc50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1402f6ed4d56b370f50caabb798797325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc7d0d76a81db2db1746327a0084cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b5a750c3f6a29e74a4a4bb585d5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03191c5bdc36eecfa1c553c5c82a265328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089a204e9310dd7f6d85c6d4f749236329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e5caa0fd46e020faae42693f72de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8285257bdd8f987a01b5378d7ead331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa609b34fe5a233e55fdfefa660dbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec12c63201d403203244305944ca0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99632037445b35f601a8d32baf7e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd05f41109739892bbe6e85fb088fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698472eedc61d18b58216cddfcdc12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2891230b3d9c3af80093ff4f4a32eca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6e47a5b3b556cc72e89c097515c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8f89220c85694b6c10c1361772a40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefde36ea394cfd6d5343b93800abe1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a188aceb6e76364587594be3b55ae1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ebdc2bd2ade0071a41b001844be2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb3785b19c1fe70877a20394306423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50aa8f2fc54de271e5df0ffae1fe5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb018a40dee6273ed4fde827eb02ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854fb2dfdcb138365f1b4177adef542346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e5e84ca071378c88e23d612612b48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd770a1e753b501240267892f32e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae669cd3bd644dd3fe737d8c0ffb7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7fdcd72fd029f67600f65b6e4a9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50b61f03775e1ff45b7f3aafe4796351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673916ed31b8642d98ad8d2cfafda3f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3be775942595619db5dba55f19198353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e63bab52888d2b4fe0496a71fe0cf7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427ec602eb3fab64d1033452ce1c59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e891dbfa3e7851b375f82435861476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929ffbf2ad63c8826062152f44ce04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3ef94c3bcd4303a780a8cd8bf045358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7fdecf457a9baf5750e0e934d4a39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e2eeaca3c3f8f102ae37dd6022d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e0c318d0c675c3b84a9c174067da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432352fbd10c03d9f06308d3ae61a65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4922abe96c0861a4e4353afd534e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40670d9b9d0c4dc6cbc47d9eedb1e3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a77602ceccb20d3151ff78a824411365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d39b613327b5e60b9dbf01d7a0796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885bef525dcbce166f21dfb4ebd0fea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0593edcb10c3dc41a85fbf044b8ff9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63f48db8f22983f19a16035617c984369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e492aaea68add0590ad47694140e370370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079e3d55362ea778d29c71dc310e2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81cd53e25bf08c2a30151feb32b08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b502c8f2aa8c44d8bb43b4e7d5b1fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196e9f4c681c691f26386b0b8bf3ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ddf7e75df2ae37b56de7ed7b3b5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0ee23a111831ea095b805a7abaa4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf47582d8cfb18505e8eff9dcd02d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d64c77d8f89101e686abf9297ad80c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578683b5b9841b9daddc26d4721da9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d021f84ab6613aabb2b7c69d69b58e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23572b8b31ee497d5451c512c028212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a63102490ebffad8eb698ec4f23be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527a087bcdf77b531a19880644c700383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd239f0375894f51bce9ae1b937a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a4d0ac01dbee0ed801063ab483b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1577e9fc4b812d22226cb5041df1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5d06c81c40d512d4aa98ed974ae7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc81a588708f211acd8250e7fb14ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec0ac74bc4687ab3eb9efaff63af9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb059ca8dcb8b66297942228edb6eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687925866a5747f4e7f342093f80fa73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea6d623e2501fb6cb69a08167978d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c98d42c87e926144b5fcdb15c8410393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35ac1248876e47f8aea04a5b8e6ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89449a9bfde3960584c070ceb6b0cae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f4ba8520e26612724a6f758a06efe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e68e187ef68eeb62ad9c15412526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33931bdfc44c965e0eed5a6b2ad445d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9737e51bb7f02de53e98b98a5e9744399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a0ffa6d94392ef92e3363e9272158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17973eb4b01b1ce15335ac64508666c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d362684d5a865ed53cbd5238df9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ec2cb3aa4dae59d5aa1a2a7d48cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee064f78a5d1387304013ca1ef373b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801883e10fb7d2ce92972c70f8a7d292405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbdd7fba76b5349b86b0ed937b7d70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d14d29bfea31b96cc64b4245abfda9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af89c5cfde9f2e689997dbbf6c92ce5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e642b881d2c56f46e64949628998a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2cf58050d9354d88398217ae255de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8078428f6bd3085935029aad1e29fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61740fceac80a067c02955097dadcc68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b773117ae0c1740df47f9ff6765a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11641d6e086a8d8acc46a3f57f956f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b6ad6271584c059fe8aa28a70707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a84665a7221ee905e402a4692e8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b86bd9ca85a223f1ae53376a7867a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475f6987b193d00b56766871ea4a8a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49eb44ebc054b298daea2d0b44a03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c63a2100abde9ec15beff4307d2c78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f546105dabd983fa9aba7327d171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e4c7f0682aef44b6565ad81a1e5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc886a7bdae9b42d560a59a5d48c4225423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400318328028016034de83c5577a399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faba650d5ed640a744dda75dd122e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ab9b6979f4543c631cb1c4298e4d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb961eb8776b8fa198bd46356d18c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c10c79c8a896fb95d3717ca0f11d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345775a5296d267648c4f09cca4d838c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1291e9d9de073d1c46796299d9dee6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dca08cfa3247d2621983ecc70594c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae893b9a1b828b3ed5e54ab74ba51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc197c44b1c101157fc22619e7530b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d60f6ef65f48feada6e5a350803b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604deb4e643175956259ed2b292f3ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88e5f68cc5e16d49e32f1cf2db155d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7bc5db2537e531d336cf53157662d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536f3378765afaafc280e90f332dce5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e51d31add71914a9f8dad0b67029439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c8de958a598d74df93202ed0f60a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b98af4f2cce9486630fef961c97cf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5552945fd19fc3a130fe859eade4a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129df7c49758b69228f2e9a6b04ad0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25362da781af1b3de74922d4aa16eb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bca704d7bcb73bbd14bc513dc8c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac010694746a67c89923f811386fae8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78b5e3b57c3d79761367f69ba56466447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd866b2c7b360e36ac2c95fbaf4bea7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cdee5f4c2b2dc4d255437a6d78e79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a4fbdcccac2441bdbd79e09ba6947450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba0d5dd5ff39e65f6c8973b47be2b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193125e8c27ffd12648172cef21dc98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895999598cd1935d4da528c5fd6d447453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b015647994d24576b87493809ec2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ead3b999ec4064f681b09cb8b131455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413badbddec59be9e33b2c2c2bf69e6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bfede973439e3bc9b5bc796fa9910457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd6bd87f9adcdd10cffb4b680ada6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b46e25c22a3d8fd992ff695597a12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d3909a7d6e058331681052a52fe5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a5050c81166002d4b4ac67c70d44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afba5039fbc4d0f663abb067dc3ffd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb0db5ca0cf916d009b5498d5cee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ad3ca04d4c1824f94af2065b9d4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2f24d01efaa8b69d02ac353c7892465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832acf367828be6d986f14b534417ddd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46759f8afee2391b972a85264a1ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fadabc8fbfb7c1c16c5c43c6549b4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e9bf9dda4a390f209c23cc9ff69a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b093ffa58eeed5b275717a3ade6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75536722c1450ab0122d86d1ba545d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2d3362131135c095ebd800b853fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c29af3d4662ac579dd6cc305bafc34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0968832d6598f7d0464afa0ef3bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69871b19cba68e9ec35b7d1161e8ab6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e433b0dfe11d44098eda97777ee487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd026a709ea01690bc86dd519a06b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b501329eb47258abd9f60827407751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a54edec7ddc8ff4d0c25729c7cc419479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd8067ff9da9c476ee29121df5082480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d2c72d8b52edd1c988ca157511c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499394f8938a57e395d44bc74d65fa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735abb33aeb16ad5dab4312df46e5207483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa2c7fe014f7d269ff9d098c5b7eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658b70e0907f14848c601767da6ba9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f398fb7570d71f50ad4c667466587a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440af9771ca2b585bb201df247bf8da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30a7167cb8dbfa7514d1ebec64784488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3cedc4f7e70b71cffb9be6cc0f46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeddafc71dcfdce1ab209954fc36df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61e65c5811a2e9fd1e2b58ee9f5e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261710fea237a56be9486ceb5e7d619492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0195f57eeceea66a444cfbae00595493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f5f71c52728aec164059877b118a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359832f7f50b9004385dd994b0a99fde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237845815dd577d32d9b356253ef65df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd0e23b6d7573d7ef7994d8ac9e0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b671aa011a0e25bac5ed453b5d9a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052ec3bbe0816b4daff69e2b88c707b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199ecd344cbc0f04ac5670d926a733500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637771f6435fdd12d60bdcf4ca74e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156bfc0183d0aa8d8f332e23b71e89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1bad2e5f45b811a41bcbf7c60a123503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ffff47bd553b18c6d9d9639854b80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1eb98417bbad7ec0518b16ba1d00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27093aff45302e168bb4ab33f7a6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b55d8fe74aea6dc7346da75af683507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199fc8ed6271babf475442700976390508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8bb3147ee853a03d3d0e926b98967509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318720fa5767a98d18bea450ef8def510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822d124ec2502c94d6f1f1e15966725511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885cdefcc55bb56157a22a9250b5b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758a17ec2efcd7d6fc8045d06ec0c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ecf5a6c0d0b60464509a64aee47a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d92dbd9450458ad4837955c7215a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dabb3630c6f95448f4b437c70e2d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e23fed059d9ed056db6ecb9d4691517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf93a757b6ca233b96c6ddffde7b62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e38afd8a89b66f45e68ae3e1c375519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abcba40f7fda0901f0536f40d31639520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d8798a2cbaf719c48d41414a53a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba7a6b5dbec3500d4afe930b400c55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd77bc52a5226ea957b840f7ce24c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ab2386fb24434ea96439dcdb0874e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f611a608f6406330a3a7150f696555525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332b05c2790f07527533dc5330a40b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb66b91122c128b385c9c2db2adc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd1bb890e2dfa2ada4c69dca9ea37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7196ebc7fa32d64cab44f737bfb9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fba7a00e3bcb1fbaaa28f2abc0c03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46facde8dc5cab2a5509ecb6e053de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6edb5d14a9368a0c7c9526d668b672532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b405d1e3bc595594a57efb57d7b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a53ab209463c268fefeb582ce1317534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a30405dfb3ff71ed70f61c886490535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03d16acb9b01d80edefc4a511d4412536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26876e1249e35fcffe3192cce520c77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d7de92f0f395cb2ec7415a469415538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1f946712ca9598da1f0a8da38dd00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19adb307393fbc0e08dbd9eb730617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006e8718bf389d1d0c0f3b37d5cfe9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf39c57ec2ba4d8eecc6f0e41307ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d21849b45fc3856ccce66c7c48fd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b65104eff7bb2973a4efe2d5d2ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea4a4529b2c907a5b5e83d9bbd67e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59fb2d6e9866e1a0bceeacf24ac4f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1596ba2ae0a4134edcdbd1b2b4d5e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa9bfe1f11dad66f78663436f29f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580732de6d63d22f9c4b9d6fe2b19a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8fe26585f83569f918c522b8a092a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073742499c4be463758a8fcb855e6bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf7bec647938c719ed978811116062552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029314e03c164c2f6b4eeff81a9c9d68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6395b97e8dd24934145906d4278f10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee505b29235755ed127e81ff8648a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6ed82eab0d43724b181858f45abe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52eb6b7693911bda74d550ac1cc95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c75c29b36b8c19a65dc4001eb3dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4d1164676a94ceb825a442500296559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b9dd9ec9cd16d59f804d46a50dec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c16b43ac4278635ba8fdbcd57d5b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433248bffe7a3a04c173f82f34d43cde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce57209ac6b1edaa39185d1b7042ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32db3ae867b66c7383e3810c5a2ca59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73dc3a5afc46b2f4a0334b0f2d92ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f45186f0fe90d47e1d96924877025566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1cd8833431ec89e8d25f673fc1150567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e92ccb4a8832c4294b1f426657c00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18a5a847ff1f3bfe8616262cf1831569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e0f2869542eeeac8bd4c87ba20343570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590bcfb6e7a400fc6687fcbe60d498d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9fd97f09a665bf83dfa72cbb4507572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39251e3dd82ecb95cca5d06dc797919573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3bdd36da3079433437b9273a108b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714c82ecddc7c0f13798ea9fb7f582575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121f3380681616769049bc81a107e1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7aca680f749f81239d0c820affff3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038255ee6a743a64095d398fa2691a8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae65ede739d29fc7ad0c1c314a487579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d396d3b6ce295dff9309b3ab01a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b572cc8a65bee3a9d455316dbc486c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709de473d681fdb9b42dc7395b8533582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722fa4813f157ae1f8265562fad6d65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3c7badcceee13b21c96790cabc8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10db1f565a8bbb6abe861f3506ef1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c88a03d375abd08856ec4b39deb262586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace4195705676432d7fcdd033e34ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f534a294cd8bab1b4d24ffd00ae8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274407a6edfda1e63500850fe6bab6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364a7564bd6d1fbf6900aaf3706fa9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758d9ce99d9fdb0a02ca928045c3cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319359597f52d6a22998d4c35bcf178592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3919c525bad46fd830833622970b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f6aea6d9d706413e26182041f5e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191015291f5a5ad6c39904ee385f46a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a3a99a3c3ea4cca5fe6e9d1c4081596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffaeb8434fb2bd7353f404f3b2b87d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905732432e590a7090a4fd2e8d0e283f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb24bef43415fa31cca183568bcc4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d855ade419b97b7a3fe606764ebda58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724275771782f5c51d382f9dcc6ca29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03c8d6a0c35cbb4aa35e51a36f0f6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00a79e918eb55de28710344c1c2304603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21d4ef0316385d7486b68e27529d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4f7063f14f5a1a84dcd2ce02119c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae41807077c1ce0dbf686efc9a3c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632d2ae1c20ba0b0928157cff73406607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c915eab412a1137ae668719abcb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f94190354b97b2f8790fcd335cda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc27301aba3415497dec3d35b60ac1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85537cd9e104dc4716161ef0cb25dddf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c39c6d1fc17808a11222e195c6ee44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf84ea81f4f48fc7261b39ca83880613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b3310f6e6c56ecc88385fea5ee9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00edcf8b8a395ef3bf34ee99697676615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff204ab09b86afc284fb73a3604d3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5666601b2ed690ea2cefad0a059b24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba886b06981783bd5eeedbc9d6398618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5f368506fb32bf9384abf21b660b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1253d6b8953ab81a031c44e47a5afaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd825f8ee9cdb38d3861b126a0a64d58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c00145c88a9fd5afa00e159aa2f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847d783576408124bd9c4b9efc1c98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff53381786c8111c9349fe26e6e82cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1f4859a7557e9e8c39d9afad934c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726dd8af77530936845489ea542af3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958f8027cbd6ebc71b96e0a1cca0ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373118d166225bdba7429406f9ac9f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee303855043ac07d5fe9034367ebcd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8587804e98b7fd6f1822ec5d8c548b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbbed16214b4f07b7675936e17d0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af00ed04a460f9dca4ddce755fe755d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffeae181d8d4eb38a80b6a99930485633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc4892c8ab0c4d99b1ae9fc69a6da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9744de4f6f94c084fa2a62d4405f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5703d4ad9af31a5e64f950018bcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b68cbd602bc93ac00a0fe201aa0c45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656777ba9857fd0fe52b192945c39ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2777b302e1734df1b463b0874a5c4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470dbb399b2e376abbf096642bbe14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cf8c4bb079c3a9b94743a504c5c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ececc70d759a8d3c671ad585d981c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8087ae089d1ba94101c70d7d738be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6270fccbb1fc6b08008faedf843df6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b6290c7f282c43682a6926ad9f4ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682157f7aca0d1b636f980e94209b89c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8a46cc106831259bdc889801c3535647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4396fce79d6a1eeb481951535d94f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2f538f8f0cdf3fb1c78008f7d29d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d54bc1a914eac61064aa5e1905841650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1a34df71251948e3de616a55ad44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a8b1de2bf4beaa55c817d46eaf94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655059b1f491213c1cc3738e42cf941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b16f640cdf3df8f5b50e6a567875654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33dfcba53b1940e47046be27d1efd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aac99093f9d3618c0717ba90d8bd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b2dbce111593710a1573fa3265f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41da3c421bd022c54b675379f3b54a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c9bb9e7c772a4a39155f9454bdd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0cca9d67aa4519a7a36356296227660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca10c1f4d78ec3f8d1c2139c29a4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769eeb4078eb4fcd9045864ca1a4ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16765e140ba14d6e64ba952106383c6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8bd43cc2daa58cb9d29f1a66c5b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c63ed264ef5ec08f4bca685925a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8146afd21c79a19ad0b13dd63824666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca832a8c2be374eaaa94b46480bff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85edfbf522c325b003b7ce20a55e9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70a4e1b67a783adbf3c2b16d52571669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c777c51afa1233cbecb04f92d8c05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a757a8b92aa69c9c72612b1904bc0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4066e08c1df323d243584b4f719e8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a52badba662290ca5d39f69801742673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5585c52324dbb8d5ae896f1c3d57c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6b9f31f25b607420a184cc356523675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d800da8501afc329abd39de57704df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de62250e134d657c186e929916a88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b9c189faa39d3917249e07ab18e4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925b5d40239971a6d445668bc8e0b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91cb54f8011a24c2ff7506d392522680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917e5fdef45afef895d967ecf3cbdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24dd253e7684f8bf0061b85f208ba3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39bebc09b99e066f6f4d60f5256ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de866ace9e888d9859a6ab7dc642b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1de40f1a10283c5f5371a972853aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ad786bc4f03a42a5c69e2320a9d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670467b9670226c05bada7719da62a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d2db55ac07a3af8a816cfade4eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5bc2aa0b8ae4f41c46dbbf0497547689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5045ace171c81d53aafa3507ef6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e65ff401fb4bd831ad83391a4bbc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507bea408f9ee75d7ac158c3920592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8f2223b37e30a4782991e54eb5241693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b01e6edf77ca085180c5c1779b63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba887624936beccc8067492e35caa32b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1b6f61950643775bbc985157f0c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e35593c4164dc22f95e9839c6be8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534952cc1de7c210dc024c572600cf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da60a286178e373a8e7ba50c7e32cd1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d01e888a8b83f6df8c54486ad93e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a35846fd9e6740171abfbd69cca4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c0f1087eb7cd0d51a1df94929c68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515786fce3a85144d27767765ab2a746703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2f1bb99ee392f913aeeaa73180a18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e41b565bdd31d1c919fbdcc9ba6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a145928ff34f9afda390bffc15e35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c387afbf3407878a4ab36eee620e26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2452ff7df4f632114c5fb18d153e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf165303e72399a29e28487c1fbc8d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757c15a0f0b2acdde548c1b3ac458b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b28bf60a15bef3b1b0ccff4a5d429711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587525cd12aa4bc183fbb0a1fcb83b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db54a19542526aa4a27f6c6a1f54446713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df92a228274058362b2bab8f9d75a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a0c52f66d9149f37af7d9a303f7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b2fbf3e9bbe8bc1432db33ce5512716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2392f07375156696650cbf180d21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0358be6cf422e6e44b9187ce895b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b769250162316064001296eea51de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbf86c206c58830d96b14b97bc2bc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee448ec905c9a579b0bab73a5c8edde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4483ed0e3402e707013ac99c46975722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762e492bc176c3dd0e89a17477e833b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815c8a20a0af2bca7aa3379026a96d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2941491323a8a7ff19a6f1d67df01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c004febcf6cc98263125c75eafb3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f338b406db0122e08374f8ee6984c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1c9f00e5ac80e0a78fece1e8b0bfd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942ff3b8f120efa17dec89f8cec52a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52affb4c8db6806cf30860e491ea211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1711d9f0e27007c77b6b87f8a611e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed0021b1620effdccd82095c409d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4108060df0ae3fa2bd9dc9d7270d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce40db82f7fca376cc0a4da2642e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2084b87996184624f089866d1af49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f980f56dbcecd87886e0bb60f132736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c61c6c0a66c51cf5ec89675bf868d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3b60b5db63c40b4b27b650636165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75a3a7a98688283e2698487194f1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d5d5a6763c83a98a54e04b31f1b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb76a17dc92179a9d35ea747f9989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07178123a5b101c4314492ae56136742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff8fd1b2d2e71632315631fbd4cac5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e075ccb0ce1e362cfab42bd04428ea4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80351dc05c899142d8570b6b2a97fd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811f5237d824b5458b9f40144274ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2040b19078cc5b57afc472a7904ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0097f3c36a48e196a61c930cfcd615748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed640243b636c690e9aaf18fe43fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5c9a26dd36483a131f07bf6b8a3be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5605eba68fc596438713e9acea6d44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977e12dfa0f2a34b94628bb21f6e046752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904f0e0f7538bda3312f6845daab4b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb27fc36ef4e9d51f32db95ebf309ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea84c0a807a4a3179f9f0a4948139e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad218fad7a4c05405eb94d1af5083756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414cf1fe70de0c8bd19ec3eb677fb7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f73f76bbf829be6b6c9b81bb8c09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1da82c49b219fcf293aa3183075ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dbb6eb6ce89588efbfe6e81e11dff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7622e04dc0f49b23d4c5090493212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78da5e6a3d3033416d0b2ad944a003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74a4f10d59eae1a0c87d6ed9cd7e464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0cf43cb918bad7c95931ce4b2b0fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de9d56011be65c8c1b043b71e16756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac06a6b1c048474ed5674687df6017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b0e44148f9e6a7520973eb53bec498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fce2aa2f3e500ed2b10834c0633689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412d2855dbec7a10a8951c6dcf526e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9c8d93821e1dc8ab087e20b4bee3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fad36059fb6cd7c6f0ee00e434cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8646c81cc92f1dc2a701a386935db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f50b61d18e8d25553a71589439d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c67f6fbd3aac7b959e048ce8e338b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d961ddbd7af5b19767a28ee9fd0e2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b7d40fd82f8cfe54dcd79ac69e1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686376274c684a76ff096949699eaa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7df25027cc4a453d5aa068e2011419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea709bb6d0e37672dd5d5068db7ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e89853e371ed64295aa6fdaa27c9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f90d71083b7a24fc6ad41acc6ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9979121038477f3b0e74d472d07bbfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5407c3b513cb34b01ef9a7eec8838f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5c637bfff4e253d0135ce73ec25d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccfbbb9fd8ff5c6f66059796583f7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c034f8dd7717b4885b0e6394034c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e0aa5eb5f18414e330bf18ad1364228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a443d90a8a83aed520c9142eb90e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5613e867c21b290f019b0b342f27030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0708f8ad34ae7a3fbbecaea8abb72031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265a0b8158844c34ef536c07ca4bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9f6618c4c15eb82d6f83b72851b9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a59727fc753d467611184a19365334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531dfed5206483440e96163c5b8fde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dadd52c5004d5448332ec9cc8089036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc27dd4a680725fc2bcc213600a1f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413633a39b939aa8868c44813de439c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8bcfc3dd83ed96a07ec6e3391d41739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227ec49e25015d8d4fab9e6a11000b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852c073030e4f768de4b2da2cd6fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c9065003e4679182eab98991480a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e7947a7792d66dcd9b388297928c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d211a225e935c35ed49b9696f54844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d186382d79d0055cff795be8a9a68c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e01ec25f9b7d959e9329ac15de4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca56d6bf99469b9cb066f3aed50f43047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0a67b494e5363a089a0a803d361d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2e7926d2a0ad78b23058fd91b53149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9efb064cc75ef50c9077a4e63dcd5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a7257b76824457a4e92e91426e5d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cea69b521a5f1e2487c2b5a5ebea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d9a23a3792955945c6193d5e744b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ca3af83b48742274115c12826fd1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2c2e227321f0378e0f58a296890855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31d57527a1f334f24b294edebd17256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b7865db16f2e2485582f9645c34857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556286521964f8c10c5b93720f623d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69e3b23da0da87ab6f31321672d49559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280955e28de59f1c4d01f2a3fadd52cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a8cb673efb8827af76f74c88e037f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e36ad269bd09e1e006e566b86215462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b95ae28653fabf085728822d142d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae452e5052b21083ae549ebfc5eddecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed301af87d00d18271fabc3fd7b6712265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5c64e75f3511cb52dcb3c9e6d84566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c834171228042d012342668ec76b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46211a8efad3cd15fd7ebd7fe43d3b5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077cbe7ea93d63b4b5ed89820f2ad2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cee7074f608f9f766edeef116705d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25380e0b2389c17140d63e99ff469571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337639c92aa17fe837f993de7bd61672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347a1207d42e82236cc511b89c5fc8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2be18effa8b1ea66e94805886779074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a80ea2cb792b4dbcbc556f9f1d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d17ae99baa08e4992de8c8a69b8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bc5995e95694b22905e0674a0da5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76c656ae75dc74b9cc2fd57da42b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3022908b4ee8127e32c9a71e73472579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516503cd5320a7768fdece731adc77880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9eb5db7ad78854a49e1a423ba85081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98205d4feee0e25fa29396f237470f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d01531bc66a0b87314d1dfd5439883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff642fb3d370a009ce588ff4ea6ad184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea409287e80af03bcc15c0ec63604da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976953c6fcba8d1fe008507e60e55486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97237e74ea2f5a2ae8938dfe7965787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62035c815b4d903705304ed5fdfae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46dd45245c42f909a45a7951b935e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a429f34effc47f0f769a628613916190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b53ddeb3ec7c6eeecb97916cafed891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de85e6062986bc4bf867ed08f6502392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620dd7ebcdf86c9b68d4d0aba8421993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfca64c330506c94d0450b9a84bbd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4e060c25ae633252cab89f3d528295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac044bfa31bdc3a8e9a3541052fe096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a474eea3151eb5e1e38fc89e105397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dbde299159e31fa0b73c95611651e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b057942f2aad3ae44f9357dc6a645b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ee55132e0a4fd3170ed3b9e23c55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae4ee3e61afe70c3ed04ef0085f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8516e78bc0b1131fecc53a95faea52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d4345eb124f45471c1b9916c3f627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3f7d12fe1859c4739323660c455d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd214922e17894a985be95b70700c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a97cc995177391a11d747a9c158d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6924f384778e1d9b8c09994693760b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c308c34f2c14d627ebb01fc039ed10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c63b6be0fff08a817e2b403995420109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c0714304794844eec7c0a94f3d3cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cd368646854606eebb88ecef39b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec2b0222cbf95813dedd209fd2094112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b27a8843b04b6b011711206bccea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803283e260266573dda7071bc97b0d15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649ef20bdf32f5cac53eedc9f7f9bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f071c8ae4583f7bfde1b80849c552e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd942dcb54989cf6a34741251da8ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c6a66c02ddf168b598cdffdaf0cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f05997e4b67f7ddac2368f75470c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9203af6489a4c6237fad635fefa2eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a62ffa89f7a72803376df1d6ebee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a38a8336eb3f3f1017fe28900ac0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5d88db4e1abbef6b28a4a88bbd2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc5fa2a799f255a9d551ee28e33e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e963eb0376b7b6bf735d51aaac8cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08c15346a2413444380fd3500eb962126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea02d291a783974d59f68eaacfd283127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95157cc11b67a9ba2549053c19a34bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6f0923c84f389ad1c66a4f662f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb714cccd167af9ba8ab13467c826130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a5cbc32150d171d125de61ea2b57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220fbc2f05e0708d3c4d68983bfc07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814374fbb5543571036c5e794e85a08a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba414a9a8dcb0721e09fbd392fde02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6e2feb26a56a6e5bba0b8884de014135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8f27a5b35e64cc2b16ada36de8d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aed8b2f9fb187431df85c4760be33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466872fda85b9fcd924271bb25ea8920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b8401eb79872ed94192c2163359e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7491974f5e1f61cbc2c503e91cf62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5adcda744beb6f6c61911ec69913141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05dbe086e82a7ae0bf531b6d1803e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b93993fcc8897b34f79aba8107af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e70a125d9f6722e37fe412ae98d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8416ab02cd1f2f3e96788ec3252c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4a0bb7f3027ef510068afc868453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9291ef20f1ee70d2ef2205e2df70d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86349ba438f35cd9b9aaa134ac17bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ea9ab5f087656ebcf4f5f3568680149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e257fea81e5aad57bc19e1e0a31a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb845e341472bc3a36d7f2d6bc605b99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d53a1139ca6bd60ef7fd3a1f1b90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496683350316bbc7c72e46294832ba3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb089a07f35c305d0305f15abeb4804154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc67890c04d937606c8c7aef31f22f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0bf0ccb8fcf335a8bc163bef2c5b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd62dc100b2140bade58128ba5ae95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2916c654fd923ae834a4d49eaf0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019abc9dbed837c3d4ac544cc36d7862159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf34fc4d681ff590647306de92edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d39c7512ad41e3b6fb0683461d550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bffe2d67b5256d64c9734b1653f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30e8c352a26c0a8ed531b835b47fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e6a51a5869ff19c7fe6bef67bb0a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e09aea88329082167122f49eb796165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35f14a2db073ba8c33bd7b216c71a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4cd2db8b8e8fb9340c08bbaac0c72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b521595f627421a74096b1154b1c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858adcf137a5790e1372e41d0c259e70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460f4d22b66c9f9bb08b50ca3dbb22d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8edb08b0873bf7acadfafe810d97dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ead951a9aad9edd0b3194b0a54ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0822bcee222532f7b232319227f38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26954ff1c41633110dcd7a23985019174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9018995282aa5ad9210a5591c0996175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5743bd1e066fe1b421eb224140f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344373144fad518fccbb2d4c26a25e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b72d720ba424c06476743774f8d05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e3a55d1d82b01696e849fafe3028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c541263924ad6e8b1b73186beed23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddb429223f188362e284bd0e9c1bb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc7728048d25c9bef4e24f0e8e6bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c07d0a574bc29afae8d017c8c291183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c3fc5eea95089a93ec1620ec5c9c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0e0bdd6d85082a10b3d5aab792d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8bb9e5c829a566f072b404dc3f8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458b58bf29fdf2598058f75b57771f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58c36acc2194d91e5b9eea060553a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bda19f0f5f4240c068a56f54fd54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5922b06434bb841a9cb2044f6bc32f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0234092caad4cc73d984f3184748f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae146119b1e30eb1edf5245da47c06b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b2d3941a82999392c74a2a2f6829193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300c1467183ef207c4107679580b523194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fbee91a06ec997c89250e1c96f57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5aaebcfa739515d8c5c830a384331196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eadaf0ead823abaf56f878e323fbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8f5a3d4a01dadbcf3a1df398e660198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284fc4a3c3436fa797717a16547959199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ea7e381916469a9ba49f75ab4a1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f97280283bb6b1e086ecff160be7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d683f98b02b6d4467d7b6212fd391202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0238277aa1a454e3cdd7d193ea7408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27236b8b04c49cdc1739cd9f3b9ab4f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7241798e505debee8733c00783994c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37caf1effcd1da475bc9fbded991599206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c02a3ebde2bd61e67721b1aee1bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace79c2313dcb19e8985724e5eff41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18720af1f7edc4c939819acca23ce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d7a634af9f90e16fca8663f80cf5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3e554fd6f33a6f0eb6ecc3cca0012211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9e915d0d953a85295bf405e8bc1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e35729af846baa94b2ff0690a724d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fda60dcbf94e8bb4adffa8cf23896214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf1dbae951d38d0e77920042ed7ea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b25aef884c3aa20ffb5c591406898216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e570b899091a7b34c3792f668074aec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e299b59469f2c8f744b302e7e515218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dea3a7900dc73a6ca45b05365e8d03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fd79539de94fdb494c86a480c847220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d12c50a8b5804ac3541227cdb6279221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec8eef5807161c59c4ecadb07580a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db32a9b05e96ec7688d60222fb84ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445d5f2e1a108a02ad3ba7ecade945b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572491c9bd192ba8e528a790b9d4d3b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cc1921eba571df6907461586fa71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26a7d38e259d3073a53b32b044c5dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7494f4c09b3532f4d04dfc1bca09c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717c59ae4dd5a9b697f94d72c58f715229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec206c9d8335f89db50c3604d90744230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e7ba37dd1a9ea7e7ea054e5c2352e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14979d25e72d6d583b63445891714e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b974286e41b3b69f84b523f0fa5add8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a30ad5cb057bae2b3ecaa8d09a26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7cfdcc4865a4b230b4f5c26efdfb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919db81bb1bea417edbcb193e5140bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58a99edcbf340cd04a8097fd780b48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf73fc79bab0ab937f436ebc646543238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad964031f37f6dd92f01da1111a01c65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52fc21db7f8f2bbb056690e1ba9f6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf90079a324a997b456114bada59a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d063e888adb162c5b7ecb5175bd072242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d79175329d7a7cb6beb4b4ca09c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391ee58be816f39cd0a4f0c5f59584e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71aa95621f16bd168416813959ad2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea994e5261078b13b7932c8d7510e97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7d5957ee96331253523bb8e503bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b389c2599753181977da62ca169275248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2c7a37e32ff90af94bf9e1775131249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649518d3838c5546cfecaed2a20fdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eacc9857f2752577d4d0effe64cf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479d289ed26e5fb51f1d5b4bcfebaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacea9a4ab8527b41094103270210ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a8299e3293b551659665fafd12ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877906889b9d71b0b6aace3ad934c5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fcacc6eb90c54268be29c4031b81e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb5a6f15684a5ea101087ed4ae7082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79549310f58c07c7e693e7843897218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1480642c255465d0b81caf934575b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f2f6e725780c6174ee5cad57af53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8b3696c06daa141f57279e677b0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db3b0e03570c6ea59f665dd962cd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182a93f919a581e64b16835e0717a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb806b546e398a13e7e0a48e31020264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5218e4030f520b7287d9c7fd79c8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5f215cbe4d4a0b2c1111894e72ce2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3642a10777e1d024a72fa2dbf89cfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb04ec893556dbdec044a334b1deb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e90a7261d4a6d9e4b75c4bea4e19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f47a943c4224c7b7e74d2c2e3de5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89818a4d5aa8bfba2203a753a8e7c9f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaea32aa06f0f01bae0b7c448aead2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43849ac04968a5876906d81193f74f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ef7c73fac6ac37336954fe09a8cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591fec891e4f1d61441a14bbe3de336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943213149c5ca63821265689d71eb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad726eef3201081d1244629c1c910bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b188a34e47840dfe9049cffa98fe368278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68d89d0d9665ac0936fc90094deb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f3031bb1b9c4242db918fd6ea740280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0219e2eb7b41cdcbfb0154fb07a000e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ba711ae56e96d99b3695ace47c5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b7c059bf00c979485c0e2bec8e8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22810e7b676840eae65be5eefea78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a93669d628fe307720ba30e88a4c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c931936c9a3d4473ac52e7ae64acb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6bfae8d9e8a4dbbc9558933c9f847287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee077bd1e30dca9f599b61240d5be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98939ab207fd432c370039d90b271f3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8be63c0f1aeb2c1c1e7e328e3dda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904b636a0a1620fa3ad2ff9d4fd559291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c76b4ea1476d2dc985b690dd207f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40006d1b952201e2dbbbee2a8390b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db6cad335665914f25c55b17a70aa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c97a56cfa0bb396f1e04e00c5d6f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e569f5074a66555e25f84a4385b578296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d1d06b12e62911d65c2b34fe2dce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191e6167e87d760060af8829c46d39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00a0a49e53645d230fc5587ebffc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237f9afb58a82c7147f478c5ce9b96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b2d8fd228c4320fdcfee419e2f7a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5ea29b2c71af1bd76abc86a71944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8b4bdd4d4228894769ea629cba8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60cdfcca85a5dcf99a3b16aaa52220304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb71dee4464942e4dbf1a79463876b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7cf0cad13a336083f7426386f6249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c92b50aa60d30b75a593e8b9b0ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ace96bc1e829b3c75569a24a9dbb72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c35778c9b833e6d66dd5c629e6cbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f203a011c39ddff9c13a494b7786095310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b20f4542c085f5ab55e8928b04688311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a564f4e4ce7520f2d869f82c2d4ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef97718a24462251d5035e3a350c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e184421714fbd9c49303ac7b15aadf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826f22845f3fe8cca0bb9ee066857ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2412d18e4f97cc8c7b81dc399a0f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311499902ea6d25db21cda2509a9f7f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288ca320ef6984481b8ad80821ad38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb044191f069c6f33701e395f13922c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983715cab8a6846e265ea93f79fc4b8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa98376ad142c9943d6eb2e757650321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed349ca454b08b09163260e1f65d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2b7ca9720a246fc37b4bbe3611a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05dfc3c39ed18065eb960d7faa282e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757012e4f91b659c3cfeb62c86614bfc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6482c51a7119170c49505967ced0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad116137dff536cceda3e158022178e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98d5d327516617423c20e42d0f1b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58733017220a42f21a06030b97a5ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911f1379f180784f12683b0da3d1ddf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be610a4a2a708ee39db21a8d59f9cdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa761f941241667e4aa4ca706228858c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09104ec143f5d077e654f9c2e67ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8ea08645f7f26e69fa86952667af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10ef4682a40f37ac36b251c1e12ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c139cb6af57e5e27ac357412df4f9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219d88536d9803ad0ab6e7b0a328a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed0b491b8ef03fd47fe68321a4118338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836069240c486ad0d744fee54a655f99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8564376f1727eb2ddf0a2d9d9e9c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28688633098c7610490d3327d3a1ed0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a00cf351cb06917a05566e8889779342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d74ec4dafce8c78093ce943e213ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5e8d14619bc5333c966e3333f76f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c7756a21298d75b2b5b7570b09a2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd035faef79e15d0ade3d6f32edf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849ea4ec57a9dd5a114fb7d50c3ecf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcc9104a7796476fa88314d67f38d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4290206aefad0a7f01d606b66c89b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31522b01d8dbccc0d7f1c9807d116ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90c04214a7782188e95c7549b75ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15579db848a37bc8972d10a76511f0d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf10bfdfdb7239cb0faefc4977d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7667065416c87390a242339d1571cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52441f44ff6d7bfa600f04bf1bfff3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e73353ef80fc3b1fb1b652dd5c11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cb3e87e547c13c634754b71be18ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2fb95b323371b7d3fea04d0c07df6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed155f14c1663e3b0dbea080667f531359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe633d529fa76f3a00a4a5dc663ced360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8c8d3ed7a9af8749c08478398f7e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff910717d094d9214bbcc27c499cb75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f846590e2c5fed1b57ddc22b456761363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4bff10b56cd7c15e947c347c4ad2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237ab024f5588aa9ef0a906038e2718365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3e5f63a693404927da80dae8ebdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db701d656076e7236f3830ab8517eba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf29d98fde8af9a7973655acf7cc22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811d084465c6fbe2b107d3e77f2a5f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d779678266e54382d89bae6d4de67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429c56a1c0040c84a09b9f7132d643d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0d8d2afdfbf1deeadde0a01a2ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2ac3287d64085632b8fe270ae6d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93736473d175a2fe730d081d2908e0fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25c9cb0c7c37c78185f9325bff023375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82c0841a2a3a957dd0d2916a11fa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee609f650f468a1dc1e2b66acaf1c106377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807696791db5f4436b46e38263919c5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94707ea41c42922c9ca2fbf885a65a7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0337adaeefca39882362ab435930c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375b2fe834dff2a877a29cd9150119381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae177e8d867a224f62bfc789d5190ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512633564dc142c2e6d90878275a981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c925296ec6f1a8c0c5a5dfe64e97b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dd1be50096f614bb5a9478a46a417385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc2c32723ea12979dccb3e097a7b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed293dc1fcbd32775ba88905b8ede3e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96466fe48ed9574a430f3a123a7510388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbdf4d12a319db5331938f6586debd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f97ffd029441c56e107def3e4621390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba6e9e7292fe26368aa3d6594d3422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a5141a22443031bfe64b1aef0d1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af202f65c5c9f74474493b1b1c2b89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa7d908eb25d059657b2f5a16703c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a6cb6e09e0f7dfab2051de31f5ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f029add1d79c0841621688e633be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7530acbaa99ae52fad523c074bca3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13855f0ed18f4f3375c5b32781136d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa70d43a9113cb80ea9e9f212e3ef92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa1b4e067c7a4b833731787c192df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0180c9dc1d8e30e3d26ac56c604c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bcd29fee5ec4e632a101ac6ab4485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18596079e9c418024b44bc9092581d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e9a2f3adf29898666ad1c55b72fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88831f6b5be451e415d16b79b29e579c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708fcc8b102cd12a87ec7339511d8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541daa9fc9dc89439cb01560de519d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c889ab8cd667feb0d51811d26e510408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9038e14ad9402a09661c0b7cd14ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830542b437160b3a3453da25434a282410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e3b88322437cbaa7ae51b634fb3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807de34c1e28cb18d20870583ff2c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30defb1e73e8882a0d32089ccb0da028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea10212e2964a1adb4d3338c24cc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66b5c2f59d027109a6ada9158e87f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9a98c1c12e5f56e4be185591020c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1781cdeb4dc653cbb8a0a992f259ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5143d80940edef84e6009879bfde2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b988eeecfff66dafecc3955b04d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bdcf0066b862eea0aeee55355a22e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8c511db76668bfb46d642a63a80b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6c4b55ba70cf423a192854ada16c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b02120c789299c3f692a02f6f8a06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939806be222c082459a486324e16dd3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886941bf2acc1da1ebf9658b0f728c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138ca80025ad154d6493ad2bfa6421426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e4d61fcbfb7c8b144b9afa239111d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8cad934c82e637c804525a79616d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423672a684e53ec343a63b10c90cbc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0af18692eb9db3135d0c28f432ff5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3b626e05d58a46bf075ffbb799b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655cc6bad316238958c15b610ab8ce2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dce29f387ef5d0946bb1da0b70310433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6bc830ea9fe0a2d9d273c9d94060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c5ad1656f1c7ee2edfb30fa2f5ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297eef614a647db5fb0ec65ddafe10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f3ae91b7cfcebf0480f82eff6c6b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab806f6c6d814bfb5816ebd5900d414438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efdbd1c118117e1e96a94355f74def439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f4f17ff940b86ad7e536cc222a13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a16a1f2ea91828e798b19d89e80a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89754c78fcdf8dceed4155756a4ae9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19dc98245e19a0b6692a3e74c3d67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70c7a435bf42fda0a97c0d3de5945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fec0e7d613f04ab98f87580588afc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289898c7c92222cd49311337429047d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03f8ed4d875c56a9c7beca9b20e11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76248e9d05776613adb71c47aee949ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626ce1efb6912fcb18b0317fd71f8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96246881872e40b71f838e53915d1947450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea7f9ae67e82f4d942a1fd4d29679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490006a611f6cb18b71e4096cf4c05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adffb5fb73f1dc6c449235487b94d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5fb260a36bc900a31845edba4b82e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4bc7877c0c69a92a9f029fc00b6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b760806f40c9e2423f0800a958af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1726e78e82f9d604643ca91b6ebb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f7316a365be6c952f7947421b72c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e86b6921cdec742346263eddee9ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ded901b19232006b8bfb59bb3c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81391a003563be57a27334b6e3e166461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b442eba66419bd62e26c56eb69b05ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4533f98ae231c92ae452352b95883463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32b84529e39d641e127eabb29b423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60febfa461e2600355a89fb40c640a63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39349bc71c615bbf40b9a067b7b994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4ddd0e561ed02126f187cb4a071ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18615797f91ee8c7adc49dc227d14265468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46235f4d62191b5419e3e53bf6b166469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5be3bf308f6320ed845a28b372262d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42049ead34c3159e28b92214e4896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54a1943232b12390896512dc4faa61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51403365436b9240c4ae419426f77b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa46ebc80b15c44e3d9851ec58e39f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f9e7bbfd5e9cd748fedd828c0b086475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6249f78b6e6a15b98eeee08447d89b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4e901859103a983cc1bc053c60760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291d5abc868be58ce5feb11cfd36700478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a01183f727693e023ffc794fb4028479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405bfb727d12057e8d354920fb46ab1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856ec0856a43fb2cee603b592a5c50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aff72e6f20de93cb99857ea1bb5295482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656349e6959c1041554de968dcbbfcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118a305ae22bfc7dbbec28a7978fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4217be0421e2033f9c649fc8739fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d546367c493b63f0ddd9462b6e594c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cb5c29722db4a7cc2a4b3f9941677487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e730e25b914eb3afbb4d29599ca9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a1bf244b952de15253d189c669b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ffcfdd5ef50229791998d1147ac44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf41c0e5eceecbe416449a19c438e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8d7d39aabd33b713fdf6efbaf054492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec213bdf667f4028e0a1bcd892905a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f790bdcd4562db9bb82e880c9b47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81718785c538b5916b43a2d4596168495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0bb5b97ccdc50290c256412503a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7a0436f704206390f54f5757ea69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234ff19d5cdf662e30c29b28728079498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721c23bc448361a9ae9dde3a8a5798499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae6c100ae74280f33d82e680d3431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae7fd2ea10f4b1e06745ad12377066501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e4eb84a0f9c6ef6c545f14cc26f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698414f54a3f8d517fe363c77a7995503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d1caf0e4eab42e9c1e3e5a70650b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6044794ba0a818ad7f08f03070965505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5087676a8983f7f73f8a2b670bad2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf1c2c892012351760abe62e02984c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174acbb6ab600daa9a55213857e3b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb28e9788bd6881cd933de75a6761d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6987c24c18cf7986ff83e92bbdbb2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73420d98d766253c5561b02458ba2f11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf075f9e1f471c00e4cc86a08c738512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde5c4bc9ad903d75ba25b9969bf39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283e6b233c80ef568e003232b512f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e32c55d7ca628a770bd990e847a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcbf6df2a27a38c7b860ed3a096dd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded272874bbae92759847f7922e06ef3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170870853de8373eb4bf68bfb3216570518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4fb0f78b04d083a0b3d8fee9a0ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2937d0d2e6889fb97bf56420b24fc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1a72e8ae5b832668cef861a2e2cf7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232e7f5d0d2cb7de95b296b9422e744522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca646366a85c3dd048e6b59dfef736523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5c00e728ff8e50543c4cfb35cf59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b41afea6bcb97341e5ef5bb9ae32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368f11b86bfec5881623a0e3d65df6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6bccbfbe321da82c7fe3ba9269a8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673b051508dc30afccf5e914bd9555528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a18feec05ed0fcad1cfc6dd55fcb58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3cf6f26c9752e6d2de03a56b22a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd4d7cedb806c203c26ab72004cdcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422f18a4836bb8286cd9938e68f23a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f15b6904d54d61b3493651ffd184533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205224ce93e8c9c79aa000650398b6ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa642a9d37eff643f249e52261a74e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8fb068f9e8a19b84ed07a5e6ef600536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dac88df2d86888a65d321082d339e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dda400c123a072053c1584d916411538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e6d030838236cda87b59f52db740539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28cc3fc14714674e2cda562a54a71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b30d580d19138b625762c1f37a34b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798bcff002dd00947febc91b06dbe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd423da37c31672fabb47729dd76de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe97432ef0db7e4311c17b7b35f21d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c081b1528ed053b58620d1bb20e81b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcd183441082e8586422fd929df25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a567b99e0c1ed03d3d825f7d5c3973547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0c8b9e37f73ecb864b53998fc8fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a866d94687795b23994d2524b899549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94136ba1e3a3f17dbc9e38303dccf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4609f8b65fd142e2ef99d19c1a1b1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf4dbd5d75836e6ec2d2ea4924ebd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196852589752e4ed5519aaafd65814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5099ed37a0281c27efe0295c304a8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b97c0d0ca3dcd28a453da5bdf9ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbbc1af9eebad71bb499c8c0824d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f2909ce8751c4765aab3ff43eea94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d6949c5dc11f5602f771fb4ae191558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc2f81ecbda534fbbf98f0968093aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112217d4668dc00fe506703a034dd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa527ef476be489aaa0f1daa357ddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5a5fae3166f07f07af23972f2a835562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a324f5346d39ddc224452a2e1c8329563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a089b7d90fa0a0d22aa381be23359564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d564a4bf54f464a038698a7b2c4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa25003ea871d77b5b2408f84cfba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad91978bda10661da6d73f1712d68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452010cf3c1eae37f374213c1ecabd8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499370b0f217b3fbae50755b845c1b58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8187d0a542a7b1a4dd5f0818e2f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e21df21a7a8838e2e333d16a2fa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aeb515f4ffd0292531be5dabe9921572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb249ee6e4a117df1c985c77e1ba5a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c335d50daca7c42a60e7f20931a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca7a7b340b48c503a37adb4bf37e49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e81a07e04600723c2e86739b93eaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64da69b0358d8e114c34a81ea37f3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06af6f72594d52f4f7e8943329390578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd60d8668601e021436c34a930c83e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee310d988f73e9b15f2e744853cc507580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea956e93769c82a01daa93c9a062af5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa4a2e1048e8ce2e9b85f09cd2424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672c44a60d034255b1bf89c3ee6162583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7775c855b142a188d736630255a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b7f39a8d59d18ba1439437e482d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626cb45cf31022efcc4de2e7d90505e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc8eb05c6d6fc9e7d78d96bdc4a0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4e7d7aa9dcc077e0ab794bd304c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2a51cfd687b48d1d3fba699e654a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e85e82b0531d30b1f9cd60312c328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b5ce89adc19da5b2c564231fd7f31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3789e16d8544048221dca42b40d0ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21dce9ade410335773a91b9c29e33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6b719cc3d09bcb86861b704fcba6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c2db168789c566e037b061577843595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54490b21aa0e2dc793312db5b4d91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349876d1799585c5330e9bcdf59a8df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c426a87e298c064b22758ef5fc49a1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb80dc6da28bdd8e253fff98d5dfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d3720c2d9eaac40acbb77fdc616d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d14887b55dc4aec479038240bbe383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689bfa3adaee557c369a26548da560602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef634f16b08c754cafedc0aaf9fbc6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f1e92121df460aeab0cc6e3747229604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ab803ed8f172d79267f04917c57d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb8b22d26498ed470c6c1fc4e6e19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bf9f672dfb1495b54a400b45b963607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4fa6d8373c17fca8e60a4492532e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6076fda840b4edfb7b29337f10aad8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4e8b5406eaa1c32aa37bf08f64d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad20eb0213037f8f7133dc5273109d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865bff079cc57b66735efcbb513e3ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c77c60509464599b7e365adf30eee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a4cdfe827a3ed41aa1897b028b86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe5e6b385a0c60452e6c5a88a23eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d6366e500cdb48927e21c68cf29c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959df58932673b7d614b64c21e218fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d01c4da109ad638f93b3d782e53f29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aa70b72e9b3deef2128a50cedaf1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54169cb16ebd6f91edf5a58d212e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f6fde8e06413d72336195c0471cbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d8bad0fbbcfe88d439c66af32553622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed100a5deccbe5bf0ae969a453a89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed1b11206afdb871e5e26a0583cdf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dcdfb101ed54e3bea2dd33ad9c641625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460302aa8505ae66b8684f7b4b141dae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea58b113d382c0d7083ea342c858869627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee690d0e828fd09d23f4c0c66904a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a63174567d64296d61a93a99c186e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890d08b4e615532c516715e642e27b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bea9dbef4e8df48d00c0214e97718631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e81b8baf30a611a2352df7681e843632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f33b2709b4f1363277110628e301a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd737a5630b2991ba7e4684b3d149c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b17676a91c9a44cead635c2f64cb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48cd220386c4f8b34774c60fed12cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19824269f771e17d2e30fef4b6d93ff4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83aad8ecba589d36b7f28d22a1856c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412151a6785af80bf40acc49f357d60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787338435df8d88c661183c7d3c56ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7fc39cb8d99d3e15fa3124d58816d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aae5fea9eceb6557f4fc30453b6381642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a0a5b5d5c550f80d606d5fdf35d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47ced10cad4a95e110b81ce88582b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e40652211f8479d39227422c86d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516323d8002b15600d3f75cbc9bd69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042a9fee66a5d3a1ccdced8ed404248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99991418ca2160cbb5cbda855c43a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc051cf9fe68b9963689f5963e375649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc355fa3bfd0adae50ee4fa92a41f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d0cea8328ff25a67f9e66e7761d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711aba371a17600a761099e7cead75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7b7591990714d89769144618641e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d9d849fd05c2a7b6c754ad4055efb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef69c3df54b916b59ae2942753489cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466efb3e2d75e69ee1fb0995966d833656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad24569d014ac33fb2664d7be795f0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cec09fa4797e04a93c03fb3bd44a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d62d0a0b7d667651546ac9ebf577659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594a128a3b5dedc371ec9bfa6e9be0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7893f90f5cfd7650373c68e84f23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48645232b84e59c358c1a1904e15ea7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e76fbe3ef9529f528212bf8c372ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c352e414c9b8a193416cad4316699664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c809951941a01a5252e05af907676e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b665bd11d7c0c69c36d9988ede8bc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f144403b4af9779031b560a3ed9d94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba4fc41c2c60600fffc9b3cfa4fd34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb115ed443d9dea83e3b70fce4e45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be26a7a99d907413251339cfa69417670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe29888061967c3d59381d24659813671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ae2a00ba054072f720934abb6856672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ec2ffbc79b6a643e7d52278ac27c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6090d3cebcaab5c5253cb88c5dfb40c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169da9df8830cf22ef7ad5fdea43a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d0004a0241c54405dc71a46f768b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885571d6aa9c384e33d55ad7f4eb8ac9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5150f91ec679ff8ac6330a011b17b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b344a1e04bf40f05e71326144558679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db51927320d4e22b8c139ee22174eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93f8640c23c12da5a6db7587349b35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d54b1966295b8257565597a2085b42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193fdddff8a9d16b7c0cc3f97690e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0570e2a4c54c82b000c49a7f940a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6a6e892fec701033af31d3d34cd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6e6ed174604d6b2884ca6665ea82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f378e10fe74f65b17b25b1206d74c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64975bece2295328adb665daf2ff93d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf2c7b84d3c8e7b9df04ce435105b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e10789607f34b07506b078afd8a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b9f08cd4ff8edde74c8e93c4ac55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b75e762fc8601f94e95e6381de410692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d9fa7d9610d32b1c85dc68ba829d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117679d4943e2d6a77dddd41d6e1d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e7c3fb5e8bf711d0b9edbca61b00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70b78376847f5597027d78e1316b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f845cd5a30bd824c30e2878cb7615e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a9ce1da6f409e715fe87f224acb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970122bd05cbccbf26a6e5c9d66ae4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c2b311299177b90f679a9de6baa5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b561a43350bd1ca99074325f22098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3dc2876d4699121a3d75aefb1ccd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b6c1cbda45b1a9bc7ec5c5db1798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331179450bdf55b73cec18acc8b51ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f354d78c0372da3c72ddcee74c06a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ed5c5f0f5b4245b9050613cc53b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092770afc639ebcb6314713f0edb89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5e0d2adad289c6545f36dc250ed5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa4929e1a9b2b50ac0bf91fdd42654709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99293aa47853dc54d62df7954a54c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12244b9879d58765f9c38467f95c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faa5d9d51afbd739180d8e5ec28b08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e70e86220887260a8d6c11a9b9217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954709dd00103e1443db410e8eeb3765714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17115db1693d82911b049c17f7719f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460fd5633e7b6c742f0090cdcfc5963716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8372ec1beff466eae318a69800e7a20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dff821c13551d60371281dabccb1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1330e65a6310c691887a7ef666f43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b7f51dd29900e85525e16defd2fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686f57d076cca7f3e4781e85273660721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dab8dce6e2f6d80de09d920a476d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546807ac5d570cc5421195decdc8353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8d92b216947b18307eb696f85219724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dda3276a840d4a99a176bce287ca8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c9b11bc5cdd17661f3c3961d2d901726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993ca6da6a22769946793d7207ae686727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48aa7ee9f435d7f30ff775863348b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9b7f4e2e2252333893480b4fce4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff7744b46cece1ce8c15381781a758730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e66b191da0d489f8f90b3179f7d3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec14ed981188bc9bfe51b890bc40fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0f5f7c00cc219de0de88c4ee46f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e694c95d4005bd8fefea718eaf7d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a988098a4312d2022b35741db878e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e075d758f63456769654e3f8a0406da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a6194f8ee2e1c9c59eb45e8a3f90f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688bc3b8b214ae605debd71bda74185738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc280279f1af6bcdbbe0e969988eda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca70dd3dec87b6fed83c91a69f35d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0eb713c0783f977164868e986a92e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df848b520fc6ba47148e1744848ee8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70855ff7583b4c88e0288cfb80ad5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2c1de4a780c3e02c74deef9c3bad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce19e21d1de2df5ec2ce952bea022a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82c36e632eb71adbe4195145e5aebf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b0997342ddf5e6ff8abacf73943b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2fa66e44f6ca47efda3677caecfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb773caf1978099cb2c41d45860217749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72170404b95e02bd8c473773d92385ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8edf74f0ca9cf7ee44807cd87dbe5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf3697950a23518220569f42c44cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b9498280e86d0004107d016c2181753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e2bd36ea4b441e50b11e576ade9a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a414032d334462bab4ae5b51b4b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62602f8fb8f5186297f967cad28383756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87530101f9b1cca17a0b25ade20c668757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206bf338aa535277079ad67606def0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dfcde7ca008db84bc5c6b1aa54d1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>