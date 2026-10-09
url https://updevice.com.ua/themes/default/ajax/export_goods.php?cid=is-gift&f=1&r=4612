--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f43047adb82e1622607f931485081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f538c8d7f5708a3949113bc776fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0363b8d88b7594a312cf85a3cdec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c48de526db0b30a375a810c2a61824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ac824ca3782fa2c70ab9cdd5d4245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0620d995f6e377a5d53637626d866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eedcf9e85e692fc7991476a92833d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125085fd790a99165acffc4256144a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac78c03dd607863a1a7b93001415ac89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f0bb4199794a6bb8f071b4b7cb6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254f0f13427a433bc6a3acaffb76fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32215df97ed81c4547bcd1b633bc0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d9374d85e47eee38b7531be931c6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6969bd6e9eec7d1d307c66b81a47614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b39d70bed4250b7c9a4d0c7da42fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae398352e577fd3231302bc5768b477316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf55a02909a59e7c6fbfc13b05f8e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e07fddd943d61fdc836fdfadcc5b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249dd5296ce92a0f00d0a358721071519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd57d65dde2d194e98309f14cdfa6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8d6b661d190efba5bdfe3f657c0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946de9db675f26993faa2baa661a20422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691162c0d58cd9f3902b387af2fa08e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd40b0da92220edfb0f58d8353f15b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01739635e945172e8820ca56839188925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525e8904e45e5caa831606435fbabb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0343526d75881578288b1bf1c6e8de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd010dba0a8d7a2e4af65b303369de528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a1f2ac21ae4b6f788b352426201c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440d8ff0cf544049eb1703d4ed889930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817faa49e74d746d3fd974537a6e0f9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88951748f8084a7d49c4b8900f586532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c808c9ec8b81f18c3598c6e1c42f5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263799e3653a04f888639b73225bc9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886bc200fb336bde0a099dd9ecbef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05530cc59a6881b32eb9af6d6ad548e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a17588d10ca22af41cd83c6208f8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785334f773ad838d81b997e5cf4bf4d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a136cb5bcebefdd04ac069c08d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82c4434647c29179873ca51975d4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a80510be936fc773a00ea9e98bc7a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f8d4fdbcbe813b7fabc35870089db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c81f4b42058ac04655d2f35072a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12db0806d403e92e07d07f05e3dd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f51e0b2028584f70811618ea9404745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be6791c74ab0fcb117a008a6b6a41e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c6d163222507e10ac2fb5b35a7d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316e7478d8bc63c24970673eeb64e2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fa6b5396bf54f0d660932774da72649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2775132f8e16794b2ef298d7b6c099350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abf119e47b0789d7391b8bb40c23aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d16cc75addc662f14e71edc99b1db752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf7916f53085b5a01b56646a76c5fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b400b0983dc1f108f4218a88ffcd1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a98ee10564eab824639f270cf2a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d835f62f2aef0361f5a85d1f2012e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb5ba52110cca279b26de7e997aac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b32037147562edea0ed407232df45258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe355e05b303f41420f6179865d9f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48b554c296e51411ae9e4a71ded3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a5e407f134fe0157dbe3615d4bd5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ea29cee50045e8e39ed0439889d7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371368b8cbf1bf48d9c11076f046ee163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d307ab614c3105e434b01cca58e61564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2fbb2ac482693d11fb6723d15a08e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc69d7cef8f459df8be6fec0b52def566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c60b5ba0b8871a43141e077fc88667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc177a763511d57afe1571d47032e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6ca7a7db1f6fc6ca3a820206724469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1afb6c5faef6ad980c12cc42d244d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000500a5d4dafe910fc37ab95aa7a3ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bdc7942dd5bccecb6c208a38f593e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe9210fe764f359a8fd7eeff100bc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885c88070a16dd02bc8e9fa13f3d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d6221ec87b7014388cef7af1585cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cf98a3e7083dd4a4cd62f970b72b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da28fa174190d54f04959f19b4b8a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab88382eda9beabadbec5a4a2c211c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d949bacc05ad989f54ecd33155b9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf860d0552e01728cfb3446c1005e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0ac2770bafbdbb4b68e456952a2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a856421c1bcb9edd8e005be73fc5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c378c1e7b2d28154649f588223faca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f943ffd55953b4fb8720f998de5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5acd91a25208884cb8a589485a77f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea30ba3b8a5f2fa2a9102652fb85b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9c9937fd25411a678413317d69d0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d521b324503d53840120eddca8c3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123169ae154e569ddec809f1c89312389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e21f545c969f3aa5f43a9933c5f7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973491d22678115ada4e5675fbf7bd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c5ccf8e68160e1fe407278b9778a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2cd86aeb9d2c9abbd2a0d4e659f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a811947d84e3787f40d9465c9dab39694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7dd577aee02079d99da63a08ea0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303bc6c147d7fbb54f341aab562da296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69cc65653a45152c2fb231cfc2691b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168dc67ed5124e30005499c6fe83aa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e81fa5bc63b05ed6439c55be904599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7797a05b67ab439bf43e9266db31f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e12b1c7eb76751f8753b9e8d68edcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d229bf91cfd3243d20b581a5d49934102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5284c4873312a60846bab78c1cc04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96800d83d72865c2acd4130fb0c5ed0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45523d5817a286397a1c4f7d1166d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b980c844b7548552d81af26bc256a9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a506bde2168a730e944ced07e0cb77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3ecfde9bee2dc180d1553597386b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ad57ff9840332ad81b6d068be1c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14250abe86faf4f479b951abcd405b00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986a9c7d17bef0bef0febe744803ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d44bc28eb2b9580b8095d0bc9ee8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd91280aa9c73b2c5e1b48136b6d9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ff524eceefd9cd17cb4f4bf2fec9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affea0d5d341347893bc443977b5774115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc18e481930f6d5ef3ae0ff42985fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e068e2051a58d556f060916a96bf995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f65372161d0cc4d0bae8b86d9cfb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1102c2212cb1de197bd99f0bffd65f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4be1898fad1a884e84bba76ae5000c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb0599151ac41a63dbe84c894d09a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023429b12cd26b76c1b8d112f801ef0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c729ee54e2bc1d24b8778150f7f87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57651db9a5713bc67dd81048434332ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a861d58de54a74f6a5f61b6ae23064125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5073a9baf98cec3943f948cbd1f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777418a5ba9747913e83f06c698655b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27674c94cf3f9aec6a98be93a5eacb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f1c7e1d8e01eb3e9f9ba57c6e0d05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f487905a1754a097926ef15e12e5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e302c785620199926fdf1d9314f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ef5e54fa0daed066a9907106d797132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae09f39742c7b359b64702829686d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d2f8b24dcde22a14797e3413b6b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf87596a2f3c3758604a2bf9b74200135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ff1c926b142f45d960c6079d182c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c21a7709df7d98e12aa709d49d97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318d41273d2c88f215f77731ef74840138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5b6a93cb9c0258872556c067714be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8baf050bd133e06e242101f4d7705c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5604d22e7acc17284e3cc22cd0a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff978a08d8ec959018018c66f58523d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ed7ec024e8b9b0112b1b799f83ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173ff1d09108fcb8270e0d029e76c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db79aed90265167096e2af9947658b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea8dcf85094d64fdef0fd885d2c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335a51ff7902faaa690b49a682fe9c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b02b67b8a854dee09663ee7684cde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d92454fc6504aaa61195a130e24f8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3dc66b5d75156fd602b8aea4a2b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee0272eec05d97bf078e29e55f18d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0db952083b0d8a9f2d88e62777d39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c393c607e4e89856a68121445cabe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb4c7b2f78a69599e3c81c5f2f413154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a96e9d0c6a622a7c9056ce892aaf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9177bc134ae9f40cfb5f76a9c3269156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fef5f729dd73e6693ecab4057dc94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186d7b8d6bdd72a4d4dec974932ccc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734837bc3098e32ac07094c633fd31d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c756f8dd23ae16ec2ace502c4f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8328d0dbb6fb737bc3b9aefcb15f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fb8f4695a339a86eb26568380085c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997abe0604fed6dead5c870437752aa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9feb3ba739b8cc136c3835d71b55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0416b5ceb7b25dcf60b447a85e178d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa31d805f6ef03c423779ebd7c1fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6585f59331b1ac35740f9d70fc24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba848f47ebcf2690eb3b98a190102a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a2befe757097e2e4df00fbd6bb5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5962052b60df7e1d33097f705ee2f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf31b372ed8ff2c9e15a3097008034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775674fbd3a656f51d346eaa19ec333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d78d4e53d7f237f14c66c73f8e937b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccec0c239b2128690aa44912f2dd0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3963ce14132b01a8b2bbf2293efb16b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb2d29dda16f94b9d33a3afb1477c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17056e4e8cd71f29bc913b7a581fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548f5bb7790f906f5b159364d1168c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d30b1192f007f04bdf99ef837a30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd4ab1c340f0e0b9027ede8071b9b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d50a8657ad947ea07346bf88f889d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9599fde04e74484c1bc73bad7506d7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab727f54f1ede78a2f524ce0d90001183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ba067dcf22d2024b98903215c377184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727d976ab2f51290702e65376dcd476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96023691de31a9288fc761925b21cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639f622dacacf041b3e7643a93820a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5823b61a17c603af8e071f72cf1973188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb3db9606940eeda60a803e2e9fbdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0cd68945196c31505758287ae337190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda532c35afa2d870dd21999e18a99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bd9ed087c063570deaed1cf72f82b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c5b4366d40121b39743e0bf94679193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b336ee27310f93a809c1566ffc4ac76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b3648f9f1d71d547ad6d09e67cae3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24e02a2eee4c618ca6bbbd6ab0d1e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a9f1c27bd5246b95f6816359ddc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1399b0b6a36b010a164dadac82f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea633015aa1e3b1920057d9bbc33c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ef2ab2269c492cc7d8d453ec8b7ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83dea43d1f1ecb13b466d4e84f3f3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2abfb7f64700a641860878eb9731cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aceaf2b0feaaa40cf4575e5e41bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f47f0ec38d159878eb01b0bd885a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026f508cd3d1cbdcb59f0e03ecef4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffdd380dc1769da70e478a7f105a45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159657f88c05346a1c96d0e5b556cc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e08529529e66f44feb68c54d1b7d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714bc8811851bfb284fd290193d4c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a1163bc804215b7dc8a741d4c7bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fbcf559bc3070e6c57ed01fe795ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102575d1e302f7114a4d1b9d032d92f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc428e4faef41a43f6f3e85ee3c3cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1cb1ce147e5291010884d99383001214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878d5e0d48d3560893e4dd4b13d7200215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c238ab96beef59cb910aa7ce72fb10f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d6089f07993ed4a3599739a224d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb2c909c55b82931160471bed4373218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913610c1906cacde3b32a47d55826fb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a870a22ab92be268c94dfe08a896e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f748dc46a24941f7f880ddd5666695221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2658013e38fb1f2f002747342c37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97398a18fdd6da53d1a215a2570f3f31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a44755ecd2fb5c39c7363b3c5c378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56868340e5f1be818850f781b3c2ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a1c50947593e34fd5fe982774fce4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdcaaf433be5711659db2cceb09cdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f506bc1240a3cf40243efc244aa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201b0f5d1f61faf006ced3485ef213229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05a6403b61d9d55cbdc86700750b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30bb88324cf7c08172a48fd0cadbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f321332b59e41b495d5a55dcdbfd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea1397dff7472b76ff995bc2122134233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa2230c2932d8ff8d57bee701dc7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ddadf3dbdb09bf6e8f6c8ee06161235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab16c0f62c56e7f8b442e06feb1d8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502be82ed02f2cbaf48dcd709fb930237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ceb4fc057a5aad4274c2379c0277238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c84c6e8aaf055e199200a96e65a02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658890a5cac0227f679d9cc3ebfcda7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14283f3044272c80cc522dc6a2826241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1e5eb248babf2a09804603594404242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc396d85304bec4755f66b678b58d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18fbae1f3d87ff08b2473d5b9df91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c71fffa634d92c86ea1e8840eb3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dbfa29cbbdcf35ec7ccb6c650c06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5153e0b77e68213f3674262f601d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073d4eaa2e2ab5395dc122114b4207248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d16877c7b136ab1ae762673d7e849e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432221b6f9d9a72bd3d9fef7accfb0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84135075bb3e5c13e520a6b0e4a945d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af2d2e74ccf5aa9bd165fb5ed65ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef13e4636b700dfd73c65407bc55a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e66b8e5e7dd830cbc28e1bf06d638e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8dfc7c252b8caf16991f1c3f7e4f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325043958f60279d0733ca69c7ec158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8253b82c2f16438a820406b27c7f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d87cf829a148e20c2bb5285fb0362258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ed47fd036c9c94b708a09d4463a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f282f4124276e2706466ae63d407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573779a1fc114439bd00e404e126e5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa3edbe68bee5fb41ff6ae0ce61941262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106e3f04617f0fc169b788fa434210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd53bd2f4f283764da4e3a4c469ca18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9dc22949b908186e12d692fa43a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd863230758318908d3a8428f101fe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc78450b6a9066a2b8ef2710dc45b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2dedace3dac70409599b6772835f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad46095b82b8f1214c989ad38a3eaac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad64b83125d87141ca37c3bd7fb60f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a3db91d48d0ced4fb8489038a710d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9895b43aaf743b8391ce5f899e5e1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8f652508973aaba7deaeca98a655273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657dd5e6ce46e053e8e2ef0adbb12e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8efa477dad633821eae1197def74a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40a882b6194e54743411ba94ab2875276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70c195addb0a5b1f15e59456cff5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e5c5da4f4d011739373061b7ac9b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f71f43421c4b7466d029de7b2a648279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba471d29c9abfa38a966932df847b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b10a1abf5d66df2e67a06e83787487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af062c35b37c5d567ad6c188a3e16bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28757af545f77a03b83beb0eff834784283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4435f3c78f05404ae72dc318da65be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b220ad378a3e65f15016eec9523c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c225a69dac589c11c781954eb499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d4665884474ce211a881f7e5dd95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba408d1ebb2717d11682fc6bf2e0df7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e918c426eb7f46acc3441d57826dc89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e190f6ce2d8cb93d417771093c6f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05b91f52f5562377d1cc219e8488a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f6aefda81fcf993b571aebb6e2dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10741badaaf03301aeaf77ffa10deaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1bc0aee2ec98be21da92c3a9e5d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb45ff793ac9f87f05857cd687c88a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275a20b9526cf1be1763bdbfde3b19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c7c43723fc0b2ac14f61dcee31840297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720900de0a30e8dc5e8e490c8ff4ae7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ef602ee6f13664d7ac7a1d918473299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b92d80e5c36550e22a9f4f66b1ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f6eac85699f9aeef70c22d816c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7faac2ffb8790f624f26f5280977302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af93cb26f4db274b907b67d5a941d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b873200f1b53d245c8650985bcc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2f4ca8360558c273eb077366fb6df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe790b6f81c865b475fa69e3665adc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa38af04436b5b397ff4503a24b799307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d97ca29c88078a8eb4bdf626a589308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44960102ef740af160b18d9cbc204b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0599add2b2fbe22db532c5dbdea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cafcda9a3d508a7065c7d57c0ede34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c5486db83451d4bb96811bca30f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5996b96c6629858f47ac8f34ebff7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff630b9b63d9e2bf9301e7e66ce6d30a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf0098366a09bd450cfa80d397535e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a939c00f5cdcbdd659fe506ee3d25e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552f393d46ed4903cb207c4ea9307e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22b8934db81842ebe5e2b4b7944ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daaf64500e8e1a9447af18f7445b0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b065b78b70fd45eae67aa22e69b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488de3bd79d7a64a7139f5f775a626321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d70e8e8469e1baa3182aeccf0756c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca062e022a95f5cff36e19e7b2f1b61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4e9a803ad325f0cca35ab51b43c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d513ab2323645eafcf0ad57e8a406d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff63daff696dac0572f72c5779e83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cfbb17c3c0437753f881c97d46fd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50ecac6ff05304c0e2913beca4f79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ae1bfd1956de087b4d9e37766f3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94269ba19b9a95757cda3529977fa80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6c68c767f4ab80710361dd157da5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667cb927a884d420542aa3d3205b75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c13edd099a29e1c0adb6ca182becf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679a9074a1128d5509e49dfba6b8c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba488efe3c5944fd507f7b6b190b0b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ffbebbe937050650c49c30f69fa42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6703b63cb43399e1d829e77d8872337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaf2c3cbe777a5143feeb01f73d448338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b172f723092ce53280575fed4d886339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd84a835d7488a9646f59df344e7991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1034d73b08454b8cc35458dc2571dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284615ab275d987209ddee5abe56d1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdd1ecebc4a1b8f9f6c1a326b6c3ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0331a02cb2a3be414cc49d3dcf06c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d061d79c0ab5a869ccb828b97972345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25485cc7234e0204428e5f197e6cf32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084525710a03dd8c657f83f1134a4e9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcada4b35ea0bf9efa3aebf0813bd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c797b17e02d18d8d87374696de1b12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e2894b0a47fe9e6cfef930181e88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfba320eda001e53fb5cffe7a38aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b03b49e0ae38c8a190e55a0596f965352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d6fe38505ec4ae52b432e12f7ae5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea117ea5631bcd969dd4438bccdee40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d46fd7fd82aa86c3c5d57f2b4b010c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c1ba47bce101ca913919185a9a72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a789bfece4b230223425ea7dc88705357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd261da009547fd1ee4a177b3a34db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffef2826dc344d23d6164a639eabb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec34dae5f009eb6a8180aa329072c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4353e7a3d1bb6bc960e8161370d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a89b41a8ae21ff449eeed9a57ee7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8858da3e47ead58820ff51cd2154e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96293cf61484ba836e1d4e45761a1ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c73b6789145689f4e38a85fb23f6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd6f5a44b24981a0c62cc344392b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a251eddc0881b4878496b6845d9ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423f26cde27140365d12f5e3fe4777368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276023a897a043ff7d0df1af14f1965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116517c9fd1f76e651ef3b8985567d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6267803692edb8b0e80b2de0a718cd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25951a6d07c24a6dbbd0a8ccf2b9826f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448e9b7f026e3eeab6e46e9e656204373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e88d9b971156fa192aac746578468374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750d1b1c069b214182527b90a9e6fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188647d98b35945da50bea00411640c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9766373906c5e31e4f076035666e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6b15130457748a16fbd4a5524fa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da27914fa1029d2004ae537c4eaeea0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567a77d86e7bcd406a0eac3e847e1e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2110a2c19cc55220ec59708976454381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2a14dd6fec474eca4593f5654087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07243b9bc3f9c1d6b632aa59fe99c5e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a880e75c754382e9405f52566dafc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3561f3e8b6f11dc4bb8558a3c393d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfc17c92184aa227dd6adcf0d22f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef37b96d54a18eaea4c4679b303394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651f0860f9f6e3ad97cad9b73919b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382360bd5d46b0bb6bf35117e743cb34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed1e2047358d192837864d25c998ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c5edce4f297bddce65732fe63dbc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1937493f1f45b182515a1aa98415e94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a73b3d4251e1e751970960890c80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba029175064990c34412b087e3f2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b8c58c62601f74390b3fe34ff9e05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff02f03dd6aadbdcd807ff1e2bb35cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16083547ee20b5a97b4e4c49e73a9e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405353e967de3a5a62abfb6ca469cd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71b5d02a412810ad640442164c40f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15da89d36fc15124d1a15227e61ca2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a53bf4a6fe54b3ee31480cf2058ae9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40526ddca0a3c2dd7a7f8516fd2054402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3accb18de3b18376d30762a25ce633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc7719094b930aa6864653fa315b67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db4162648f3db8b52c06bc4e9037f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9246660fd9fd66c4b7c75e7716c99c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259abe2c059a27fc53ffb732d5b533407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a313fedd8361b76c9c152e184709f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2cb063ba23f61f51e0c45430d09f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b518bef129262fecc62cf6a7af6f59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d173a68d44e3dce73f6763fa41bbf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992fd9bb9f65e4ac0f91a55e4e6858412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e841a608e5997feecc3e9c8184f926413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed31f5986fce605a743512feb9d653414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ebfe5308a4344a9e16e49752121b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba6d0e78709270b26b678ad2e90a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebff23506949a027785137bcb78ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480032d4ceb926a1e71ffe540e71cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c913f8cf75ee417e43bcf18af219fa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be96ca93609d002625788d249eec2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d72791884ea07dd51264692134758421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703859d4cf6c4c3ed67ff2bd996904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6b94902bd2cbc4a28b831facc27a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67244f92a4eaf01150dd4854d9b3f22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16c5152467578a80f3f90f57ed16c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585826c76ead5b67145428cd00534310426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67217126f09c6a50481e55c5cd01b11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded476d390d79aacb04db17b133c12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bcbb191593e7205799342779b92f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488651dfeb4f343aec3dbfd1936e4214430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bddd6d805dd49f2a912fcae0a5c7b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08646892de1e30ec0c029f50f23c503432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6b9206c87eda2281d26016131297433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a077da479dbdb8be494be49f26987f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c6b4726a902479de194149cf690c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad02456e9b7cd11d497cbbd35dc26d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198e7d2bb72a927ce3d381cf7533f48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee95a2b0195b7e19a0675da314668b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214f60b3838b4c0b287b13a2b61204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b13103e9ffa277aa003c4c557c5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2a75992a89a199983fce36049218441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d226455ba98e0cad21b103b866a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038c184d433bed6c6814ecf09becd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a062fd17ef95e452ff0803f2990f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a3d9a3c203dbaf12bee3b9473241445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e567fc73922ee310aa98c72add805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd6712466288a89df4b7e21c657cc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc69deab7f8812a745591d8b093a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9b7484aae46d03ebe6778632e9d0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca4f99ca5fb5c4e23245881955a30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db444e48c5d948ae7f7274b4424e094451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0228a53004298df4825e1f5acbff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dedac8955dc526765466a391d83e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ce762abb709dc866e9a1d327b586454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb19982c3f84bd2e86cbdad295756455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549126e6470913309f794bc7fa4cc64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e723189de12aeed1248c0d2c80594a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e97feb6e3021f87e1cb3963799d59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ab0a199fccb928262ab16d62d935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca02d2a35c3e20bfc31a4d1fd55bb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d98acb05c96294e0c9e619492c265461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44439c7c66cf02026c24d8504ed0c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff55ad7d31f328d257039cb3813eea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed66a08282e5d4472b124bf40f1a8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5bfb26b37e7d16d94a50653d895dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d354c8ad9e14f2d21b02682971df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a280cc8e17e8f4ba69db3c9f48c6b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f21839ded04d246f6ac38cc0a37cae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12888e2844697a4ffad3426de26da3fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c87abdbf2cfa43c2157034eda37881470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5991129502ecb251b35da9ea96ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa07d2b9bc6f65444a6daf3499560bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60023af34df59abe24cd5a391666cb68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a990836e1f075205e226c452553983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23bc604fa52f7f8c19746736a75a7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeaf2c1f8fffcf5b7e07b3ae3a717d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6d8f4c8a362cd688eebf9f69328f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842cf7f42c6a5db52168d5f494f1d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d09c79fa267b4147c6d55b6c5974479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b201371267f4f82824946fda9c1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f19567fac1977f066fe1b407dcd48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861868ced4520054372e14e9c5196e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375db0f319a99b6acc39b56d9664e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aec1a9f61c6b1a901465369c47bf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26254808405c4a8683db7c94212f9a65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aada348997f4aabb9c78862d2d24101486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d8e9179af97c31328922060406d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615878c10dc8083b5269a38982f27a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307b87b788f7633b935491551078c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3038a349170c4f13cf24edefa8ecbf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49879a74c71b01169da89fac1f05e61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336302c7bbd842080f598f5046d42676492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511446e9ad67727528a276cafe11e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217916119a2ecf8f5db0ec733e5f546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3222fb93281b1b7487efe6e2736e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818e747390ed26730be0e4d238f712496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a046eac35e30dbce286605d7a9e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6174455dde5456ea38ff363fca42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad459906737cead71d28094048ba2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7dbd907e10a7cc1004a14bba9e96500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f291f8a53293904d8e77b2e36a091e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c49d6e91d1ab526e155d0aec567c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab15a7287531fa552df16b9cc0741503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97bfda7ccad8eb8d2eb0c145e5175504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c689e7ddf253810d682e218becf7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4c8f739b92404345058add99c890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef977c241955f5a529e864812d0be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890592ff2b243a7a21891caba24e766508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d67b683a4aa71a1971dda20ad68e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a486e0ebb804d72ea06f724e60f63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620447bcf23eaa11f34b42919389f38c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c528962f72bf59d958e7f88634519512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f2d6b31e45ce4bdf396424b0b81f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066e4275fa19eb59aa606d76487d0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042562933deebfb847edb594094f417515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654d56d4ba837442f9575ecd96d31f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5228e9976df5cf34e7f1105dab86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abe65f13bbdadeb824459ad5f4059f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b724e566a0ebc8eb2e66989221f058519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4494d2c9c82ea01949aa7fe0d03c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc068bf6ec181f7bd570f7306c232e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0041f46f00902e9a283067f36833f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb11c13cb7f4baf61a9f08cde63b61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c635e27cd972a0ae5ae31412d906e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b914424f90079252df7a93465647525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bd69622e2ebf8d8b2485d3b6586b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe121b318dddd1b06b86b67272fdea7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7430ef70e3dd8db1a077ec5952c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d261aca4c25a3d201b3f34c32687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440b9198b4cf94c23c9301f5e83d74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684035787ec74daf25b32621dbe658b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06109585f7b4a5f849df3c9f5e4e8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd23153dfc0709165df394071d8d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8591353a0dd222f3b4c5ce8e37b33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e69c586a6bb86c23b32e54443585535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b77356cc488fe9267a9061f488df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553be2e8da10343ca9b48074ce0bf92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ba19d7f36bf95996a266229c2eceb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb36daeafa845306755d22dc99b6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fe903c654efe2da6da0451e0b93a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709c19689484acac658a4fdddf3f63f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b82fba5cbf9e79665075d5682339a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8c974a7856e12b5bc05ef8f72d4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c9dc01e597b30ecdaef0363763e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018feae9b103cd56557205da73ec84a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f213a6791ecdfad065ce25f0909e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f7bd760684382a3d7be7b4834db5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb95fe3c00c195faf2c6b95f9931ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b20fef842aa824f6e12bb8462196e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dfcdfbdb5b52fadc5d96c42c156b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80be39b3790ae6db1cb7dc25b0f8cd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a91f875cf6fc0eb226848b19abc00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf766eae549d41d3b8c85e051e6903553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94dae7a368751adc7ed2fbfa04b5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd565aa6223d32ed09f7e4d4090fd9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d991e0f0cc422132c52ee7b8ca10c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303d676f7acee3235a6ec7eea23c77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64677da971e1c0edea392cc3fbd588558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdabab1dfdb30c255cb1900b40db04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac756baf1341f16fec17a4b215bc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd09630238904ca1c619adb590d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0189f326f78871e89d40c8ab0b556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6588ba017a2629f2c308b2ee4e2fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be918e7f6f39721e4dcdafe7e343431564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e57e3120100fca17c9adc172e37953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e24f13a071ff49e348f31aeb1dca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3361733b243bea0c1274820298f73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4242abcd98e54ca1aeec987189eb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dac8ee4e9f6c1f7a85378adab05d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8f0ef23f4d06980be5656d789183570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de9ad270992da289d3df9e46c93adf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038f314f458ecb417b0b0ce95bd4d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5dc391ab6de58856813a1d2a339f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caed96f0e8832c205bd17914efa3d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083ec709d6cbbe48eac0e0a3b726d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb43ae711e5befb7f4f135ff166bb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8324e205bda38b47e132a51a069b47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ae7b4c4142aa26a4021d8971571d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded7d9bacd3e3336ee7e068a64718c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4c0a35f9f0e8e2a5fe5df52952df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a719760a299d2b22dcd4aef309fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d9c6e5292b913f690cbc3fb293a55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b3a526d820e871137dab66e5070d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad5efdb75e388adf6d80a754f5751584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d1e676e30d8b7b6c727470d3a2d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f062894070f6691bc08479f4877c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bdc03c4034bafe5ad30c22f39d3a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15934f75ea72e48e006206ec9f95f48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700ac08cf1d70fed5a5587ad8ebf31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c491926d25dbb9142743d71feed36f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f298553489ac34027e2d2d0c23a985591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901707dd2acf75a2ce749ef186c2d188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca26619b61259ef502fd49ba23558593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3755bb057d24578f53c010e5c5195594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ced331a22082ab5df431befabbfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e491c2dfe2ddedbfb3340a5f0225c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21be409426cfbbe9ccbe42f2d11eac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429fab9ecc702e55939d1db0b129fc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fa42c5853fbbff7a0a0aa6d622dbe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24cdf6019d00231e26bbe5ddea7ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d0bfb2cca9769c0acdaa614b94bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65833c31dc61b70c537294956a66d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb57bc28dccf81e9740219b514cb74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d81c54b8f743221950ff938074d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a782f77d3c8ba85cd9fbf5a0be07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934925f9145f317612b0197e163c97e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3e7b9d3472fda7c330824a391da5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d34cc28136dca8c15785bb6d6fb104608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e1e9e0b94e5e5548343f33df253a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923abe32bbf1623550bfa0a2e08ca285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f33e70f2c223980d6997bf0d2c607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2003a3bff821ff4e2030af464fceb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9db4415c265ee00dbe3b8c2e88069613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c3c5acebd9e09156568c600ffca65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aee6b1a2fe978d8b5f0295ea6455c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17323e0dcd7729e6c312882a555ba6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331c8de1da36ff84137e575df0f794617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc88c0f3f588cb0c28035ce3f77d4df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5350758e9dbc0d66612f9282f44a2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edb6a55713916455e1ff6c3b6655bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b162a1b5064e712b2bbbe902e96d87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abfb17f453d6b8138a45ee2a048979622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793eb4881ea0fdb063b28c18d0f9f62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339566bbe3e52333f045164d5209c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce593cfa7d96398873a3b981ab7747d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea42097415f62ae3a9ce434ba3ee9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9f4b90c061be09e23bb5c2a44e90c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c91fae48a0419da99e1815f57c15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430493f3335bd62625fcbc6fa0e0d89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef2256b48c9fd2e7dce0905867cf0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba65a8899b7bfdedc13008e4fa9629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b0336e9ec09ae487508b3d094d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0619cbf44e154cadca5f761fd0b71c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055151536c1ea6b368505f67f5c0579634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7f3deabff3f74b687ec79c94f47f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d71568be4546796b47e42134142b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022b8097551d01b3b8692ec80ff93b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1bc643f06078ab3a4116da480d99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d16d5fcb6579a0e08239c90d6e24c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849063fdc5c3d673657945d6e3b3d08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99894fd2d82c41dd41759d6ab5ba2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c1a5ce3765f1b2fa795096ea93bb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356678b27984c04519b2aea47ba7bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18947ee136dcb080fa0a7cfd8596da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a635981be6cdb74f62c3968f4d5ed4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7a746c17646b872271830a268887646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f254e85a4bd2389829ed0f499d51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dd1108613710841660411e89b624f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c366c410842c632184d853b2eebf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d0ab99c14fa8db424e1df73e7bdfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa542c2d9da7f5bbfa38fc36f4a707651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ba176377dd9fb7c93ff8de4e865c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc692d7d1183b2c2eeb29f6c6ae72f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a4a8e02bf4f0e13b39786231d9cc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1049983792d75ea634e7aad2985a5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e7cab3e2bab11c84d59c49809fe80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3a22e73877f21855df66dd58566e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be923fa8373f736b381cb5f54d28d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67db440c8c5d688ad2fd3f2b012999659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ece90ae9b558a1a29bdf94cd83250660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de167b7c1be061d92f72b24ed2b3122661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b7c8557a1faa51291edba3c79906662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed93325681c5648060631f43cf36a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a7e3d46319968f11670ebdfdc70e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39eac32409a56ac28808fc7b7675c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a163217e924cdb03d96c97d135d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9d71ae90ed5f6a28d325f0950cf4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5737c82227948c1217e37026a24e3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a22b026908fc7bffd3a13d5b42221669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff027edb0c24d03f2e29c9449aae6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe21ad5d1d0e937e7e80492b8b5bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f866d877ea2044688bf21c4d628863672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3b69ed0a261dffdaaaeed0efecc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1194c138f2a5291e4fba2acbf7470ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a94f74cb698acba3d3fbc4168c14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10575010596b8cf3ea996617410ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69ac06543f73f76f34a760e6a771a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549cdbdc71924a3c034c9894b4dcd83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232939de5d93918df538f5fc7962eda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65227d1156b3ce9475f8f1ca880c5035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4ae484452275ed2c15962707ca56f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20234790a21932ddc2b4511e9baa5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e988a89dc95b9f9f801834bc22d178683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5ea34e448c90365936c79b0689b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729944788836c6e506510e02f3e8fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048203a590dc81cf3113e25be58449e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b281a42a5cdaa27a5b5159a0c4625d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554a381e0ac8a53fe304ec536fe08a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd5b84c18b48442e4dea8e2585002689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1fa5784ac8a71bbc0408095a2b20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911714301dc43a02c03c4fd892889603691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13082fd115c2117d685a5e3f2c7ce66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b77111d380380d562e2d18680e4e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612222a259c6b3d93e4781bd44ab8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a44e894a16927f9cd2cfbe1e66f3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f5a9b7d3e13c527dad2433de0e56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b7abbc24f69ea08800e5b89af19d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce63d150e2c5895251d019ea0d56e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ef34a1dac06d5a190e6c16ae3b5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f6239fbc950306cd15d08b834b01f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cfe868eecdf643e7cd7d4aebb84c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea07c9d9ee12c4d483d1988aa32bde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725958413876aaf66c60589a5d53a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370f124d9489878385237abe2bbd21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3915e2f5623e5f41a0bde9a680ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb614d4d9d3d1675224e9df9bfd65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f20c866fd84b9e4767ba77de30fbfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5009717ad37c4a822c2d4be27d0af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be65c2418bef4fe4d3c2a898ac3f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5424dba265a4958755871f4260928bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218e3637a72a00ed970f74bba7aa42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83910806fde2ba5d0a4ebb310e089708712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e740bfb2a220f0925bc08f92a63a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8f53d7e2671f44a72b084bc38e4cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06105f03029af95749fc536f4b577715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b78240f8e34bb5ef9e6413dcf89d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fa667ca0d9da5021ef1c0a13fb83a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3808fba77b7b4ebe463e9fa91517e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603c22c9e52bcc8f2062e399beceb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80cf29ddbbe949e3bc37194bdd01d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5600bee8e0dea40e684ac1ee1e875721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92650b38d38d601f86bfa710e8739e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927aa80c3275c91a034bc3eaf55ef3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377968cb76a4dcb5e6dcff7123f015dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17edc24b0ff4d957a0793fddf56fb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c902f95fe0a864d839e98e9c7efcff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500fc79c8dca5bb3ae040b9970ae373727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482f67af033e08b8d46f10843722feb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb70494356a9dab93ba5803aef6d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ff20ed63ff6f4825a6b5cab48325d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef143a8967f804175759f9df693f3307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d94d1e8b1674fa9cc19431dac24b12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc43651246e1ec69fb94f833a4d29a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc9dd086bcb44f1fcd9a91cf26998734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843ef23fbe06d61015ccae526df080735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c73839a07a75d464434051964d1afb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c218e7ab02f47ddfd036621a5322dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231185f859be93c703f2bc44abf839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656dbdec398eced393cdc774b7aad12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fee872e6769e5cacfe25ed805bae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e76256e143871f20d9453515e4b47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9e12f6a28772032c8522c794c090742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ca40e8ca50ba4a0fc004b6398f63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90073b872f51e3166740f985d356a4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce4aaedfa9ff7f0302ceab7a29f4be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c705b8e09e7649d4055fc4ad55c0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e10e297838071c4cdb5090410bac11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad22443a5f557a7fb297eb81853ddb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed927c1b3a0324a14a2acdccc96974749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc723d046f8493a16605d62198e7c27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9a952f1b632a560b308dbeac8fee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247895a7eb8f36609b37679b3306ed13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e958f8feafc4924f4bc7f61fcc9a8cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c61ea86afcfa17d98ee5305b2cd20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02685305880cf826d710c250815e6c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb66ec193f7bdb530dccb795b5ee0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556fbb16e66e4f11dd9f5e58198c57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd35012ccc643153c4f3386431724c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f3a12a3de0722899e322d68ff9620759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffe616bc96946d7bc97ec2564e1001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a2dec827ca10dfe6ed57352ca2a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a634146930156385bce627c55ba2ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8af264cc28c0e1cad2343fcac65ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633978905b1ec9f2b24245d68d20f225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85955bbf0b05734c7af8db095a24286b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0b7e6ee0ae1a47506d5a0eb6b3fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc0367819095555a31ad9b787df9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf0d2613937586e9370449f74f2d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf499c019ce96379d40671477fe8430a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a34122f949d4dd58dd87c21eb3b9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d7fc16c49ee4c2d40a41992ce6f0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd2b0cb6497d27531fb30cff95d8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f2179cc17045e671662ed7fd5b5d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090fe0b156565905d8ad1306d718b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be6c1a136341c08c7e90b3703568616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62aaaf3c12f8731a9454a105b5d47317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509331a5ff63282e7be8754faeabcf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0561679c770823ac8c1f4574686d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80bfd6c537b4f6c5d5c731668b574f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2787fb501bd394661277fae6bd134f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc801906f02af49b8ff6ece363594922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e812af95b2c3cb12505a6fdb6af43823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adee7a9a103d51647988131c013b36724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a800b58480d7cc7a7fb7a52a53c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328aa85455a2fa73e103350edc240026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ffc6d6b10c0afb6c8e352b0bfc50827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbcd3d71432ae62ddb869974c082528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa38e342f67aa06dab85d4aae90a3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c26775843e2fb8aa38bbb0be47dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8efd2605662eb32327d91b82aa32cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa139c9f1be8e3e0356e883858a42e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e1795ecb3f743e0e18c14020549133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102561d84ca572ce55dc373edfc366234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c3c7962b6acca65197d122006112a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b453accbeb62ef9f74ac56e175691936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda3b628d8347a9eb240111e5e1fdf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e459e2e71c4e88617bbd01ab592e8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe8b1ea1ce7fa23d1912b8731a3b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242c9fa99eb802802c1dbaf53cf9ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3f91afc80c433061ecffc400f4e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277bd594f3bba834f0880ba233b1d5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd15ae14ffbc6e45605b6e983332243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cdbd40739a440415f21f07d0766d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a223f67d292e624b626d9a96b911b8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f926ba1cc22d8cead1b9357ac60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f667b581b440ce2b27c4203b77b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f495ce6e08198089f772d85290fd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6870a0731706f9a8ef53e8f60f9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832c69e1269d60f1cde5ed1e448e9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3331218205fdb2a00eba037aab44851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9697c354af178d212f1f49cd3842e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7e7655fc6ff848cdb00da43b713153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a3f265777eaa24d0a1cf9c350136954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f29fa13adcb7b09acf5a1d64d0cbc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939eb25ca26dd441d33c9a31727948a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b80a3283ebe1f5fa3e7275fa7eeb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd496510ed109da9cd5979fed87e47658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f900644fc254a223e5a08fe834113a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e8fd64aff730ca5ab4098e7ea506a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212911ee63a5ab0d3aa4118c4d9fd6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050255bdacea801c5badca315f7cdcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2a09eabf0e2c5f963dd963d3db3ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d874cf57f6c17e6b74de4e9da74e5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d885424129a5094a7432dff321ab765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb948e288e07f343f862b5dce13ac5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53bf57fc92dc682ccca8cc704842f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f68a1be75fe7c12a5098501645f89e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a166cb0a3843e4a8e23d497d71972b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4428cbc615134a491ccb122608f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26f382737d1a458aee5ab4e36001171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a6f023ef8ae3e9d78c2a66e3ab7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf453cd71a56bad6cbc143eb3a6a73a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c9d5361a3437423b1f0b02800454774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41314f42b6acb55af8b2d1fc4351a5ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79ce5d331d89e4a8dda8431d5e89f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df685c1778a118772770d8076f4a782b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61938c52e5504f6ff3427b44335ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acbfd74a203bbab1310c33266f07b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631a0f0c5a2efddfa909d2e36fde0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd92c8a410a8be04395857dacdcf1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b5a5f874d00a7b410600236a097682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210412dd68f6c4e52bace9942e4556f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cbd933f677f367eb0f2634354b4fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d4c82dc2801c4f0e4604f0c0132185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6e98aa89e00d094d6a22a347acf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d145698256a9eda3e364fceb5006f5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a86b1211ca4e81f4dc16eed8fa8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29983ee98154bccc8a0c18de5b585d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894bdb8614800d885411846072232f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a07e0e5057fb2343d3f52ff115d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864f1d5a1c3bf29ca2312809b646f9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfd980d21ad5bd8e59aa3e777e740693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba548adb9c9c2dd7eefa2d57fa08794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c33a345ada34df0d824092be0418395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413cdb24378871fe249b173b6c2ee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9463adba50822766e8827334e44597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ab212287af7018e730bdc4f3ecb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac57019f294f711ffe0fd26a0ec0f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8fdddcea5bf517180ce9afd4bbc4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141a82ef3947b4147a73254ccc93fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b38accdbfa4ff7d02d3f961c4b66e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc39b0cebdd1957ccbda567edb46e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385fbcf8c84fc0ae7a03922f68b953c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9cce7c3fdc2810135403404aa0d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1c397fe09cbfd7eedc0ac24e64bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ff9c4691cafe3314354ef59a7f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33ea67ff54ae12d054da22e012772f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111efca4dd35fbacd6c90c6171f97ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044678d3488880928de1be429011da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443adf0a80e2ce1d0cd4ddd89ced73c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab3e9bed2fb86844a2f6c67c33861112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b8fa44fa3086fd433f1883d59234e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abb975d7c0199c3f76d4fd00069c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c583966e97694b025d535300af915115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ed491a5e002ae054497f1702520cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380353e9d296b539d3f59eddc2bec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b4c564c391ec6ce9bb42db3fa8ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926518c65e491148c789f5cd7ae31a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8b102bcba4afbf72256d1aba7b98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a25b3032f525f92c428935be09b0da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862e48fcfd8f387f55620062c66b180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f9e3cb39c3b4b8b765c5080622a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6354dc1161145643a8a34e03bb59529124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecb07de9d46196c8330b1830664d9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3df165a8750d2af6d1b3bcfbc29e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a6020f45e47b30a863fcca9e82882127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b574401183ba8263f39869a0a440f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde91c2cca7c8444f3bc98ec2066ca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d02bcd8c605a275812fe9ff5c2fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19bb897a6bcebde1fe0e2f4727e986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa48b48096a98c46bf55e9fbd566c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae98563fdd023b0969e4797b2c21c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83feb458705c0e2138b97cb5b08156134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6ada2b3b192d3639a50f6f8b95ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bedd9710e9e55aa627caff526ac378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbedec3f60b625a465268e5abb9dac3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef33e856b6b4830f27018bbd53b421138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df9666803657ab601b4b32e7e4c9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fbe85c24654648601a999541627f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b4fdd6964e7724bb1fe2a0efb1ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118a8c47094ec5ec233b7c07e986716142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c2727e473be6f18fe892fdbbd2e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf85e770d3f00ae982e45c9284aaf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da76c1de6d94d4c55c6307e1d604e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3082a3fbf8e0802ce93d43f4cec617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae93e13b84a3a456b5a40b16f16cbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b2187dd661885872fccb3ad10101148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8086cb27445a8c80434468422ebf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601a35e70ad230494f97f5e6f993d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794bdb62cf4b7bb1c972a2ed75500c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654ecae652a1c247b1180ef5e69f5cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf05adf915f5c279d423bae97a94e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae135cbb9826cf2567e5f69b02d4c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161275c09fd7d7e215a79b5ad0ada31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274060a718ac888d9b466f7ce50ba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5478504fcbe2f48eeeb68b7c20edc64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e39249cf187c56e4f749c98f959a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b7b1b931203aa2e26c362ea2fd59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd08684f49765884c3a16e7725fd05c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c40c76bbe780fbabbea071dff68490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a7c7abb1b57bfc0ece70c21a12028162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943a067b847724e66b504199438aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762980d51b398e8ef8b15bc4d576319164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b64fa83ccced04f1b589eee091b37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97e810d3c61892cd592d3196b37bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c3fd873c0d3f746b55a30022ecb0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f474afc2c7741cb0aa0e37a40399168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d434dbc8889637e146a8ad5ce42594169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39800828f0fa5c070034ef4aeb55116e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46090ad3b685562434309c543484b579171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be58e56fdc3bd3e0d08d77a0e6e88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132005f6937163ee1c322b6e6d7c2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e941946eccd6aa848a30ad1bc145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8eebcc37ac14808eef2597ad7593175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e44149c24303587a2ab53e7d111ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8016b4244c6520bb73104a10c866d6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472400389085a9c2882cdb25d6e289178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748cc6fbce5e18326d4ce9627932c71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a69084a8b0df4ab58b0f523cb4072180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2fc97e60896b1ab2794a4f16cb504181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c4aeb349dcc07ac770dff158be94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db248053cd175125865d87e08d039183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669e852f99613d5acbd583119293a6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ac3cc5a2106efb445bbd2be75aea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c025520c60e6ac14c5b0ef87d87150e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce2d96c8cafc8b68e89facacae1dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d319eeeda90a5e51a46642c04c7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7dfb1816143e19882ad6d6a91f07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc9462060338e6a18ec1b85147a1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687bd1a37a9ccc8a8871bc78505d888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f683d5e4718ce8a6445db7fa59da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7c746760c7126a20964af9ea3cf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c818eca1e8a3cb384c5cf7d75209194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8c29c56599ce5e8542227e964e5e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253fbedc7fe06b6779efb44630dfb11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a96f1dddbb6a0df80f4bd00a6ade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796af4d28ca8c5d61a6c185c7e7deb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32787fa3e597d74aca21fd16d549eff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a46d3f9f09b644b1f12bb828041f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1837432bd10448fbf4736e3a4449a8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c6d82d92b2cd28b74201bfdfc190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a604415fb4a98e95bdde8aad87dbeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d437a2258c9520bbc3c81b89ee8f6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0213297e6feb3777894ad2c903813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a672824084860b0cc1e5a28286000d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd2e7138e20e3bd18ab6b49a77b392207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a333182cdb80617b59c775a34051208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c74407d07ffdc0d4b664719638c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8132c3607bbb88c2e3fe803ee5a75d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba10de41db56430ce6df481510848c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8350cc486eb1f1260e1a7a4ba87a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fef715cebba2f324b42cffca673b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9bb7af4e57fd458213c25d2e49566214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3beecd439adecef155ae563a9a74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591546cded5180ed6d1f33f7e9b1d912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184feefb4e0b631d62e331e3d7fe91d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775366b4671561c038c3bc1791d747c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc940e5e385ec73b119e15d6221168e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94cbb948dc0892a97959f5f5401813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2e949e86880457805504708a7b353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499b7a82ea82752eaf6f175fcde31b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a95ebc241832b129149cfbc6efc2b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc804c1d0d9b1c0cd6e8e0e4ac868aad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e246884370875bee714d8f32f8497fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10852781447d5ce3d7efd44f8bbfdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dce216a26c9d2328dd9582d67e5d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156332fa53521c9cb65bddf1074d656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc633ee4ed06a44ea982499598f8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e55ff5cd736995fbd63da097da8f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93cf21488decc6e49fd02e4ac3eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc933df688e1c8466ad331fbe6ed538232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f39021dec0cece75646b6d2ed29c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a3d947d82603b21f36251ede28e39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9bfa7c0da0fa9eaa8b1cc2b7bb35a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd788fabd291c57ff0f59cac28a9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6bccfd9a41cd8e80f3e9d1613f548237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c78d576d762f630c34b7152241925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5732ccb6a22fadaff0175199760939239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b025cb79e7f5251a1c7c346aa9f7c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769043e49caaba2156ae4df4acfbe1d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e58817f124d8ffb4af095ca8a61fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145454561302dd3e8e47cff886db2c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68573dc5c9312b366a6a7ae85e97627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3451fc5ba7554adfbfbaaab7bffad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6aaf5c73168fdd4e6844a1952d1c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e98c302a6ebeccd1d6a1801970da8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f041688e34532568945d19f7da7b43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c79f349e0a1bc7ed36b8eda2fee76f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f61ba7688c4aae1631b8a59a119ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f83cf5633d12a68a122a5c1bec81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db73d9b281354c50ae362d4e1fd19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14160752c9e9b9bd9d2bc367345da5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf4bb12c3cf81727ebc390599f173b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a9fbed840d89254cbd26169e0825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0fdc00f96f513b7183bbad9983df1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb013f4e21bf35c18cd0302d358dbf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19453f0600280bb2dd1a5e1b786cc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cb3a60380f498c6ec7e50e330ce56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24866d89744515ac1d875df534882260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5746e593343df7a4d8b615b55ab86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5330a802395768cfd5a0da6cd8406262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10188f19bf3404f81ec3bb8762d97b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6160e0cfdd16fe8beeab4c90c28e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90514a99f14a680f448e69883748ca6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79074cea9bf69850e7a90bea315207266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfb324c31e08d7271902f37e0451e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d72fa578531988a9f42bdaea13cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e44b1c93aa2731e6402973e36bd4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d76eb6e9f9083be122bb9ad021ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe10bb40193da083450e1b97640e46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197195d7ef45d4cc99df364543cdf76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038383d6f37cec37ae66fa63c4082fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7934b8548e11ade29628d3a740cc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a4a5e14a678d91b3d36da8f0a2df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b32c7f72c437a67390913533f6fc8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3394ae1df57e0614a74ab48c612ae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef9f25cc2785885aa4c172532ad1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae3c9faff45d9af6cf03347a347fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e796a1a0aac8c5121006cd767aff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcb7f292b6ef8755dc140fd547ce3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62c9064a006fa1dd7f0b8be2037a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047555912d848446285d5ba4350c74b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd185a69099007f5020acc26249cd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a67467b6e14a2e948d38f08c50552285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d43f9a84f6cd0606912be4306d6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1244bf69ddec2f03b2f388df86ee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c7fad0159011cf3dd3f9f885041a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637a4ce5649235d33492ce03100550289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab09740e73e062fcf0d40b372e3f72d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53946456cba21658af44fef5fab0625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09d5b6dc23074f502ff7d7f0e5bd96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1271629ae38a0ad39f031193eff17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a427aee8b0ac4c14dc287d0780bcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f57fa521e122c75c0338477243af4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609fa9dd93e5635ab1e1beb7f3063b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824f0c39af60c04d8e0d1d56851439297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf991d64146ed1d46d2f971260750d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1798d004229d82776ddde0b5dba3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fddbaa7b36c704e621a87667f9cee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b5123fcb6bdb8b8a1b787f47616a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b1874dbbfd7e419eaaf0c0e5b2dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef663a0110ca139c212e6f0eb54a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54825cb62755a4e6e36ab9e9032cd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aac9ef23a132e665af11878517b75c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2461c2501354e20e0a78ccf46bfad79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160550fd43bde070bf2f1a482a99e5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba228f7296a1708c5e91038f75f0f61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953117be906e803fd988d477cdd151bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c643eae87c7b652e80278c50bc71bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ae1c8f1b3a5fd3fc88213440f309311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a34cf7d6889780a318d9819988b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc85a2ce54b892b4e92350d774afe6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f72ada9e154e627898e9d975d1c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c141032a1f84ff72cececf87743ee9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f92ac07a09c44b54221246817c095316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1f60fdba633eec6796c0ba5c2ef22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe6030c19a234e13477a4536983b87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294e1d774556801d473216d77f5847f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ce99e233857745ae9ee02e998cc96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20f430e7cc3421c2214839175db77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa631bfb1016ebd8f181afe84856360322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a10da3bfbf7c4c6072efa9c369de9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53c10c4098d55b7c19a38709db8ff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b69fe2d923a9d9b8b8ae49c2767e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea3d154e3a15f18ed0412334c82139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867646663a73c10f782878dfb457368327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650a0f09a2907f9e43818005a73167f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152215a5ee3e9ea446d534f0af14b75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad890b6591e99c0f7807e243be381a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62738538f322ae9e3f5217152ddf46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb68c236802e2d13e0947754b0ea09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b314ddf3c4208a8a0e935cb4989a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9398f46bfec0f3e11fa0ad5d221c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041b9116db768fcce639617a9f367e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa49de2a3152603dde585de74b4b6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77695c33fe295cbdec4ac692ba3fb5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd35d27eac9cba36c164bdf4d667981338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9ad6b58d076ff0c32095415afb74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959997674ce2859d71e910639bfdf26f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51087318f2419ce0b1e6e64f35a5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b06041965f8f2db5562f2d13e16a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5986f878fb53fbb475ae81a3d5de4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164202b1055910ad233a63b6d5d7b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b107560527f41a0566ce3922cb258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3266188ad8eb3d78eeda6797393c85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935be4029d037c9c099de24fd6e9f06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b82a9570ee71e32a8e23f0ad7e13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185cb398298ebcc60aa83850990afe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b9f54f8f512d6f430c2c9e45cd716350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97629f5fb53fb9788f5be89e6b8a7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbebe2f3172e496495dca4e5fccff89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa41d7dced0a24aa18fe70970f3a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053e29170cc9b2ad0970d867c27e78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782958e854925b4741ad4e40bbaf63fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c45497b9cc7455d465b76f00f7d17d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef54dd05165e6130a6e5c25d713dc77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c03a6707eb0ae737212fda6a4aac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f985691ca6e594a3cedd685e9fe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80eaaca2724d1083cc675055e24ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9b07ba20209d85c2c34dcbbc0218361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926a51c365338f615f9b183ab0ce3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70539cfcc3fdcb5a19ec4c900f3223363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6fc962de14d98661c2e1f503414b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e6900beae4c04145ca270a478c42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1fdb413e143f679bcce43e22005a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b4060b65b8ab3b7190032e751b99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5665ad6bd25f3c9352280932dcf429368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ce5c3947a8c734deeb40dd170545369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bcb0de3dba195b65b7223a1e364c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373b0e718d50cc7192505106fb3a20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff718dbb2d70d3cdf63a4508decf4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b3d1a1900e925f8c7abf6bfe673ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1aa7beb342beca6d14ee356333b36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e325676ecbb259c6e8ea032d18b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc379fd66fadad0a93f5e330adbd09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f139f68e283fd930736a02c118ec87f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e22c12396875a555048f182c898dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745404e3801cc73298e33dccbaddb7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290113128333dc0f4dffe58fa5e43ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad932e1b6fd08427dad5ddbf7b70fcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26a30a0940d6e767374c387797bc86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa54123c99d239dfd848bcb294dc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156f9b30add7f3b4beb5b69f6af7734384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2dd56c0337b8f73d46b96a39bd47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796a8984ba32841b8fae5ba88bdcb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bed2ef4288499c8929ee5ba52f8bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491b31d4916218a7cb2bfbddabba609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333f889e01d58b6d00fded2b05605b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45fb1b25f656544415a4ca6603c48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3d1ca9f0e3a8640c0c34b190db12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e74f5e36bf6fc255ee3c6dff8514392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfab87cf46ec793fc595e34ebfbe5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edea435b447181739599658b27529d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d837d0eb4165c23a234d0587091711395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815fc177ae288ac103d6e72f1ca477e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f23d5eae07da441db77d9d69d9e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64355ce9bb277e32dbec27184566e909398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d07723f584b7d123f88d2cadfe060399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b996751fab13682b5797f603d8034d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b1f3eedffed89bc0bc8c63577a8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8fe87f88e95249c745ff8de83d40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2022d88a3e8cf6c3e38ea90d0bf1d89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376175cfebb3eba2adeb43665557c2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e665edf5a1d15158ba39c6816952cf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97e341df0b786ef49da7560de3d72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789cd90dd03daa27a992612213bf40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e1360dcf71e6bd0e5b84bd187813408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb891dd7a8173b028ae6f56004284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21186be3ba5420d25491a3c13416c93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6de0906c774e3e4576bc9add9dd83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e29aae351429b2eb6de05afee2bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1150304a522b61d71188f4f19a8483413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050fc89794b5b33b97961211b626e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277a7d485a684a27ba05607e2228d7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee8af5861fa599ade1ae45f20351e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d72e2e0af15a2af369b33a60b79a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533573be7f1c5a49307e5298bac122ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ce5cd617eba4551949ccb64c9910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853864c9f8745a5c301f134ffd2da12c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795262f8e8dcdf59e849011f8a04dd71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356194ef65d312e90c87920ccd2f4085422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81f19a27e4841b167ee6952750d70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213abf7708555d88d1f1afff725b07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f16184da544cb9b63c225372db9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e09a96fb09aaefe76cba83f9ed644e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d79c9623a1c5b9d5d684a60189694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8b6c078156ad48c4f75b97693a77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b948f8e59bf7a54d45c4d40fcb4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4e64bd09ccd49be1896490b4e577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57d033134ec90d21683beace6ca4f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b16b63527c275c34a05b119bd5458432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d3ed5e89b3526ae0cd01727a8b9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc75f275255b8847d8f56ddad48c73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b012ec41c61e30ca19acf5c6baed6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4286ec0d82e360791c6b9fafef138436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0767b403a606f145b8cb21ed9a3d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9a61653e90c2de9b2c4978764c33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47c9ab066d9500687b19d355655dd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d0e1d0c5fce75c99b53e022652794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f9baa6768e239f76bfcfced3243d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adc2528436f2a19bbcb90b5b5ae77e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58e74be1e678909788c8d2feae75b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5ea08d8f6ad06bc49afbb8780ea6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac02938c19d79bfe24858216c3616445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8891880b36d03f95faa36d8414ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bd1b81f98e28cc3037f860827b63c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf4bcb9197740972f4141319e3d3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311710424d44e35ca4c774da27c725d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996e88980732342213476ecf2818dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f3be9aa3077ada96131409633787451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d4a73f45782b13a4b91aab7b0f67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01b5fb57af250e485c1db4bf01058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b8c674181e69d140bc7f1e09b17e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4df846168c751c3d215724f388e10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c9a32cdbc049c655b95ae0cf80be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55a0a3795435432653593013df6ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa03999748ddff93ca4d0b9e8f7a34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef51c89ea551ae1f2f469991a0d66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d523d70eef89b308cbfcc14924f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84579315ca786ec361db1b5f46637e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b81ee7de1f6aa5131e64d11d41b02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c8c1eb3646d497a8abaa026fb67c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd2def88f989db82993afa024fb58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4e0a12dc5573f53145cf1bec5cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58efa9a9f0c6272bb52bf932c33d04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c9df342177f06e4a66cd6cd347bb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f42167c585c432eecaab44e5438d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec482b5a7dc1bf3046900135b3f27be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608a6775f1bfa98b5e2e1c091591fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe4e52109535b7cd1e1a855530336471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53225e57f7ff0d59dfb924d82388a16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f58ea8de5c22a4842bb48ef912bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939edc74f9b95e83bf0c1b74a7b5f07e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb7f3e39f02b87251b5a253f88fe4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae125f33cab25736a836e1f07c4e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adab926980d9536ddc77f16822e637477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802da45591060f36ced159ba9487f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928426ab88dec00fd0aaff9893d3abf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e534ec1460683ae0e89c0a21dad9430480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce005656ac76f4d6cc40398799b9878b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e4d53673841cf77669f7a4cc1b81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb0899f6b459944c80a412ec5b17c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73779a0ca2ce25732bcb1a2730051b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b55f58f7520dc34578fe2eff9de9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb1692b2e2a44f1792ade4eee598c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325b2bc7f2ab2a3feb98b61c0a312a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a83ced8ece9fbeff293fb2dfb648d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee3343ae85e3b30d7be237115589c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2c689fe1a37a47f70b7f1d829e33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e442aafc46dae9bb6a9b16c44e16d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c9c052b4ef45e22f7daa13ebc8885492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bbfbee72a9a6b3eab2e4f51ac110493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2048f033e7cb55bf558228a9845db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c604a768aa01841620ad016faa43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac081c5016fe0fc5733b04d482885f92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd37887c8c71964378dfdc98808aac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23265cb2668f2d65b066a1017edd09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec0632368f15bb400edb4b8028a6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4d9d68953411df423471c81b4e811500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daf79b362de2a0b41ea6b09553e3a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568a2fae5a30a31d0d3879480244d00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff9204eaaacc38e5eb7cbc0b84a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9c22e254c276263fdd5a1f9497db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47276884cc62543e81eccef23af07f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d2d215e569807804f551ec4f15c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a038323500197ddf4026301793d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ebc51e3b5d9373a6d45b688aceb38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5dd1d9eeba202336d38d3abc685ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ac005a31226cc7b192136da89d5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebcf66296b3a96f205948250e755e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21138df095801f42bf2bf8f8aef20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42affb7936512f1525be5bd6d0e4fe12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047821ce5e1dca5aef0477bbc4450e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979879ef7c77c98697a202a413faa6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa780de6b38665cc5d802e0b876437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792de44f76247df6f3ee8382dd30c22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bec48ed98e9259451a9bc042819e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982324c0646478a3550e3ba97603840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0187f6d7c42720b0038b7615f9f2a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feca0decee2347039a1ed2e4cdde02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693dc1cccc88485b78f1fea3352871e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d2b0fb48504da4b0eed7211313103523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b057f5a0f04f910999638c1463d2d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfad8dcf74082519c24f260a55ef0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bf5eebf52d17a5d5ba9886d89d8f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049181165c05860c69c5e26d874a332527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cfca2c0e180945382e4581edc129e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a226c1bfce7d3955a571366b806ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2278a3ef96c3c99ee88c0cc490404ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf26ce7f456826c94d6b7cb8d7784531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4d3c28e2e4fa5e32660503a99e479532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73474c5c56310e2c671b3bb3d50fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7edc08725c7310b1d2926cd4873267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757a4242b0687bc552cf4b4eeda13c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7df7d7bc2c8e4cc36396bc3833ecb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681e6ea3c95c67737249ab45ae9c9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de32bfac58586b83a97154f00cb1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686fbcb40f50c78e39fcb8ff5fbde8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba1681f22cf505a0b5c9c163c3c4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844449d92d8a4a36ee7a7ca7123793541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d650ac19ba46192cd6e5cad48726b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5547769f0612a7cfff90ffcd9eba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa10d252154a1563427f11ba2e217544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6910e4aec779de83c04d132d9644545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8bc1fe12d22e1a046208c97ec4ed5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f1e871535519ee321b0d41da2176547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112167daf64f6997688363208af97e2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a97c30b6dc3e76116746b206c50c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8961b4bf7ff898ac028c6c866a7d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0d7750b7103b412cc39c8432664e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb3b337e5a40e5f92992245ec3c81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b478de88bb4fe95ea7fa992dd1fe8f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33fb222605c22bc00350066d10aab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f7beec59ea54e01ac0672eb98ba15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362adebe254932338430ac3b929ae2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615203f6c172272cd814223a688ce9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023101275a9bff06c656b37033007ab4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9a81a01580bba7257447d595652bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f57127471e3fec60dc2feef833243560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192579a1551ba55505f57c5c44ddf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71c749b3341b567457b0143eeaf98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4d29fa8637ecf069df6dee51d335563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa0dc087ec6583d288911a91f7c8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1464f6d43cff02f7d08904c081a08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50122479508dc07cdd68ac1d9f467a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fbd964824e405cc46dba428f02efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e58874df19435bef7a04d8cc44144568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16a1cfd94652d318ef5e219d5dad3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466730cf2a3a1db6d76624fd64d6ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a50d163f5fb209bd38a264c6c6831571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839312381d02d1537aae8bd398c3af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c6050f858c75dd5d1711e2a3adae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd9f3ee60e8f9494bc8bbfee5d1a2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb58f321845e7a4138e92e1ce2a3a20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c57927c2ce86120ca40975c611abf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a7e1cef1f055af8e19c5c12a40013577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b11c3f17149cb8f035139d9c8f5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224234d4589b1b458390610333964fd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8264d203db856dd1378ebe58f4c92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff103dbb0b27b085c3b21e75b8d770e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c63f9a0b35dccc4498ec6a741c448582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ffb44e4e1fe09659008e0d57429ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca15a4e4b8d0ce184047dd47a53cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4f705de4c2c1a3a6a9e56fd2c6ce1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a2b543b706fbabd28e1977b15aff9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f0fbed4a71ed9f5b8d78dcc60a512587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180632f73a8b7a5a892a5c00a308d62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4a935434e3b6dd31016a1db888dc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfb03c248ef1ebc14ee6e71341b1a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c26169f6ad40b294b6b089757d9a60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30af6d93fcf6e634f82e556fa0a25d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29eda8e4bf557223a970da9807449593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be0a4cc080d4286a40de42ae41f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e40ef28b777465ba0dbd8dde2bc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed46a5cc7b55332436495a3566d014596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8671607fd735dd2aaeec0d0f70d121597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e34ad9723286fcb7196f22f01507598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57554b65ae5164ccfb091bcf484d1976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c985caf0b63f23499cf53ab253d22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147dfb86dfa8f54ca8ecf20577720c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c5fc943ab6adf320c621dc9b27368602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75900ecb95bf7ebf89b948b5259ba73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54395f15e8d014334e0591e013f9c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ce58581872c1e004cc07bbd160a5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d91ba86a2308e091ac3c434fee07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d81b02ae6c5039dffc4a2e206317607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31af49cfe245983730132cceb3e0eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07717e4afe4a5461fc49279b7192c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef42e58d51a3051871e0dd7d70cae3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b8378e7488aee3f71c2ba46966af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049964b6253993f0983629ceecea14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec95a06f94d2d7ef7a644503288c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb7dff2b224f924168a526917d86d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0af59e0343f463cfbff161619bd93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df2322fe0d5b438fd65c01c45d9ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473f878d8366422ff33281fe40c16ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ccae77fb8f6b681c24af45eb7090f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bcee2ba80e5a38855cbe3c4eaf11d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339b82da5faafd9bcc98a9a7cf97ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60524457cc47ce8db074db00447981621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cf2167163da3828780984644ecbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43f80b825b49e27e2f204cbd74257623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d770ed2321c3b8a009f5d1bac6e62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927e8f15b4f49dc5c157eebc684282625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c82d0c286357f19ce5fd095fe512d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf653289158d2aaeb38b88f8d05ac1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ba5b88678a65015e67f96489a8ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab787d66782c70fb81944aef5a707629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d484e762254b47e77995f8d0594e25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12781fe09bc4eec41b2aaefb727afa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334507f9ef69e4a5910ffbeb13170f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46625c03e29a3eb4c7e4682dae03943633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db29d51553e37cb874034b17dc824634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef65d13ca8324d5974487a834cee0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704575a95b39799bfec2fe9a9ef5da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08df3eb83f567d959cde500a70d60c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e17d9bcd628e13caafa9f185da065638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531e470ca702a52df7865a7a18b258639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cede6f6c01778201f2a3fec1c8954640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b933a4992267bee4b86397541439641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a1994f1e8ba74212e6b3cb14732de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc309a59af48405e5b31fc92c862f1f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc5cb38d1a16ea3e2c4b66a916d28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e66ebe8ee7dd41e5be7724520bbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc22e0ffaa31bacd9b515f42521d96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976995b2bff169384599ba52301e279647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b6f72b69e8aee9e6823c435a4518648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58b9ca146e5c27cebd16708ad62cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f32f42156b108c3a000f6afcbec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a416039a940ec460f837956c2e43a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64486bc31ceebfee8495774009627652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684501cd84207f69d872c69dc7331e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe43c2fe155a1634249dd083216f23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ec33b416d06d70c52108607f8954655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88618d9c0753c6f90f6fee759e7ff9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114287aa30c2fffa287b6f898bf5c3ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13b8180b6748735dc38c44f7625ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca60599c7e16554a3b7f7d733e9786659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216549794bad3bdbaf377f0efabd02f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8175007ed4580d5032fb46643f1e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482479ac699c553e5515ba9d9277ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ae584451e9c855fa59d83ff11292663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c78a942dc1f6a45e4ccdce55f6212664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f0e0e6cd0de78e2bedb9119aa15b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dbac3ce7ae4f0dd6569b785e19763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158121091eb179faf99fce6c90f185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960305358f696fbf2c6547b7f6305d16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132ef9d495b31100554d7e32d05c888669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4715947debd1aae41335288e0b6629670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52481fb01a047acd2dde52ff5ababfbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6563a59f3e7df5d5f57284424aa21f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788cf0e191ac39d3d19dbf61b62afc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870507af08a3d019bd2bd1993f3c922674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175a01484d70850667ea75e16361d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e6f8fba2943451d03d8ba8185158676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b1ce6f251a6957f83c79f8613de6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440dbe4ec4c225202acf5ec4116302678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161dd8971fe42e9d53b645440828e33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb64525f204129797925cb4eb5216ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bb03875a59cfc7fbe6da271abc7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c903183ac8d3510abdb17982fa79a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e8b5cc80238e229ad285d0e0b943683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd43bffe238b4aca28eb431319065684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a667d6654e2c6d0aa76e609412d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e3c9c5bddec50728fb7d6a471420e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b937a9cc01edfa76d9c24eaf1ed3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217835bb4f3acec63a18b2185c32281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df5b074cffa3c5835efc7a028fd9e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4a63911595b8b38d19585462d66f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818543cd28c8fc8dd19f876e5093a994691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ad18da03ccf5a1895d7fd3deaa15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42e9977d8763528846796dac54ae44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf779138a989039424fe44cfd626d0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f11602b22ec09e7ffbe9586705050695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017eb241beeea124e5fee58590a511c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0e22913fbceba41db2a59089e120697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0ff22a122d1481f152502a0afeb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6835d46dff8dd747b3fbfe465417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae16d441ce71eb306524b55dff3b40e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98632e2f661812f6126affde835799e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3f6ea5cb36578e690b4b44873c49d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c032a7df9d2053f8afd9308172589703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3e65a3dbb96f8000a604216e9e47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87356dd7f4bff9a7c3a56794b8edab1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ee57a91b4d5b9c3999f99a9849de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb08e592ce5a9568575eb846300eb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73268f1dcb17a18b25eabbbe0b269d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4d6404971e78da64f27bce414327709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eedf1b5b2bfc8158e34dca9d9db632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edd62da00cc4c82637ee4fdf59177711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb03dc6c32988a854eb69efa4ebf78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b540c2003c4e6d689a716cdeeb32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51122c80b15e836bd01725fdaf5f9bc5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224222e512060c514a4518f3aa326385715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b03d6e7cf41e006cb5e1a68a09f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841323f0f46ca75be7655b651f14cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203b49e13900f019d9ef25d59ac0ddc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b4f7d903c7d27f982b3e4f47bd83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068139ae7af2d156eaa2f8e8b0d7fe63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05295b6296171dddf5b44e89827c1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32381531a3e5b4f99f61d7619a38f5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b32b5dc9ff135ea6a8656ba4f7dbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a46ca6a601e927254f967d8fbe10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb660a5ea6459d8110cd66b3f8a8b138725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2606afcca952f29380f349e47166a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df723377fd992e4cd5c2813373235727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacbe54d3849b64e234c14bf7a28163728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de008fe70b33ddd633ea589187f93b33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c27d4c42ab0ac1304953a555b54409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919752147536b1f567afc44f3ed7d7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb3c732eb7476c6c0632808cdcb9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e0cb143b19408bbe2bf3a6af03f7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c662da90a344ad5fec45beb7bdb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b6474c4ee8c08a82f4d70036a628735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce9db139df1b25fe6dbd5e2cd7196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc413ae1aa75910b9423142ea207451737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872236f1e233b9eb8d2e7ce308dec8f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460de89721199438550f9d58cdd01c87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df5f982bca939b91aaf69dd86277d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d7b3239fe6e0ae6d6bbcad726c522741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b4d99aaed816c2a48214a3ef0d20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1f6fe54e6143b2e4712e518e7bd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245464fcdd9cafbf27236581f18c78e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716ba451996243c91421eec2e83960745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16854a4677c7678a3e02e7b18edc83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9cb81b0fa5f818aa015dbdafcd4e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02266200b674128781f2e5bc251ecf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf847754d464f0a6cac7ce7e4f95f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511acff9d05a5cad09274edb26c9be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c749d731207a303899c3a659f55d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01216f604d11ae546c1dbeffec545a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b0d1eaf76b1085d2f7a669c02794753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d0d85e7bc70a0bf59626430e882b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5a79a20b68875b8bb1c54837f16e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb396d3e98d0c29688a36f5a2c16875756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27687f8a78de4f04d5ca06fa900c3f5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229dab0b38979171d57bd599aee6a19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b20e1eb30e7f8338ac9052cc0767759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>