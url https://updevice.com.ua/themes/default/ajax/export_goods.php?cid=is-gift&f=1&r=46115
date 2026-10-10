--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f205af2f860e7ca1e8f178aeafc71d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d48746f308a71d581e3aa96cadbef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f8c3cb932523d1a99aee3e4b58fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c80882145f4cde445834df238e46e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c723e9814bb32472d44735d73f0935b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c22b275c5fc4f7aa27db3d10621386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6a30b29faa315d8bc3ca4d19ad047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988e507d84853a7fc9d343a38fbdd1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e87aa4574b15c14a1dc6628374bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47680fccdabe0819f5debbbaa6040b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067f68671c82863b0a23bfe0a5f0ab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0af7fdcc26ed7c09be4cf980e47712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6625a9bfd44d4aefe3d8bc98d8c5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea585ca67b300e378a21ac915ad2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1727571d2a6f6d6c437b2535fe676f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8859156690ffaf9a2de4842b683a6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237b68d7a6f84f129ae7767e54855517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1017f83ee55699f65ab781e4a77731918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816922c667eb240fc799a41db1d9ba519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c034bca666616b33aadc19876b08e5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2237cbae0f3e83b7f7fa72046620c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401d36e84881a0d513c9bc3669734522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5789859e43715866af087006b461ae523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decb8c87aff2c028b0a2e66911ad5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dcac1588dd78dd14ecb678f3a7c0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ffe7a4c00fb71e4f0e9aa6dc6deb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20432aa99ed921d7e9e812b2c04a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7521d8b8590e8b1ed0490c6938878328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffc7f228e8dcffc363de371ad4b1e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeba9563c147d9b7b6c49425f1534330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11521f0d2ba6cb09043f466a3afe8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090598f4759fc964808b0412900c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc0be9654bbf0af692fa87d1781a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c584a0204a9c4af3f17c11ef31a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee15055e19d3e484791a5366fa9b6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0672c4356d6d9dd06794d526b6d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae482ad28be969855b3094614a350ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf18e465c8acedf7bd283ac5b687938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45df7d6b5256d20ecb5d43cc0cbcaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7786dfaa26f5f4362a1171473aff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206bebe7bf7879651f3640aaf67522941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d750e69cab3f04278927d4d54a4d0d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f1ac5deb6b55f5a27916ceee1c0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471556e2f1f66a43dd813bcaabe800644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d42f373d8ed7ddba6e33ec7cec69a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bbc5f79eec88ae151823a2bb7fd9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28f4bf67a3f55e6b3ad24739065f0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba75da144ad8651bc7020c53981af648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c817c535b1dd5fbc811f462a78ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c03e77fe71a81b94c164c1e70efaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819abe8c32540292263992b32380db2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc6aac5b0d68942aa310158378a3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fa2a0d3f740c36eb42498a79f303b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46061ff8c3509955402582569549154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f8d0a4031d5a690c7b1ae3290e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe1fa59031992c5a04e7278cac76356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817135e55fa02d83b4421f11fbf5f9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a9bd106553f0a9be4f250b0263ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab0d16e69fde715155304c072ef5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f48df08868363aca1b048cc25412a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62045d68c67302a896a008000f9c891c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa7442a67d9a6687dce44546e638062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e44565937549b2a9e2ca30b0b11463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93fbc50ae8a09fce8f9496d18b51f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40519c554525dca2576f1f4e86cfd06765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f35b2b4f6aab26d6647b91d12196966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d1819e2d8d46fa2e35b30d3afff767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eb89d9fd33cd29d2e74bdb64d2ef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265df0732b7c7169cf01cc1b8915262569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63a4f116780d932d65277d8582002f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2e9a93db85376d6cd41c588953b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1184bd814fbe4aa703f5d21759bcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd20a978f6f6e48b58540aad12251173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114acf213873d9ee322e653483337ee674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cbf590a3ded645e1dbdb4a1af91c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfebb425094b7b3072f135458dce1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05357c45f90ef2c4f4e676362711a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88e23614793b8d0bb0b1291a3b5b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610011a68eaf26ba48c7a232d6d5a55579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aafff03b0edcd045ff51b47a5f87080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b9929903c5cbbdd4b6e8aec9dc40d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa046d862d47681d1cd9cf1a0eaf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36483e9adcf8fdcaa166aca1850a4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05380cdbc328aeefbb20c2662af56784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95602858ae14839a590cd9674cb9eab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771320ea58b0cabd798cbd02eeaacc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397063af2eced60b0560b428f02fce9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873bce887a13bd86df3af74d9dd48f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277fb4bf7bbdd9fbdab5d2202d31e9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b641db9141937974168fd660c29a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce57ef43b350634197f688d32c6a36f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344248d4d8c99e486f3d8063aef5a2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c3f945d5049ab8a464b60c86475293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3346a34908d939b5fe1863602f1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b5665ca43b345b2253ab0dd39444095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9db0cbedd6b3bfd68817bfde050096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf179b12969e040102f63e55a74a265897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7eb9214c5a9ec2f999a37051d38a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2cc5b57c9cf6a51a29b215079d0dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d3e6074a080f786865bbec4038b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8683177cd33d90dee5bb1bb2ecbb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda5a2b8bdae8b2cd1575c76943a41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8ae5540803e7e156be006c717f30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ca204714e7fef8e536be84978eb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8fa773c82a60e5fb44220a8a29b47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d89e069ac3c913da880e58b75553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c30381dd914a2a20bab9fb79db88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0883db57bb80a23e08dc813dd8f6a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3bd4137acc96ac92748f8792c73d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5bf3ae01d84f09f9ab7092ab11a6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8c667c3899d1e29f21f235ec0bdc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b59ea0f5939b526606b12beb4d845112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3990a1408bf7bce5dd72e25e2968dc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081036891cf0151cbf9804b211c1dc4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c023c5de946b78d91b4b231dc55d1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122001d039cb1fa28ae29d749a701577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c8fdfb7285ee810b6ab4fd8205af3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597dcd6ac596b0005f160b79d8307a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d6d7db3fbc46f936e3c1f58c85cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f93de5d5c011040081cdd5780db1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56690320c2183cf5c97c1c2d641073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be213ecd7368779196e78d0a30aa7bf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc4a4e516f8bf277a75ddab8b19aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f914c4e0408c43102e6ed6609dbec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a846e41f7fccd14ab239e1e872931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf065670d0377a88bacac46368beea51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d41989e52e62cc845f569ff0c614f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563add7b9b7b17bc4e8e485176f88a2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c41c8f7e9b32fa5f3a3037b43ab9a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc7012b6c815890990ff64fa68257b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167ce955f71a5878e11b1591b6e6a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa7e733b39034dda3a73f0052ee77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e504dbadb937a873c4f30aaad03fb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc426283a8ff920a21432a523103940e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721a2cd7b3f669a648252665b97960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35033bca96dede3423189db397ffcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c8a195145f7dc93a20e86504a7de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2dfaff9caa3ab6a1aef2d16ba65c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d2119c276342ef1ee4ec5b1aee6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e22b8e351bb18f1b2857151d1911b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a9d92c2fd19592e8410a1eb43e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33bb6c16d62027dbd758c2768a8432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a55cf1541b8bca4dfd04fb7fa86c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b1e7c1c0d854a6ef52155d9ce24a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646db9b147eb93157adf6a8216eba43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d2e40a3e051675b5bffecefc9c6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a03588fd02038f95bfb3eb4fd6915147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7c928e1be0804880c4469921061d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061132ec1557a1a7edc2348b2c135b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483a6b845d41739f69b0b54616c120150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7221ed22babd05a27e1c3a599a61b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd26732d58eb307deef4e8ffed45d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10ab97f6aa72d8de406853e58a717e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f18508facb681f14150ffe9f90f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344181e648757b6a587c49602d741f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babc34126ef604503a8ab4a0f38dda2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031ad58c1dbf426314027bf12532e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33143449798398876111ae06f9197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275779bb743ec20891405af4e6cf8245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b7d9d5e03728dbd969acb7112bea8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feae5576b6b45a5bcb7aa3bd57b2bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40740853ec148a67a3df027bc57a441162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c0ecccc7a9bf12da9f59d6bd491b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770ef4521aace2979e98c85743b549164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e58bceef72844a5061bb3d7aefbeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60006de0648979a2a287262df17c4a08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec6e1114ad69f14366ba06e12fd9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039a3ba186fda166fbe981f8dbc992d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932397e98a963b3108ff8b0a2e0f196169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe63cd474e6a3122d972702c61ade8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b06f788f6c0c5e904e988bbf71f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0a57882604fea2d0210c1f45f52d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ce8ea1fdcc4f6bc6253adf5248ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a896b34545961003ecafd7fcb7e42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5db50b2adb0565f07db017ba037b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c575864d37dbe3a599c84f0b3a0b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505bbd7c106d1c6898365fa49785ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd70f9c65a19ed0452e4fcd4f81f6be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658d53a1d30016a54a7785dfee4a54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98851c177b4d3f78d06689203700f1d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1a03f9edb2a4a16bab00e9e3fd9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d9dcfb5ed55863d6aff5078bd4ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70e9bd7e48a8f1e95b17f05a02ac15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ab1978975bf9d2f586f06dafb98e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022a77cde6fdbb235cd5269293b396185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4609eb84c8ca1cd15e3e543593cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9476ce2ba8e82122d1faeb1926b38a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f99aab98399bff644523d5307ec71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953852f49bb04428a20c3d43ca381e30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af4a6b014e48e190ec62b0ea69c224190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea5a0b0221618cbf3ae47ed521c5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f0c7ab37b5aea15c31e5fc3b77dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64723e17a7f96cae68f85ac93c1c0e3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa77dbdc22c0a3a65b02dd92505b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654be0079568f6aa82c7bcb5c8698cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb8b54d739cc4590f6f3e0c2c37675196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d72f2367234bbb754cdfe8165091197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc3c20e48f0f8d4f1cfb5eafdf1bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67042bdebe6d0b46f51add9422f9e71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e9adf9a0abd23d861a2f4b42e2a9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271482f1ea12c78b52610eccf8c6c8f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528dc65ffec0a705e5b2dcdfe02d46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9f060ccf186682cd127261d2a04d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2610f36d45ba802fc3c19eaf1ea59a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be3a5bd31337d309ea49ec5dcb5ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6ee83d2af23e732f8a6b8df7beac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe396d01900867f938b1e93e7a9475e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff6ecc6901abca93538af3cca9c77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c08ed4124f4c49df05c85f44e4143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748fe71885bcd40e347c0553f5f5ec3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679098f4208aac853aa674e886ced74b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed000435f78212b8ee207d72f8e295212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ae3e9bf7994fbbd5a06cbbeaa457213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d20b5b94649974d51c00b0ce5a0a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b213d1ebcb3163b24821a45277f3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db66fd5852914e341b851597b46f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba732224c9e6dee5cbe921b1be35d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fff97b66ba421a380e94d09180d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2aa743f004ebc97575f74ffaa5ac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d637d677841e852ef2dddbbde95fdd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ad1307b7685bf776ee2a3d859122221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6686c0ec81a714d44d35010db86162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091327efc38de280978a4e72184db2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6868d178ee2233c56ffffcecd2fed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d44529c1b0e27e5025520477cfb24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49757db420f34424cc7633a35f9e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708252e97134695fb72bfd0f5b076c0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168ac97090cd59805406c4625c7a11e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f967e7b7ea2154682284750e2a74b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329388d4f59afc925aaaf41a097267b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094e336ba0a43d127873c83b8206f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cef407f01ade1498d8bed40cbb213232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076701bf9177f99966e72a413a3b326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2d5fe63c7401dedb66d574bd0941c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6172482b4109de7926d0b5ae4edd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261019a8c5b3238668aa7ec18ed45c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d91d421a7fb6317ef729122cac8e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d80da9cbb8491d2ebc709dc8cc185f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64119a19d392a70c0397b7013efad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c7bd9e3fffbe565e8624dd98f2d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea011c55802b4bd981eab7a3e75709c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15eb0bbbf40f49ee75c983afa9f59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1e7a807a0cf955a4b2da13ec4de6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b333f4cdcbdae6f46f8ef43fa605149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b961fb886f1951ae3f6fbd8c84271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb03aca54db0692bbace43f7eef3204246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def41e839f649ae7324d55e8fdb2a01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a9d382dc68312b196974e9c1264d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b50250a8598ada35d99f9fb6bc727249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4e96c5b1debbaf37465f60723785250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98920b9f2aa76d955708011a0f0c1f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d3aa53145b5098aef3a88190faeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd293c8e5d1ac4cdbc6a8a5ff4089607253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979109d1dd41c9ec604e50d238fa713254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05261171a6d700bf9d15fc6525fc1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564b46caeced514a10ad0c56d25fe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4596f844e6c26ca944ebc6c796d32fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52058c6249a6fca27172b84fc109f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c08b08975248195645e2060f86aa90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95072f414f586022ed516409428dfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf461ec5b48761aca5d63767386530261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab616377b2b93801a5b304062b6ea3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625167c1bb2d557eab8dd256242108e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89fe9a371edec40d34a44ed3c19b2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc16848844b4a27a2ac982716d24f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa96888d5aae12f36d04f44ad0febee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ee3ae4376bb5efcc3c12ee0ea54fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca81c09a009cff9fd0315fe5fd9d64c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef686d0dc009c76c71ca6112441c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a50fcf77fb897a39e3f6ce8c302558270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a576a8e5eb040f603df5e9393254271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb26cd09ba60262112bf2ec89d38ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e64fa3daa4ab1ef54b077be44047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ee2e3a62e9d570e42819a9011e43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ccb631759742ae0a1d8cef93d038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d82cb97d2e79ed15b06a6df2589f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308590efa1378d50eb08b3f1e6f1e85c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043118583ee5f769e2900793b7a22f2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818149750428aad6719d105ffa7efcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd550f14bafc8867277d9b935e8eeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fabe6d1c6a81bfa0eeb75e1bea45a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451f4480637429503f50e7e6bb7a91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815c9d02c386043702798cd9b6755ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93acb7a9e23c557a75f7c4407a90a2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916028d348ca28edfd94614c4dab4b28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37ef8d426df015d78e83c54ee55542286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be7aaf05d0529c6b0e7bd308df473287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c3ab2f0550c002530c7fddb05c7d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b50abf0f15ed310ff618bd6a915cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675804f590b37e22a0fe402385d777c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbbf8dc2cd4c0c270921e957be08a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d30fcf1b5bfa8353e97e6032deda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b304f1971bea10b89a14f727e1fe0b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc98e5b2d6c66f272e302a4127295b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a77f161ce78028c3fa90cebf08ccc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973dafa4bf1a02aaf6f8e321a781bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722f0afd285bf68b6af53587bfaa20e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec53e70c61a855c29e23ba71163433298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d5e64123114adf86d837700e65d29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1d18c9502dcd9224f80975c888b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8b8436cd789f0769c910ecd599ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ba6aea2c186e3d4969a76e2aff02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3fba9b4abcd9bac1c5659aa381671303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9afdaf3f2ca292f98e260b65e51e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a8da5d0f33bc5b38bb6b0eeb39198305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca855ab672c6d8df03ac09c01dd94a22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb45dbfa815ae4d9d28e47e8d8b441b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e167b68b16cf77ea29cb6b35420c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6746fa0593b22a0f7e1adffcefe50b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f6ba977061678bc12dc3a6026a91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82f5adf77bd3a2c815aa064b825a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4b34e5b90cc88cb9e7df4b82fcc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3fdb5083d19b1720111870df161a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13aa226ae57baafe011ee7360c6a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc7142597029073dd1628071d8f9b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef035c0da963f03cd09007537a494d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d39a48a9cd092b379da064872713d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b203b53efd5900738e904a50d5f5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331904836a7009eb8ea0259956f96e9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed53a2749d12aa1420ff8d694da891320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161241aa7e45f9caba70eb6317594f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a182a47e4381960d2893b57a3a5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e95af965c42e4939851403ca1b347323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6660f1a8bede2f4861a67d528f1d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134996c0d990bd5bd362cd54ef81ed0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab374b22ee7b378eea7ffa61612b8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed439db4f69b16e011a39d67a78e6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a6850698cbbbdad584632e6e2f404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d393ddc694188e5e6933d0cfa46dab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa7606394b9dcc717bf0c7dc4ce57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81be126bbd42c7ab9fff63422709f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ab2a2f48d7ad4f24e05d4ccdc535332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d813250fff6665345d996588756b104333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee967e5bc182d086ed5feafca3d518b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86abbde9a1f1f9aa02117bcddd24bb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166dcd4e102dc813fb0c6064d3f6e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad615029463b588e78d55cc3aac5e4f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb2ca060c0dc1d02a80ffc311c33f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf233a093e74ca612face9c4fbf96f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572cbb18df859ce3d289c1a4f350a05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bdb7700b1ea6974cc39866d058f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2d2d4748c9bbf16e84227adff16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfc128a0270919d1a547391a1f1c01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957cdcd3ed3b51ea15c26d60e0bc406344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263f18f4c55542adb581c6b64f8635c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c009ad264568156aaee95002b68412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf480f385ea26860fab2522e98dac6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d35cfcd1d755df792bf3215874c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e3e303879c38a798e8edf514c94c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381706eb39f84b5c26c4301c5ff81a69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0686a82c240299fbc08554dcfeeda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd13f70de49d3febb98dc2252363ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99c53340bfd50ab0f31e15c6b3c32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93e9c03579ec297e3439b573229b93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb7a86607c5f618b5a2202417dfef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ec1ad26f72619eab365e05fd5939b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd005fcc536ec06e90d3290ef2fbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706de6ee84cf86b5c46fc12fdfe202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013eb15e396bc1d172c13836c48757359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb86eb41beac95e25fe02d7ed6f88d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733484727cce23b6dc0c23458d956f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8aff4be62c371fb425c92264ba599362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba1b1eebaa00c8b3312091de35a9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c466a976899d02bb83bb02a0fd25c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcbe23ec02639865182b5801629e17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a1ab41ebf79fccbed1d1a0f589ed8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b9a86682fd5f7320666d6e4610114367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a34ae4dd6a3cb619ab360af92de234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274c4ad536c2acd4ac66a787d28e71d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91979ae6283eca5d44dd5c896b1bc052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f8c048b79645604fbcee47cf5bbc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1762ea439f4e1d6247480eeef1643372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc437d65aea2eb95ac5976dfa0fb2a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79024ed3d7b3fd335fffae1f6953ae1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc850b211d40e23a9ffd6aa13c76134375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82ca91a074b47f8c8a5e137a26b26d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d1c0fa7219c21113664ea38cd2e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db814becede85f2ad13210c7d8131b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64870c0d8c51682f4b49e077527be051379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d1a49dcc7bd962d61132422a8e67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15685286216d8ab223ca0c405c072a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eb7dee4835225bab6da167c490b24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a4151429aab9344265786883e7651383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ac06b9bcdb32d99004860ff672a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e57ccc213c446b5eed5e4950fa75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fff4a6a06f5574fc7d5b1697cc8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd18e563e0db4507c6fd0c0b23a7c73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad20f4083bd6e32fa8a8f852a97ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025eb39d982921eabf08293e827a91d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2a97b1951651da6108343d3060a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efefd1f1a198eeb8425a73afdd0597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3030f657cda215271eb34dd8ded4f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd884f9ad75d883da7ed3798466b730393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b0e14a315b8156a538db99a368456394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c6eddf01e3a0a818b1e9b9b9becbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891f0bf4efde87cf8937a593ac6b93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a0f5ef531bc1256cf82412333fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3314bae274ece4d8baa1798a9243398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d0a155827dff13ce4c54e0896081399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a404281da4cfec977ac4ae5eca5fbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923db53d6c3658732abe1e46dd929f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f77f293800ac9dfc5e6b7c3e76007402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ce2b961c332bd88ac81ad6a0724b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73180a42d0df53d3e7981b08ff7d1e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559179b6201d331a5dcb63118d2b67a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fdf576741b18db8ef83def244ba64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac530e08e564fde944da9d7d3244d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce16872bc328cec6f9fda3ac11645408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc1f2ef2c156212c9b91bb4dcab90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffcbd7287cf0a95e6616cb23dbf97c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1adc9e0d5a4d252a0996f1832bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4b6b1104457961eac1c10b289a114412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500775944ec0ea66658153b2d53f7ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc399c3c579ef37d37c6cef1f41d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a51a821f6016636f8442631aed9b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b81524816eb84cbd9153e47a1fec9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36912f745918206e46ee45a8a31c466b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37c712d9f54fdddfe6b7c4d673a50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf309aa9a6ea27660e3e26214533549419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c802627d27bcb0f190ee37de5cdc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c611b04cef05e741de1d0499192ffd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d76b1697558513e986d0c613c7986422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c2d553d3df0335e5e9babfd21b55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f00daf100918c8d35830dd851d81c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e4385d2c8aa8071fb5d8e0903a14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c2e3fedd93f0b9e077638c90dd85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f85221780a96970c941cdbe41a920427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced62415e254d44501f5f063a19040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a2d4efbf230b297cf14aad128a85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c3312523ab8059a87bd86c7da932b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f75bac9faaf5c5c6c622b8fe7f48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ff649f7281d264d023d55433e2ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d59a3b8facf179c685287834b0ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbca2fc45cd3a1ae3f443c7fc4bb03a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a250197f2502c129569dda37a1f24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313e504b8accbbe4b75be5e183e1b82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f2d8f8dd7712482623c73282f24b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64376ccac2d8b09ab0ef6fb999e770438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f4f8b545ceb0f4ec44d8350b21774439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254e6a921f96a76d3f543e01e8d866440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dfec5130567a10eae2fba2b1be79f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6795cb362dffd066e9c943c9c9cdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa01ef6a9b334b87565a5623d2e1a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33e9fbc5772f7b623489c74be3883444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84649c6ac042bcab24fc46fca0292b0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af666ed498e53227ac0b1d51362ce6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa859a05c62d94a7d674649699c33c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d25528634f690d63a72c99b3b942a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41faf1a5b340ec0758b6ebb275b28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804bba95cbcc5e1bd0908580bd1851450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc6ffdab8e3a15f22945316deed9f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343349d2349c9df5e13566b293a145b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8990c4a272c210d186e9d3b8b7ce50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e7a1ce4b80d978cb1a3e4b7f42c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f956e61edbf15bc894c641fe0154ff0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1035bd90e3f0895efd23852606f97d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4e103eb9e32b929cd5a431e61bf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b35f160da980c7e20e41f06ba35d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce38833b7d8e8ff3dcf1251f0c4fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e6471e0c0d6e42244ca5879203f7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e4dcdd2f326281131be88a25af23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7edfa139f2249d565d4654171a01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a64ad3409ef4b1b5efa26c5faa3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd0e7285f91cf123432e778527d96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242041ee9bcf395dc4f64f70fd8baf9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd837143b65ad0d60c8d9e2dbc09b0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6faf86206eade1c7c5ad9d1951fd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ce57da1407f9418d4fbd3248f00f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0594a3ffe5548c50d08efff4d32269469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de34568dfae92bd8e377224f4adba5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773251f5cad1a1ec33e5c3d13156b1be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb1db16aef1cd9e0cf21555483031472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca45f4ce81ff0ba90f37c1e45f4e906473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd181124e86a5703c65115c5cf64e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ff70758449642650ba9559fb2e22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4ab6ba19d4843b735a88578ab027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a41fc34c8210998c696668ce754943477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01031c36b08ffda251111557cd09ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062c2446201e099442a74effeaf7f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed59b6ab6f2116b59850ed610d9a4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b7002ae662362e9bd7d66b26560f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611eba7c3f305abb826427d115c7322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a629cfbbf0da55aa4c44c450789f8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521718f949597232f95585187bb87a06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc4d57e1fe57bb2b6e4cf580c267f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb71d31b5e7695f248d9d46ac80077e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53230efb007dd1259e3ee5117dd582e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3229685ffca29cfc42aa6e4947d689c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9fde38e29f0a6d349dcc028d4e30f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcb224706bdd370e2765a1101497fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ed0456ce8b3bf7ec848163b1e0014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7184b77542eb5a97bab8179ab5c31f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4094393d6bf7505705775878639c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413543b5a17909017f1f01098fba36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4034388c88ac6273cc36115ec6a86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff3420f25fdd778c21432956c1b5cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5914e84c37c3a7003405d68b599caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096f1bb1ffe0c39d59ccaeb1fe44f0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673aaea3aa875ab05b4751f258e71ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee255c1fc4771779aa3d8f285ae9f8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b8ce1ce7002549ada8314883656f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2a37e3d291f30346282234f3bd77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154d4addadf6e811ebeebfa18acab2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746554904f78347e80212f83cbdddd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df724abeb26dc683687860c957e60e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fcb618c2e09fa7e08cf84bc45bfc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c392cb493ea4064dbf17278379058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aaaeb9db7190cb5e480e958ea7cc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3c5bd2da8d7d4034becef76837f25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303fb07aaf70eeac22020f5ce330efc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff06b18a1989243e3e16eb8da890d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7404b7a1718d2e396531ea9bce02ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890244c2710a104d75a5bbf5f583328513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85b29a9cfc8d697bb81434da4d064514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269efde65b0b083e4824af53740b678515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67747e8e1bbbf81cfd608129ed7992a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c737cdca8373e2c6ec5290d439bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13928b591a7fbcbafb725d0482124a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908afb4e5309ae36a88b9d4b3043e048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af664b07acbcec5c5aece1f24ca334520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece688397ee089f9f328e4412f55ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7792ff6d9ddff15b61609d36b56b46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed46dbcf331979273bb9c26d4e5d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f8fb234ce21b86b1a4365960ad37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140bbcca797ab80805082d7a7c29fb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd360b1aeb0ac4c09563956df609b738526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033578f09332208c724f61b426a634fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f602dedce393b05902c04cbcf7f1f1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff29a619f2e32c90fd145e725798433529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715efdf26e7aa1c918b5a4834ded5b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ac61ab46d031d9d8826f302341ef6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afca00e2dac5234c2994bf3f813e09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb855fea8f3aa105667de44d0d453533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e26bfca0e35a55c7b561942f8f9fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53ed7a52ac6c5cc2e9033c36dd2c52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e27e33628e4c1f904e9a130840696536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee420b199abc07c82a5fb01e4a9631537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c8e651830a8bba8b8202adb9b99c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4054660851bd50a9056b0875c11beb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204a2a9e105ba59155b216e43521ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677293bdab76f9da31fe9526506c2ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed2751f1028a7305d6cc7aac6e5f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a44b802660ee23069ebe331864f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015c9e7a43becc4e9a5b0fc854655f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556040142ecd2c12be36826af8ee24a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1477076df4798739b9298650634a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6e51f05183627a0b98a1dc9ba708547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdcbe35a012b002506351d7893b45a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551551765583f04d6d96bc711f26735e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d07b8e17b1ed092c9bd0773eacfd4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0994b2ac72481b5a1db2ab9b25d6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5e4e5a9f45a2301402ae747acedaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da9573fd57de5a71fee829424c2171553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc53a80e183fa5c3ee8c3e9e8210dd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe2a0c5739b29719b7e01ea58d73c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a925c7480cd3ff31172cb90aadc96fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980be340de073f3ad3b150803529a1a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c2404cded2a9beee69a77e4a03528558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60b62a657ea05c9679e634ad15c5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c94356cd1a32d0b102b5fd1308ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b87c4a289c7d16fc205ca44fad547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed08882ef43eacdc300540cfb7c0f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b5e69ead99e0386542f3a03c8507563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd9177a6e46cc497449b8ea6b9faaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5f34aacd0b066ee714e34884e1df3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c3882e107f29992ecd63ef25db40d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4dedf18ab72b2423564ade8a9db6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f66c17790d407067f773d9215993d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac6f6183271f738c204ea1fec98b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b60f555d34c0c7b554b3f082378fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962daa4d7878887e2b1ce0f117cec4ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a93c6aeb7699757405480787815f57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2fac16dc7190bc20a82c62c644b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4fe39d518357bb8bec80c152fc4c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bda37d55864830260be06d30b34d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c507b2f75f5ab2eb8c697d968050ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd479c4e997a9d4d0746a9f0e5fa74a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad89688c1ac1f5d2efff55ca108192578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7d11e6d271ef6de3b19504caae6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd5336e8bea4a623e2353985345ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787fe750bb2ef37c65ce7f0e6ffd7d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5b0673fac04b55e9d403ec04b05c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07eacec329d184defb717fc8871a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af17fe9cb3844be590293e6a2fa0ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27fff70b32777389f2dc27c513b1bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06018c4f0ac49adf4100947686d22a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc3fc6ac9a90ca1a5cf71ffd44a433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c6e8e59eb814afc2fc9c56ea1f1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e74a30130bf5bc4aff59f31cf8eb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777103328158c9e3cf4c4870dc2ad64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5124eda3bc3aa22abe6158cf8f5189d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35601dfd3b63cd5203cfe93c05c13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99032538694315c6132a92784d47123593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc62e1d95d9cd35b7a7d824b0d4b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be0a7b5d330c574aa33f7c58ed3c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba3ef3de09776721d8257099c435e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a7d983dc8c5e6a2c27dfe6ebdd8cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e1f34c3e6363670d06725c837796598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253680ee30ed47abbdb72f71fd8c24d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6a58d779b5db2c8f7096fe50fa60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad577d825df90fa75b93b6333e9b878601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aae21e420c1e57f2392faf8dbae79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead896e1dc3c3f8814085e963c71ccd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d9ae544a301b7a8ddc4d95a1592d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ec95f23f92c41056c18e7004f8bcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b78f14ddecb4b82d0c6e45ab7a63a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b5a6c6ffd8ce5e9b2673e8c64176607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5cdf36c127ff5ef460c4091d5d49c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48803b632d9502886d433784e393da4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33643e65ebf2eb55b4ac48b368bc4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d52e8e0cf7c3f4ca75052ed75c2c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3286c9445a9cec8e8f8f36cf852470612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341e85a45cbabc2351e5c50887aad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8105b368c5b2df2dd7921ac834785614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0015534fde22e64316623dec0845615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68678cf8e573a5a3522cc4646ce3e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7971152dfc2700284d42a0e7166f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d909d8f12d988d63d838b9a6cf24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf79a83ccd86e67c6b77e43d91c13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e022442ae228b9058ed2219edecff7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2290cafa16f847596fdebd68d3750621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d18dc6662da807aa26b86c0dada0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6addd7ffa11dc32fbd80f3dce20dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00093739daeee668bbe26d4bddb0227624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0c31831482958e60c6f9f41e0774f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0125380ef0d71748e6eb49307435e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c91e32ae7e90f617fb44a5f22a89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca0dd91be98a2da2f6167d779c4e63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf6a8bd5c26c129aad21eb2783bcd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2c0706ffe74048ab8ea9bfccdeee7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c3fbbe6b49d950449a0f21de90ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c58758a5793e07f8b42b56cb3486632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c0b32406b6bf4fbbe3b51eb1c4aee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6f3112a4a44695a53ad71df01d494634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8da415e197ecbc171f198c91cf3e9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d907c923eb8c72a2ac73d58ffa2bc1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2405d16b131ee128e702a64a2f53327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b0cc2ede76498a642e066dd46a20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69152ba8b2f550b6022b8c659a2c487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a52aa63cd796e46bcecf62e84cbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a2f3b5bff9023d3a3eb9e3ebbf07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb10c5a972246d1a6dc567e9375dccb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e2d6878800ddc0e2f8e0dc8ec4e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d6a418f3f400eb8e6411ff7cc419644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07091a76794bc7e8f06e910a6f41e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044a4de37271a239d0c92460407633646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626479652c4b156daa79d10b01ef6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf077182c378c5e1c56467b713f3d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43bf7eb6050730dfc8c1ce1668e43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998557346896d419703d2df3631f0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7107c15f639877d44c8b84af06e1016651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e0e2283a2665fe739438d67bffc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e035fdb350de4dbf7ee72752aeb3fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71a75fb5a0e000605f389806164a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a480be14f4098bf1bad9576713fbf7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfd7b2403b9dee858cb51228c1972656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a96dd90d61ffe218071674a6fc05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5cebbbe107cf06a745c8050e39a7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b820cb77f00ad0026323111f40dedc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd439484cd2d219db7702066bcf6cff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dcf9ccb765eda51162737e6be6c31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f098d89579e9a9350a4cfbdb44e85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957ca347ebcc260d8104a7f872bdba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413d95222d970978761e2f8b214915664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610ece38773b27b9dda7fb5c1fcb63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc61d306d5c0a140026ca6b894026666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b03e2d636631661fff52a97f051b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3e868f894d497daff33c397a92b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f0f12652c1a964a59b5600f6ebf79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb86038d8bedff43f04a4aa8f3269670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5d11dd9fb7df4d63b3bfb8d94723671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc7935fb9576d73d25e3af8549075672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd86eaaecd7f9a593cca9845875b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda53f4101113055bc606f44f8724a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af86e489043cf34f5b717773a78d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2092ddee5d56abf963393f159d64f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fafaba1d6a68e9fbc6a5473d11602f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420f8850a610c507347a30c1b0dff4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167799de651628f2a24ab9bc18c647679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68bc2fc61ccc491efc2112c7ffeee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ad84c5efeb873dffe7b965a8897b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052106d45ff3aac570f181fb889973682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338934b5aa79cb177c91623fbfb33943683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc829be718eaaf2941e83ea87e4927e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b5093b459f0e48067a2d7439b1ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226625115aa649de7a495cb7e1ba5d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28796d48fa76106b47129571557fb613687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6532c702d3791ed97f4effa9800a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe4824d039703f056f2daf9831bb0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc2fdab9fe93426c2f469fc5696b15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46a60436379c466763b6db9c430fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46053d63f51f76e00deb15bc213c2ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c6c5b7cbdcdaa38a2c9c0358199e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d7ba96a1d4eae90bf147c72fd91c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ac39059e947fa90059b08af9a9c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6cbf45eb7e61fe202a523fc86f4d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb01df5f5ea824ef6a09bdcb869f0fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f1c98c3ecee4a2f147ff6abc372e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f26624e0adf928081cce201361e5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc497037d1d410dd14e18a29205f649700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2be205512258e46e8deac2465d215701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c9970f25f2084830bf9390478fde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c8b6c911829655bbff33f1e55b91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa52929044d872630d5ea16020a6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d165b3c0f0af468f7785764f0f01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84ecb619bd963ae860f7bfd75d2e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c028a43486d7e73a204a5ebb0326c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75364ade9d527b0ec8312104124af4ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0041524d11aebcdf00b46185a20c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb09b05ae35fa119e096b9fcc9f3e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed0bae579f76abca536de1d16be336711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70694afc66ca6db86c1985ef2577791712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be7af8e930de3e0722b1a63002372e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7c1ab849358506680cfe578e88b12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de444a30f39c893200862d5df216b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ecff598ae9586da7ec584544d036716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756ecbe1a8f075a6606011d71a89db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1d3e9700adef9da3820ceb2b05de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd06271e667395d3b1af585ffbe41a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b37038fa05e653c3343637c7ebc3e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1255fe0bb614eb10dc9e2863b6ff77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18957a6ec945635bc9b40cd542f38df8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f178599d2387a16b5d2ce61aef17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac58c1a116f3252b1521bffc346ed18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab552d492a753d8158557ac80ebd56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c96e6688dbf562f3cbe398d8e5a98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ceb63f0105b52167fc8567c110da9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338f273a9c7c9074c2e32eee743512728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa215fdc370af99d89c0c505cb2215e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea5e5da13148c8c115c68212bb1a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4113ba06084819ded59932f262136d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8427fc1c0e5b620d5e794f79c6365732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f759d88ec78277baade162008a09a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26318c9730102c5c54eb2773dd41e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb5ae56e553e648432c475eff1a12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af91c3a1a8a6295538594c1ab9f19c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4477b1a58236507025ec1cfe9254e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b482462ec92245963e0655ee04d8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aafde2e30adcf0cc8cb988c3f8e2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc82b3664aac628e3efbad58ff445c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53dec5d35248b93a852755c24ab6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf7391bb8ba8908752969f1f97c701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366b50a47d7c965b33c65031bfc35f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b521e4cc38c72dabbe221abdc52b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187490439b72d7894f7b2c659d74f42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e657d59387a782052be4365f60a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e599882d9e516f61d5a8717acf6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f687e46d99caf5e5fdea7baf0d735d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95807837760138382430f590b769395749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b260453b93459138842a0f56cb3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228daace2a1e8a8783c1281055d083a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692bb082323cd192740dad4299d0363752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932760b3815bfb8437d264a34aeed3ac753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872213fc04ca21eb49e9179a8c51cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e63a0b32694cc5d0c4e3d940ee6c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104ef75244657df806ca15837bd2453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da574458efe2f0c0cb7aae361bcdf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f842298ece4bcdbf75e377ed5e3685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f741c34f29638a2aad77a489fdea96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3096e5e31ea9168454f6957e7b3227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75dbfbe5c85fce2f5e0c6cf3b7e258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b15311ea8b59c8eb718faca120429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5da48451628ec691994565105417310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638257ed666a8797af1106431b16cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f0434c423f16fb060995566bce8b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ba04dc7705bb96d7e17a7f31e87e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec825491654c9f548ac306bf3b44514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173bad0372f04b4040958dc98c1c1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150cfb507d963d15e2a69a533e4a8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d1206972e221d17ae7ee14070a39117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13ba03e16e770e601c9928be5934018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae3dbaa4c8ee1d4fc5003803bcdb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef165b22b56f31ba866e12634affd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604e6ab386297fb9856e13f1be675e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d59d49c736daae4875068076ad1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f01ebfe5a21baa19aa40360615d9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772fc2a8dc05264cfb098feec7d70324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a879d50d501a3c0ebf46ecbcd27425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6386c025898535510166f5e31a0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8057ce3b90e4e674d25ce9c30c29727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d063b325954e0de9ddaaee87878228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d199582ead208c302484d4da1181db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da8f20553e6ce225ad6a76a63415030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae13db4517c598b6be27b41231c6f0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a83c84bbdc3b57b856c66a2aa72c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc3e77a48096dccffcc77afb2520e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316e501fb65f51a1c147f99889470234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf8adcd0516608d14a893435fd66835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffa284cda7c5320df46bbc86001d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea9d8129f1715f76855027cfc485a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c96fdd01c1e45ce918fbbb6fe29f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc13189d3766d62db5254921e721bf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd7e6103a6b4068e0144a8e6aa4b2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbabf977bcb57ac536dbf87f3e355041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda9fb372bf888b38a21bfd625e7eea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496bc0ac94552ccbe19f65775ffc69543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dab461042efe795738fccf490f17d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51ba39834ad168cb82be876965d9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64d34dee1b53a631cdec13d9461aaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072bdeef603072e6028353aa96d63a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf273268558f4e1a982f0fc635e9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396798094e9c2c798bc343362a6906249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573584b87d038a950606d8774cc7c5d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920457c8ae3a57a223f73b4d5399d71651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1681d09c45a78f2a27c1b7f07d8a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de768d3a913323a41e751f2827bb6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f61daed2e24f1c3101ab6bb1e76c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2f16590cf6f93b4bc184d83233a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece052c2ca5256fc514a4de8543fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ca6976a23efaf6650c149f8bcdbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198fefb915512aa577aee165d4f64d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436daf75515268b232af923f8b9316c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397390d3377ad8975bd86f08e7f9e94960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414217076554a0e8fdd97d893895b1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aee1af90930d146b162f5c2ae53f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684092ba1c4d159f5513ca55696b0f9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121f1d59ffac236b75aecd2959ec0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8cb2d83441cb403a21c988d2468965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e3c62a29791708640ecf2db51ed766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd953fb57dbaa0512bd00fa32eff4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c965a7bc4b8cb2dae13819434923f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee3533635da94d81b22944cecf156669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c2acd4d57dd3bec093ebac40996b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74aa4c1387eef0338745b7fae51b9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7420e320caad4c8a8f48b4c392dde972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a883868f51288f0a90696a983e37c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151817d66ff8d5c95b3f8506769e17974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c998c24f6e14c0396a4bf60492d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd4d9a4396e66b921537a5d06ab4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e72f28866b0ed1c0830987438e97377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace46e403e0a5bfa693b14b015190478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e3ad00f05e4f1d542fab7591bd6e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec714402e29197ae1e9d5b4fd49ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2fb5b925caf5e022cc177dd72ab0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7107b5d336d00ea5b5500fcd02f66282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca6488727ef621ac646243f7422ed083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d7dcd7a1eea3e6271a4416a993f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ed53d20596cf2fcfda348babcda985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f287d664e119aa00db8d10eb97e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1266cb176b0b96ab257a269f5acca487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65798f19455de44256b06aa9be5aad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858c2f13e767e8e4544c580094e01c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231dee40c3261100910b2894622cf1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4af09830a6607fa77d1e3bb9b1ded091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115b269cb4d618c0687db8fdef20c3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4d1afa1039ee34dc2162a494707f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec477d6e54f46f792aa1c16963c4e33494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c865b1cfaeb7067306c5330a3b2e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da411b8ab2d8a3fed03e7c6d5de40d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4c52bd09e94becdbe927f5bceca197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25f07d169750875fc728c7af7390398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e9d90bd1b1676fa263186c37c282a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424ed5bade2d249cd1e74cc92ed640100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac58b69d0f4f03812bf47506a872e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af393ab876cc8f54cc3bb4d44a32a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9c529b3498357691059f828b0a42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eb99163076bb35157a601b02047fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e771c928e3be05fc44f00f8a10cec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e555ab8768a37ab5e34da141672cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c98a87220d2a80bc3d6f80f605471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5383d25d3d7d3f7ea192b0f93f12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b990518f256dcd862cff11e6587e2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5da58448c9c81a970aafa292e8376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d66d30f61dc2d5070d78a6bc59189f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7967d17097b60ba74a37b7bb8d68287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1ae7df18524342dabf5e6b4ccb40e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cc52d02dd4d8ab5a0ce0903282f84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7d3de6561464ac3d1d2247aa1cb8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b7164d96f50b5a82cc5a414245ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06184793fe74ad01afb4751cd1614a20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5334fb5ff57f370e300311017ee411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8440b571fd0bcdab985d276fa69933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a723e2297d028f9dee0b0cee54d3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144bcb7261520c8be564faab14de977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a324dd2610d5da99c0717bea41bac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10fef63302e309036dce1602280b33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f0c2e78f4461061a509ff0386507124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f0c3e4c72f78b67ee9ea230a5916a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098c48b724ee4c1f410ee5ae7c24cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332848cc79cc153f7846007cf1afb51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614682d49ef833533915fbd241a51d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a981f229397ff87a6c2b9cf43510129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c206e78e1cd7dce0dad156854fc6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b08f71c1b8c1bee9c97fbe4b5e2bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9218b90c3362942570564a2d1ebd737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de88b22e52ed211869f143f87eb25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a157eef9254949c25bf96942ab0ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c877e289bd19a9478da8568d7476135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4796e319a2ce8511d6692ed7488b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d1f4959aedfbc623c6130a9470110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169305ae92ee409016d4b24df458545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da58833eeca97cb6c9458d4e4e4609b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa919e8daffe4269a6f28eb61dede9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47e2b80b5cb495ca59efb69b690c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd372d6abd596f828720b799265577d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054279f9a5c2bc5891a0c5f33a9a892143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea075c897f56bf18a414d25a4a776a9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc98c427565a780372bd14506f5bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dca87b3004a8c98c4be53dee49233146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d147518b3c5644b9768523c133244147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7489e692e9712485b2a4bf04dfb003148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66c5f726676ac8dd780d415ceb27a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a48b6e54e4298bd3cd49fb1ccec8d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1b050d2d9152897f6f64512f4f28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b6ea231d41232257194c736a761b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9953af41dab19eb012b2fcacbeaf00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b588f5841380c10b73d52e99c612c90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24252e1869ad8586eee062859e11684c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d1c24bca8676300f7014432976b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43df5fb5940be83a880556ff124bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58e0a3af54cdad80d9070806038f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27bd9b7c69773d9fd18cf3ac6dab4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ab1ab2429241809be3006651765b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116983b1548bf834764e72d0732c205161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4101f85cfd9df1f78277f43cbb77ca1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e11f560658835689eb7a2c3c88c2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff38407351778c38a060937a2558c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb2d68c469b2f5120512d043d8b95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448acaa3027db64e3af5fe361f8ba250166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a8c924e5c8dd3735196d3737c5019167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf887ca02e4c3e22c19075aa3d51c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c1ae6f461f8cb4645b850c1ca276169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13ed64f138343d7375bfa6774c1e96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e183b0c92d13518f738a4f216cf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52239fad123d72d71bb8fbc6658df788172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7e1c53724deebf1c8945fb1f15021173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9931c711badaa1358990dcfb99c308174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4eedcaea278803c30f5846eccaae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36de137517e6a5c9f12d8af05c699176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d6cd926951bb8bfda37d577c4509177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144917bd5cbab3bfa6889234ac4d2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7648451b2b5627c5e3c6e280b7bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf6a0b0f448183891c4df08d2769a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670ca33b993fd352a9149cf319bf6b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9062c38548a44edf0739613002649d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e0841939b3d552fd2e988741afbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6970e412a7fec6d9a20fbbe8e884161184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338eb26408cc00683e3504591ceef40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed5d3f38360f0c2ef4124cb6ef166186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd759b00fc4cdb1b490f864c9d7592187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73df64dcf37366ddf7752cf942ffc0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f6dad389e0de4dbfbd2d525154af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9cd71adc3ac550090e29c219f0e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f3e07fe9330f80288b08f9d78e23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029819718f288b0b41cb86a488c911192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724fe55b58181b9c0fc70691caa8624193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3cebd4411150f5eae74a5623721ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7948a12428a3094ca7578ac02226a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f3b0727c85766e6510add5291e65a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5560c0672400dd34188c7a5aa5938197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b6b4456e6582854437ea0aee9ca06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d2dfea0298b826861f1681769b9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2485f313429592356956064cac8b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd3c9f76906f5a573a8492faee414f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c404b76126814484683e14cb4d78f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ebccfe6d36b1dec7f64ce8d3321af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca6649827e27e400541aee57b5332d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616da271715a5c21d68777a094d69f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeb9f39ef042caa13a66c0cce77814206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ed6681223079a03e4ad6ef25d5c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729a965dd209d0b0a4bb533224d5ffb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac6110e8c2c704e3fe740dddbd6c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d54bbf484c0a23b522647ef041705210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90bc60b0f4a7a065f3ef14065b28d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261bd4db15a5ebbdbcd488615c383c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb9a920178a14b942ad211d7e6e1c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d725cdfed70b143c82e6769f40790214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06314fa8f2be5e70ca10d051bfbb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601437b0de178f3bf114dd830ff0c48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74351adea8c12c92d3e5ef1a21a38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11825579bce279dcb83c112cce06711c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33023757f8c9ec4e2a99efbc06f504219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4f234e1790f3ef30ef1802425568220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1978d113d3f3436f0d9b0ede5b2ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c1494e6c91005c91bb68bbeca8a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14503a1b0465a6de35428b9446eec8ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3921b393403cb415cd6ddddb31a93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a72f2791f05bcab2dfe42ffd321fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9138159ff79ddbdd98354086528c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e42665361d436e8830d1f190b4b69d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bade8ad0e2d97ce68356e2e88e4e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6119d1cd04029178e5fc982020e1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecade136b49a1680c2d0856c1a6d73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc872bf6868985fd3a23b6df0bcb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d08e1b0d33b1a746fbdfe915929e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6191d27f3d1fc44341dcadc18839233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0cef91a1d01e70e088e550891b78a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527e4089258f6847367eefec88cada235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1551d4ca96f4ac1a621be2e2ca160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03d8b8e406c305964df00275a72d00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234da6d8aa9512a3eaadbf1a4e8b02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb4616235a99679aac95e005cbf47c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9465952ba3ea234dede7dd4cea546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55912f41777ae099c62480cead5ba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa034079505c71576bdbb1b446af5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630535b2531f1a9f97d1489382296ec4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00101cada17596a9ba9f64297b0dd3e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e3c9e97cf200f4051a7c4d8f7a85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bdd76a66933145c3ef84a1d6e8905246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6cf2ec881951c2317575b13572d4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140c1db0f9720ef61f84ba20c39bd84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad970d33e0f2600b5e3e6b874d12fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0668cf40788a8dbc38237f36e3a055250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af3f22518c5067d88ea6f1f9d18438251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8125c7fed1131438a03f2d932b109252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2005e92da7838b00709c4235e57de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d2aaea5a14c36d4d0d16d3e9709a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b617e26797611728c4b88a5fae8cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225c07b7fb7fe39c7e13fbff0d1233256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad696758909e85aa7425e3ae170e585257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eee06c44a0b139834579b631bef3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519e9d975d990ced04631cbf5421dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a6d896dbc1f4177b383f0532dd262260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e504bab89a92d1c1b4dccb5e7fb391261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b1426515a0780d61a8d571511c967262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c011f2c79ce8e653e1f65551ec71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfa505689ea6017cc692219f190f67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd607bacbec928e467d9488d5c2bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e642f6d588a480418dcee5f0d4e4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b974d0b3b28babbfea61517eba36f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d195925e98163353dd0a6e5feaae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe383fc414f0addfff0ea34190ed60b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a113bdc37a97c961ff08363c146545270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012f566ae98399cbe3e075f538d693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c091f15b952f5eb361a99a7eeec5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713124d7881ba5825c17dda2aa1a4f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafccd1fffea36bf7ff4fc680996cfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5a4182e2243e3991fdefe7a5a0bee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b58c21a5d835582b9c4426681a0a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac1cb7908c4c2bb642fcfac2ff45bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd259afe17e20df8cd282ee81d865278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040d7208be4b2ab53e138a339670b2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9cf8bf3af8be0130518b66edc5e93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f96dc34c217571605cfda94ffd8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6c7858392e604d7832a4095e04a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9529d5124cdf05392b07decfb78f5a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855e2c683fdf5ec1616eb57e8c8cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bd32699253c76de373a02c27fad06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980935a7028ce6e6d5a0df68a7ad29dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b867ec481729643853f60e3a7e2163b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f7b7a74e172599c302d1af89871b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0015ce69e59250da76f43ae6b5bce3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b865ced53debbd3b84d4ea3b427de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938f47e6a9ec8edaceccca6d0782b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957c487393f2f6d20616d9db31117e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037ce547cd0b3b55d7a528caa6d375293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f4a6fd952a6f6aa05b3980c8196dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf3aea06b22fc74d4de7ee21557c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f292f1fd7a8886b00477a64aca59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b88e20632dbad7655f1fe7cf21e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27420b9dc8b53018234f31373bb912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137990e6ab01238cefc89055c93b21d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a131c011288085c76cbae168f9e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92c91b9ca17d7efaaa58d764d1f7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e312455d46ccf8c832cc841fbc6d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d365940c51b6b98dd4be27fd6cb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fd1bee6036d794f74ae3ed46351c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8649e31b253bc239b7c189b481594f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a46810538172965ebf8b15c26959306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9000473419f932a2579f060b86ce1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916f0f115ece8c7de588e7f0a23300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2dfc41d11f6aeea56135eb809ca6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b68190ff7c76c7acba65890d129e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8ff627c126db0264ecb324f5b033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed4df0ead903f14c45c26e6cc30c43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29539226366684dee458e9194ac6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72103d83aaa03cafd218b2043028c11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6515b23f85ec331e04f5143e92629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40263a33e26a038b937b6599f1bad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df90cb37e9a97c7341e259be5066dec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e598592e406c09b7d8f845434c6ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee02b0e5b84efc33054815da87d4a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa060b279d69c9c4b41b05fbc329cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c015b7e7f79e28e217f9258818089321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387eb688171f6560892f3c82ddafbf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb9bfe25d179feb1e2112ace46809323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d526d8027c48e02a20f91c7eefb05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51012507d8f2ab0665e73865f735df2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac463fae041f3ffd7e8f15fda56e06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7f152453a3a998f976b750328735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c5ba7096effbd7be1c9e6962f724328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c2ea8b20b90202639636b44752b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c549a89baa9dcece84fc8911099b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bfbb5f6a742ca78c24a43a76a8a04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e1416058155c7c3ff0464f4b62d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59e07749c9f43e5080555499a9f50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1402b4b32e050c3cdb7444bb59b08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5135003a5664e1286be08d1afe2e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd1d775fa37450981071c560b151e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d1f2fc4e24ce47ba7bad594eeaa72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba408fa3cfc0023add44bea55f266338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f282ecc78ee7e7aaee677efce038d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76154ecc2d0b02297c42e9c81a7b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c380c584de993ed846467f11572ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63b12cfd1f63c1f961492691e64fca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b60ad74412536db2045e6b743d91de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731721e2f192339ee01375ff22d2a0e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f3b90a3ce68d317872d88101bc53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8cba8eb4540cda96a44d522bb86d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36d8d72048e20eae1cef86d70c7b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef5444fadc7d9f3a4625427fe3af5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05892f82b6aff57da4112ca8360ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86497c0b663e36296c6b3e4dc111a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd7d178b3325e0b201e57072d77a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf030d33771149df6915d68737e7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8ee80f608bfecbe29c3325f8f1ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c979f3b087a52204b1c5a6d63c6b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6d0d76a518dea808e078085dfefc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b578b79d1743bd41f4b4c18114a913356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5797d8354d2ddffaf472d1507beaf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1340de8411d2d680ebcf7fc08f008ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4426651e9642c7e3b660c4a3b9654359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d6c9b737a0372046993e8b95c7d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26c179de0f6bdd2a8264d9c1d6491361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51af4064f0b19b00b6baa5cc53a257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df341adb2a23eb5d362f7bbaa081b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4803dcff7b8f0f01bb8906500f1633364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84289b97e12b074985030b0dea6b2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c97999b58c89fe7348ad0a54672dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc61721f10561d2452d16e8c031161367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38bfe95ea740831d24ac848f0aff84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc316c2c00a3c57f6be9d3a02923168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7b0e3231077759da0c6f27e8607b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54b0f15b0b0dc5113430aadce4134371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946427bac8aedeb052aa601875c8dc5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf9fd8e40a6791042c4e59c1306f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd91f492a30034d0d5c170eb54e0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237de537fa2e1908859a4eae723d47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10533f29e6963ab5ea4b812aaa4c5591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb85cb0d68c18a54eaea3521c34c3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d630a1698a45a3d20a9ca17d1d264378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d27e73fcd72a6e6da96a16801084379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e8494b33e11b976a3d4cd3989bd0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501cc407bd455d7219ff39495bb3ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3deb1b22b9bd5833fa341234104728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868c9f0a95a14cebee21721be119e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb05140497bfba9fbd9bb87edd507384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df0ab2b3b5f2afa2aa278df31edc3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc447ebdf18af42b5c910ea0af8de06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb121c1cb72f533ade28c8c2f78b2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d97533b5920c5bed409df66715c75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962aa12893ddf457d3b6be16841ac9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5ee45f44a3d2ba8516d6f806facc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62faac8befe476712da8d5eb6da80d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8496525e2f088d73fab7b28dfbf2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a65b6575134a9c9a7a7c4d45bbdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdce797970aa6005f895b3d54e43c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6b900e4671faf44704641b54c2bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc70cc4018458a1e3ee7f6f09937b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2dfcad2bb063d9278e4d55416de1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888a90b17f36f55b28de630889f793398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9377b17c6b2ae98a0e405872f2fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eda5d87bcd86ed5635e540a80d68e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36c06c5804d3ae88cc924d8c0e6fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064399970dcbe3bb2dd0cc5af3059e15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7607ef8bc1b027adaf1cd73995d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbb53d374687b80b5e18fbec6bb28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf195b7b1c7844a1e5c0160af937e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6045185fd21980ea7f521537c881406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2bb50eb5cd9eabb35ffcc21a6404d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6fdaf401815035df00d5171d2455408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff1d4bc860481d7c99da08a7092420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99160671a6bd172586acb4c4528d4dca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65679fbf45a45ca5e1f9abdc24afac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48104a5290acd2386514328f6930775412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882a0b806cac8b7b3301bbafb9834a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7472ba954664d9ea148f7b2a9eaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92d0eba3c820d3437a10bd4b3b205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fce077c7579495313b7dc3d03eab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf340f4c1d178305522405796b4d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a03b7b72059d43e5c719d873578d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879bee666ae2bc5caaa62f0df4b1d0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f194a819f74bf5e4724da4666976420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f5993d0bd118367ddc85ba72e412c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3805103b5f1937351e0666540d62bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f51aafc364b4541733716c7abcba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe54e34f00a9e72884e32f8999614424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb6798392b0cef09ca54f144495980425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c330df6c4a205f938308956e0cec15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48824489992790201e436cac313e5ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399448793f6587c3f41a493f45db5433428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777352c5cfd114b8b2c6511a192424d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033f5a8dfa3688be19bddf2ccaa727430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc322c2aaedf10730c92bf787dc2282431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d7b2a1f04e281fcff622a63f69bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7b5b643ffb7e0327cc72fcf06a24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec49b97c698d3db1377c9c5db940a0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51753902e37ed5cc0eaa3706d8d3bdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332aff147abc850b5cab54de96073aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c239081f43a2588cb401f5aba01a1a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef65562092cf31deaeff17f80b096438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cc900ab8fac7bf059bc42557af9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59fcc19b510e6417c467684bdc0244440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79517787a493d385c1646b49f756bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb942bf4347d5961e05905b2b86e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135381d0015fd19ff5a449353b70e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8bf891964863fd64f4489a2c7e6b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd7aac29a418d8d6b4f3aade716c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54de2ba99db12faf656d7c0261da8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c0b2881137edf1613cb4dd9eab51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aea1ddb5de7aa49d120aabfbf052d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a2ca5675cb62b3c6ee39a346e02c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09776fe664d1d6af61e1acd1526134ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df64a45dd8341dbbc7ccbf20489e44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde192ba5d7e6a47114372f0bd96e8f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315d051c9d0942de50f2f61bd15ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e37ba1a35317052e583506ece3243454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ff022e86e4657d95c015b61cb85fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8c4d458c59d74f1cb32023a66877456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457bba9dc99837e4bc50c7537405d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287d2a016d0bc37d1587f0c017b51a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c839896b761ab63d338bd37647ab9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a7520867916f4e2ca81dd922c75f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53663ad75aa71725ce3d3140284123461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165d67423d26b6a6a4ed1175cfc584462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc17055d04ff4db53f01a7a5d712519463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7fd71836cbbceb2918dae6b123b76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3b833aa3d3bae5c08adcb30588f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4555eaaf5217ff86adcadca87bbe3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2245e6edccaf4fc64a34275a0b8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a37ad20b8f245cc889f5a7769323da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155afac92ca7e6c1c752f3e87aea98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a9484aa0ea2233a774c7085abe7a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea014c358eabc630dff04c033b1a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df2f349eea9e22492569513287e34e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeebd1f8cd786be1e5c766e6410ea4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a7a381fa9d12174742636ef7a871474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e6e24184137ad9a6724d51c7ec1b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b7c287baf4f892f204a039051fadd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f9dd5936ae27483a46adfc09cda9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc6b58ef4e18e9bc18eb5bfe0f440478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503746d619d6b0677c0909050c63cbce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c9582f2b7a197fc616616fd48f9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff175a8b9298428607ab5adae1dffb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ad7f00a10f4d302825c827b27341482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f61afe5bfd1feb54da546bfa42f06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf0588a31bb72d2d91b2b82fc1714484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9a219d0c0ad4e0fbf96d902c40a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f20b37683bac661913828c4ca4339a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df035be51b9ca7124726c88f019858487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba67307dcb2f6cf7ce0132e8af1bf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575467d51dd9da1ad731bc220f264f07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c85def25925f6d1255eee9cb4157f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c484d3ad002754516e4ef0668ff015491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f1e6e332de936e324c6c386c6cea1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a591b2319ba602f0f56723c59aeda1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a1155996dd3d7c444f276802c1505494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc5b355cb2cbe8a99ce49fb769223495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856baf4abf602f9f8749c6123fd40bbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2a9078120da4175bac653d86b9233497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643389ba5d760e8316a5fd3a957b53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc812beece12acf65e51bfa5c1781e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609187c781201a9d80ba0fa08b5ee4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe69699271689117801a5a868cf6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fc161623f785afe66ec113a7c46b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde03b379033a642610bd2a92e69c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2957fd94aa34a0d591f6df1584fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747de08470f7386f3bc3e88b4bf9f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8eca5d4f3ecfab35d65382221540d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c224fd74673bce09544da82f0839a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a896702c16c52f41ede8e07dc9174508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d112d64d531e4e8b52cd730577f3b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d8dbfb8c19a5ed5a2c5d5e5c9c1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90287db0c425f4246415dc8dae645697511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b0425b6c24a2dafaa864943d088ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5784ae3b110977080413b86ef406c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2593ea2a6868078fbf26387fea618514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10365a4878030c1fdff456769ffead8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ec15db116300b47571dd17120a2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccccb667743af870dd49b22da5946d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78551025385c190d1d93d576cf02ee09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a238846060c0c636401d452fdc369519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84602c64a03852d3fd27c1ce7d1e4bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1e92fa18f6411c8d4e0538508eee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6417deed0714fab3f27d2f2a591ae6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f49f294f472f5c2346e0c2f573087523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf8944d3220f575e2022fb2246a78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae45907e67e2c4cc39db8e07495c469525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdac58d09af25be82cbbb40658ebc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733e50023aab59f10a0fca763ae1aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05302cb646049163ba77fffbc7db717528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc901df9aa207da2475a716424c036c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0258707663ce802fb5690981e5d2ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7c88c9bf188b3ab80cef529a53e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a1e1d894b308e435655697ee6537532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838ebc1ffa0b984cd6347f74d67773533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ff155d8925e0092a482446d83626534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f07941acb1eedb4f579e0e4010973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf4e1578fd933c0a1e882eab2cb11d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ede61cec24f7533efbe22f30c3a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f79ae1f3dbeecb7b578b0d79fc9f68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e42810367fa8e0efb96c3bc5dca7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38a97d793a06fca1a366145f0c99ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc41d2f820803733c8d3421ecdf88c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb195e05ec6294e9ef52c8a5800f860c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b40af615995aed2c68c7886d0e6c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41993aea9b88e2641a0f7d524d165544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404595248cd29120700b8bcdedb4873545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944dd4996c69ee0044e287edbcbd59a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2079dbbd68eda47d499ef7de430b68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6af9855fbe175d94abf970db67a3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f93582afeb17eafd48aaaa2478ca90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfd3f312226c41fb531844290316a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd692519d0383c84e2f593bc8fd570551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617d19ad96edea63c31aceafcfc852552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64febdc2c99b3d53a8febd6dc4210008553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed637fdfa3bc012db17f428a11c7a1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335ac93aadd89dbb516f6b114b3587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce732bd5673e5836a926d61491a5e44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8004db6408b6fb9ebe8fa8c8dedd656557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6310c7ba91e4c844e3cd11270a4f8b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cd146724abfc5da4289701584c446559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669da23ed9a2b0c8713ce1d767055a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117a480277e377cb3f407e33ac8edb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe94a13139c561967981c9e0e5bfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb0520a9f0fae16a3bc75774623b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7df38ef9c984c79c3547c0d350e105564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8feba8d33ccbb7140d29849737b2e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba006af615dd5988b87c5c3f95c3b536566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bcaffe7f5693946fe4602717926f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49173b52d062a2353a4cccea4950c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613f6ce00a3ec4d3b6dec6f1819c83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3a44f665bc353881693c587e5b496570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef180ff21a2dc54e9b0e7ec1d4c03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25ccdaf9da35311e4166feecd78304572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444071ebc2988b17eb835e4f5361d6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda525bab0a1f6ff661f5b7d6631cc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b08e6e06f09f929085f7ddfaba45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f8434e9e664be64c02efdc8645859576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964105706eeece3ec2b6beb34120879b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaba7819753784881de43b4511d66a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41ae6b9742bb6bfdeb23244f54834579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cd1caf44a1d7be85800057ffce675580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0d8c2c08eef057de549377f08677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383cbecf16bd844b1e5d21e7c6aa318582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf628115800ca8c474115e21fd6a3528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1065fad66ed73d4f14ceb625d114584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa002d0450098a206da4eed3ec0b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ad01dcd005da7ce79a59b6a31035586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f12b835b1ff43f9da794f8b0904af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac1e575cb4d2886e73df4b3b8248c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e971a95f97c58f47acdb0c8ce200589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8381ed3426fe2e3b8f5683ec914a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166948cea753bec9566f42c8ac8691c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2477c26dce3261dd7bcf5e418816a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb16b36d0e8c1e24bd38d7b572c4b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96e632b9565056ae1aa5614439938f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626e42efd6ed093290a4608db65aa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85acd9f0308efdb991cc73777c97064596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2eb0297f855646f6b67f21de99aad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ed2757824dafb57f48182d67bc82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607c112388d66bf5adeaa2976e9ade599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37549854e2107cf40171ce9991a5fdda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4c0416c1a2ecd4cf2c695191d144b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec87fcfd4eba4be5e44bb7e68a5bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f79736343600df9ca6495dfc85df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa818a0cfecdb9402b628026413fdd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4080e554760ffc304504f061f471d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab288bd51a814ed28e3ed2c0907a9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335e87d02ec2310a4172e78d086f0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e37802500263b2776f5bcae9af7c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634214f68731c4fe253cde454571c817609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e35e6a4a467687bba6e9dcf9bd658610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ba12042e1c87c5f2dabf2a9314159611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d490ae886eb3c6a261a56df7c09ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa550ce8e85fb8768c9f7a95d9a82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466a309dbc572d07a6e3e4e76aecc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af734c2954ecb353b1aa60a1b52376c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1f25bb25e081f406b08c3f4ef2c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84e1e964500373c380582a1f91afa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d689fb117b536a7d137fc1d5671d7d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121661de08e176348a94dad18d5129dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892f78fe5f209ba7d41216e76855f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91bac1358ed8c00b2479e6c36e4b90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f32264984793bae97da6d69bac5494622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83206a5091e89180d0d85ca5257e5b89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b2d4f46222fe90bc971a2053faaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c31b1a67f9af0c9cc7b61c721adde4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee5b080bf6814f91d33807b5c51b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815244761a83e70402125e74100a53f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08033fa3b468cb5bb29cfbf650384cb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5968cae935148b2efc113ddc43d9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29081cfbf0f50739db57599eff2570630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07382be3ca65356dd529214675e027c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed1d6cc0d7a150a2cbf05464ef4a00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c91337397111f5c63b8b992cf0015633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a394ee3e89be31bf25a7764921e060634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45fbc7ff190ad29c54998563954d59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7464010ae60965d8dbad80ff3df7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303e8b504af55a0456822143fe5dc34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c19a9ac8e59d491404ad42df49bc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082da5d6ec93ef9a71bcb1b911fba6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f44bf1fd344cded697077ea4a8f9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f952f64bc7049c6187d68be73ff4cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344df4fc1a89a3cfc128aef46c8f1dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27863c098057fe22b2dce6c9d4ce1309643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457ff3ad362ae9c324a6779b53960f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bef1c0b85a0a602812dd0ea48f7df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19290e09479aabf6dbfc23febeab8486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001af0916115dc793909dc00a98c5bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f519772081b12be1d4ae619c91aeef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67519b841d38510251daa028faa3f0e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeefed2957edb180a377b5f235c76b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2cac73e18d6caa8fcc9c7424bac5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fdd4650fca7331676418ce7eee3d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba69e00da9351fc19a6d47777184a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db2bbcd2f71e4b53e843256958659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572351adf9c8faffeb44146bbb8c8d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f726930b8209f39e09e934b663f90e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683029b12a721803194fc244f3239c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac814407467abe28b47469fe90944f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee380fecb70460d31bbee34670e96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f7767f32b757680cb394e902f17b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25ab7d3096f4e1c5deaae26989a8ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6206b4f2acac28aace7dc7657cfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd493a9bfaf070cc08d116586a861f63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22478306723e32e06ddf4b3f1078622f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a25ae280b7337e33a884f6c08d7ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a6b0e9e1134d809971b589471ac1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59204f4ced9805e629886e0fea78eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3d2afcbe5299bd48ea1360d81a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5b58e74c31c03d6a371996e2c8b30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b20bcade00a394471cfc0f1c625f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a7a4092012ca9152f71b56668f707671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3bea325a0fe8d55dd03ec0aec11e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096e0d0d53131bb2a7e279b214e3ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0f873909088f89c428c94c071ed9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198035f10e3814ca3a50e5054c9317675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126db1bcb4c8b17a78b2d2fca48c19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc849ca02eddffb11003ea95a8fc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894052a60c97c7ef91fde588d93232b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff06512bdc6c5403aaf316201cf0278679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986c9c96602e8aad36999d2dad04ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a5e7c4d36cdd795eae2e533a9d715681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e9ed0164af7c94a66a386dfed3d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7156ba081ec5558e89ecea983f31c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa5ee556bd45c84ae2e3aa64ce23c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773bce272c2a5a36ffcde87209df05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458aac02745715a53ef2a43765ec127686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe343335566a278e2440716d1ace89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbbc803d127560d63e75e5c51c302688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8165e0656154e180e90672f4990043689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ace56a212a44346178ab0be58a0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfcde19616acf1fef0eed30c292616691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3dd81c52b49d7c21cb5635913489692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b23e31eeef18bef23e5ef10dc00aab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f95e14e1783e06cd0829ef060696ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3c43a38b920cd26f4662733b8cb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef491ac9867622a2ab7308ed0ec9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f671a236cd9f2d4cc9149c6c616ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bf42662e70c4063911cd6f73b55e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf93cc895f4b27f1ff8b7ebfb6f9c31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78258822362404040dcf41287b884488700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8b194180963de5369b41e30d84d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d19ce6d69a620eb8b1b935ac894e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b34abe75dbf49bcc4dfb14f51981a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34d2d1657bc60ea470a23a363ce44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71753da0d937d9fba9ff151febf23f85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f393589c76c5ba0f48717c3fb7435e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295ae1596f8609d4ce68a941180ae6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43d18a5fe0958ec487cc7533bf658708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8113c5467e30a5405403a193da111a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd9b1c8d1b3dd9b7e6e34b4474517710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fffadab31b0342518aceeeca9912d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90569ec4273cf0d76694294a5f73d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166c45b985f2a63d909745d404b756713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc513ffebe226f9cab7985bd2026b47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f3fcf11512a9b1549537b67dfcf0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a637a46c6ba086df0bfe17b98eda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4919b73d3ce800f570a7c6b69af1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc45e42ac416f91c183a9015ee31b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9144dc34364a7539a9c6b285b7d6b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777034a0514d3c5945a2146d4912c2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ef16659113c66a0883a81c7d6fc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1153c43e92acc9b43b9033ab9dbc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684c39155169d6ac477924a5b8f154723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4bf7d151d9325009465b835dbd7ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a17a9c7254a43c696dd16ddd016e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba6e7f482d4c5cf21beacc9c286fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0229c9c702816347e63398867ebf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575eeef2ca03a7d85db30e218fe6d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d420e2586415bc529e5b8954f667a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc323e2dc9da7b975f25a0c33b82e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a62e9d6ef19a8c7c66aad8251699e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6104131b83ff33adcc72ea992d072d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523807fc8eb30f60046115f5c4ae237733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47057fc1fa1809bc66c0104afb93a9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d070ec971d1cdf4e2d11b14a48b27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278a2b7a6134ad491020b1cf87a722736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872564fd29cb54c0ec9e2d555029c43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536ebaad0be3c7005d1e3ea5bff03d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8f479c41282208954af52faa1b6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091e58a538c06243f23fb59e5a105a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f03f21a79837f551d832b71ba5f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae4f27734aa3e5d61eb1069277d04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0ee7ea700d297f87618f41eced48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44d8a68a86ec5dc444e183708c974a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a96480b5899a7289ea2fd54a1920a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40d69395698df6e887182c6893773746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eafa11c7013e80053b68438737c77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7bd5ed58a4e28be06c660e6dfcd46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03969b04f65fb8c53946382a1d7baa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c570ef81c5ece5f70563c6b31f93bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582ab127ce2bf197ab46777f76f613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a610bb1c6ab9a87ef035ab1982af45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c55457804e017e37f9295a220a630753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>