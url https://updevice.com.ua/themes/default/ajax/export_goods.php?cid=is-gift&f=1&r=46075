--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f7b3a10fcedfc0757b67391136dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db6e9c4cade47a934794b50f873ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667a15f99dd32c2a173c197240f82f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc16439b5557101e452a2a3535566eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce8e0ec54884c95e3fed4fa7254a615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e360b8b6fb9ee22bc77c81d4b82916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab6b0c7e222cb65e2c8746af452797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7dd1ec3211b95193d1a23b5eb1a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349aea345a1236c0eb305585e19cd789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc719914a97318cb78dea5fbad84c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6a8bcfa33535e3c778449c88baf3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac438f97dfb77a3a67ada37e0b2ae35f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99324a4b11346253be08ba63d214b73913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629abef73d456c3d2fe9b2365812032714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119397aeade8924d22ce71789fa94a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6f3c68163e851446e1f8bfacb2d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006138eea9d49e83828bb4cbc867e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7550e21833f16de8bbb32ed5a2e91618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125cc87788b8fa297a3ea40bc3487a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a2c5022e3a00f732abed54da59e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a29345384c074a93486ea36eb42c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870d2a84d987381342a753b11f030f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1ccedc70fab707105214848f1acf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bffc5952ab192b34f0a7e56d80e5cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc3d7c7458a08b814b8e6690a2b1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea46bfd7ff6d8b19b0aefb073ca5d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb979195d824e09f6af4a38babe725127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868116bcedb0f358b12f82352d7bfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fc81a413cbcf15b66432e5d2b9e4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b46dfbca347b05eff029e54e5d29b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca8f220026f97c5064c5c7bdfe0c3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c983d0ef2c7ae4db155e2d4284e2e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4656746c4ddac71ef87dcbc8c14833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728100083e78be39510c0cdd29765b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358f1cd295cff2ea63d8cfe4cea66835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fde2d71a2b5b945358c95fb344f9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be4f90c9a45ea9e24f93ea27741e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b434c8e20e88538fce916bc2065b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479c06d28e2e3f58d33541d4fb08ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c822982bacc616245a1c69464e0572f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e66ae564136f4e4ed709a199f199141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d085d9ed2a7a29a6835dd81a20678f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156ba36317b49f2e96efd3cdaeb13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11a6d32382d5bee481214cf3fc364944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb98a0a4bb3edf1a4e0d67d8789bd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6208a2e087e4871ddc3b2561aa80db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b61e8f96f63da7d6d077f0f5d7fc5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a390cba3c1fc9e211eedd4dd55b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4aa397c37b759fc20298ce544c38a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac6ca7c56a2b611bf2b1a5a7fb78b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15716ee50cb72ab217e17fe0570f6c7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e7fdbd5abd3079796b53d4982b66e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd0a70581a87f89b452792e9be53d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b719b3a5a03bc756dd87ff994f5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd5527722793caf26a0838d6a6ad9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b75b96ec21f01762a07f47a66261856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead995635dc8e56245d939876b2a4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038f72726cb8493db6a4ae747acbd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14255223c573a792949c811fef1f2b2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35d5ea37969ef32c0f58abc3feff160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0775696048db92731f441b4ca4ccfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af83eae88f0a683e613f1ad59ce8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708a53ae648064e68107c89a27fd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed27db839ecfc44c636fbb92cbfa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e65172c63fbef6bd17f98661c19e9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91f74ad68966fe531d8e4be39073066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cb487bbfd0110de04ff27af89e9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ecdc32ee31956c7bd31825da4a83968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb5124377a1129d99af7e80b459ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7bc1ff86982902af310f2b8e3161670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c5601f9c98e4443b2eff15642bb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f3b99d7d59e9e8e32e6845663112172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc56be5bf2a130ebae11af58bcd2f1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803bd91dfb97d08b0b99b55c8921fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00574d01895485cb055001bca300ff0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb89e51a4d400965ce3eddd80420076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8820fa55590eed655f01d4c32124ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afb001a82f490df808e055f670f12278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c12379fa3e3608d8f62b615724d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee88f7ed72dfaadc19fddb394b9dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf02164f32d96cf09c1fa24d0684281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124b81827091c06dd900be970a285db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0b27ac00e101d02d31aa96488d2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df14b60f029f06632ad537e00a98d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d987c7cec36a1280732207898607785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8e3524ece7102e7a79ba10e585c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a584cd2f6a811174d798fa0c110e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7dd10c8e601cfd493c435bc7128c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664be24f79e41628952e6ca8337de2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72cc9cb9524554989ca69f93ed6a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d4ac724bb427f4229548ced9aa6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785adaafadebf97113163da8449da55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0197d0ab6c36e338404b2d0ac13076493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb8010df1f8dd71d5270a428c6fe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acbe6a1b2fdccf742a3088993b828395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106778c58e03c25805f8cfe698af0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36457543d428fc2f96fa6952ef34119e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fa2c259aaf0f8b38a1405cb44a4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8144f984ddb9e5719297778c90566e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c9cf640c98dc6076c1ab397847f7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9145710d89f4d0c560d307d4abcb1e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edee2dd262cb7df0f095309a3ad3c98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78964e5026250f15952d562e367d4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbaacbab798c9eb3e1d21c57adabda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e31359ba8eae1757670cb5f52bfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a38c03ca6c2e298c12619e06b61ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830a91d3594793431369ac9651ce71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838308ddb3fff2b3bc4c44d428db3f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496605c85fd7a4ac2bc6a02bd47f3ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea891a37626a499914dc5f1bf05ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04217d0fc9609fa011f5c3251d1749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8348e7d1f0250f2ae701d8066b83d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c1ec41a558f19d1a3e350bb66d79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda23b3cf448e640f025414edf24aba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d80d07c610eee8730f6871064e604115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1080c4e5e2f2549ea2a73c1ebeb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded470b28bc54d997fdd42a8e22695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47dde1b7838a23624ed6ff877d09f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081956ccc6d6af5d871d7e1b4ddbd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865056b5fc421fa9883bc2018355348f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21424a2c66fcb9ad64d2ab1e4b51fedf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6280c4f139d94cfbf8bc911053afd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be021af826acc90fd6e8f6ecb955e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93e04f3db03b2fbe0b8b26ea8998c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f505d0d791c71fcb276e3a2f7094b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e1d86d6e6de94aefef396bc59b7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9944a34fc45e2ca0d48de0d3d232b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b8343b52d5d0a6b5bcdd02fa8d4b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0ac0fc43b1dac19a8c30d97f278e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72261b2713385130bb068e7d54ef6bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f57ff5f84ffea8f6780f496e336ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb27522ce39334ba2cbf3f529ee39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2476f780847eb982d715160104ecc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7f3211094337ac754851c25ded59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577091a8993e5e4cd2de1908fcfaefa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f949f563e3f03c5fd72951e12fab17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d638216fdfe25134d131a0c3516f566137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3e5dc0e409a1294ed5052cadf53a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd42ab179ca51baf91a84eb9e281a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea04a18ad7baa93d9843348adc2f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8c13773b81e0e658cb46deebd558a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d040db3bec4b560a9f3a6cbc58b5c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb49b2066d3f0a8ad85fd0b6b50f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cb5ff7f2d3ae8a608a1b0673aa1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe8347e18b41ea6c900e98cdc2c64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64036a7810016c139ab4a02485b4c6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f7165a4a5d3010422259eadcf3fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17149877b3a4af182e9efcdb97da093f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c0fe51aea6c27e3333c9b91b8c040149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa27c2f972073d0337a002bb8466449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f46f74ef43409d8d74428a49d353151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd08859e7a4efb11584d2f2679a48b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3027f13b412fd3baab1bf435f3780f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7872cbf2c4a7c7bff0184127c92256154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4e6d140dd76659780129f383b05a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9b75c802e7ec65937ef6c7047486156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0055eb9b5cb44fe2d78fefc4d541e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baaa398e7c76d5ce6ddc8a076f656f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc0f37ee90829258cb08e17a00ba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cedac0a7173e7752fa396e2eb94c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ac07a90267fd5d84c2ea187578df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476754f7b58421fd6c7bee39d66ca7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673f265cfd3b8e4c7cfbfb9601040f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88937dcf2574890849adba533e358c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009235e774984c60b276f5dd3859e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8a9ba98b07baad55c4f09b30f85b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ec57e5d09afe129662a6a8f2b33e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8f8b057c631a160d92055c702d27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b95ffeb0f35c06368f39e18ce485169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799357a4adfe943d2475ed1cdb0656be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de80104dbd3ef9795e6871967b67acd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da76f0b05b76d30f867658b3d6c39b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7261edd89bd30b6c706ea15f63f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101f761cd166f4446b56a76ae64d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7e74fcb518ff8a30b0b0725c9a853175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f1dc2b9b0c09eb37f0921ff1fee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121ee0e3d4ef688e6025431ea59a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a4933e36374469f87e63d13d0189f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c0800e61438db5c95379b78aba581179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ad4c5d728d7e37de4335e23733e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713400ee0f45fef001cb4b8b81f242f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b264cd354608b2052f64ecd3af9eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093679d940f706bdf5090bee8bf3eaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d159d758a6522c9c3ef4f0c8f8f29be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c290ac4afef3bf0a6a68f5952cb91a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f707284ffacdebe627e929c7b09be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a61525f46968195d153ceb8084318187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa248526247af6982ec002e5f5386d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd983d75f2bc63b7d88022594e9fe6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b92dbb6b52b801a391beefde4646c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668608f594532b999d25ddcd1a0e30f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2ec5f66f78f944ae511f5ef5d46a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955dd3df5ee6f492f6b08feb837fe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbfb71ad859c4a4458142103d91ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8c100909d4fc92826e103f48f24c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d56f30b06561c455302d709bb188196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d041b3e7b8e1d22a386b91726ecc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba5d676e08b2c8932b82c739badcc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065635b306aeaf425e3ef4ae30df88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1815b1ef03680bbf6b41d9d0fdd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15290bd06cdfdc487afa1f610173b123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e982769637152c986dde96df58801ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76db3b7e61e6f83ab446fc3fe10f56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4cecafd4e7b10949208ecf2b2c9cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5c9a987fc7b6878d2df8b188dd69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65c1315877ef8d7ce32bfb6d08ad81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161ad638c2d6b90db80ffd0970b9e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae496fe1dd876ffe3a8fb898a5a65b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e41816f6003df91c3ffe0a9346fc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a562b2aba97bad78f692c8eb82d5ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393d40369305bad621bfb17513450a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c98138f6c50bde2b2af28fcd3e0bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe09af9d4b19212cc7e34cfbd128c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654f66b9354c09fe601acb62719386214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f89c80793598b47b6bbf6eb72c1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811563795d17463f021e02612c627ee3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32bee84a8e5becf65c1679c24b353217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c6197ae2935715506589e722e32bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc54651b8df38014e45c9d9e2d8e0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba8fecdb53f35f779597c7cf514f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b699820021e7c072db5a98f95d099fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45522e857387e5f16fa30e16bfe163f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ffbde053252a2f0b9a3a420f33147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77698b7337a3d42a92f68e8409cf046c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab86b82425c8166bdab65ce1f979e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4944c915ec8133c0c49575a101c0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ff3785235e758cddd07880b9bc6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3a1a5309fed5e21f39b7ac774e2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a74c6f1f962eb30514cccae0bef14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022a0fe5d9176d39c2a490477844c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fb69d01fa305ca9bafa0ff6d8d92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d618a38ea7f30e2596145dd340a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ad195e1d853b0afb761c19d93e46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed822e5cfd739a330d4cc372cff39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b80a1f76294c8363e91a1459a0f57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd080eceaa012cb0d88e578aff54dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f2344212152822f794b8ca51fda4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f57e6387b95598a1fc6425fee0e04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1699dd854c151e95e843a40d0da4189239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b446a7b79a8d2e6db4526f74d3b127b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc404b7830789e1cb52f746dca8ed6e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838e8159e0dfcbd343e690c0715af7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fb37d8fe5e978565576789a19e8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e54d003751f0646d3e4dd5cf3eea79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f09c0e34201305bfa1a7d415791b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4790b1ed90aa376aa2e42d4888a463246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b6bc005182e8b23b032c7dbc898e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a2d9926fbfb39ac4fecc93eaea8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5341b9d07b43a7f71ce67e7784f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af004c9bd5a15f0768726eab8cfc7345250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13592e942707fbd7d8af196510cf5ce4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09b8f9b1898404d86d8500ee7b10d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58f0b95bbbd81e7d86b5e443f2afd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4027a433ca7f60df3ee5220d66fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aacd4e8714eae13e24b58ebceb7e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849bbf15c8f19f533b823b17df815e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5fea3f8598865661135953067aad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f2e10866dbcdfcc83b59343bf8b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176dd1a0c01340c2f13f3b8dc967f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143c49c1b4ba0b2777b5f0b649a2e97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b809454c112fee31b9b3a300f9407a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce17466c27d08c0b5c79218922c6727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7d7ee45ecbc3f1cf103110bc8123263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab4d82dec9fede5bfaa6b735413375264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b44782b694aa8f02b121679fc603265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec333a86c7da5574e8d1ae6cced9cde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fb250f4fdafb8a8f1f6328ba96746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e82d2a44c24f26877456b7fa6c1f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa194394fb23bf813bd2f7fc721e9ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389450d87cd3d8bad881a2d1ea3ae10c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceebea4352783f87f953253781283fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa5043e69cd39dd321a103d5d65159272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa708f525f54e1bc1a36cf188b8f59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214b171d8f052eae7183e6983a5764274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06073fa2a62eb8431661e058c459b8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f6add293d52505988f8565da3c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51d26a91683841e4c0a5e16bf403a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f96afc74636b52c4fc1767e9595ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe65fe3ad5ab3e23c0de6f225ec14b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8e294f97de21eee3753f6af241b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e570a9485f18d0fa8c8e1056bec5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0de95210a306b440762d3df1314d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d04e69903a09572e72116c4adf60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d70e9cac94931671b3362813a05a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835f703eee0e2146749afe87cf2589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104300f02d778c5a7ea43013a4d46c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01342599318a807f2be2f7f110bfd76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97292e7e2b6d6ea8a17e61b4b1cdc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707124d98f79a980b0b397717653fcca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a894355052fc196eb8ffbf67421e27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3803f345cf156c25f641f0c42293150291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20bc51e2429f41dd1fdaee36d88754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61605d34ffaa2d6bdda468d70b529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade1fe3aa082789e5c805fe4bf78da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1226ff77097b13c67740b10cccbb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05c0b5aeb917ce8a09104fe3ce9f57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54743aa74cd0d7bac1fa57aae452f2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b20a52f489cb8cfb3e094eb6ab3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713590060e121f39cdccf302a436793299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a19026268adba90995e036732b83fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283735fa1d0594ca28c94c4d1323e74a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44082fa5e0134bbfa203bec8d6a912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ceeb70e2e9f679ac3e7c59aec494a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c8a99bebb0a27ee167f80e3289f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc202a55b606b8556eccd066e5b3a1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4572a853dc1b30cbe2d0aedf1b1d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ee9f11863137730226b2a6cd9e59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5054569e968b824960b9fa55376919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfd3a5e75e6a49f524150ddee9e130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c523c6aca07ebc024e10605620a90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cf33605b78d76922a8478cc1b78e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813bd4b2f86d78a3a178a8fecd79cd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27ba7a74bc6d0de1f5aa7a69fd812313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f89b79a226a1720b372e0e6c055b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc90857d606bcee2c8d8ddf7722c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a4baaf85d4cb4b56a64b5a7aeca6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011dafe37505ccb7a589d755a9e63b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab3078f89f34cd663fe9fdc59f018318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566fd388c4d01dc656e988a4bd47eff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f5d1f4c2704038c4a2ed4100f18d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843474f117faf9ab234711a0d99857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d9f8a04c1c45adc27298693cf664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d946f819a0c2d1db92e1bf71d846c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd6914829502652c32d40dc230fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8ab5bb685662170b1da29c10dfe97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41018f8656806b08d021546e9493dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41affb201dc36c95ce6b54a00ef2eff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dbb04ad6dfacb64e775a668234b31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f6ad243875203cda6ba22c9c1f93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9697a617213b7bdec3be5ad28122e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff4d0ae6a44a178e2651fc0f928286331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102868c1ca341db099a89fb9d026b92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9199e48c7e170758a4ccded85a5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04985b79d8e436c6ca8ad62439906834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af489fb873e1f3c85c433bed70748c7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933db4862b40c5295eaf7a53370bbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd23b72d63aa278787aebf0c9e90eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4ac650f575cdb59ec44b9755ea99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac8eee6b52df3ac6ccfa6e5002356339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b33fbdca88ce13e4a8fca819eac99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568dba9d96f3c2b8f1c68ef5087f743341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f68729c20bbf6803ed17cbf18ad05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d292eb1c58d39e7ad84660e5708d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154b1d5018ef2cb36ed6498e5b8895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21a24042e5990139d3412d557adad5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a30fcea925c6c027e831b75aa017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89dbde30ab3db89aefcb14ea8ca69f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf778fd39da865c9d531e88edd1160348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a465e3b15a33f221d7134b57b27aac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa94ff25f888e2d82305b2351be1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c17d315a1dc4d34b0e2a75f08d02e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3aeb494a9065edc51c9c75512f79f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666ac0f3f8416b03a477e175092a29353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e6a03dbc44f5f7b580d702363943354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda02be024335a4ded9bb2bcdf54cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168d9e143a820b80512df5f87e4273356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255a86a67130bd1b8bbaa91958cc5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603bc5fe795b88a0246dac1d75c033358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384d70f44170a4ad8a00944616f2c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da3fa5dd21fd9a6a9b49cd5ab922d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea6b5ea333792a9df7f21db188f58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d32b5006ee4208e3d2d7ea1377c30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a024a8de7addf31e614d1360d4c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b33fff4df7cde86869134085e7a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85e8f6711f034785e6d17666ef35b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a4c8c8271e1a8ca404ef24f41f838366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0214d987449ffa727070bde7331e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06fcd87299a656e46f4915bff8e8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d387c512d1011bc5a4c66bbfd3bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8a228bd0390fd51edcbffa4751b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c921140cd2d6f27fbd8f68b7534da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfed912ad655b6050cabb5a73353e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0cf689643da1970569619fb127516373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a00c82da656d3c0bd56b81f08932374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0dc43b6a54e649ebd56c0a3860713375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51bdbcbb86165559b88e130e03b35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d878b37666c72469473962167d3ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0d5f192ceea5e17130bfd91f275b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98952817046a32dec9298b2fff619379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da97169c826d7da368b1a11da5cce2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228e2506b7ffcd26d2cd8c5d645ca48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea9d7edd48b5e48b7340448b1fbf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726fecb169cdc39f3c9922cfecaf5fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb6eaecbc2374bb80ff4255933240b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057826a28c229d0cd5e3097313448994385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4126b5d32cd989f697a2749e89168386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f14f1eb894efd471bad8acc4e3f74b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2928f594c4ca355df2ca776e0db4f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35de3e5da472402d6b80a6dc4ca955389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87af91a53f9f16587c634dbae5270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511dc745ecc88e92b6685a5a3b0477391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b05a803032b847ecf2daeb5d57b1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8858e3040e56bd66eeb6c2f463e037393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6bec24212ec48710cf89b00c4b5a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a09aea463b2e65b2f17e88dab06c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79db2958d56be0a201f75dea0ad30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2196da233a31ffe9437923d77ffe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da36210b70eb0fcd64193b6123e7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295878d990c613389f6b0ba3a076322399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ba897e8c5b1b6f5cf710dac74254400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b04f3206382132aef25014898bef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bd44cdf7f2df05b837aa56bcde77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3815e37e3027ca1ea08fe65ef9bb9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc99e820c9bb358bce0fce96a083f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c8673a617765ae693cf87cef23a2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac563f6c7f03b597f7c313d0fed58e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d04eec3735bd5ab8226b86ffcf5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d66d755d08d2d0f230bb477ef3d67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5714be742bdc3163de8ebad866b658409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd868913029265df956997019f070e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28fc73852507cf3b47f5472f55d191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce282f9dff756d23ffb2bfde7895d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59305f10ef9a12ed4a7fcdba0c9f3a45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24184156c535c2b5289955842a4da52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e82125557dca68613c2712a05e53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31412ee85599a0c1b2c43ee245331f95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b49c55b80cdfa667441c92214f00c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12fe9b2c613545b818e304639bc254418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1b0ecbe19dd88e955f8c18d96c3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbaa0f75f3f827518ad4553d639367420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e595887271767876efe8b95d3365421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c5283ef570ee627fa311398f7d9f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf35c2f33f7d682a9e50b6b2e7cec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48e24bbd865dae9e787b6dd0906c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f31b8e8bde4e9711ecd2ae19c74a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab607c1c83f18752edec5f11603fdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fabd8f2bd30002c2ecc1a0bcc452b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713294b5d8b57aa2cd2f3e85038653e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9bde1b6f40b9e3e15a06bb6cb012429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8ae5b6ec98c3fbd12b96efb53eaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0c74298568845ca423bc64fe12a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad698d24b45d77decbecfd79be6ae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487d2a1d95075ba861d8845b6e4f9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4621ea098f5587ad82824548041eaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419fb1c860f65aea8bf4cd321b98f2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206368e5cc47081dfd29bc2507075db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe14c97acc0bd984cfb83ba4b1ab94e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f081d57ce813c747fb80177798ad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc9564ad0669df95a90a7c14fe30e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f81c4b8a526b1377322f6d8886f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51619563ce929c6e3a2e5c6c1eeb6b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5210140262ce65f51950ed0abcbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5836c51646ef786317f37743cc116f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b6586b7a24bedea7bb2e938d50d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd384cecf147a7638975d193498545445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918882ff7fe3db60873cf4e276c4fb52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abfa26a97b531c376518e6fd64da78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a6675e80fe48f2273086368af3da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1ca1783f540ee7a70d9f6d8f8bff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50b323a5d926e0d98896acc522e60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e6932c1d80318af4b1a3305f2130451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59985653ceb3947eaf886ae92841fd65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f0d371283c65687dcfe1487a6209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de9ac4d955ddd337917fd82d745ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc062f8cca6ebaf0f0c7787533e74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee577e0e0fc6e71bfb188f7c732123456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af9c62e09b671b182ec947b021f43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51f22a4af5ffd739a77835ad918802458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ede40041765f7487a16106c7594c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035edaf888adadee93edf71bf18381f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6407943fcf2d5f34ad7c5211fa2123461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807170c4d77a84a86c38092e759801462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da795c07692aa38bbd275cfe195046463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca6608e259cd3a5b0e6ee6d9cf67d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8baea4dfa9f39cb04d2134a68c21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dae5f4d8a511f9e04cde6f8a7b875466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203bcd418fd31ae4e098cffcb8f225467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60dbc28b0d898f050089196210e96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab868a9f70160b9869f2f03729dd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e540c0a0eeedf85e4f4957d8c90aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801cb4810faed3f79ef8ba3232594f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa74001e0f5db3f98bfed47ea5f0fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2e24c546a55e11cf3e02114bf1c27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944aecb64a5147b1617bf2e04f4cfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35d7624517114aa4ff698a4e9179c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d320f0b98de16422f00b8c2daf00b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ff4fd0cff3c6ebb46123415502e93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb5e68ae72b8c53afec4c4209a45f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f5a3050dde84ea2e2c5d8e5816c63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc398e9f7ea100525a784d744388e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad3cc9ae62aa33158a43f9723bedbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1053da2b93e2a8da9c2ef6fa3d57878482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c47071d42873f99b41f60fe26bdee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63fcd33660895de2ce3eb1654fedd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735c3c636da85dcd7bf282de804dca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b823fe7366518d1d49bbf84b5229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfea1466c556dbbb9cd215be68a87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4723c2f75612db522e535be7e237488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f033e915c6961b249ad4c5fd7a0f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf73fce000f6997904d9f769ab4ea36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53909080e29eee7bffee2ac1f03ebb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc414c2e2f97f47341c9e34359f71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22670bf84f8a58081cf4921da7574d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5cac57266d1b2ec1f5dc987c63c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2eb0b511a47a0bfcb59ced8deccfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305129294cca9e95796ca0e8d637d6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69526fb99668e90a5b7d0ed0f8f07efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2a7c15cb823193753afce7601d84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa11a4a77dbc0d04539f9d65cbfa590499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372156cb60f467f00f17207440a66f83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe893797f2309fcf394174cb110a49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fec40c5b18df1a5d745170dae79d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeca61efff58567942a3b9a7e5f1f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5668125d95eb3ea0e2e6ae82e372ec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee8671ca510764017046a21098e537505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206d00b0d2930ed33fb37697959fd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945afade688e64f37a8e1897c75c65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7896956e9b0a719c189b5bdeb25eda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456182d27c83649029896ab02cc69220509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ae961070088cbfbbeca7b7f707d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b69b7001fce1ea01a14bb022c77c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc8cc073927a7f486f5c170bdac66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e471988a9cae8a9e2545363f540ef0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bcee1900fa02ac9d4b320c1566a2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa88dbf84b1ebed85e14da0c2d165515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69734e623c7848d871f75455b038a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f96d6b27d2d8230fb0d0f4e1e147517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b262f196a6ce2406012280d2d862a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636626d6c0408ed71d6ea99330c7a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460a3fd815e35d67f38254018af839520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c123296f3a3668c459000098e6af0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471995fcee9706aec34690ae40b2f8fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ca2db92f657829ae9315938e8b18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf385bb2b4c38806457b44b0d4bb384524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490503c02886e4a12dc7844b68eed9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583f9c86ef56888e50a9634e5e19ef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d624902ba94f30a01d08960ea3468527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d9295c764592ea5d3bb6f5c20a633528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d50a2b42eda40ac2a3d0e17b776c93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428b620f7e47146bad8aa0eebb25f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48edacde839d2a62faadff5a60c32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75416e3bf7b295e19359b357c6453a2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196370797286999ac8da4ce8156010533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a5503b721e813b2b84c8d52756b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2fd87001f608d3a713da64c9d2e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360245216d0c168534255d5238c7025536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e0f08c2d9b23fcc53baad2bf5f68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3759719a28998e4d78bbc78f4564538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2fe30b28f17faa26813d68ab74d47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d400265de2ed0b7d88606d793b0b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3d2526bbe15dd44d985bceaaeded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e74113d1460d5ffe171c3396464dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383285927d11c3d0a629a62cc9f4154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88358e0ef8d147ae22c6ff14f8527e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a701c61defc9a78e4580b9287710545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b76dc51c54ea776b0e8a8a4c152423546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd01cef02fc17ea9fb59f8543cb597547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401dc08916a8d49a71ebf1369d68f00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183a6d3c730a96918e002fc1829255549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f14c0f08c4f1f09ffa495cdf1a25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa4bd1f411d0ea1bd37565f32528c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b4750591bed25d158158c5e688bf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0df90188baf4c309da7e39bbaa702553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f498f9360232a3f9b848d2266f867554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7ebdb24915dffc1e111d8a3209b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ec4a520c736f10fbdd4d02389e039556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c5d4bbccc731d623e27169ec02837557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0d822bd8ded487046782971bf635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5b493e3d17956e8e3e2d59cfa8720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380df56a9d1e4405f5227e684699efa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72af3acab1bf759d05a70e30abcee7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c8d4ddfb9022e166a50be621aace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0548ef595b52e43d7defdaf857b9c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9aa13dee95d37696cf967f847fa35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017ee7f65a3666bfea007e6b9c80f36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bfcc1176f64d91f752c9480e075e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b63c1aa6942b48c597fd27a0959ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217c5e2467a9e7ef9ab8d3e9a37ced568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13548c294928d08c9be88aafb7616b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0492c81cce77f6b387ace9fa1ea95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d2d81ed06f252d9306868dee6694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58dd08afd625bb0254fda718d7f262572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c8431e2b954f065b2cfa3bad5b06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce42f1c2dcffa84b7cb929ebc71208574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc528692b4a63a72cfb31dc474147184575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132f1b0dee504b07b5ce1ac800909b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4246d572de05529c5ed8277acf21fa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d2c07f285497cfe64c6edec57e33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710372de98fb3e4f7f1d216ed9694ae1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54ecb7b74ec2c37e682db242694639580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e649fef35507d9fc8444f1ad1e05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaddaf93d524fdd60aa5d9eebd7ffe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8be0fb75c982a98273e41a0015426583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad7350745915f9fa532f33836d5c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09f6212d3eaffa3428d8a42005d06b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4761da2a65b3e8469b6c7daafe3cad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f2f82e59b5f88ce295dd50c32a09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275834053833406977409d83f828f8c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf789dcfe62448fe461d998ed256c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe10368476f3a4625b06653d7f628590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6702c4572e688fbbdbbbe2b1c9f063591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def9c6886edd8ed0d7abaa8b4672182592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4333b3202046c8caa463349a0603a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51521689b9caa228edeee61058d8f271594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fd4a1f68fe19ec71387eaa370c937595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e376fe38aaeec577527312cbf4117596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216b7233805b4dd324c4f6cce5c61f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1f816342297ee64f60f282457793598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b136080967309994876c8539f6ea14e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e06574fd6a274916ba58e066e456600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1665c47e1c671a27bd575ce5053d75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9262d41325e7470e114addff47dcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dc94bff2b14beb4fb679dea458ae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6ed0dd7fe1316e9615e94348510c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aafefd26be981a42072512bf25a60d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e8b8153ea4e4291ef2cca9d5a7c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a01c20d617a4c9149946859d5df6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6a4b034c0a3684b7aa89e405be6db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba852cfb5cc01ccb214e3b23909fa51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a062f5b79a8c913a4b53528880c7c65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cee9702d6bd6f8ef48c5b885ed9b98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac2fbadbe483edb6978685ea1b51b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa00ef0222d40a4ea30f67bb6836e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dfffc56e5e75a72f0a7b1b6030f4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bc22ef91472f365b4664f219d6ea9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0950f4390b72ec967ceec1987c8e102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd6d7c890be4dd62c4d422e345b7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f93e87e567c51b67f61d0350f0ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c205719206b62413bbb7a6d5933210a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35205f384e10d30c840237ba835965620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18884795bbccab08738b743438af7762621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d7d661d967fc85312fc58c9a74f73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f46ed17dd9802affa9c89dc77da2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d07bdb06499b2784e48e9fa2872a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf83cd1e2d198fa322847f932d9a4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8d571fb9b27dbdaa485070c641215626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c3a138efac8c0d7fd0ac13dfc72f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70901f856c357a5d765e8c7edb0df7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4a903d9034e132c94b664c48b5e5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa268d9bc559bc7f8739bbc7f5a5fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670fc725f547418c6f488ae3c53261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb922a4c45b8067fc6e7f931fa9a95f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab31e45b378ec9bbffba13dac554471633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568d5f2cfa5036761bb6475b337b1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7062c5c9222d903bf867c0cf14bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4dc4738fb08c508ddf59b7b7d7be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afad563c90113230c7f691e17cc81b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082816f2dbb11c8eb9dc014fd189d46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907e87d25c048df7e679c88eead5af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0711b22886980bec4850adc9df2de2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffbd2cb52757c485a3e3acc3faec2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ea3584fec5e05538ef761294aa96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3301f6cd37f22240318e183cf4c7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae3a9a75ceb635533f392d411f536644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f457aa26b7abf39c741b03dd7a47459645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e7a904f836a132149db3be21cd46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4dc1e0ff9503e62cf1610286b751647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce5dbfc15f201c5c0d7df60946c5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dfd870e47957bffd4368b5da7b1d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ac3ea6a8a0441a88f9cec53e88e1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fc64637f7979298098642ce41e69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035a2fdc49e67652150475e2d9415f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a95fcd22f8316168f899832f0cedc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5fc48af53393b6217360434885e6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7205bc83317bf1935c497001660a3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e88b1ebc99916a512044f66357821656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d1213f9b0f6dbb8fffa95a0a68884657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a314768bd5edb028577ff92a5315658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3a9cb982367d40c20b1560ad0f857659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698c5d6ccdfdbfa37193d6544e95523660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579390038da8e660e4e06f636475a5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a66047e5aff6734099fe3201a4750662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6582edb09e1ae0d4cfe7d3a0f1a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fd3fb66586d14f7739bba5e3fb56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ad3963a95af5ba2428baa300392d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4c05be18438859af844f6d45f3873666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d5e9243206ea5866f9af58bdaef78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6b7f6be4bd996de159f21ae45f42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643dc64c6b2fd21824c645228d58a4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24652aba77c5d3c26e6bbeefb99e3831670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bde6bf1eeb995dbfa45764dcde2adb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fabca35c9736404d0e18f93c9476e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324e000c05f51cec23b842735e7db0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8051b739a0563f73537f354b0b42983674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba4f5857f3affe7b67b3ff0029b03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb430fbed7a097871c89aa12b002b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317b0ff3e749be579306bc19b5367b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ebe0159c9ced432e866e04c0797e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3740314fc67ddf27003408d08f279e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc49ccc2ac05752d1fd8015ed9c597680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b98402532e583cf6b1556ba68781d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6e402fbd3335f58abcfad9177018682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f0371941eea8ba31f135d573b9489683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b33a12bfb7d24bb3b58ca81452eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520949a6c89ae9f6338895846663e7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb0e173fe9f422322a0d658a43806686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5069119a9d0b94ba0a4cfd73bc9d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab7ccc2e6e31b767e7d693d74c0d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a51a30895530146b1ad2dc1a14c2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f9833662784249557fdbf6f86af7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8902a7286628fcd26b1e2054639ae4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bafc3c64b6b2f71d7c4246987ed7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6df2147b51567f936fbadaf00b8ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891466695d7f82e450fb889293cf4d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ceb7856af51d5c29b3b8f18853de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef28674c54efdee3bfca7228bd9d988696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249f71ef66fa0f2b6cb17bdefba1e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b87c99748a65db883a74db595f63c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d5d21dbd313c750dc137e2fc15da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3484e6434cb31936fa7b4a1dfe9ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a14ce123e912a71b61278bf5e253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb5e93dac018a77f4be16d72a89a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882a1c929046adf227d5b59f03efaea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf07530c63cf3d033d5f3d7b643d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdd29168a74bf410d855192620c1c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946dff97eaf0667f4c2eca86e7de1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395fa41f03c5f15062253e439e9eed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27633677bc7cd21c860c9ebe527bf7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518ac06e3db834b296e2e833a76beee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b1d2bd0494ecd73e86062a026b6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c694349d682c1c0c59a76a2e9dd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5a84221ff0d7810b64f16ab572c04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2e96c902ce3cf5c1ef6650a01f44d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca09bd7edf2ba057271986efcd39d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93079450f0e5ccd09ea2df54849f77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3a15dc1f4481c2f3bc346d1a4a411716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc530ca255364af946703dac2c546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d81f89db5247a0933c9da48d4ff455718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae892db8389f5888c51cc6d61a890719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888920da8712e28ccfab37f46398624720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e583eb3382c51feb3d84f38ee07edb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ae0a9490d2e530b2d7273ff3ddd1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160207064925d9a428a9c0234bb3b92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652288f6a8efbeed3a8b2df93b929bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3112cbdd14c6fba64d3130d514b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab260bedf8a66c3316990671c8fee507726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e105ef842b03afb11e87e4b2be7cf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd073a41d42688af286aaf3173296728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ec6d7de2d2e6d408553d59bb6815729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a936a3fd6ea8e09e43337133e61247730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca32382386b5aeca187d391bf773bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7d5aba9e8e8efdab2da637154e2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91234a58f7e6471178d470ea4f499ea8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43cc8a98ea06651ad64cff870274a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949bcf0de73a32c4382f2ac254641c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62c191af7256b95e88e8f85335ec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a46ffee15daddd31761c39dad113737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77d208151e988641060f37f7faac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b43153f6726399340b1dd42f5af9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805718ada4e3e06cd0557f0ed195234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cff20a0ff8e691abfd832b6d67fc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ad5e680b7164ed64cb0e256e8579d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcf3ade7e3cd61f5077752572f859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c52bf5d816cb3efbd1625ce32f89c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40738a04c747efd670babb08471598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d1c6c9cde54a087842a824382595746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd0052e2749424598046716b7d529747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9805b66f9a90c12dd4e3698736f6ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ef773e92ee899b853f8901e42b51f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a841a6117bd38f2f8d0e14d949520750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406f4b504f963e19e224034febeaa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5af9c7c796233c61411a22e13e508752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9741c99742da3a7f2feac71807f4100753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1284515fc9ae380cf9180649451c6bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93f002ca5a683181529013708ca34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66817db93e38f99a0f8a063c2283cc9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aff21a51dd01fdd0e3af95846ed1be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cc5cc1294e65708562fe9c4250dcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fb6adc47d1016857a0e1e319001a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0eec646c46e32babec60fb5bd5281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82589bc8cffb3942422ffdaf1f525e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10427f264f0df046c31c21e9e53ce7083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4a74973aed50641fb25eafa9486c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020eea807490d406ffa0eafa2c16255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d9775afbabc66aef3b4fb8fe467266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e215fb1ccc9bb414c4693b3a2cbaa807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f1e6733ea394c7bd8f8389e79d6fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5170c4d61d834ddb4b2f35bd4a24b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c9bf964f5b2df859058cf2f4b22110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b9f3249f034522b44d090ef014b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ddc3a0ed6126b5e1fe89bb50eaf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018384689a3128925177c9bebddde33513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ab196226699e8c6cb5811fa2aa7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda1d5842a9e9743af8b989615828915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61a2c79a6aa1636a5591d3969253016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aaead610b32a229424da24fb46aca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57746d0077a5019478eda1f943093d5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f0dd1fbdb4027e07f86053dbaa1d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab9fa73216be7eac04a633a12d28c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526af255cd1aeec5f1f81182b2a9f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9431921ba59eb46ad2c7c09be15e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c9841aba07adfa825805766227bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a33798668a3f7ff266543c6d192d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd89c1a4ec83adce68bfab3dcea4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456375145c5673d6d68d1ef02c2f5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256365dd4293f2c23915ae415f4b2a1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d3f431a03fcac9aa79de7c70e7d2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f514d8da8539842eb7ea13b50caab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9d95d62f4a12970f83d34c07467d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dfa117b9ffd2c023171907e88fb0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea631d67bb9e74085736f34f8487432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78d1f25f8f572ceaffce4362e919133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1e37095335c818cf96b65de8820034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22bd27c34f7c48b0dd5ccfb11a2b1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ff7c9d5c47fb28f95fbba9783e8d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff9f0b4626a48731dce43ef799e2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08984c884459e29522191a171218e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e2e1f9592a8e286512249f89e736839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e49a0427cca0f7772ae187e3ee01b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b5568e2fcaf99d4cf75864c98c5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c93901da2bf4f11a9241e9316397142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0ff12743b7913dfe5e522a874aae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c06caec305a367e692b90e0f976844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df5df95d67c24fcaf15cb64bc8ffac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3e30dc81cdeb276aaeffe87e1c01946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ab01c1e635fa6b6fdc5d918e81e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af425112301c916777543ef78966948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ba327af29456980b333a9545c7e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323d74e1847e8d45263fdf8b7de9c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1424a6b80295ac63840a75f65d9af5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833661e563dfdcae4db2c2bc5de0c8e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52fbe8613e1b375fb1d2f252c2e4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbb8f50a2f6dba59c680a9395a579354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e9a80dca2935b61af5b2f72f963355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ccee410d2bcee99281700d10f3bfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980423c4f02a51dd026a5087b7cfbe257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24efb80100651dfb96ad1721e7c97ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb593f6b918bd7b3ca71d52d1cf0b17359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7bdb54745981fa6d142c27318623d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf0b8db920d6b70d52f3083f1f34b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33eed31492c7141d1b134f766c69e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06132919da5d1ca3c0e9f405cb963b9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a524765d6c742703350f17a224d367d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dbd2520ea747576cda82b2d73ee5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec7f54dba75c6cabdda915c7801c6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c76f04d19806a01f1b1ba49f6e6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128529cd734c7bf33bebb82a10a00ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434db5a09317bce0af5df5aef1f705469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b08f62ccc4c7239a0d45aa06d318cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714559a3083dfe074e40a6fa777c3f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b881dc50b38c99383ad66e8edfb6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9b9ed1720fb33af2f0397488a60a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ed4d56b79988fff8fb96d067c7ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e10d873d10fabf776589b16b9c802375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c8c32d9982097ddffdb91e44c15576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb49043b1d1de7b142e0f85bc321d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff22a9dfb25cd674faef7c22b53df5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae02703755083729b1d7eeccaf5d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f6fe9a2c43827212521e0d1655b8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7812a503a8866df256e991bf7a90081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe2599987ad33092fc66d974680f4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea064583d6523d59b955f65effc26283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dcfde5e79a5b8902f6eaa0582724884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40f9aeab53f70020146891eef242a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e66fc006c2c51e2ad198a648526ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8776c6e23f53281b305796ab2da511e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e6509e202038f077df5cf67b912e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029b34b4d24f7fbec480267032460589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc70b9261181261ef75febd1f64d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062040067f3d9c4887ee530b30bc02491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c7beb5dd38f576cedbdaeba063dcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba1a67dec4376b8612ad0e42cca67493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8e72bd3cf7773be07bd11138cb9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b9348a5290410b86eec94e833d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c7e97c0347ad8fca15caad291108896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13751b1fb89c74db99d19d15b74f14b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b0f5be5f5f54e4fec47efef735f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba4e5c334bf4c1a57579bed80caf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719f6e95eb8c660bfd268453a577a05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd48b7c31a2a4e8b8c1bce0407eff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4440f8c64baa09f52b98bd35c16f796102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146042f6bc7791af3597a9572addfb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ef80788308edc7c2d0b15d1eda6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc7e06ea1efa0c7948b2fcb646b23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca2faebba55dc06d1541f0cd24f13c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64da539ac95a1ac595129806fef57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd39ed9e19ce83b54b670af817fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950069c5d627ff875a1c3c32811328109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828601d5e456a23c4c024b1933ab09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ca718f40f3c654278981a0360c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dfd370bcb10048720acd5b708f2d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4ad0ed11fbf71eed5bb6378094e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922dda0417b876c1ff8a27e0e2aad2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0db09389d3d46140f39ec69135ad2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96b6de297c501c40b895024d8fb4d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fce4369254741c0144ad6f147c3ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49394f184e8b310cc2f4ebfa6202c272118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33392de494370a89e04382fafc5d62a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de41f3b17c303105c4a597c37cc3c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6749dd183a4f1d98d0ee7742aedfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa83a29f99c4290eaf6b3789874a7d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d289cd9240788fea2309b46fbd6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175581044eed09659cadbb0399a1ebc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275944a7721c333fea603ff9399fa4c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cca3222b058b59fd05d65d47df2e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def12b09578821bba3a8c63ebb5e843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880892a2d2e9a6c4ddc34c49c1115ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8708a7b61ec5c2fd0e7ea795949334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395067df21fdaab98d10f5a4eaa387d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936b59b05e2c774b83a5b32eef6c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b983881e722b2b9fce352126a3528132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628efd7566c92b0237bf0b1d2a6ff26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeba0da0f65f413079794530115875134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e8163062f995a0e2294ce6b4bca1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd46d33df5be278b563b83bd9c6bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f2858004a66925ac74ab0bcb105e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaaf90680ff2be7959bd3f9d14283e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627cd8379ee58012e7d7d53954b743e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a9dc566144cef99e20c68f608bd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbd0989760a63316031183f833df88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e4491e6c3a6b4aec0c26ea017bdcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6711c7333d89334704a6d7776fd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716ec5a04b9378105046e27cf237b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819911e2dae830cb6fd301cd8f219aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012121cf1434c79b426eef34f3fefea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a740ce7b154bd224541dde4bb046147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a92c252638a39c7fb3b8c272fad29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a3a3cae4dd84989924392613b295149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4661f3c75d47488bd7702dfc73108150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a697a60a82f01d302bdb7caced41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad5eedc31364d55ec08bf494da579d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27510b67c9ea782c507fa67a7ce2cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f850d58a836fb8544a2d5d19f01f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf2288d4069a6238c7ffc33229457155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f5aac08cb9c5fef7a5269b41f506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9c250c9798593f0514d229887146157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea74497b292537e6f8d7d6a662db67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c1b3c427c426ca3bd285cc3acba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3715ad64908b20d1fd3e0a7620ce7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae77c8bab295ca18db90ce5a514eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407bdde35ee6f55f6ad80181d38882162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83506c889e974a16f58f20b6bf363f88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe91055b45e91812c2296b8b7b59960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a9233d953bbb045d9abe79b4f8be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f315f0bc173838c021371b2ceb5ca1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529f28971df19791eafe5710124696167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56686c0a255988bf5ae570c93b6d7fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2735bbffc3a047320b01182ea4447169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f10492edbd8f869da28aa8c13ad34a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331455dc92a92cd6aa0f767b9b0eda0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576d45161d1391256816f3b75d3ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd470ebf6e8cb0946403540b7cb2cb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a520c3b5b764ce9d93f4a7d34023a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b07a9f1b42bae350ba759710694184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade02ba60d54dfde267575a587ce8d33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dbc7a4ae68330c918a25cba051dbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be5628fd0ec7fa684c58091970378178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae283aefe959f65865813e49a0be8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f68c63a16005a6e5ea97d222dee2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87ed4b386e61ab98735d63e947eb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff58725d0d921d191329cb01679151182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc3186e19ef931abe2a8f14be64b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cadc4c34068a351b3c023f6ae8567d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd928879794245177c33198c71aff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad0ed4488cb0f9f3cb5f5e36f546e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd486e7a7dc5cb6b021f9f65ce37a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb32eb4a5ab8f210b056bc501edf26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799d8d7a77172ec05141d390578c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049990c252152219cb1da8cfa34c466190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2253d45675c595eb8e7d48f50c4e79c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71f5f7569c070ddfb7fa2035f90de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e07a5e83e73c917091812dc9aee8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf829eeb7c7863d05327ed1f2146ba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d62b1399e6232048f10ef915c40ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026f702d88b63b0d70c74915f34415196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd2e3bb5320dad0c4ccc94e9471232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab4999606a83d71ab2ac2cb5c889bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0755203fa2086c1d728e8cf9e176199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ae7abbbf3a8e29a55aa95f027aca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f6cc2c6d1518006f90672df600dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d288e5a295b01d2352bdf3ba374f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb46859aae4eb074248c6e145ab96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e8fdcd1b52ac6c3d71281979ca13f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086a80325aa90cb622a932a7ee0458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40367df3417300adb080cb19b9b07ec6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d981d89bcfba0e1a996c8cef6dc61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41fecff53c12816b58904158fffb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35cb52e58291c4bdc884e79ba4d02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea14c739704d435ad124874c0cc8d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6f5f71ce0ec8aa4ed95e581b88741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a64f1bc4c007a46e1df14037f9e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1119e2e3fcc3e9b4a3c219182f072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d871153f4760a47404f4aaf8c2d4bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584b677a062e426ffd889d3dd0adbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2678bfa3d164a717229a6241555fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a8718d03409ff9fb64fee627853b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ea6fe6311110f7b57ed4517aa531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a31f2aa4747114f7452eaa77e7a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a2ceb4d709c5a653c210535887ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ba5e2f48568a4811d9eae014f560221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8168ecc131a85e5d9e28aa6c0258351222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc3e7851efb9bd734a0e4fe52e98a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c86854b355a42484a80ac351df66fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d39b5b1b9913eedf1aa0f78accd75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88ff773d1d59126b212f9df437d86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b63629354293bf7b08589b274d28e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6a59b50f0fbb3b9b0df68bca2769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3060a41b1a3d7f658d6506f05fb6583229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ef9684fd1629856f976a10032747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c04f653fdeaedcd7ac2b202543f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19c473d738eca66c9fcce48c797286232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3b921aa46cbc2a4b5b254d1d1cc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebf503ae684b46a87e4cd3e1b9741234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6affcaeebb298f1db1d778255c26be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ceb55ce71e2e746f92bb36360ccba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693a80c033a2c82c8e0395ac09346e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167629d580c4f296d8e3fefa5098a6c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2468f24342ee432538a54ccd1dc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4217ac7e8ee293e84fd0351093496ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a37de300869cf7cf5dab31a777daa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e48d974fbc3029061dd759d8a0d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bfd03bfb805bd218269e8044b3453243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66bba577958185cf54ac275c4db46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbe5e7f12e7c66c71f6232d7ad3d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b1feedf6ed9805c0bc035cc3e44e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf06c1dd75ea23b2869e028b0167b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652b004f8998225993e63fbb839769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621f3612f2064e88beeeed600ecb06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb369e189c57b035e7cfd2084e4f9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaaf37f2e0d619728fa64a9738fc20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688ec93fa47f61c7336afc13040c5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6ffdcb96221710b2e8837a795f5ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865968e957cf337b77dffca44bdb29c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ff5ebb476c8390128a348a5a5cdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6b5ecab0bd57451c54d7339f823a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0456e355c121162d557b6ac1418f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571b4eb17b096805f13e30f0add66ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6b0dff3f4839c939421961cff18a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a4da8fd7ba2ad214a461baf73543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142a3d8824cd7409d23518dcf684d27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0f4b26c64178feedb66090c8ccd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5aef84cd70d36170b84323382bf1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d4ecad80edb2cc02a2a8ce870dee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f8fd899ba251ce17c53714c87a68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d291430e5efab1ceb63951152b2ab62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38788744346bbf12857286fb62f0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593cba1cf5ce19a5c89f1c8db3e921268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a11614993ae6cee4d019133f72f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8e97429dc6a4db2d459f4e4318d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1bb2d97242688eb18a106f57df4b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e39767c139826cd79855bedbcd66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5465f18f0e1ae906935495ac13332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6303177535d926f25d3a19fb5376618274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c570de127793d9358833263752abdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c6d0ef04d3532074d4ae72b6bc84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d969893182e28a61b888b58b3a8e36e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2674859f1793bd97f90d062839059b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301a35465393c829fd0191ab2d435e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b1523ed2c9e948619c3e116b80e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb35c91e130b5715805213017d570281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd8b44ac3d4ad77b0e512fb4a3879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8918a1eb9b5aed541c210433a9ae78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6710b914a1a124ebcba6f49bf65807284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b9b5148ff312d41b21be3eca3db03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad83ad2ad795520096912e719c156286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a028e2729dd812e88379d8a8a18bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6e833b52319501a9ec8c7198bb04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc34815b64aef3d6f63b1c996289d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c85f8923618e24ad6627d4d22c512c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9826ee57d03f431602aac51eddc343291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949b161f28403f971ca681cfa29e16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f613de7a6aa6a47af3707e58ed34c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613afb787315cfa324c57ac9d8b294294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569b9f680cc66e712d81ac8232562b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930cd446057680037b4cdf712f0d5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90745d325778beff3ac65edcc138ca49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eb9f62fa71cceee652590751463eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642171f7fb3899ebce6e7f5512226f68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612529a23992680effb2e493f8b6f766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece54fbd192bec3e3b9fbad3a180997a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94997dc39d0512c6dd87af2ebe9a8d09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783660317545b4cd31cedc00504c43c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ae645ca498414f1f5264bccf2f5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29607e24413100c7c27ce264d72c7970305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846f01bd7f5411f689bd86dc4837ea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64c904a0c968b952a845e377bb9842307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f42b767b9cbd4d2e24af8ee9ea727308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b12a8da83d5575774de4732006ac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc19a01bde7f991f7c6ea48c5d350e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bf5ac87573897949792ffeb8f53e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7402db930a69efbd7eae7a811d233312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fadbf1f4d0d4121997bc11142f89a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993447d7d3ac3a8dde1ed2beb20f0ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabe2d15772e334c53115aa3a064c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caceefda7a727885778d00fae71628316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6f89f11cbfcc7d1d7b242ff115596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97779b82aaaa976faee5f6fa124d2fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459af651c708d66e5af2cf3c2cdeab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96bc4ab3b8ae53c584bd2e0b74549320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a073e9c715c0474cd00babcae7861321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6af309e16ed8678207e9b147bcf80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebd595bf743c568553fd4c8c58519e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d3a2d99c5422705e16d623e54583324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aaeb093e25ca13bed786c0ec75ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55bd3ddf32aad9e7320054513552fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b77ebd67a6f8bcf8f28d175b9cbdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682ba0f87b4815220f0502083fc97c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c04be84e5eeabc7dd22d40e85f4c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3d9ca8051d68c40bf0451694c30b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d18a53bf40212f7c62ad45794352f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791c5ef1dd4e56ada210423526ea07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dfb601bdef85f5bf46cd302d646a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d043c5f4289b1377ee99dbf11fbc3c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd24162d108ce89c5c761525005a73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1899e32c53dbe204d6843376686d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a405ca3338fc55cb6df344e185cd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca42217e9c65fe8e7fdea4cb4883c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334bf4ea0311b0b0098c7b5c158fab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f164f98ebbb656881fca8d8010e094340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d6af0926e8fdc52993c0c5a69d4f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516055a0e220e19deb1e77a9fadfa1b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42655d1f5e5a662a53bd3278aeca398343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb56fcb9db2d6f12cbf1f993aded4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d945efac540ed6dc8294470a8760468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633102ee8a28f919dcc3ce40194a7e11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f763262bbe5ad2336c3432d0f94a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117eba959fdc4b499c8909927e75d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34b4e3ba495d168f807c7bcff04c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d885e9f343f273e2a1585baf723b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e424f32d009fd953ad2cfbc8eb64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39d3fd8b4fa0a480ca56c6f6211b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff1916f9f5b6d3c28ed325da4e4b08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11132f6e6bc806d719c9da530ced59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294425ffa4526f505318626a492c9ec0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072e5e9183488e803577ba0021b91b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1f85f40a9373688454746595a08b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b2b7490b27da46f04307bb297031f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229eec3f4e54719624c79ee0cb9426359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cfecfa6c6561f4b61ea985fa49576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba660c5cbcda51991910c5148872710361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192165f74b2bfe90e38dfb63391a8e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be52a3a4eed566079cacb41dcaed96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75236723ea3e224298ec1b46083f5bbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a082053b4b5a1e52d1938432f76bce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694a49d4c7feec001dbaa3d3e122b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ea5cc1c786b4b52ba1841d2a324f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb3f4182154907248db5ae33540f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60437f3586d8b05bf735b3a276e757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b61ef6039a5fbef25b241d856c3b31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda8f125e6d202203bd373a2b5deb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a42c623dba8008090d8b4d1717457372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080ba26928bfbaea7e8cf75dcf1687373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d800a1d8893af0727826012b976261374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e659f9faa5457962c861fa819f74db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd86ad220f836d762d12deb4e3139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34599aff99e1429fbdef7f8b037aab89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6412bdc9101e25b9207bccee03ee5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b148f3527a12a4a69c6a0025aeb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6820b782628196937ad523256b07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01026a8a460962f27ba67269a95ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e77a9bf235554e94fd465194274a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b904140698b3aaba9802130671a2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd25751dc3cd4bcd8b69a1e58f962384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353b4385ae06ad4d20d0ce0a89828ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ffeb512f7f6dc0cf6a230183cf6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468db89175b3991398d36bac10f9335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6c1b0abdaa1342bca87f5e5c80cb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff22a346cd846bb7b828bef7d6112b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc912ed5335f3ee4dba6e9084cf1525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22561b5a38e5546d1acf27943514ea9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76445ec449ae52280ce824247fdc2ee5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f28098a658949ed6671665241ec08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e5890f54a6e96033257178c0327c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c3b35aa07c581cdbb0f4314e7ba3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f9016c97ecee3ec0481c161539fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b84c91e7caadcedce724efacdbd06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74198e67e8987945bdbde4cce03a5de1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efe5c966c9adf73c9679720bfc58a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b79a83dbdb3cc4f94271f609e7a9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148c189244c1685ce901d454401166401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef9270becc523b8488f31524e3420d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b1011204fa1d8d1125cc2e859ac4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eed6078b8888eb6afb7deb9b269f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f9db40b054401153eff13c36a1670405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607212b5bf5ee5e28b703896461c3e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27c2eee8535cc98588db8fcd406dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3554ad2b7ab9bd427110f6d5300ee5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05efaaf2fd38e88e6c4a4541cf0793409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa97028031f073601747e88774440a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe781e2fc04cce88b10ae4ffc320d7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d791d24f346edd580ce01b0e30cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8336fbdc6b988b1594713746d0ff19e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13202ec852bf52b6a715d8a0c63bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34ff89e90b6629fc785fda3d70dd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c1847048f6cbcdba6258e4fb2cab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2910029a9e1764c0febac29a4a6ae0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029a5415bd60de68a4c88db2e5119bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35169cf8f6581463b6e420dce5617c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517a964aa338e770209fd7b3514fab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0384b8ba057f45d3e5a45f439842cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9988961d0fd075ef0ee4a6a9d34a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d702060f7326a0f1072ec5f53ffad01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37e7549f783aeb8a25afa07faa35a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76709f521e074b6373382542d6e0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eccab3792912137f53ee98a469a6e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915112c1521a3238aa184c6fe58ef64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b467c19f17e2950ea6e68d6d9a2df8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953b1d09ef11637ebf72235bfa08df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c96831ad288db67535a5e56685aa4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2735324bee7affa16b0772ef62da8c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f7d78e4dbf3dc3551493900ee762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76008763012a379a297c0e6104c97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d039462fce985cc177f8e0190a210434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac26a6d1c2386b23948204be0f3fe07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b022db89b567247975a99fc02b6587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce009033a7550eb78ab95d83ce90d96e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2782d463397ea48b85cf7c3e0e6686438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86f7ef7fc8558585971a985f3e291e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea729d63815ad9367d24aa8bce23de29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f268570eef11776eb78080b61e2293441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f484a3d98263e019d5c10103a0b0a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf218982154469e06921eab6dbc153443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09ab0388acd6bf9554bd09bc0ff1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a789f85fa24ffa0b9124f240fa6b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395cef2b291b1cf402889ee750e514446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f4f8b14ad77ee0df8c88018af029447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4f69fb2c6cf3dda9488af2049cf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4a767f3e1bf694b3caf744ce2bb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880272222bd72afafa50e282da4337450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb8d7280f9101cf4eb4a8f1c15452451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf856f0c8adaa601546ea0b71a795452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581dc2c96ef1819587de8474180f338453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070565edab256a933c21282397b702454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b8422da84a9ab56a8eb4697dce67f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab97d0de6be6e3e4fedec39633edc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb92e7e160a504a7ccafc19f5fb73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbe2c5fbe800fc9d848d6ddcb8631d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17d70b8c5a1a722ce7bc5542ae1c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454e5b20368fa9b78f8e6f701384eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb8a08c1e5b76e0e6c7d002e4d0f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30d3c33ffa083882b49574a2525fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1283a6a4a266e1c1df470cd532616463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1396910331ff6ed1d5a1beef45f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a2248d848eaa201160e81329d283465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292edfe401848c9d81b3935ef25eb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346773893cf3152d6cfd63b6c195ca29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072d7baa23d575b510bd7c43bc869a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac178f8357867c749056630c7ce020469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9232709f9e3a6e600839296b650bfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922e7068ddadaa0bd089840e872529471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9d177c05c99e04ef1be5e83d9a87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f262d04bfb2b186199bd5a28596e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eae15f2e88fdc35869aeed0ec89af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c63886ca33d450f5eec850fb092e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f5dc579e9201310cb8508a4fb65e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237727f741c3a695ed17d19de64eb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e744453a7f49b4c1ac2fc694a7065a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a5f2334131c590fa37ed8c910523479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cfb33136d92e868f3c0e49af20558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8063fbb3945f71bfe7218e9261170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6442c0969a7aa4a653f2aadfd64425482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8f09bc48d3f45e4f6c317a89ad90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8dca79b3f3fde66cec680f35a646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d836bb3beb21a93c7d6b90f1dea25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff2fa68883e9614d8e88d44860245486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea5ee65c21add8f16e7828fada3f74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95841820c72fa478b2c768402e9af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a55f5ce5ce9d11e841c3c29eaee0c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3925916291c6641100226348731c83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7aee22137b199a1130e802ae20427491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9d6b8f62de7df306465f82b0d3a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b5cf649610ca2b982afcdc40b913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d73f1a2f8f57f0bcf51e2a7a22d89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead2bfa9d1493a175d86f4d245a7f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d098b15f329c839ecfd4b22ec4ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7998bbade7539b179030407550ab839497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aaf558e8ff19b21b3ab5b69ce9ff0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c340359097c870583b6f1892b345e2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299115862144346405071b16d9c4f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6c3b21455625e0ff3e53a5f12894b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7650de82349bf4936e75107a50d5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae64930198083a5e6d44b3f7819763503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d01e855e746a2be854abb05c2c82f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d12797f4aa26be4eafbeb175f5b39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d9c2c3507dbb167b60c9bc0cc517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe67942e3e18424b3451cc65799fa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ad996cd81af3355c6a6908d176c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b973f4b9fe7e0e47303775f0d9cba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab69b7bc0547f2466211c53fd75eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82568dd30e5d17ebeb5eb76666157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074550c9ac69fe2b915c93d9bfbf7b50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea1c705c1eaa92b5ff52efbfaf759a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40049fbea0b3bb2c643472f12b33d21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d806220726ea4a42e3b43f61727aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1de9a10af3b0ea15b8643f2c81cee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ae423e31989a21927cb45feabce7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434717eaf1d3e724000a7d2b43d742c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a94bb1803c99025365d748e7630148519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f93f06801b893ce51b3fd4d88713520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0124c05d4acb32584d756af0ecfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dea8b3a936ed96aa35f0d21e24e66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69534f7cbc715d53efef20ceb35c41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de073d3101f7d34a22f552cfebe1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999931844e70149a0c0085bdf95348525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dae695c1f9c83e52a6f53bd47a75f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bde6ff9af7815db0a58e1a8d81c7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72fa2d88ca61ccc365afaec0e002bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff107d6d9d301c1279917073c31154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def7d1847e4cddbac133798310e0b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770f5ea36c255b4026c806056992ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1025b3094ff76bf120f119c3b817532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0d0568da5ef8dce0c79bf5084166533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c627eafeaeb0f8948aebd056678dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b65437571e46de5fde5883bfae67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd269688c1bc6173eb5f17331576a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957af5f980eda417410eec2811407e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858033582dcbe4e1251cffa75c0686b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4dd7c56c831e2f067df226d98d352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183a8bf975ff4db88d53239fb71bbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8ba852a03c3d57a06977670e2a8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de0817d49a902965ee1473f3409cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106543c59f3661d2e98f9d8d1bfd39e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff682330f96e53a2d00d461a6b3c910544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59bb1fee9de11a044ae8e7fd43337545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922501e07b42a6fe995512fa0a844f55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3547d40636125eedd8a0943850b42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540cda5a49e6aaa5acd585fe1f0b31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445918d2c0a64f2e69a6dc51767155d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597700b8dec0b18b67f78e978d62e52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258365db98cc39ff699cb717723452551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956451db85979ba2ea3db94405c942552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a08402cec154c129160dd139e2ba5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df25dfd5b02f5b39aa3417a831a875f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c936fc8a380b60cf086e432828c63e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a81d7b50622edfb54ca62697d2b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a53d7e7059768feddf4992ae0a19d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd12318f4e87567b7a7844ec35cbaf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0bbe1c9c2ef449e5cd517584202c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cbf581ee5bf03afcc545f1d918532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b375964a56b3d62dc9727577e03a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9de63be6c72422802f598e6f23074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f62455214e5724c7b78570e01951a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28482e491a073fbde2140558600ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2914eb2bae812f269e5280bf9034d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fb773d489386afbd82046c05e330566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82d6cf54b3a54ca5f012689f735aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c5da2a66a684df9918037c730f8f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302e9ee6ef21066b3f62d13a6161d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3277a6555d135c1479ad9207b76e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440da3e3f5d275e1847f2d15809419571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c2b0a6fd816215c7569abd6e081cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf256a151d0edbb5c629a44740d3e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d51ed95db87f2ebe3b62d360284b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607276feb4dc6e2045637dc7ef5fb459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc675c91d9bdafbfc658defe7e211ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71363eb244de2a123d41d0e3d897341f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56237c726253ad4403f30877a5cb07e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e250c18a2fb3df57aa397ed610d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a6f809591db1ceddf3f640c9f1cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d9ab5c1428e8acf62ce6cd40fce59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337eb85ca1f2ffb117723688d651156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658728c31f3841d4ad084bd2aa52630d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e16d2b79c06de782494b5f7c92ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9852aade2f35bd7632a4746593d4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4d9eb53647f93e6f6a0ce96dfc2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461dd572a8572d910c9ae2330e94e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6444caf64b858bcc5645088956c01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37087c7a8eeb66b4b573091ac65136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad54c0e2979405f8ec003c4a84dce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e0794bc0c3adf7b059303c8da63b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b69eac0ac390ba67834c310da359d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ec672f6d5285c0a2c5c53bb298ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da1c7edc2753ba4666ee797bce0b4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b807d7ca592d5bfa669897e539333595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089d40ff64d373913c38b92c45a1b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fb0a307fff1df7f99a3328bb5033597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762855d980503f80b4896d4bca6e4983598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8efc14397d5f22de29a095e7b438e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844659afeb6387437f784e3934aaf888600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c34c497b0debe207e968147f0a59f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d83f7aa1c565d97facb29ef7943c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049482c4aea228637a826e22e1c684ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befe437686d1ee07a66d67be411ab1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce206035fbcd93f7dc29dc02840a4823605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93df591e71226fe0340b9f05de002606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9445d8a76d428ba7ec318527b4068607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8865b19c0828c42798e5abbc95d75d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a6e12eb980381b62d21b785aed8ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89868cfc9845d38497363e38a31f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937aded1119c218349fe2670af5516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8c258b4e53db592668d67f482e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19810eb2cdbfa067621d0b2ea4d9316613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28b4291ab76c47725557713d09063614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3579a06a7086ef8742e50fa2fb441615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba89ee24bd32b301c50855c942463616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b339c70d651a871d940b7751b2184617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3a508e74774876fd4fb2fb224cbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223b19c022edfc7f852ecf7b6982eb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863751da2dccb423b17bcf35aed1ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f1b10245ecd5a18a7bc8b9d07d3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e2f2fed14e0773645caded909988622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cfde017ae95d80f108cb3b5d95ce2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa385cf2c599a82a89bbd01d2e26656f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adde38f82cf4119d345e2e4eff99b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b55b7d325547f33f51c71efa49552626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27f95ad15ed78206081583b2a0f17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f88b000f39052358a5c3c2007007628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786520abd90dffe9049696cd36b5e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf2a5bd1f0192cd3fd5ce904d31e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d49b2aa646358cd77af1bd37a3ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02733bf0d54d2cc6ac13b529d66e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731d6e4e9a81c497f698dce3e9f8c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11743f96ed7b36abe06a0dc706bdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39af5dc41645b86d224b6431f794de2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c6949fff10166ccb79445f475888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec3e85def10eaea10926bb79ff47b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18bbef038c3652e510e9196b6cde05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388020059efdbbde709538ba427cf1f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c11a8d52de6fe1727a907c581667640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6390760321ac0425bff49960ccc50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227882e426ed942937f266e77f9895642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0aad97bd030d5f8b7faead1ba0b68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38bf3d5302647625b4acc2a056fe7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb1b8d28518122b54c9f496214c2f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512944c50a9b6ad0380ac66c6670e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983c935dd14ed421ab6570844a8e8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7afdc55e59923b46233607939ba99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf26d15252dd980d97eaef3873a282f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5aef904ac924fe29bcb5e4f923260650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b174deea860fd773b3ec0f383f9e77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846fe5f75e980ba9fcb46800ea58b6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eea883f1f4d376954b6d795656cfde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb09dbda1bf458325607881bf7392654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f52f4aadbe2c7117482158786ef95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a654e9041664bad19933fd0155dc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c499532154394d9e8c8fcd446003657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ede552e9790c5dca17972325a8ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72c352df6f46ed419c61cef70c885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e6349a662857f012a4f78984a301d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a102fe1326d47268be601a29545d40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab09b3956c402834806e0d01ed0d7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d0c0431c4e025203eaddae600371663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9cde799cefc76c200d8ace23cef9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521744f965c97ac4bd06f110feba748665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c358d1a5cbe7996830c7cffdf8cbe1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701ee93016487874297bc12aceabd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf0d9c8d9e1b45de52dcf271f8202668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf37b88524f1e149f4e36bd09c064669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec4f302ea04fbe5a1c31042553ec41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b5b480eead2d14e95b48f4828eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bfaa6c82c7ed218f7f661d51017a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51525c037e1a70b63799d7bc7131f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff57d9984bfd1f060e884c47e6387f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404d7a56c68257f833da39c025d459675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88ac57519005fca4375aff133d9bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540af5a88980469ccecbc9afaede21b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9b354dd6f10338c5e6dbcfc02f86e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b28d7b237f85ad07fe704a2989468679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776a8497521160f94e0985168b0214680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc198a9969b0611f239d829d154694681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6217e1c34d9948a9bc5df03c27518e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31aca86f8e63c579d2ae59b8d88bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668ec948e81d1fd8e623313a8f7d70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979176e116b734db0e4e55ca37abbcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078493d9c43162b76b9064e8b801fa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12acd216b522c13e2b0131f60fc3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e106e242669b38d03a805c2bee20e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93a706a95317565c3cb82ea077330689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab818bbca2776dabd5646a1739cebcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645298de806c79432f463ee78690dfdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5a4956caf85eeff1855816fc09e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937209649f958693aed4e18cc93edbe6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c938ad68e141b2ae63d5787094dbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8dbc9d2315f567b3643e810e2ea6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2389bde756e720f994d7cd4d476ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120230894bb1b3ffd7162fc9f0db97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ea4a05e5760c90f2a4e275104796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6fd27851823ec6a8a9346267708d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f17029b133c9eb7ad500cf49b0ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77130c9a1721a9414f50e1be32a21d5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddf0860b6f90c268498aa2b65b1280702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ea53136a6a850705b7a6c2162f4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9078da17e682936f34b9abedfa78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813613b11ae749c9900419c45f58e87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc04dc5589781521ee5ad409782c98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b44fdfde2aec4a54db527cd592c8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce4a9bc1cc5a74d1a7a1e34c637241708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48731c0cff93624eba32597c91d48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f53168df39b70ad1abc6545c84dd8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107094e40225856897b4df61485588a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe2859b1234d7a594e1f0b3ff9e9fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e017bb5e01da807186937d58e0573713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c5ffc68063a3ab5880ab986140f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4b5522169127a526198e723add8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddab3aa622b7bd6cbfb0f73f7f152716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda4d4427d492c17064f1456874cbe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db157f464face457e78a1b1766be81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0add4556e358773110b488bc6fdad6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842b57ae9a800d8ecd3ee33125c029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361443c5be3a96595a88c4f28a7d973721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0708b0c6cdb8c2d5cb6a3d9d77a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bedc6d501e951c907bef497e04d64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaf0a82b394825bf8b513132bc1469724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e13edf3493359a8b7cb04a9f6bafb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae413227e50f66031e5782dd4b37101726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df14d2acc489c46c706cbe6b64064c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e84c1005fe5a56f890a5eb88d0c5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e80f953b94d489cccfe6566313b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeebccf996e35d6334b2a586a2b752730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076087ba87fa1f57fd9ad58f4b621c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d3a0bd2980991fcbf51da97fff9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f238ff9ae1afe2064cb486e5bd756d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbce9d8c38dea4bc961c857429f64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399d13d1f3d9bd47c432fb9de3fdf3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0a7ff20f6a9db08a992b701ea748736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbd96287184bda578e4f389a078ef7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc89cf79ca9ff758afbee9686b7ccf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45853b376e495d593b1ffc539144ca0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60995e1fe251dc05aace463abfa25b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0461d9f816ab6028a4cb9a55fbf05b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e07137ea757c6bfa9098274b29874742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff406612fa4d99b8716fce94cd13716743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b3f5acf9a8c88b04cfadbfb56a965744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b71bee9c541d522120ad46e6cbf03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa06fe6df674c029d250e82852fab9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e85b1c7a22e7c5dd0d64c784d76e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad94c1a599ed324eaab9dc456bf2a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad29c46aafdf2202aaacc572b3d34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114d3fa84d1ad85c2a553a2dba20f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323052867e7818080d33a9481b0fe35c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c0c8cb11fea53e277462771872ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76e5ab8cba2df0eebf002096905ce5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750977525a786b82bd759ef729af74b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5912a16b7f7fd5bc641b4164951de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5cebea094e9433b33e8738b22b1f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9df62f5e74626ba38ca89cf285e17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498cf7ea0f1e3078f0e6d032a8cf75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acec4a80d4431d6038eba5ad10662e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>