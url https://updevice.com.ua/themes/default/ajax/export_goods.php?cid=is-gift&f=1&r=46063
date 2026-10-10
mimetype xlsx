--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3b851a438092f3965160836270dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7817beb9c370252144f6a9ef8521dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed778944a8626cd08b8e218816f91c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f816a016218fdd010b8d6757e4a2f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9a6850801b98f8b5d42c6fddcb4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7faace747b3112b80772794796c4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a3a6628fc15da7a76d0210eb9336b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cec25745779782bdd38366dc103f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5948c79f103a1495e1ec75d31e68379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce2bf5e8f6fbc10264e8a807d5f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cd7b932c62fa1adf9d7f4569739df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50820159237bf02c64c4f4b5fc2c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a63630c8b26fe832d636cabd9f66413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e271fe52fc40dd98141a0a02ad9eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddabcff4ada46fe368b6b3e6ac2018d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba222fcfbdf0cc53ac19bd27bf6fd6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231f635d61e5f2f1583633d26f85b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e835769b894b2cbd393b42729c20f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d654350a7f87bf72cb6a91246bf213c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fe554a8febd917c458640b31508820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f82b1625788a30c716dc0b785434521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141638fa8bb94ea9e88f5b9d10875c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bacd61e6ba95e87c3b2c2303eb1e1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48774156c3773a06127d5b644190bad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d86d88f24a407f17d3150f917ae9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804dfe4003d91e3e8331aeacad6e0f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f769a5a1da965804122ece619d5f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355da705af6aa1d9c798422c495902e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba400b92e17856e5093b7d69a06b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccd99a773f3b2965ddd267d7881e6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715364769c312a85dff9ac9939835231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87767b166e16fa2f038da88c2fe56832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd88e3c213e421bd774b0f2af4ddcf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461800451fc4932d845c97d10271f96f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504ebf75186e9c120bfe74c2ec1f3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf81c022d8c53e3f4ad9cab4914ea4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda06983eb5d1cd84595daed88bfdb1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39430f09763763a524c38d0a75a217d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47ec9aa49c0e0e0c47f080ae5cf1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601c9bdf2fc1376ea3c9246a0088b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a469d26756b054693a2ad46a7f1e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9709edd6164cc7646a52e7a653e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137cdf875c4e47f42beea0e563f38943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f35aa164eb349ea07472518342ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185ace6ab3b73617fd09b5c7d80e1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa8775beec72ccaa8ba5929f3b25546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff788a1f55a48bd028445892791a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801038e2460b65d3764d7955b3aa0c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e2485bcf7647e9d3032a5f1ee1fc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4214005e573b562277fd81dc8ff2a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c029d09cad3efa950308564f648f9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c15e030e825dd583b1c1e0a17bb7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961aeec2f9eb18b8257fd4eec918c6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d3aff0f73b9df8058ba1d74ef8b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f283789388e1a19262edf478346e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109150c0556a830e2a3eafdb2c6b7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42aeba1a0c596fee21c75dee7c60857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb46db11e4a5295fd9d3eb0805239458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523d30ade00ff484a7bfa591f29fc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d262104871acf33fa0027b3aadf2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00331a420caf9f4451d5fe58de6e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69173c63919830c037d3d3b41977a27662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d3f9da665293921cabac8ca64324463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717caf7e42446c23fcf117d331edc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc6a55180c984844fb3414efce0d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab89c7188dfacacf1ddcdc67ab5cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e8aa7f194bae341ab5143bff12e0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e938fa46693e7063ea39d463e0c2fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c518edd4c29e96dbc8c219dfad5dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487c4202e011799f84391e4903e10270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b0f5ad3420b84a9ef1a7e490cc9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc895c6962e71e20ac2f41195f01672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc209bb13ccba6c107ba0ea2518e7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432f4b14b9a270f83eb7fd38932bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f6eab222ba214dc535ca224f97dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb13152d863b141836069238b541d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e6a691096f354af1e8c216e8371e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfad2b5e19eb025536b638699b58f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d5aa2d2fe070f1472dc9c32b8e9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a480ac858ed905036cbe28d63f7cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ee9e4de227c9fc5abd29f60129cd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661fff299a67dd984e777ac7fc464c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a64011051df708e7442836f22fd6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93800c665c1c1041d7b47a100004a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac97be84b060889e7085245cb2209b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ccf991397d11111e6ec28d7d02e4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37402af21ee07efd854886d6c83728687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912b96f5e83e929e406798679d2c07488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19d2cfc3d647f272a15fc61a948b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5372833cc2b248ac3f646f6f94d41d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec693378831a4349375604d3eefa5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a4769a469b7e184647250dc44db492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446729ebc8d3ad9a304ccc1d91a26c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39617ddfa259e610192db84dcd8d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f93dff25fb586b1760e61b3135a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4b5fd93e56031c98f18f9aa4cc30b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb5cb58da3002a1ceb2cad818b41597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5fb8ce671832a355d3dac95973eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6ad52e43fc8a838f19e79caad90299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8499e8eacfc3b2fc40470d0e03b0dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9eabea312600868b6fdedb3c50d19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d004444756adb408570322636bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c30ab754fa8ee4cd6e4aac1b4f69e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d514baff7e46d3d16058263f05ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600a17fcbf22ecf2b360ee9cc1483e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e600079186af12f1d186a0b136848f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9ff31e10adc7f87c2ef84a1f3bc7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1f61c59facf57d0445fcf41caca6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da9f3fb5548d846c028569820c8c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392817434d68949eb289129ac0a397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d0648b722eb638badb3fc0665273111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839d81a400ca714aa8fd9a7ac02981112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209627454a7c4b7c5f3316779bd9c9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432f22ed9a8864e4757a5bf42ce176114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829543ce5c2642688655db03649e53d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faebfffd104f8505e299be4b6013a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53a2e356cc519d3f147fea4255772117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50cbd0bdd330de3a57417e16132f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e671aa7dc286e62c877bd082965ee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff22044eed35c8693fb2db4f89596120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9f6cc7611e681d7af4fd16085b18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615cae67b879a87a219650943f77e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be048532e1bd9eb12e27c6c34b209b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d95eb592cc3f23583624d963dc9ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c7e90019249670af35fe26e6f54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8f574f210ff6353ab014397f8918126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ce79f90b936944e29f1d31f074b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72d496293dd69d97d72ba61ac1a03c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727358e05373f0c245d27b0b1f44aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33b74c2bda9929ab483dbb098f0fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d690fc9a03019895a63defa905537b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157359b73e9e3c0280793276e13f95c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a6f9109791f8bd6ca2591b694ed35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fbcde806858d2203656ccec6a84c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d38d04a10810c6dbb923982387bff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a6730261b5e8172af9ad4a2ac08c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f836f158220979ed0c9c076648a1363137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a7bb781ae94b8e5f0e5063a7a0ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def652dd185569c8f00bd13097b9017b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1edb6ef4569739112b3666048d7a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1912216a3376e61ee16bc408b4f9be3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805960638007ce91b1890e3d238c325d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac647675a11bf1f7a23d288b368b325143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d78c1c58740d185c9da03fa9d6494144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4e13721a3eb0e56fd38744ddd96b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141efcb24c18da6f7e3d48cc8b98e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc5ee5c7feec2b02c4ddc79b00631147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68311dc778081b1c8adf595ef18854148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658c24e5095de582d91659a518507a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0d5d17fe4f6e0b7d9e5f9c3a9f7a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb673f6ad0624459344c9d19413670151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad196f5ce439eb132a20d3aca899303152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ab85ab834436417072ba712d0306153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be2cc794ed7fd64d4318ea37bf40c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0617d8ddb6f6e47eef06630c6ee742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a63f86171e4961e8d603661f4b2671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e71d2393b5a0bb752993d7667bac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf7e8e8f0364f34fe3ee53a62ea94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c17a9a827cfc8bc1ac70e24274fbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9b2dbcf47deab5bcf4e296d44bf21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9aa7de93de7eb8ef3c95a2f3cbe9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bbbcc0317188214c21c8b5214f892162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be97a88b3837f16801d2dbcffece8c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ffefb99500c6bbaaeaa6856fa56d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec4388a737d0f63c800c99dd415b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd67420370e25e69678fb3f2eff6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a775e8a3255b130fdfa55b3f039bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1f3e174c4cd9f079f4f61d4efac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ee8ddd756ba5494450740ba40ed8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d0068ea88adf5e0b9f670d671077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2ae2bdf655d5f3e8ecfaa346b163f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d83f9e008b8cf0325c8e7cb1e2c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4ae40c66795725c81e16dce0c34f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c8940c0ae35e32556aaa0ca66e93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e8730790e51bb8ad56363986ff83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20800c691153dc188bef345c86cde24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880c04469fa1308994f2d3a059e1aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1de1c4ea856d2b799fa58cb45307e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1f465c1a7fbec591aa312de42fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d6b3331abd8e43ea118c6c8798787180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea11b1cb4308364b1a5aa3fc4987b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237871decc8aaafcdad976598791535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3492d24e6191141fc10268edc91e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab193423eaeb8493e582028f4c70344184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda1a9c00486c172cea4c1e5911d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e1c5343b296bd7d43776a3b85584d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17746b45a6611f9d93e2421af408d31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b93537430d28ce29a434378711a8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f484cf69c481f4587f1cfb371ffd2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfd2b005d33df0fd7ece95dcfdd3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97679808fce4173f9893f1b5019d067191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26fadee4447b17a418a934099049d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026c8fe4f815b5d11445065e722b12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f652c2924a8dd2a09c6d02c79785dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e42c7fe43230e1175a43adfff4ad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d5c3bcab5ec17768887863655785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a14153601f9f4fa14a31540855ad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40100e0661b0050d5de2a1124cbae71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0845ff2417737639fde71c92ea1695c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532881d4dcbb3b565ef27a9858240b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7d24b676ddcb2a40ece8b1abfad6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca261abeee03a676d11be9c1098f906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb12f34b4e076760401dd1e419b11de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676ad0d1e333cf7118978d0e46908b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12339177f223a8c6dea0dfb20f1d0474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131396a3e31299155ccaafbccf860f92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eca92fd888c64d8256caa8a5f59de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb282639f39842b057b5f34c396dd77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048212ec5661dcb6a5bcb36a51aa525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed69fc1ebf36fcc6b478cc1abf3e365210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32822332203744529ab672b7a7f25ac1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466034499a9d11f2a6cece1068e3a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9efe52fc85dcc2baea67353d69cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ccd7c9f02c6de524632bf21c7c3c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d966bbaee26aa5d9f00b50b8ca446f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ccf4472fe9b69d8c0ef8989cb445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687adc0e8f2551b925ad2b9dacb04ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca056924416cd63bc5ec34820656f1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab7ad7c4df2f28491e79bee31396d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ea0c3b0b9f07e0ff0a174acde058220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5fdbfdee0cd2fac90d88d8b6903cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd066b44ef0bb993d44886089925e9cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8a4a29f86e6c19db129834ed1c760223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2eea805c849dd38797242045764a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b4af489fd4bdaa54236bdd99ae6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1550c39884aa321f008c8fbf1f800226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8329938bf109c775301f6cfc24f575227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba61c7ca51b3dbc364e82e10f4169f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ecbe28b7635c42c8423fe1af7ff4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae7686c39c33ef6f567ee3c931ca5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493bc012b07376d40d08d031180be71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504113ccd37c8a56ce2d463dd076e8d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eb1d1459ab3e3bcb34763a2312cc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e60fa4258156bba90c76a212c9e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a306089c11ffe765e4091e362575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c98c8cffab5a7734c6ff2494c10a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6a70c12ae89ab08441021386c9d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8e6bc3fec0d62e1bfc00c7419952a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227fc480b3e18befda829bd30201163239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413148cd0cf9eac76cfad85ac5eb75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28ead80bcbe49795a0e44132f7e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603fabb7b2e11b0e0ecf5a46fd6aba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b0c7158ef297fb1c33340c9fb765243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ec7896da8a7b67fc4a77cba49ed1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837543ef45cc8b4c71a872df0bef02a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829aa01d4a52b0be6aae05071022c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b4163019a094b99ca19a5a57bcab9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5fe2fdd5898e62ee25784d9eeafb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba4fdde4e631d5df2686ea0da9da41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51685961022b93aabf80e051d3eef40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47d93bf123b0858fe76dfbe947cc2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b72000f11685c0376a4ad876d602252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ced9b276816eaef4f44c98b6d8a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5bfd6d6b21bea278c0a755f84c7fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc57ffc734c0d9108e957871f0500255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf75fcbf255d684cfabc306585885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487fe09ec687b89af7049530c9dd82d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88886a8e9bebc0391553cdba69e77f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e97cbe5388816d5081fd5c2f70a4b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab26065dd8119e5e7efe23dd8f01ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316763315056521639729e481e1b532261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9400b8b38840874787c01916bbf68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61800214ff735fb7303541e7d8cd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5720bfa6be99776d29abe3eed897c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49761077fd737fe9da4554ffecd96691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e583995b499d3263019bf41aaf54e39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703dad8147e04c0d4b5888cb844a0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef3fc6721c23382a7eb92de53178d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a95a304b366e6141741f47b7e423d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97461f6e961e709493cef767aafba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15fcd07530cefc7973a7153c6f85f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed811ec52bcbb49bd98370fd0d960c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c395a8b95690348e295056086c8ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c89dd9e9e73d3dbeab61953287242274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5928eec7b4d4974e16c8677a6b3c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d2ca4d779b81baea84cc414bda3b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0db96a6bcda808102f0a2ea7a5b9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d69e70e705a8a509421c2d283db9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e1da0ac99d1f8b066088c26f71312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ac59cf4825de4ec730da03026ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a759a236b817e10385106e301282a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc796513831648a9064546bbb40d76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b72055e230372102dfeb098b5ecd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13493991af2e8a9ab0b1f25f3d5ad8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db346de7b515e3f91abdfddd686de372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9839f0b20e5b79ba730515c461da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8f5c513757b240009682325b07a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854cd9649b30e96e42ff0f7ec2662bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610edd6be644f003b43848f44273fcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb02b6dca905d18d104b3fd4bfa3dd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20814856a923e38d49a38d4fbfad842291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6271ef9c04bf54e0983772aae69d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89090789c8f3dfb7930a21e018deec5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36955e24eff771292aa6b9a2c134b4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865004dc389f09dcbe5f056d4a4620295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125be481f11dc53d9406f3185a9214296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a4a767fb5ea534a95ed9cf387243297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b449146bec2b3157638a39bb9caa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8128ddf0cce5658826ba6a1778626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3aab9e1b094c5c7e1b89ef6be04e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab32e809fbf62c465e975c245c6f82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901abd6699a2a256327229dc05dc1cf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3065b3ffdef994cb3132ea3dff56a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f6772415ca90a15369ecdcf03e12d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b54f8d8a966acc0bcaceb972e871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3160b530f2ed6dbe7e3d911ba151306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf09d3e057e456fd0784db6f58fc173307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422417ff0706bd3a8d25f67300f6e32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f0d6e067c6ef87f0d353161505ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285983bb12177f05627bb5ad9ab56cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc16f4275d38cc6702a7579104fde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024e2bb1463acf33b1907024ffa1e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbbf3bc81c5340359710a4f468e83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbcd22f005d3a2265d3a7c880e685b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f583ef075cf6df97395326c64f40fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21b0bdc0ef67386c1861b24fb309d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ded28fa294ae2a4ec01fd8d00f8fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da64fa05becca1692fb0f033f5fa9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb51d44f30189061affefd545e8842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83bf9a496458e7ed093f9893fa1640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb16a6b0e6657f21a4db538026eb561321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba07462190d0700a55b3836d57319322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd201324008947aa25b8ca4362d42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3c219b9b8649e2b578ffafc889a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae88b61a157f2033ab8becc72c3a13d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ec52ff570058b3a27f9a6d943c7d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ad39fa84cbf25b693f4760c9d365327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b008176d98e209d953391302efa0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d562e7294782a591682e5f62f2d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867855ebbbdc3a8b8d542ac07a2bf4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef874d86a418d26c9ef508f47a0b5e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791450a6d7bd6f289a310ae1a3edcd90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fd4a6e24204c67edb7733409a5751333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d218e62ac36871d052d3eae673ffc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2dd38342776b1dc942d05860edea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78b7c02b74568cdee6b34621c8587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b100c2424e5fd7dac6ff4ea70a48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d37e7d47d5265df06d29dea36a1ddf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5bf50cf13e090f5ad77137b0a651339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3b7791a196735ed0913e1dbcf5d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20cc6739ca2e1f7400c0dfd84feb45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27588dd12252609a45d4348bd1d50b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065c9cad56ee17d3fbd2b464ebc3d7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f37951c5b96d8115910c1a283508d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad537c3db2cc9a76a856fda7c1f3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68361b692421dd7bf3e6ff22cf8b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46195c7d2fbe3d9cb6cb843cd324337347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072ed207092f980e033fe453e6f17ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f29043d500eeeecf5588851285af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d14cfce67149770627343ff0773166350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc1f560f9aa908efb277a1321f9aaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12faebb41b84baab351e793e1456fe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cdf3fc70db60b658b5ed61d512359353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a14bb179ad269bd0753d2c0c84de1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7298bbf81d3246d81d9a858c9be77c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e8b100e48afa152162d3e7f8cfc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a04c392b5c23c6af01bc156efd8ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430171fcae87ddfee019b5495e87769358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c92c55aa1c579b5717655782be4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a2678de9c5242134281c4aaf1d0dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbf7cf15c1f994c6f80872bf83538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b54c75ef94e3737ebd13b365765e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862d09167c7cce960ffce4b826cad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc00e5b81bd031290b8c37318e9a6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee8a877bd03b9186c809c926280254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f062f31117d86c684d1ab74e1a561366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00c963b7994b161c7cf43592650bb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f014b45fdb71354367f62456e70b36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da82e3cf62f760e434eceb950c8056369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa1f78556fd11e3d99873bc738175a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412441ca5240cd765995b75a7546bd65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957205ac411852e4924ff0471443e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b5608402584ca408ccee5064d9b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a4879522b9005bdbd379f55d6346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b73cbc201dc1ded2a67648bfcf720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7596c8065d9158f32627f81ea9c9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b48cbcbff7b02826ead493f28aeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0df12968899c6be4182686ff0990b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320893091451f982fba604512bb4d8c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b5ae64b370c42e30cec596532d00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a0f4d29d8099f3ada90416fd5b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa268455c1e2ae6cfb0a3bfe64d98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a578fcc19648ff079d35e97eb77e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7855de25b5a59fc846424f3edf3d8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa23b94548e32a95caef809cc5ec6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad055808e2c86a39873fe3b88bd668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28147739312d01887be237516c77697387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa943948d656be30573f6f3de88e91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185dec74f84f5d2cdc6fc721e9f8edb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308a30fa3d91b818ad5caee9f6947f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c3cb8d9884542f0db2788af7e2b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266a224387d57d9b11bb62917ab06f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc208a1db6f00e5532f253875ca8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6c98ba9de4782553126000d2ddad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713437f9925b806e2ce14e53856b7b6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb20314c27ddcd20c85e41aff8345b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ff81bbf9754955887134f4fc9e704397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15eb7c7694e4c3e3b9841b09e56aa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a24a8bd40ccea01ffc6d9a60c89a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8daf988b4e1b7ef3705cde3a11aa82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb6be9449f252d0b65e3b2c2e9d21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148152870bf9f0b5a3ff864d695b132a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b4996acd12fdae3628a8eedd3eaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116aa880cb9a4ab47610d035391e1d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216080de312bcb7430acfe1ab669644405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7363ef18eaaba25afc15adbef168406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde15a639b2e5bd7b66cb943a70aca5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb84a000b3204841007efa6e358f951408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708d1f04eb185bbb401e938a617b2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730ee235fee99b216e158075ef0295d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27592d525722659edfe0257c4ee45c6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b06592d694bc21b30e11c05633c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efc5062f6e6076d5c2fd94794e14b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3f39e75b42045a504b725f94735f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f01b8e69d967d635f2d6c91fc963415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f034293419ba7a58283a1ec5b54d60a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828e45b2facc5230b910dac46b0bfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94eeb5723a674053d0bad8d4c612a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c879642ed945be5d9fe489608a8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48963b58375f24f70401f17dcc1920ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c61f6ccbb6f1fc1ef553a52d8fd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5c80311586b3d0d6902bdb355b2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1925fa8876e675662b19022b8825e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f4004acdf804b36a0a3ac5755584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0efe1f79d7b5a9d8120c4fd64377425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82642fe4a6b2afa54d469275f5d7d33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc264fbf3cef97074b6a81ebbc1c90dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89931c53644d05d1705e29eb97a31884428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b176778faa07f9bf8b4a2f0c06031429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58baaae9fabe75b2e91f80b1e85eeb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc75a9dd32420d66a6093d349d4e0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b249b2a0d284deefa93c746d67b584432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3220744b4907e8e3a836d5afcc82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc926d67bc3af976e7f5db6e9f66bff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961544af653173ede43ba53922bd63a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd48c4c7a8706262dffd2ab0b6892ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bced138588b2cfb8ae39b7ea870eaa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d4f071599452d560274e86e0e3d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686330c0161d986626fdad40e76718439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886c35a84dfd966bd77e47ed7d2e29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b03d06161a2247cf62c0faf08ff91f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31fdd4f8bea84498e285c71d684c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480311f202e1b66cdfbd11ace32a13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8e97063d96cbefe8564cf4a6429f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93179e0221e124641501266558c749b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98e2cfecd61e147ea5e46d5218cfb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e3cc9536401f67cbdb8458fadc82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54decebb0a84650ffbb5cb08b0f8bce3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac66b17b87895e2638e6075abc4806449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984931a70ff199b86c78fb4ea797a0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada93aa01536d5235e71f667f049a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe5f7690029887cfebaf342f9c321452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e3f5727a68dc1eddbd18e7c62d0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5b19b54184c24f7f4bb3a64f9c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cca3173f3541b39dcec01a65c7822455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8accb02a2997a90aea4f704cd924d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9c1ff2db55150765489efac5fb66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbdb659ceba25fa75b8adfe5cfa5f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a820efec3f362e83db9c72aa2b9ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6438f6f9dfa77c5dd4a66cec6607e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b53b46569dd76342f2a0fbf413581c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e926e1bba57ee9b4ea75577ffb6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982044034103c18d1ee42f36860e0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6caddad779efd78d4681abb653021464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2017bcdfdfa16a2480d314accdb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b66724e908f783f19441552931f62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd1c3469a5c585f5802e89800d6b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98737cf276fb08fd86b52ba9130550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2253bfea86c9a1d9bca539b616613fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434361d06d40fb564256525b790eb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11933ed3421fde25621782c5e0535a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717319c2908f2ba28c8d87cda974d23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd300c017a6a7b20377ab49e87d6aed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120855123707570509bf7d7b3968a69c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4772c5c37cd039c5303bad286c5eff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e230bc31d94f8c4cead78a189fbb80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b561ef7b06efb5c784a2d49c1f234f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640553f80e2e7ecb92dc4e5392e7394d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbdc11734b99206891e36e51a6be6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d341809e6b4971e49c4beb66fdf3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0a3ce9544cc99850b69f1c524a620481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935489ff3641cbed2d3ca0bae2fbf97b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad9df7cfc7607b4156136c15b3d232483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741343693027785155e6bdd5d574e151484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede61acf09625bd74333368ca3403f38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785bd25379af42ea2dcd2d7770e38a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b892b5ca3ed4c062efabaeb02d72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5e4f442b93ddcce577a6da1b5e1af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c45d86fe1baf53813cc8b1ab64982489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5a5aef1b44f4d26b64037a765e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59c13238baab1220c23e3c7b58371a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c517d7d0f0fd00d88b4a82fa587a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d492079ce8827d0e01c87e82d71e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f9d48baeaedb24cb29bff50e2bef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa8c594dee5561d569ffb8f19164b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a595054681c77310e5663b6fdeb09f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9837c77368d8825e1cd97538153277497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48085d55b73acd73b0bd59e33df6d6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235eafafea9fa617d013f04e0aa2da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841164a62d9117fccc3898a95bb13967500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c537c0a5bfe01da0ed68bb8590a819501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b9013e2611667b9a7c5584ece405502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c6cbc5ba31feec209899fe4b7ad3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b35f2d027d35dbd0837b64c49fc61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697044911bebf3cf7e7327b50627a25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260934f9de19a72617252b327b913bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef898b562b8f77fb3a47df9e2147fab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30005171824e68acc131a4aa6529b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d243012576819dbdc05ed5564482509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8743ec47ff961d2a69e085b486ed0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac70610b935d6082e1f13dc3be0db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187be0250e7f6cd79092e9cfe2ff4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558a9726a47229f1497ce0067a8887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67988a2b31e73a28b21334152ae52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505aeeee8c16b1d07f143dddc8e512e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a89af5cb2439fcd1715a61dbd7fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af36dbd838afbd779163f4e57942d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf81ade404fe94b96749cc62aca0734518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afae1e540985fcd95df4f1b570cdc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52d31db2d63a4cb28652a00509a7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d721cde436c409b50ea2fda873e661521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453d4ed649d60ca442cd1d7a8a2f57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b735497a57f1328c99081518d45c5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487944f4f5001b4d4630666e0db012d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfd7f1f9f8a9a94dec268ff5b1a73d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8831659da4c438a10bb1a637dcef7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b559837f315167167b2f9d8849c32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068b989a58b1fe753b20d898470612a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1ce3ac1bfec39ac2a042e31e499e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537446c4fd4bc5837be4acdea364c5d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c9c81eb14693f58be366398efe937531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bbfc9c04815b950cd6fedd3c5091c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b2847f6614536fae03bb7363748f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcddc1a831328e9857e869349425577534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe340efcca44254ca88fc4fa1bef7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff22916c4ed1f16a1be333b6537110536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d98a6f611b843d7c5eaa0c2b5574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff57b8dc8966f1b0b119668463ae68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cb3aa3dc4e618245c830f7e9ff63a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5e2d884198683efdebeff91e7c93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6cbcabc30cac9f7761ed7b46046da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9463ead3032277df7f826ca89c058542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacde8a1525e8f5c9c3158be81b4009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7272806e2505a8b9113482ec9fabc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de35949e4684fbdeb757c9968bd1ed7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a25edc7d07b4c9ccad4e30990c4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736cd57897859e4829b176dd71b727547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c7ea375a899fa42386629da710dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57880581b9ba443a889c7545cabbab51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927e2dcf63e7b7f1028b693ea13799f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887f0df2c05d85192abcbcb7059fd1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f4a013a51f53b3f1dd1ebf4b8eb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1036ae93daf13a8f1b2925ccb440c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6b32a81ec44f83d23595ea373c407554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0eb3b24c0a1caedd0f791c37d587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12756253fd9faa1ffe51c7aaf6d89ed9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc55de8e8cd320c60ba78978691a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2e5b9a800c1449a166c57cab69ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e3d1c56d131ffcbaff86895cc27c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdab8cb2f87263b2f4b903447c51a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c673d29550e6c73ba1f0bd1823e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e89d2b02ac73994d08f411a7a4bc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ebadbf7c8f3bc2f0eb386baec1703563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d1ff9f9c0a5552b9da23bcd523a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbba7f9b8b445ef09d1e9821a35b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb0633a67d408c6a7b4c1bf8721a7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f518c8df9387e2a85cf993ccb366c9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb42b0c604c913ef5cca161dfbf1527568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9244cdd93efbcaa635f2df2b6fd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b854ac3ca593dd9c6e92ba80f2e079570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ca98a0094fc5d46def1aa1d798ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd7a69c312737e2b34cf2419dd508572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13eeca621bcf8fd0cd621557c06b45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484880e7faab3d59aa55a05130da4276574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be8c4f5650e7da8ff77773d097d03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38296f9ca52f985601f082ec40a55cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead46d24d967bdc34a3041b5c5564c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb74411cd75c526d0f075b61a65a3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d348084ef4f7ac6e47caaf5aa3ef42d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc228745139646314c066e7eeba11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1221de8249b2976c0864701cc56ae6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76d9ee67d509691c26a6f5795daf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a825d3a6fb49873107c0660b87032583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75c9be5ad86d5fe066b0617afc94c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec2e479c59bd80d7fbc6c941a9199585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e713245afc9f5c22d539fdd90f6ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49a97368ae5361622cb75bfe7b6731587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ae6725ddd76e996d68929134ac649588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81183a6ab7155996d261e59067802d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaf684658e18152868446d3a8f10d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc141cfa2b7ba7e3473e9f5ef9e7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f4d2c48e3a8b143265f3271adbfab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd013e9f26d07e176b4c277a6338f5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603206db29c2990c095634b7752bb92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be375b91b105ac78620ffbb7b1d33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef46409fd91c21bf64b01da1b9bd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dac567a6669cc9b9cf45add8c2705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2ab2ac95eec1a0aa28363c06278e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583449416f72d571e62b8860472e0ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6352b5eba5d91d83254dd05db6965600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ad46a7874f132dd990b178ee69a8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ae4996589e8e4ecdb2edb3a8fd21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f1c9aec4ad4d877604bf4fce3c05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa79971c77d38692b8fdc4c98ed18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030a054fa389c363e31f30c7fcca69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440e166a0ffbf1cdd54e8aad73bb065606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a2e71a9abcef3920b63d0e1f7aa4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf4cd51347891c740d0b931e01135608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd268966dddbd3587e87acbff546ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f91f36b6f83fea7b874e7d04fdef6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4791f295198a8fb41dfa5d894b12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688bf200ff7479952e7c2ef4251c4c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81301874468ecccf777c832fe69f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce350d40bbdd3152192f57b65017a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a279223f015913a2df291db3876a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb8afe79c16bac7adcc38aef2aad0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13971439a2b2e020a9b9e593b50608617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0531fcc7356814a2d1d3f16cd8877618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc0b5a5e46776643bfa8c306e971f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f1cdbffcddae0b49781918b6a6391620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f17d7a1fdbbebe8cae5323a6257f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822ff1a900a09f3d069438d656f08d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcea55862f1237960c3e08b0fd17e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8952c11c1a2ed7218efa144237aed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918a67b8771ce839e32f0c8164d345625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91fbe1cc1f0c4ee1237f7c3c6f7df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add74781a23d3f3161281d2c61f3063627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10cbb82adc818bd868f951e1a90900628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73bbaad823b9cd8af15ab363c19249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a46643c83a470a47f0c4990b3f53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773029346b3b5c0cc9a4d4b7d8096a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f2a881728a9c9b64d8c19f1d5aec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a8ecdab8d7a451fe0197f02c7b034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694929facd0c949535f1df48dc52aa6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c60cc1c4bc5ebd46e91ab06617b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099b89d7e0a165ae9ed366dcae7c7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9065693679a7ba191b513dc931d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b292a8a9de2462cfc15e882fcd4b3ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299c4b0eb3d3e682e5cd18fabe672cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0e571c3589e2aef4d8fe87dad36cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372574a8bcdfa51ebd2f77d0e6c0256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e475982342723ad670fac4e252580642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1359539cc2091e15dd5f3c0c73bd47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9084abf16cf504503d21b0a2daa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ef943ce2362fb2dff97250e791993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb278adede29b49f71cdbef09b32bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284b38680299d2b83355658de96179647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5b63599ca27afc30e7eab314098e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a793e0243c6224164c5107fd6c76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19599bd98a4280378037d4456ea59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686a349a648ec085ae1b0b6303866e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9729993be3bac2bd4ce280aa99fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a70fd6a9653d51b2c98a88a388335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60421af34286d8a102c770d2b7f7c78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645414b914c9c98af4aceee0548017d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0350c78fba243e3a8a2fe90de71a7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146a93444fcf40ed4eff6fe0e117fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a843dd8da2d16ff70fbbf10e001f11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebce5874e478e05f52afaa7d498710659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4170c8daa778413d1585af1c21ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c74524062c8d62b39b71110b1185661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1630056086f2f2e8aa22ec4d2e4b84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28c6a307345353518d9b3daaf646a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ad0544e045330c861644ff446cbbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba628943851ef27676de07783eaed2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811478e276ed83858222ef31081c31a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52c2074187f93b2ebcb18e76c79a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7ab2deeb594c5d7abe14b38c59c20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b146ad97a02e25ecf6edf28b48ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ee85ff2e271fc32d0352c2652a0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d734454bd75cf1930d1697b4cbfb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155bd8f1a91456f041e1dcedc2c94c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f780fb66b44c7eb53da8408d1633e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fdcaff02e8a934f2099160d603eaf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aa3ca1c672991304ecca9a429b874675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29118cb7cff5523e8618f09eb47b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310dd50d76d0e89f9d6d89d53ba758677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3709e7e6807546fca3ebef18afdc37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4db67514b8c44af9795269ea39b31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b453a7e4b6ff47ba158a31f399e85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced27075de214fc361bdf6d22590b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8ec96c6cc970837f4c55c3adede9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba4a950087dd526ae483b6d39361e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279f4b383516fa4684cfac6e6e3da1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322ad2318f77bcd26f0c151293b004685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821a0f8c2c3f90727a09aa8d79a93a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e937bca0e179ef3f395ee8db55481687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e65451458ae64cecf0e7509b0517688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545f46a24096120fb40085936d254b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a7d87b166d7dc6d0cbc7d46f0baba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e098c7a577f767a88393679572c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1be8aea98f844fbc525bd4e7504a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed00df4fc995c2af8e0da25007ec68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35b522d6e52d1999fbeb3e5e7069f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51002222543959eb3092c725f705f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043dde8623079e303104831df35f73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589d5024cd67a9678cb50c10d03bb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65c8863d06fc4c12d7eb7d3308d90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885e474c30e400f1b2fcf30db4a60c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875912866827eafa64f120c8c03cf4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04131c1a37bb28f364b4dc704dde0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f71e98fb56cca2be89f62540fe90f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749555a6c604d38e375052181d15c981703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c64f3a67c8f36a9aad08c0c72f60c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b05b6eb0355fb96707f7fa539bbfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15740e5dab283e60559713f3967479fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e408593e26fe248b95212038db2d1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be05cdcc6e479d5ec7507c3979d3d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021754253a26779f32045f385ec191709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd33dd5d41ac1eed019128cf4f196d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a5019505f2c9cf055201aa402740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9cb96ee430f70bcd28b42a6b824e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1030f26ddf8af850fb5a497b1d0e82a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309471255244efd9c7217d2dac7b583c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f675014768ada78d08c09f7993325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6834c2dfcbe7a38b2d43f27d2e17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31eac9cf2c53647b5a43c5442a90f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40e4e0590cb8d042859f6138e2a2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fc9caf0383098563934b88ccfd7f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7d1b8e8d9bec0d9ab7bba1ed3a20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe299765424d168cfbdd7d467e2e6366721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8f34cd0fde0adcb4e7c7474bbb08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98543beaa07c716d3fd65f0ec39ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df754834071aa8a5219837921d5e4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c254743c65bfc99775925c8d484f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485893ef827f862e9ba8108214a29f6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede782e31e9a4d68aa37146b366df9d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7bd638a34dfd2b28cccf5303ea04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef6c52b96579058f87f2f41b3321c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735afa9b665922ea552eaaabef73ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5525a6f393e97e647c30a07d752675731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c83c2a32402ed47d22ed735ca2ab3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2915d33dfb421c2fcf9c98e5ea2adc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a1a40f2f59b841eb94e0e343b85f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac077fc70780ca77c5be7c6b34dce0e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8cf4d3ed85591142f750b881aba2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f88df97045fc0e4469c5b00db661737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d42907b0da7218e70d80b5e69ebd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa51928e3231f9d4946e3a2f0e0e07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8478d317a38a46a4e9c2d0b4db3d00e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f14070068436a41309b23f6ae517741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ecefa0a7a2abc5d2da21e2a0578a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97219fc74b8a464a6525670d3cc7f97d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48ec70b9974dcf9a47d613095bf30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4a802b38b036650338f40ed826bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eb9bda1cc6c3028cb68c2f010ae75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880513049833765eb147bb10c9e242d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d9d775c24f7754f5b1c5b0df5ec7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143bf0789a7a536fe2e061c0f0e30a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27dd4d46f7cf41f73eaba346f5379d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8648fd2db8861bbcf3ac1994cc6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3742bf146c5876af466e0ad20dfc1e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbde55c8aee8a8bd59bf8cef54486a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982d9a2578c8692f3575ca1464ade51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea956957287cb70dbcb19cbce199abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0bd5241c643033873e21c7992c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b23d0a79c6a3cee964306bde5ab3a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ab5fda03fa1ed7ce11527f23ee845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c871efedb9ff1127fac3fc43ace5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc0d11f17dda8e38a3bb164532a217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9e13e52fb48f40f484a38edfd61e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37547ee8fa81ecc5a674adb744e03af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f2688f1713b9784a1841d5b98287010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c8e8e58d4085ddb077642c658c2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea471aab3bfaf4d55cdb82dd79bedc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274153776f41c39579721df7de8b89613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cacff90331075f39c383eea6917e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72dd8b293ce9ee201a17db58be26415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a9680b9af82d8e91a9a8bf62ba8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728440518640ec6f651df3d218902817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf9352a29bc459effa7deefad206518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc6e7873bef0c286edda4a3286452e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf0b4a0e3832bbbea5613dc198fb3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424603f155a99436e904ae6ed6c22b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973de102aaf4775ec1c638122a83d3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd5938d0ce3869b8c769d4ec1e114c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde8b01392da62e91be887bdc2f2ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea177852dd1eeb5f8342c8a8aa53a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3fa8b98242001ff1f55ebd1b7b59526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0027df2a03ea12eab3c68230b9928b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b68886da30185e3e3f6ddd4067c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11cdbee11a48648c76d93d4bca46e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec6b64d84931d85dc620b0493a0ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5aed1de3a140ed3391d31d7c1e8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b544bdc8ff08eab454239a437bda7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829d67071cae9f28bcedcfcd640b72133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9d1cd1520ee8184822e217cf782734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd169cca3270d463b4b932cde9b9d0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758aa4289485a33e7259ba96739c08f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9942f08f3a3bf4246781f037e745a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee9083d156d2f8ef2a00a22b087fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41512d9f2d23102436bec10cab8523d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96dc039b5a0a3c547f8078230046140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74bf11ab3b7a4131412cf3215fae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aa16885a8a38d30317250dc34ba2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b2ddebe5a3016da79f0dfa55003cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c24fd4e797ad42412535dffb7a5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e894900f0adf4d896424dc744659f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08996d5a5c008cd3205201d304ee53a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce01ec66245be22de11a61d869388d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b7ffdf86c4ab44f82ca483517753548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d632bed1220684264480cfaea7d5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783891d33ffe42c80fd4c5070b1004b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495f1a92113adb5145e2089dec20b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d6270ad2f7dc622d3656d13bcf8fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e5dc4819d82e4757ac314df609d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961dacd685c386ebd526554cfc7ed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efb74693aab5fcc1a2420013c9f58955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c44ab6c7a0d3ac80b9863a4b7d05e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18f34eb44b91cfaa43d7c374f7ce4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e337f37a15ab8d989d06b97d2ff4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e5fc15ee9e1c8c7a88f63e09a4c2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca6ce6fbeba74c47b852c5e669f41560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3a8fc6439d0e4d2c334fdde04832861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18408aeb6ea0b279f1753701e3a140bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423228e527fb70c32595c7dc29c9b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e2ee3c74537c9bfb9b031f71503164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a1e848d62fb4eb404e1113da35aa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41555fdea0fad23a865b76fe6e394a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae629d16378863189806f16d9a21d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fdc18da2b4f3d4ab68ea178181b2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c96d2d049aae87d640f4413d06b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9ab0e0873f13116de97da8fa105470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8557fa83f1b97dff11dbf1bf91ac671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea17f5b407b6acd0f0fb20eca64c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e3e5e8f31941c90e20cd9c58ca8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fee0376afc86e23a54d9d4d9d8d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdddf5eecdd740eb26407e03b1729975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550fc849017c0e0a1322a8fa36fcc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273fa6da2262062a50dc355a80a281a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145aece8cea28af6109855cc0360d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0328aa78b9627ec38ba89fe55e4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d37f332039539622611ea8b01f7c4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c7190e39f90b5c50d8e17dee5ea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836eb3c5680e26a09b2b2a3555c88d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c84bdaecb74493b062d024b718d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d3c6917fef1dae712522ca47dfb1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e828a9da3029020d36f685d6a94af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bcabc568a72eff1bf905f0bb4ab9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af95266b5000a616ebbd5180d55d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1867fb21aaa4f1f754b15c9aaf9db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7730218658c3e97cc983c2afc4032789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5fc4914475412f8959faaa265583190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae449219868d44b6854d3ede1f1f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4df2ef9977eacddf3c1d624ea01f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e54a4cb2424af2cba07c4bcd74bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c241966424e673c914a160ed1b499794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e112686e2b39d140e2c19898682dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d6b90b1797631e7280c0354c56b3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15215c840f95fbbb65af412fa566e76e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f35f7de953f8d8455bc1cd8064b7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dbbe2b2cd4ac5d7659bf0acead3d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71b7fbdbfc8aaeb0e336e2c9dbdaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff957d0f1a19b5504c7f94a1df18b15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccfd9344877399a0924a0b6b7c4372102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc7d4d5ada32303e175685b641e3a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa811f0aee0db7f2718aa61da44a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65de6772332b5a54688d9e10d09c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d695dcec10f8d11fa635c2ad1bab467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd01e4202075b5ab10bee7aa3ecca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746506689e0fa56e0f69558a543d860108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c129e5b65e14da88e7be101bb7e7dd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78cd3c842cc15f5d89949d7ccf270110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c10e49a6921e2e1731887ec0426a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afee02d950404a439984512d7a180f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a363f0d05be6a5c7329459d84c92838113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1db8dff19bf3da58843fe0e0d00c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b121701cf23a63e134a8694b950ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08ecbc7549bf73d332d5f6745a332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed934842f0a4409431cf2bda5795fc89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1d80d56e09ad185b6616d2e5809a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21d8525816e46aa0e5149312227c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ff587b7170cfc06b6ca0f0d64268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae591df635d206668c8533da7e406c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85f6052952193cb683bde1e9c43b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf81012396afd51b14d3d82bd02a49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61b0727971721fc7bca8e6f8084f27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed463691b0bc09d751d572be355ed04d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f01644aac08d71ea0ea673ac8b4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbaa3307a228c9df93d29533aba0ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e8acf1322f6e9afdffe4689dd537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4553ca16e5ab281c837ce8c68be32c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87fd3d6c1e19da22d257fd88157529130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ddbb0c2f3fdb70058d385c84a0040131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d236a001d1ee27c0274d173a56d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa27b90e849bb2ebc6bf4d9c2b3a95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903910196a1b309d5d8014d7f4794f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749a8d53f831f2ebb5a03046288438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a236da036fda203f7f22b990dff25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863741eed7ee1e11426b10ef44e7810c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc9f31660dda9cc75677a9e6267156138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a104045cfdb1b8dcb89333f8a940f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81133589bd112ebb56309184cb8d5d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf689f21d26315305eb6af3e5ccb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58b650ca7bfb6edca59227f74100c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635fd48529747b5fee71fd7a2c74135143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bf8e8464aaa0c70fd5d569a04b9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7936e5f53b3c294a080a04d4aed619145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bfc3bf477a30f45d7b99a4e848684146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51e83f6625110b57819303baa070e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1732e170b0dd8c38b2ffb38dc9956d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b241b3de506bd6577d70aa864290149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d00ddf4ffa36645b5bc56d398cc87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff73e233cd1ff657a3cfcfd07637c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565c34fa5e4f967fe5adde4655beaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42000d88db89d2cd8fb97cab6be2b93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98fd0b2734badcb0c65b041e1d38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e5b6e17baa3895c04fd386ce87ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b359a0e6e61b7b3a1aaffbe55db21e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7734ebd873ab91f28982b2180cfba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a087ea6526dadded9ac59dc6786b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2f378ddd048e219f2f82766b6eec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786045bd3ab1f34dac02552bfb29c992160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e43d293800a8df239b463cf44881161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd482a079da68bcd51bcd8bc2f84777162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618fd4db31a09ebc973a721bc0b2abd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03751e8d5c4c6fe67ee6f40f21ba281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b952be2098fc1f89654463221fe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d1009b2e9e35ab025f056471d129f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74485369193fc45662ea12b2af9d17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31bdf6d1f35b410658931629c1dbef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22eb1c33973391fd8042947441c5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c420849a988159ae9895108618dc20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd120ae05ff9e67bfb4d384294419b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781828c4d331f949d96e88d90682fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc9dce8055e57939b329bb14023c5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece728c6a16232161104916aa7df03f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c12c164677bfa881ec76ecf26449175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6bbbf3059ebf20c227b02038e22a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a74a6046b187a7ed039b141a589df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b246e3518e2cd336f2d6c325786377178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717370ca9cc9ff0ac910179d7317d1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c7f343321b462bd4155979fb970f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5343fa5c59c44cde240e1b28af0e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46364197adc608c8d0c392780bcfb210182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85619172642d7056487c5b1597bc68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4438f77589f60c5b6c66205649da2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aabaa036b917419a1c7e7332e68823185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d18d6d241389a27ae014689d6515c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c4a012f19875f9bf4cafce08628bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8ebf9bbb2d8b43b651104f75a657188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304888ba347c0b47f02eedcf763b6393189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a731bdbccf445abe2b70db9d49293190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770379593879b8f0fcf69aea51b0101c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd309d8c2f592d528c897d36f129ca3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211373fdd76ec01d38b8952c9272dd90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b003e14875bb6dd45d3a45946ac7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3178b68aabef8d7e67bd177b2b74e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217b2840cce4b5745297565bb8dfb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bd0997be67d7eea1b7dd5f742e6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd124e298611b85eaac8906742b2d65f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e9ad49c824a0f629ffb26f2c9845199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67dde7e3d59ec958c30eaeb350e0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23f5792ed55b0ee1910984aafff3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca426d70ddc667863b6f9c308cf5ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3ca240aaa126b168fa13bdb38452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafdd30baf3bbed12d10b80f2b4fdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718b43941ed9cf9f44b4f39db558d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fc7c50726063f51fd4f5e0ecb5d93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3ad28190600a696d5ef4ee9b21af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb8251db5c76a10e273a5b2a166342208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683c2d47e5c75f8e89282383b0d8f68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aaa4b688ad1796c5ad875294d340a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06777b92e5951177fc6b07aa53e777211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3b92d49763e2037b8631500dd203212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c6cfd88b2da140166625148a5a24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d7f096640746a11000196dfc6cd83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b18c8f0b837f4f4617647032dbb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77165679a205e1c417f9522637095e1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66f298e289f0760dcbe1c8165f1cf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a96041c89d8ee6004a6374f22ffc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce92749ad2e67a1a25921f71356d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b45d5ee2701bebe313860000e49f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21ca29b537f9ce31b421d9718d07d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a13ddc59589995dc526790fac4d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a078a3985576357c34a818aee0ea3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8290e9f24b26fad48e2d644f38dc500224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374afc0cefb8f0ae7ecbbf4ad70d792e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a168937b1da35e102eb9cb594da59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8c2d52d421b8a98fb3158806ed4dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7086a72d73290fc02b9351103c865fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d62746b47d5b1fa203920baea93d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931247c3628a156252b86696012ccf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912df98c0691e19cbcffd42bf04a35f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab1b04001466c6fa87784ef6d16dc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558446512135ebac239d6c98789dec9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004fa5aa20d107aa5229f75a9f4a3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da3018541487c5a5856bcdaca9d0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e867407e72a8498f827b4eb05e6c5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027fae00a09e2d36dadc6b38beee99c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1894d79c64256ddb20afb823161ce4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0ec99c0df64a1b30bcee1e8778e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0407a721c5ffed464ca754b9347c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7c27dd646328f54793a5028934c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414e5ad4f04514582013e46689e1cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3175ef6efed75b7272c491a0d0c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25924274c97125ae0cfc6fe5fb74644244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054deededdcdf31df4893cd52310ef16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cadbd058871bf3b68251e7e898d320246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fe8b4839a848640163926554bfda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5623c80fb7866d28582af4395fc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303cb82092641c42cd68ea037b69155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c069ae070223fbd70d30f6a538bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e888426c8e9338ae031fc98f940b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4afafff9524ae04abab964f71825b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb32ed5ce328a6528363e3a44d6fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5cbc4c0dc1c50978ffda4b9eb617254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a7d84c56cd8950b92be24c8b06bc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56367d4b83a86e8decf7e164b31536c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0713e0a6b7885ff144c1ed9b3d08d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347796e2926906f0fc9f511e8c288b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e0a86d89496ebc74b87c8dc604b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca7e603b8b8ca21a92e06c30bc0047260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0789b70e8957be17672bce2a1d0f41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca613be95278e0b56b295efa27b799e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b0119e5e1d782430c8052296dac2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b06f27a66f13665e05aa39a8ec041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84bb00a439f57d1b0444dca6b3d950265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef435995fc1e8538a6f15c8c9535ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc515f93d9981e212cb53e67d0e5d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8746f4f71ab820747441b179cf48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d9c6549d533024e8d987b6e6f13d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1eae929b177e3949f0cc841a90203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485ee1c295f2fb38fa503750e3c734271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a341ece89136a29fa3a7077d9d2e87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315acd1446b86ea4b22d9841e1cb6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e93240b0515e1644a208b12df8e01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8fcff471ce7c81daf379ed56d8089275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9fb6285572578d9baf4db5e55285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a1dea50482b00d421b36c113d8f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a913000a581f5b2c8d04b68afd82ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e8408b7a2191d5bd6d49c2c488b42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea63064a54e37653245b5ca5c7e6feb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bc3abdfa84c11fb398add5208dd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9df3e584af23cb757df23ffb4e91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299861eebd82430f5bad20e98f594b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4f8c8e4f5225744b8444ef69ef39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d88426c2e799dd5a32612f9ad2a1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244d280107e945944546b4b1ec2400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd89fb2057b8692dfe0c94724a6d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fdd7191c60f1d35162511a2bf97f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a0794e903674d3e8a211eadd2d6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d06161d573d0cfa6121e3b967e71c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ceb64feb2c27a9bb07030f9593e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecf82e53d1af17b5511ef52e29bc49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a9abc741bd8908d86c4191efc8b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e4fb2429cc328f9baa010805f6d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16a8ab6682c29ec9f4589e10be208295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e7ea36c5ec93dfcaabcbdcc2e392296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484880c4f572d398b1c096c4f17e0478297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcac2129d73ef047f49a4266b61688298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e576b38fe8d19210cff8263e74bf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3bd134753d7495ad2dce72ccc1882300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ca64c4c9b72bd9a881fd86da0e38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d06ad6047e196a397dec26ed55e0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924661e664fe6bf5b30a719bcbe522303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7fda1904c03f39d7d00ed59b4d36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58548a970a4fe45f3b0e120f2faa36f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555f6f359ec0fe7987fe330334d389c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab06591b9c88b7863276dc442f89ac7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2eed8a8c3bfe3bfa6a676f3d5c455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3e1b1630480966318c2a3e30d2faf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf5ebafd21bd8e323dda715fbc6f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4bda1804431264ac25cdb4fe4735311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ab6ff10cbb31473087fca8793b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf40c8de6e920293786413239e827313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc8ec9bd27e75e4e9f4f271741f60a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf360e7214348d294c734a4e54d1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c5a557acf8596c36570bd057258c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba590550f3c65b4486831d873d3373317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffccce8410c7532796d08dae3e2eec8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bd44c9380af90d7139be412827a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c053e177ca2e1ad0132474f119e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ce4d56f5b1a61512ab47e24d2199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da9156c2622185191d142ed2ba163322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02656558533a1f28d5e6c073adce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491239480c59fe7b010a8e3040088db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71f8486ec74971b9b69dad9335b74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1099cfebe6c0c6c7fc110b0f93e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227cc026379981aca6c8547deab6b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e821e03a76149114b63880f39a5da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20454392640910bfccf7a5a18bdaa82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32ccb08f89112979abb5de50721a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e210c7824c90f43a55ebba73a9b40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f36deb968cbbc7352a5ccf4dbb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc914b666c4d6b6f6b5b545a9d59a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b069eabb304af4bc836db5a87af9a5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0625faa3411438e8a962e86b8e321335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8eaefc8a8698179c570013f7d23f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c461ee8064ff96a1dbabbb9f74c71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c28b1ea3693c74f5924b3d838b3e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff245c23e0d40f173b941839cd45f1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d8619e930a3aa95dc099dc0dfda8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6150ad478b52e7cb972683df445a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c85b8e11f697f6eee1e34ce8ca8288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01b13b63f512fe3920437ecf6b0c84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6f21d5ae82dbd9ca8f5a9c32b66a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810e4fe8f84717641c527d43039b29e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ef96e4b0f6cfaa4c9448283f5431346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a52b4b5cfb1623bdfb6dd28e12c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d34847ece5e607e87aaaac204665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae144fdcd669c094fd0e1699f9dcb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5be0c72b19158ea28ad7c5f62eda2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc69803f721cf30f47939f81df23be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce52ace6b75798b697cc794beecd85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f9a908a5cb955124a3d6ef77710ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54cc91e18ce1851a7a40b803ad4c3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a60b71b6867bdd6ae01017aae5b5cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3afbecb583f88e1092141e124fe1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe3bd3f908ab1bcb63187cc1d665d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b849af1b07e081623198d5a76f0d43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb30328d4cfb6beba7abfa885e66d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151539846010fac01fe718dc03114ce1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca0560abc6f688bbcf3895a903f735361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9b0b445789fded9c02a1bbc7b48c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d63b92f5c48dcc23a1e3c6df4734a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20e32bb6f026f033c245c64ef30d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95673ca897b538a0eb56627a23461365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11290f9e2ff5c6aac75d4c2fdeb0acdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a874879f9d381f10c231d468ae995367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee4dfa3c4a4a280bb2fbc78e5abeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727602e4e1778f349fa06092d9b5ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22cae3beace25d87e7bd91e6d709e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378e86334425b29f28dd3753a9a57f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0227e356462b6fd7ebc7e3fdc37c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc0f5653ec800e72f74ee5bb87e28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e06ab129d8bdc73fe3d805fe7970f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d8d365f7ac78d95fb45b9e8d2fb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18753dfaa1fadcbbcd1df0c03acf798376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a950b3c2eb786bb5993f24101cd73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb54355a370fe0464dbe3ad307f710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6b6ec35f99aeaac8ccd411b858ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9644285bee47540ec1baa9304078d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96716c0ccdc60c5c8357cdf948dc280381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a6f5e02f1142b9aeb8a7eeabacaec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f791d99dba42667ee2d8eaa958240a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa024c776b12dd0c2b203aa32af7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d823ef3a510ab204f59a3f3a5cc89f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408faa16a0e13b3a11daa3a97988aa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef404ea8ab3e4fcd61c11a3ac0fa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f8483bf90964a46d4e9ee845b1b3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def9029f59f8e55f0dabd1b5066e38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00922e516e2ab2931ca7718ec0e99eb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d89402335dcf90170e494ec9cf68f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304924fc2698d0d877844b6d8f91f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b4867de39b11ce58e5343e1f0602393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a85ee2129e04526c98421fdb752013394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ab2fa47c3a0f26d2b606627a62f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa819af75fd07820fd33e2f08c0caf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cdd4d01e23cf9e9adadd18db14362397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fda9810c790353db6b1e605b2a52c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7041a28e1c90a8da18498b97a57933399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3795a76875a58303a717a0f103470b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7599935da668ce66541c35f441a5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cdb1780ad5f40b97c94e863be81c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946488ab33f1ec6ec012400e44a6d229403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfaded5d075d858dd7158ceb90195b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1113ebe08ed4957885050ca309f66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd093139dc8e4e4cb9a946311027de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003638f7d9c6f074312dd47280ccfefa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f751f574ec36107f4c220eb34e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f90ab6a4f81a3d7aaaef6ca913c6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1738165a777f9dd380bc2f3374148410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8656199289dd9718650089a6fadc91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f1aee5943d18d2f34ee75e09ddea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856351f8a69944e54db687109c01e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f875f309ab2254f889da58673335414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab2a5c5d984d3f0178e8095c0ff8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5323257e5596ddff85f941578763416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f2ffcdf51e0def352c6c2defc260417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aefc7c04c85c8bcc1d489cecdb661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e30d67eae843c99ebf98230e5a23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc148f0ed74b88c5566818d1ce7b6af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1aa7e2e399fcb8aeded0629d8048421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b9f264d324ff89ac83eb3252bd90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d5b4e4d7b30958046c925b3de61f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c90eac90145762d6ab36969b7a03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdea4fecde1467dae35e188f094130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea29b3978f26fd2767b8c54ebd572426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa6d83a2c9fcacd0241a6d9b7fba1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ddc0d1b962989c0243ce360391a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4287d3c7ccc2ab968e88d6e5b453429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a64fa4144ba164b62fbc303bfb7502430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efef4a7b823a48f8417bc961523aba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637e8282b218b192c391bf8e5e6078432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9b6da3b0793ba6cb714887cc1519433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56babb7d63b639ca64f89a781ffc109434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e6c15a43f98b9b148dd9cf46fed9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c097a845a0ca53ef82928d261846e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116aae8a8d27700cddd13dde2e719e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7650e0e94ca39286b8b8fc4299ce0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206e9f336e0cabd933b0d8d97fbd02b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b74fb9107a48f4e5bdc2799c45aa14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397899059ead0f57439934868a5e516441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96318eff31f40efd9d1b65c645230c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d39e6dd571ec0b18599dab10c14bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169435fd1f375e46de5e766222180c5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b71617ff75ccec0ed1d84e019f9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ff6be62103cb748bc02eddb41aec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd0eb06b31992c000b8fe76d2cb65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbdd4d6d8c17221880ce1560519777448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c158dc850564079cb4f56eb0e592449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce64f81f936251d1838968ecdac4f60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71147f9862e7f063646f8e36437beb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6659bd25f294e06c906d889199dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401d8815dc86bde3419ed4338f70b92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81cb2cda2e42ea771f72d1a1ec368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc8088e0e735dff2750fc5a30d8ed2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd047f21f6daea26e1bf9a6c70f9c95e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a0bd50f00c94c833dc06a4e7a70d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be1eb9cfeb2358e27c6d5289a4de1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81763a223febb45a0ee08b4b020c5caf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9f6662cec61bf3c5e5a269257708460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a676fe8a4c19f2137b199576ebdf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8cb2ece1613d9288c5b673bb4f9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660ba376699622d33c97175ec8f4ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f00b1da07e09b97beb6cd48424350464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320274b49e81390754f28300ba14a89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772352edb685014c6acdf5c34779695466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc24fc95b3bae143f61c62269a616467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994601c8b8f1d948873849ce18d68e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c126af7ffd06640f7de2b6729abbbbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9fc35c47a33469a488b4a1dd7ca02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed41419beed09fc6b3000bc4cb09ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62cfd252a9dfe024383f6472424d0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a7c148d4df588f393c2c5f35ded5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a30b3998e2164c2cc21bbd83f06cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f8a42516e0843399c2c210401640475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70d057bb36b5dcbd3d47857abeeb2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319ac33b1f354fb8516e4acb08f8c34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0162d9f96de6e5df7e627db7ab43b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80587055c17d1ac8d5be34434037691479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258cb724bb2de0536d961c6011500f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e3b0c516d742c444f1d1c53466299481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03419586ac15a76af84f28580ecee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5644a48b95f77d339d65cd757ca0a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9952c55344ed6140183de51ccf358484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57d1363cde2bba2cd0f93c01a5b6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5483be03eaa95bde3381e3bf2aa5d8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de8720a7db5f5816a1a64ce468fbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b52eca6afe7e7341588e4c781c4d17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362d09143ea5a85b6981f232b7c76c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c74f17696680947e759a2d45c8a7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7fd5f6fab5843423571c0c6314d43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a4589b6523a8f3179c251bd8a9446492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561fce0969357134db113bb2f18ae3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bceea16510a486a937577d524021a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afcd95e899eee0557f5ce9822a3b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c6647fee68513cebfa2a14f73d21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a356d62d61a4d449d5585e5b859dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f293d46aadc8998c5ea5744a0de6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaef30067446a3c9380ecdbf62a6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088bfed5f78ac6fec6059357d20de69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba8a09702acfcf7b230df45ef85c2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847ed1025d4ff4ad4e19563ee58bb26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366609f7b7f1bf3218cd1edaead263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396254033bd094a65d314da54a32141504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d86545e5ea4ffd93918364629887e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba759bfcff515ba380a1059bcd6dbd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ae9d6d6dcb58e873b3ad54cf63ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74671ca4dfca05bf6ce2190203bcd73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc1c1a9c3d9cb2b1e3ac1d10c4a15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add7ddb233e47cfc3f183d44b60f3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf009fc6c5a2ede4ebc2ceb108e2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae87a3387519ff96a5fb6cc567366ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deee7aafcab8027de88c97a57cda23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d90203f54b6b10d15b45ec2340346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3b4ce740a42f4680fc4848a3287c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783323b112422b3ae5a53c5023a68dba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257db2a163288f6558dc5c5893300b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e616518b09411ae02ed2d4bcc531518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233021f365580ea7b89e917792ac45d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab796be13c57ff01741aa606f33b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6efe88ff626dbc8e7b27abdc757a7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899bf043fe74245dd04669ed3bee496522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbdcfbd6b4a3c3e24ad0452dc9d99f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c56b3e2bfb8830339057fcf2d1ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17a72965a1cc6e68c32b0a40d9c446525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9839e176e0e39e6c0953a7376dd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52142232558f4fb413b45671f41ea4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ef279a3ff3bc3782f93a733e90ffa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d9fff9c6437e6b37c38edbbdbee21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49e2d8af0a3688ffcc05beb92ad1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5ab07cf0b8c2e90748a4b9f57896531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d701d3ad445e7e3525e03ea9bfe1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec51c84fdf1b5ef6fed5d49bc9d56b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f4235f51af7ef2a98c9aa5a1ee7da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b232e56f676265ea57dcc14d8f12c03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25daef2059a1e7b6f8429006fd50ecb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8475a566d95a5fe22ce8cbd1f0531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6ae97fa084ebcfbf7d8b4e43e1c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f9c07190e9363a081d50177b3e622539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a5a4a4f7060c5a2eb6f141e32c5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35969a9aaf171a8f2d1f8a24e6927462541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34aef360cd12e23e3a95c14cad3844542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cbf1495ab7580a2cafe088292d78d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded3a58ef6404e42ddf59b11c06bb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04621f1ae980224dd906e6ca62a30e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b6629ed93af53bd370441ad8bcb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124834474eab74f484cc39350f9b2297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e3d3a6d5e2475c4383931664c7293548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d6bc34d56c3172dc4486e7897475c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4e48269f017e4d444e2ecc75133f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803baaf4543fe15e0c45cac0210d6db1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a9a1d15ff5e405abbb0d675a34425552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253490683aa5daf928561907363930c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d3513be8461a421fa92225770b88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8cdc2d9e4b6597b3f2328d529e3ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06c792e8264658a47e7a6654c85d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a337c47c934b622c6e2df8c8b2df55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd01c3744ee7cebd8c43f3a30af349a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e5d5a148b66c4f211e7246fdac965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742c2663ba6efcb69a2570737d0dc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157a5c8bdd7074a770ed6f1554c2ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6c728bcb518d4baac606e5b168f62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24caf72350409ff77ec6d8ceca172563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494fba758f626f89225170d3d5e4ac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321f03bd2c1f7dbfd50b818b2fb41ac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a0e56b43fc33279856197bcd9907b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc8f1b9260fd2354d8ea9f141e475f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583c37a7f1f73d1cf27d85cd1f523b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2aede92fc39160bec0d2af9ae6165569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34918e1a72b47710b46c0c4405fc86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2a01f02994a06f7ecbaf914a7203571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f449cb6f5ccd5a476b84b8984b8f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f6dd75cb968594b8a28b902dc21c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15eb0592a589c461a37e8dabc9348574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc0647370cb34c1c636fd887f4dcda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c9bc28da0f0aa13b426ac470c3b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e70736fce915e2c6fa81ba558f8957577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c6f0da283b661e68b110131abb46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaed5c54571426de4742a3c270f258579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61a3e63f65d0e1e4a79a286d8cd116580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558291d0a102934c4b5b5db8bf152f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d67a397e4c5390898275f2a7e6be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaf4b52e657ae7919b9740708010c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3b796cf8631fe46fbb2a77f2286b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac13f93c6a2a1dc880d196293cf61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17bf21aa244425546295507a66bddd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd9865f5e6ae70c182d56e219cb8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea290450067d5e4b931f35530e12d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda67adc7f04963518c36cea99449fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3088335c2aa064f22edcb30d14dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8cd35af6aea2d1c0a7ffe63d914b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b610669678ae9123ca6c19cd2138592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160eac3318538c26ac49ff03a55d2de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3489a5ba3a75a15fe1c4f4be77c3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b23400df0747d0e22dbd927292dcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f3bc4e2081e9e479b77a10646a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280120e495d4f628b74a72e213b5916a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456eb685a7c05e176db01a59210b522598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad6a6d94d1f785209a1767be370c9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89910503659d72901db1c8f0315b7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e44853e71189d3f64f9f951d90fd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce078535a30ce7a4470d79eca76eaae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df0af08046c2f3d9cb7ecf336bd27c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4255e43ba201d4294246ae6097eceb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b605a81727ca2dabad72e862e853b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c642b79901b1a201aa0c0b80830ce97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fad6b6a8141d86a6319c9808af77c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fabaf98e91ec9709e93f3a95e29fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf1380682779988988159c317fbe1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eea404e1f8ffe799c54639821171e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2088b62f81a50ad24a9a962c9f0f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25736572f1058960fa7538664c98c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb406d0271af8513afb94588ddefe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2d03e4e9890318fe04c16286a662614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21453a6aee0f3b96065ce482555739615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa030b21cbf24bbdf443222baec318616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff8c3c694cb8988f7cc5e7cf47114617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00511254e9e7d59d574abe64a5555b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b7fbf279b7c550cb4d209453d113619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e565053b9bfdd5e5eadc1c9ec28652620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10045d675df82a687e457294b834c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066432f28236e415b8e313b388188d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44b2a2d98caf7ccf3b2bbe2e8fc2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c36a68504c82706d0c1797f933642624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c63ae9f2753c746287204dc2adb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e570c68d3d97483b61b08661ed354626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74b8ff4bab2d79cabeb0baa0e0923627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468191a5a1727cc3b8bb0dec162849f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ac7a9d98e2e565329c3a994d13f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625e75caf8124b1aa0eff514310482630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f534002b2c22322aaa5f5bd061bd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb043c87d9eed0707eec11b20168a32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce32e5208f76013e16084339103ecd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355977585e8372c3b3a0ab8a3f82baa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e033a4b3e0609466c7ff54108a9f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b859a5f6db52c2a0bd40bc2787fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ffed7a0672c4515533988ef4c017637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cede504970121f5f08bed0b0fe91d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be441340bd016c0d973687bc2cde6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9481021fb1bd21c13a35f09066f7f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6532085e72a20da415f766e85e1c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2fbc395de97870a71f9a3ec299261642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346209741dbcc24797081dce5be472d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd865df528d5f0e22f14d724e6465644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f69f70e59367c53ca43c74a4aad37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170546882c2b28e58f09ab2ed2cb97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6cc6f101649e94e26be5e0d33c14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae13624d36518dccfe73730ab3dc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582eba67a66c6a66e3abac67f0e8ae2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7bbab3abd72b6a2233244fac69d1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f23b9a47c4a22b5377108a1d16b7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fe9467fbc09e19e96f0f9d703750f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63452eee3bfa7f9f91a4114d9d685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db172fa354071775e388abd81e10c065654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629abf0c30855e66d80190c763ddb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e821fe1da1f335b5468c703e4b2651656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644de635a97c6c0b153633d30ba3eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca68da541fe9c51466877dd7b6fac2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd91966b16745f3423e8031085c9bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa38d064187349aa83473d6a4b18515660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd72f770e5cddde7582a13c07fbe7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda29159cd4434a08e8605a95a60e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645343c6fef6769e6524001be86e4b92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a91e8f521f3c10378ca3fb449c9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce4eb56647ba5624d5a28625643e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3441e0b759a23d647bb59335b7bc82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191d4adf7e033651d995798776b1b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de7fb8d96d6554c7544df37ea3d703668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b4197cde0c4bcf08c396f1001fca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb82cbb2ca3dce3d97c0f9690aa2c69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e626a5eeaa741b910be95c092cc26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5a7d32e3eec965ae887ea2760b39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be5f6bdfeab5d738dd40e9160d1d7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b606099d867b14639befc215f3a091674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f465aaccab29ac73e85fe4d7d4fe20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822943189cbcdd1700002547fbcafce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edc7ef7f1c9e3aab849e0b4817d292677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be31518990fb91c7b12f1d3f780953678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02085cd9566fc0bf71852c3b3ffe1087679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f913e453cc4b371d4e554eea6ce00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c7c5e08d25bf6650b106922fd3368681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3e483eb3d31484a419a8743a1770682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415efba51eb3310608858addf823d66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168d6746a8ee261715c4a5f226c088c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d25eb9f31f61f310f37135852e99ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ab63e7537e1ceb49aed631811e5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a682cc2f11b064d0de5ad201fc5bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6424914e6bfaeaec32415d26013922688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854265ee898779f1fc50147937f79da7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e46bf3426a20a0c178ea6534c70a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371282e64c749251f386f8e2a05480c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d79198022c2742a6a5284facfa8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee944e976d4a6ebfd6ca8004b1db5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7987a5474109b7ef53753f4a7a296694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf68f9a9e708c0e31316333dafb8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a19742e4f091967c89d1b5cb8b809696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeab043d767730ecf2413823783e25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12378e031f2dcb854043124d08761c88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0fa4e9644530bd168daeb6e5c3b37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152353a15f3093209f4a6020bba3ce7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a27ce33c4ab36c159332291afbbce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b3f78063383cefb00d32aeaf5ed4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46840fcf8cb1c8a47cd7b2b8f24fb65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd23c0b94417aba09ba8b5840df20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51bb8e384ebbf1b09a77ea24bcc3cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c8c08c4c5ea6448b48e480231d8e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b762f953f78fafc7a9ea4e332699707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5a007d165644718f11899b2985c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ecfdeae697715397d18d5309c0573709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129469862168becab46a13aebfc4c08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4698b48782f944be8cfa6398c8e96a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d6ff6d6ec85292ee9739525b53b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182829528c98f4a1c997d411db2483713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92718d05c235e497c53f6d08c8e401714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cae1fc54613e866c1fe2a7523c05e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666b5504eddb7fb3680feca905ea91e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b2c4f0322b95eb4fedf3d1868a0ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307448a4b30e95c845049374c20d42a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15013228abb40a37493e30b59674f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022c354c94254c0dde8911c5be11ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e79ac14ff1e812c74df14a48454d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293936754508a4099729534d451b23eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275924fe4708f45902e7354d45b188d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1fa41c3f91a691fe9f6c218bc6fd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f805071151fb0c4cb265e0a01dc89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ded8b45635aceb7bd61cc8b1e7b24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b572a2dd3735951f51653a4ed296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f65fb18c076ffa0bc8f7ce6c965ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db20bf499b271bd97453b9cd64efcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406b50ed391fb49d2d47851a172682730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e66ca9e68138f6b7b6429baf5857a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d406578d7199416d1957a7e9106195732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc3bcbd290630d9a163b9d125a168733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc2e419dfe022f71c329c5f505715734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900a11bb1d5f443ed06de3a0af882c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d218020e6ea3970bba54059b046e0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e794c90a0deacd4918aae6bd731b1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98999d0ea4e17fae3bfcbed622c4d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c1d0a19d30f7ee841b10f96768ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0dca3d7099947a21303aceae5e625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fda53ec21acf76920d87577266f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc3805c23e1d37defe22e98ff94408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec72d45b0aec2c5820d63f777c596743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876cd9afd40e18bde7ee2a275a9bc55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab38b1e2a9dd66badb16454c0861fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e1b4c754aac3a0edf28abc54b78aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8baac65f7b920dadf2d53c225a34e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5202b3828aef5aeba0f29048a436bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20cfa5413e028dcbaa88ac540a83b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529495c0c682049722facc5df18e524750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5db652fd7e75460d9f389412afcec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea053d69e1d9e946454abd605ebb61752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5314ec6d47c9fa255c91fab439ba68753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>