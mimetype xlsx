--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950d560bb2bc487a91582ce1cb56a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109bc28027ad0af023be720c5479d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fcdf1bdd368c990b8022ecf38249f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecef8c332cb7e8e8cbcf829778e3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d349a59a2bc829b3768543498479c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9ff9ca1f6e901800b1cb504f92ad76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4268b72df6ccdca8e9e3e49b7774357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743884c8f6762cf33b5bac85ca170e668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1a3f44c9715266a3e9f773318703a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c542d61fb5b0eb3d31816b11bad9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f88a2333ed89ec18c40a0cc18af011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab68ecc336e3cd0ea217f0127c27b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2e9e5bc3faa7c4ade410b392ddc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310084562bd2b60d8b5ae54d75d6be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ad4ee02595baf79a471bfe47a9f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393931071ff15bc057cce0322e3c2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b401e95293035a7f7b819abab7f2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d8ff730e7becbef6005d36b54bef318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d219265a9cd41973d6ba9ff22e8dfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6bf747e40d68e911738199a7da6f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e092c7d62727b2fdbc2458c08b1fa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc74e746acdb41548dfa5e879803922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98a74e4c4602bee34dc54303c5ec923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e97e9fc45ebd3284838423004152e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df3cf65847ee617c990cc9b9efe2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f708538ac8f62ac4c7ba3505497026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d89fdc34e02cd2242a4e92d89d4a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e54c5dbb491171cd61eb6a4c00984e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ab500451a7378e0b45266ceb7a57229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b101db03019b3fefa28e757c9537730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb71c3050e3051aa7ef9cc99edf1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c45424d91b560afb2b747ff27a76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4d482fedff77990a6fb2fae3e5b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478a0695e4b098903844313ed905e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f65dbeb46b02bcec37c913b9fb80435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2b05bd9d29ee45f554dd591a1b73636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f52b76114208d673e974b589f0a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f386f3b4912c5934126da15e0d8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded854b4882bb650ffe86d62a4c5fa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda968e59392ee8d26eb339ed771a9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0da6349ae35acbc26399ff14073bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eefe31c1959008f0587b7e61bda2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa51745e094de6f81c2b4b7213261443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b29b01441294cb628b5bebeb4411544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec501c42e2b99d3a66b2d4ec3fc7d5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837fd35cdde1a218dcf2a3a00493c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c7d586e6c88070c49e099701fd4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc3bb8a6615d7b07553303192ddc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff485a4067f8c79d801dcf305146e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362724765e7a5295ef850b1a4618ae150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d9e8ab9b3f9e290f13aa3e411df951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4712e0543d68dbc85963719710bf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d8cfda97653b21b8e7040f5d4bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd365af6c78cb7a1596c15abe0ddd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf08d16042acb9453bd249985e08ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c79390a78ec23279bf138d54cd740856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda10d766aba5a62fcbf386bebea45857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750131324710f2e636095a397e34cf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52f05e9873588dced9ac24642670d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc1ecc28d3679ed1df3c2cd9b9e7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76a2cfcf0f2e2154367478e94ac3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875793e327c6d1b375a7c72e7325d4b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832da01a1f11d5ac1a38993f7fbf44f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ff7324701ae4b94d0826c315920b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c8a71c2933306383ce15bc353b6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24319e92cca9bf52fb2c3adb4085d3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62e1adc2bf7f52bceebb627e3aaf7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095f2a049c62b9cee404a10807082468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c55e4177a38a9f1b513f0ff5d32c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60017a720b73ee7ebcbe458da2f1dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d54977c6258b2dc62ae3bf8a2dec2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf0218f59a4f00b1b24944ebb1baba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03478271796ca736b78e5e863fd0b2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893a63616e2088a2618fc9d37f576e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822493b3d44ebb9c52934ea0e5bee7ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed7031a4149aeee651346c64573a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f573198e09874fa3fdfa4fd7821e7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56864873a76d1beb9febd143fe580c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1938f7066a72843c8c8228346019bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0847087c8e5344a922bddc69b77b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af709dc374318e8b6121052497e7eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e99689c4004534cfbb4b73825898582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064b28db43af0b62e9ce10b89a5dd3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fbf15d50d6ec316b8a82ff404fc9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89c413fb671cce869152a284268aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bf510e9268c72eadbd4ddd63f27a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094baed96cf89ec212298c60905388a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2afc65bbcb9fc00a9980f5578eb22888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d4783c65ff647fed93107c5765c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b6b83ab1ad3de0c85afc8f92b34490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f563acde37d8a2e6f6aabe86134291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059189ae5fa84380a4e27227814aa85c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b96e37de77c89624123a60c8d5f94593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bee2b81220534c51ea7bc66338a3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489b537d6d9eaed4f8f796d048992795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d57340093f37b9d0880707e6963ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4dbae2e8f1aa8cb3f460d06ab525b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fac7054f239641fc0ca2b42f80c9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def367edb7cf918f6b36dc387dd18a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5738db5df642bf47da843413276c72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064f15e8439cbdd15aaa6b6fd4a5c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbf7cf67a0f7ad201e79326461400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3b2e24ef88e53c712852a39dd0db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bff8ecd45008a4fd9882e9e3672da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47d28bb9f4e03dec0467f89a2ff8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db221714860f6eac698159341264b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea79453a29cfb8ffc4b804ede66a78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352a6264e1a738c58be5c4834f158b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838c8dab76dc4cdcd32315641575d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0861a857295e6986160d617f5adbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916724fb76d172ed8acd473c39655814111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14327604ff40e28e4b7bdc3c0eb812112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbad7081a24c1a8e45cba3e22b9aa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b90bdb3ffd4f8977e01fd3630ddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b449311c3e25ce33e3b68c8b5a28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5bc347f7dffd47f6f15e0dd1dd73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ca8bc4c77c18d64cf8318cec0232117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376853358fb4433ae762d402d654af4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a69a83f4275d072bba16d5998f505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f753f9c427dff02fd53f0c9f9126ac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe38f8a4f077382c7449d85705bf2f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69a4be8d5c189f5e0b479bdf6ea72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e773b30fd5b8cd1a485d728305c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3ab709011f28b396401c2988cf96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbbeb05987145559cf8d820cb7556125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e7ff0ce5cdaf953ad1a305e1a8ebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57be0528a7d58fe9c8af11157885695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10e1853347c45d3519a8870883da1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11861fe0a57849021959c8cb832ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba978ddd173d0fdf187ef29bfad92aaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473364e177b8f9c8449b8727ccf6a025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790680c7aba0de4c3d996471f02ca071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9adb5ab0b3c39be40fa5f6470b3c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a6d2c81a78c6993546dcf8a7d6aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19551316195496d06f615a7f26855c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae5c1746701c39718eda6025d014f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceebf4d336f47a36c3c466c5e56f5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779718943d5e3de3b9c30368d466d09d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51e6ea717d560bda28c5893112471139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a24032fd5f8baa378a68907198113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d062aa4abd58e6a3e809028af5e701d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329629038f0a12fcc322ecab3cabee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb54d1ae79e08f16bbcab68c0ac7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eca398d4c9c396d185150030ebd982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9629920c98e0a0a616cf4d4e8591145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c6aa7bfb40890eaaf9f5d9ec473b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314816f8e632ceef74bc1f910e6708ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6767a634e2e9373b9670719be4a33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac86e8b2155bb69ec4149a170d345f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0bc3d4540852dfe0948f423e2c83d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7889e2425c8f655047c6567e994b2ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398892d030fe2592a7caf17a65100d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a5dafcee0569b46753e59199f02db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f200cd731996d21bc4bda5bed1f2eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314fd3cc3ad6eec10ce8c217a02b5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb17e2252032220e2dc3a379a2023c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52c27529fcdc926a71357d8ca230cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9dae2ca3325e8c8bdae31c1cdb5a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdc56b0cbcbb5e2fc27eef909358f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8045a4279e2ce79b3255ca574277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59984681922b0a4bbcc1c97838938dcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827442d062f1748535f4dd452ec8db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e9d53d4a52399bd76418629bd68c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cc1af4f295a8e86795a3f4388503c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04f805ad1992d3a775846b41da243165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010506e66e2f66b9d83d69c85f58ad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db70a69c7f0ae9f7fd8cc29ef6efc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e64049c7df4be3b315e884e2c7b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbe16278966d0c4add2f416ee386c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fec1caddb705bfee9f645b55c9b07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c9d84be48e387b2c44262907d8f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328f52600d6cc1a45786db600e59fc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5c5f13360190b7003b5da12b77f94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae919d1c7b948f9b5f5464f33997ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530534e262cf1756507fc926c275c58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a4c8bae2f9fe8794a98215fef5589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441904332de9e18ab3103d1e9fe55a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19a4369e4efa1fa49a61575f699bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c86a424a6b11a67a4b0e5ba0f4b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288abdad6eb805fa77f7d88ea9739b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e228e83d9acd2b0d4d74fc35cae45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def95e0efe9105ba26e58e822051b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093aa7173fdce449bbb57bda9a0f4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32936df43d7eb3414d8cc887e49f60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f457c3451e51b6d599804e7574bd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef3307197af34926615ebf2a07555186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cec9d5401dd3d2e02ae7a315afbea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacc9bc102ac609511b4324e84cd29a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0262782925a113d187122830e501ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17400717472c36bc33308ec22b9861a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2507f63487be838c313104cb5b74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ae271e1829ff8a273ac6527a0b5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf79c3ffca713d3a7d0665d0005044193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c281b164eea38cde8b077439fb83c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a353a046e4515e4f7e53b15b7ea13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d719dbb35152448bf76221333777196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc24b37f7781fd99c80f0aff4bdbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c7a1b007ab7ecf97ec5a2828211e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367e2d17547b6347506fb41f16dd82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf713d9e3bd34d3e2100fda7cdf29d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb981ad9177e0ffb9dd2f669da8dab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279289f14eab9bd8bbff6127eb34916c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc15ff2a660f33b0fbaad8a80f5c3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3358d21fbb6352ab7f86502cdfdde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f3d25f45c86d297fbc336a24a6f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb3b4d613855134bac14d1f1e87162206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ddf366ea31f3ff96f51f893b3e67d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90936fba274de205bdb838928e3e61d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5360066e296bc2da8ebcb57bed90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78078cb725f0be4d07e9c24ae75d8f25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b95b030b02c3e18c1a9361bc9e17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d848bc50ce6d2a5a06d01fad0491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecfc587b397fcd79cbb4df0e6dc01e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9319d724c19d0344e78d847c545d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0abb7ee4707bf257c44ea4bcfeeba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751ca328ffac477ad6b6687ce8d776216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df1e402a9b4e0323d8dd61d03a01fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fd298f426831ac3aae844670ec03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1efca94107f6bd1a245e9dc8122a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba014a1ab18e052e46a567a011410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccfba506dbc7d7904d91b93cc4c9fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a92fc496fc8f64707f3380dd6735222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be309754ea831db4561e3c72cbaff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd481d1840adb44ac93b5c7ec57d7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f5ec4c6824a3b034cfe9bf0e7049225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f50587e39512f298c0edc93dbcac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d292082dd97dccf0bd1cb03516a099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b490196f2bbccb262bab6209718307228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a726f898ab3d9f7dc23eecbfdec3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067bb6029c00209da397803cfcd546230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142ff53e6db63291c40ba5a6ac76a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9548971eeed302471e6d6e5022645a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbda363913174e5ed414ef7a2d89ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb681603d2d2aafdf2086b2789569a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57aea429a5990b4ee593b9c28137d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a25e418787c58b464e278c9cb9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b6337d75af0b8275527f0f373b54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b822351bf1e6577a010e5de43a5e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb4abd8363c67a8c54428cecd02e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37e59c294148aa69b44eac22ddc8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c526fc315c79c95bfaf900ad96675c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f87bc74af0e2493e66bd359e066f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e4f8dfdfcc097cd967278b0d12659243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d493f774376ce4f045c02c0a7704b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f41ddd727d1117253645119b34a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c811119ff41c91a3f073ad8bdbc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901c3c15e87c672fdc8563b8143a845247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e7e27820cd355d3e1ce350819426248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee7ab1262ff091e20654a666a8bb3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2778e76fdd606b7b92de3ef1a0968250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fe7382e1bffc95d6e580855ea9a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa40df83c76561d81e7e97dffecd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674c8deb58cdf89dc67c834bb42fbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb64676fec000905fd019e1f38fed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba230dc296f512d70c63cf815b044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cdffd52117cce6f9a6671f657c725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52fe9ddb330c7eed35d79d549fc02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f642a2621691d466aeeccda06dfff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21de84ecf92235d6f118d887a792d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52895e6c8515acfead8f440da764333260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21596b88119e03dbd9bc930f3c5bfa79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8f094db5be95188745d93789d381262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b7e054d3047139c75646f390ba86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff120302caff39a831a3fbde071604264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5023b91b9af2a585e4e85b77cd49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0931ad97c0eac7a1f20aace8985f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc6fc12855a818e56f75a5122de6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021513454c8bd1f8b92f15c5d89cb8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b63de4b40b0b8c2ecdae6ee4ce1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537c13de0871ae72c15fef7919d708270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6a264bd72081cdb438084aac2893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31fb0400251309e3342dc4a2ece7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33944fc1491b2d0b70c9b5f264df7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264da34327d61a2b053e9129e9acd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa560427db296e62a3272ed8fc025a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cca518b013f0264b3776264c9b488276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ad748bfde17153cad3fe6d1f5ba4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda804ddcdc88b871e0c5ca67538f86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b6c2f10cbf55970eece53c291b74d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeaabfd537053f4ef9e80cd32020af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c872748ea2280a25c8dff883470d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab85b5f41e154056900ff768d6d12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc094d94a1ff4ebce59806353ac3b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a42dd53431e887f5ac5f595d8a663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56cc1ba2b957effe50ad030bce701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe761662fbf24e2e8d82dfe4c85099286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7feb6a8a350b66a0a5c13730debbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d2e091818b46d2264fde6468761c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58af73f55d5732247071ca891662be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434c4649b5b147cb802d46a4fb25112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df83335150783c6f1bbd23e6fdf78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4086eff4e692690b476936b9308d0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2c6bc61b74e2d52f49fb8a222eff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de213c77be9c0cfdc0a09b837af4d00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397c2f64227e815cd8c8ae5339b4d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96ab55bb11947b821a56b1865a9dcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2da9c18805b4ce734e3a451b16771297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992435cde2c79b539118ea257ee1893d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed942ea4edaa08ea02e42a7d6cd71f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a96f8c1d428526e3243b7ce60ec5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6390b036436c1ed07e3a9c50fd3b55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d668880d278b98e3e6ed47092487ec0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fffa151b0341e93d0294b050f741a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3648455038181960a39b6bbc31cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3736c8b7f6b14b9ab7d459dd3ccc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce72ca70a11a7a7b151726269ab941306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603a7b894b140c2b5311d3043613bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42bea0463c26ae6f21439eb63eae3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd573df76300f68d973166f80051e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fbc8666820dbe749aaff33f0b5dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cf2a3033158df77d0c3082afdd6a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ade9ccaea18e475ca7a64ed68e53f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eafac6b23af995d3464b922fe1a8fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231a2e83ef2ab2e9e6212c3f58a4477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64a9ee54b928d3ea09bf045eb23496315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a551c07d10c34085372df22529499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e596790afe78c4a8210418e59d12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca10a91ce5d659f8a9cd03f0a18694318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054190f5b85bdffa2cf1e7f1ae0839e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936fb0148f61301163213902e6f910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ded596d7cec01f2055f620aebe7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812b21b85af3c3f1fde2ee6994b47e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25c6aff500f265abc910a3f93d4c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e45446b356dc49b6d55f2c0db5d77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba170b9d62b16524fcfaebda67ea9dbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba74fea16a69a2ab4101acbf46825d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1156decc8548ee56cadbebb1beb54d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e24d6bd61643cb85c055d25400b1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59e096bd751ceecfd3af1ba137b4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c021b3d1b5aea567a4daed3253dad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039558211b9055a54ac1b3f1fdeced331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec82935715f4674e2d5c8766a31ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859323a9d72bf398f8e92bb83e6e01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c76a8143848a0d81dc2be09d2d93ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0c07817bd028ed69336d6f4f2e28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75da0d8198fdf0a18402cd1e35047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed14840d4cd0d5d95484754daeb5a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d73cd0414efcf01cca81107e0f80a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293feac2ff044fb5b71f75fe04fc69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737d64f3e76843e2a18c78fa7d18be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e31fa3b01a6335111762bce58939d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16606f93a64f0ef9deaac4c93677e046342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fbffe0d062031149b89da568da68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce993a197511c681e888bb2d2d00697d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54e0318a232cdeb2231095d1eacf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d14d1ff052d6e84925d8760566b2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4ec70ba55893ea67922cf8cd0eca1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78341a8259dfe7c3da6c930dcc249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d340698a3f6dfa537cb66407703f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97c41911aafab65bd8dc3d02c22628350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c668febfa4a63b0b620ef35c344c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de427d3d4a2ac1ec445a34cc22372352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdad716fe66978d9cb47b296ea609e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdf4066304131485af3f6e19456e13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9fd8fcc787492a4dc9690ea4240de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c934be3facffadffab7ab9c946ede356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ab3d91380461a5636807db0b29a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a25039c761766b92768ac943ef22f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058742c8a208815a198ad9bac47c32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa69b547b721ca5787cd98c1b7f1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732bddaa38995c0e7739f32479dd19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12c137e814d06105029d738ef2361362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c359447eefff37b7da271e4cadb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b2231d06612ad408dd7ee61a6ba4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b0204774eb50f7ef5c0497d60a9d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb426a83e6b1d647455a5323cbd2f1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae8e3490dac4a0c9960ffc76888a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cdfb4db4f4b3a4a26822ad1ccc12e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc78064d2d208895124d2e2e40188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0f97d8485d34c00795c0e040b35e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be391a4c8803bf8d62b0f393578322371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9050c7eac315624563db4d41c526372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8792d11ed2c26826ec1b195ed3f869373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55ebfebd779f35bcef045f33389d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924e6421598c8038a7b511f8788252375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cea4b67068d169d9208c3c6edacc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce7a728e1cee8573779e670ec750c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dadbf5814dfca1304337d007af8b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96822d2107fa7797ae6604c62e2fbbf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63746422669c40cc96ea492cd17af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d06a483fa69d1fc4470342ba0440381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a34bcef85a8ec4756e17da6d202b38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7c99049c85885b4bc34858a1d11b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9783d24161539c62ec8ede81dd4020384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2966d9fa5341c0eb5a616f549d248a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292a5206ef6849b7c2a003523d4472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170928dc2268974c25bb0935a9e0480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3dd72f082271a26949e82a6a7de0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe5f6e96efcb2890441dfc83454f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96df44d679a518bf849428a59adef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8937ee685b89923ab2b4c421ffb68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c613fb4bd447ddf57feed937b3edd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab6e215e963e532eea59b174e67920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b6c70a262b0349a2fc3cca9b20ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf99f01c8d3f8b13ac2a7ae989f620395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a395e48c1821fcb199a690cf3a72214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64130c68a28ad873402823fbcbc718c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b0f6d87e664a623dfe03e114b371398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e133dcd0314706d642d5944f7ad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb6d61a74a9c0c2af8bc975f1eab7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f666d03ea64ca0b9ddf86a6bade2f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330e317a5df45ec7d3c5b377bbf4ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713196c4ed0d24fdde303053aee5008403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15e3ed50b86a945f43768e3cd1db6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8201d3b959b37ef9cf26bdbb5d90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de7ab4d9a663d2f8ee04db96a45836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a679c3dec6670410a3f0444ee12ce14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f5d14cd30ebd81afe7694b5ebd66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d74bcb6b7ea8ea6b8fd58f3f52fa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d8af6ff75025b27334c5c74a1f13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb73b00de3b4730efa654003d8f295411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c383ea7f2865020a53531224b9709412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bebcdf30fc58212149c4a402a41fd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb740c35f6859696c8867c2bc275d9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d935bd6492f95339a3dafefbcf6952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc34f47dc68caec590b2730511629c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8b86910c779aed0e7d7efc6ded87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f9071997a5a3993217fd298e8533418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba85f0dcad5047acf4480542f81fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e96cd814892cf6a0b8b0e94abc128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0bf01a463f6037b98e46dfcc7f991421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da19a37713436b46ae1a9a039f020b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458e004f5f8354a06f3d6e1804090a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbc94d6ba01fa6e4baebd2801d9c4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47576c32c94f3bf193f2f4218178c4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ff07fde44fa3c31734f1c5a83f5e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab57ebc6db9e274857dac7673a29c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e577d7063475890471cc0cfc0c9503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d60e9395f6858fac0608efee5238b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6304e8a4ff7d09cc06562e3496399a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b16c9c263d6d70b0ab996d30525b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0199c9a2e1d3564e592f6ba912c5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b142994b9cf08a58f5d26c22f3642a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef21e80460a96926af6c1c982c68bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab70ed5449f34a62dc9704cefed18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda39f50f0090241fd976414ab2f6c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3581bed6e00ee3a5cce2646f1ac9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97cdffb8ebbecb0ba9d2cc3f235fa6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f992ff827393ec0578b25413967529439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43251c678342611ad89dba69c9914d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5893e74e64c81c92dc6f8f9dfffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9432c2c6e05d5665d8b8ca05144d28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0899145bf425cb941f55cf993e2cfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dafa7e575a23b51bafc42eeeabad0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71c515bf27f84d4c25ba389eadcde7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c59bd1cb31453499aea6da873d3670446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78458ee00e73c077931c13190d093a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edcbbf7156c891c98c344201215a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d4dc7f0937b533d290c80b2bd5e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a7dd7cd7edeb39a666e88f54ddb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bab063f1ed165698c1f3f897e1449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6946df529522ef166fe2f71d68c8aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6155334e27e380fa2108300ea24d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4c4da3d6d89fc6b6cf9babc89151454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75fb2e5c4aff9ec86137650e0de44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e2443d02b8d895aad254e92de191456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608af446a177badf2efd9a483fba55f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982599329744b7746e5dbba324c97e77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f228f5ac9e89aeba2c601afbaa464459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f177f3f699f4bd88e524083dc7b26a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0c5a984d4c9c4c1d66c06df57d52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505684e174d1b8dc93ac094f02d3d50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f0e3fa9e113903c74f859879ddb79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2896643c603aa9b3ed1da9d0ee3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4203487210408d7a2fa220144e4c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99204ae520de06a9e63b8da0cf8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1af254ef440ac98cf724c02e1a555467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5431a4cba223dc34b35399820d3544468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349df5b03cfb8a086b9d2a3bf77251469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afacf62af0f3dac7480c5ab0876b7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992889d761cd19c370068dae0262eb90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcea12f5742ddb45b5afa1c7cf42aa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214dfcb700f6ff5096adeb412329c0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db7aad906ca458cdd46436242abcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3602a1b77fc36ebd5a12d7300584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe9b21652ab47ae4212e4d4738d342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdf7c72129f29390cd166685ecfd2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4980ad0ed43e718cdabf341d628e34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c247214b7f5a24f6fa8017c5abbb4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c515c49bf873016f92456f9e03e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a27b88d5b1a044a459b64b4d15ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6470d614a7c5ad8a6aa5a1f829d4a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83d75d6668a474644e8cdc6d172f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d53cd5f733a1ecce73c6b2ff561ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdf1c8c060e8a726c070ed96378327485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1ac0fb5c6535bab7e57d287f7b85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ab7fbb9ee7df54159484869c1d18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c26a0c7a2548d636031ccb64a48ecc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df931d01aae08a439105395eebe1ef9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be4d6aa25773dbf80a44314e1beacb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cffce7da8434f43bdb8fac2d65f9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46065ff6d9ac6ccc657836ebda067d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb2cdf94042d5f374a2700f97d0c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de90b54c5b018fdaabdfbf3cc3776494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad174cdd47c408530f2de6503835c71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff2fc4964a335edbc1ed9d99f3bc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47184a0e7e51dfabb7ee752e1d4e14d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e62cdfe018d6f60908c1c88a1d90e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe4687fe3e23b7446e021debe44f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffcc04b6b105abc1daf7197bae0266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506396eaeb9d86703999f00592bb13e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8327dcf05864de55f17949db69f940502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2351ebf08d51fbaccf5000cea0aea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7a67845717afacc8152878b99ea67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20d847ced7d3f63f8f2889c71ec34a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e84e8b15e18f5217d91e9cd7c7d061506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801b3b0debcef87e2a1ebfbe15337a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd67434b84dd0c2aa68b9092b6ebeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0c0d0b909a7ade3e78da7568333a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd55c6ae00e26f9f2e3f442142626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec894840e97370ff5b9b20c210b843511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed7d9227e105b9e11ea4aa32641d4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876912ec6b4b1b243a938b7e382c913a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b6cfca57486723c8d78e9dbca5a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719df2b2127936000c9e88b8e3e010c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0e2e8e08f4dc218dec2db670317f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da5d617e650d599f6891877f555d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b7be4acaffc200ecc7a46094754d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cac800d5925267efaa2c3bd7b4d0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a56f000e4380e0c8595c55a1d2a27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2768fc887c614cb2a0a9ec6f639419521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fece61f57df15010d6d81a71dcea35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81aaa7834888ce169014e041accc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3ddf4612be1d278b9b1a3eb55a84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba065fc28b5fc24c7aff916e49c59c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d65c3a199f421f19f30afbeb7c4c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad916d000322e0523ab93923771941f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3c10387405fdec11eadf85c885c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51dc92c0cbe93025affd1af03ae881529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ada2fd07ac6a74a785251bac5c889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1961916d40f13ba1b1afd510d6639f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d8ac8505945bdfb81f793a2b6768532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0137a937feba672a062aa52a9edcec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17857751985705b8b3089ffe56a52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a12a5aacc613af8d11f7306e00eab4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb001a4c8af896356094f0ce375dc30f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a033f8d9ebd3fb3a70cfc05129e69d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533390f2d4c4594885d2d595ae2d7302538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c71380e0d4d48c0353ec5820d35de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2c72ce8766398e8460a603ac697e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bd00924b597ddfcdcf50ff9ec5b61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a7408511cf0ed8797288753effcd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f76111d44eec86b138baae265f0c42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c84642de616c9c02fda546b859c62f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19092a057255bfa5886f6d509c92b0c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e13ca7bbeca900095563983736e1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97d1715bb54c706b46279637616d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c2f47295d9fadbb26a62235dd41b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656313e7a3d8ad03e59cfd214a3cc63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8135655f31c86a8b48e5dfd241d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f7d8603af10bf44e4b4d2cc366577551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c07be952e13eb6352906061dd3df8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adae33ac12d4b3d0292e1081219d83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65f31e4e266c6f940e4bc53a28b59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79699344205c4cbf0be29b356e4edfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3dcf697f97574d699fc9931b4b384556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce338879ca402c3e9424fe52f2aa23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126be3d7e5fcb1b2865706f77ee38b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e484791e2bde1d82fc062a42c54978559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0523261c4d231af35db1ff472adae6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868522e0ebd6edd77f280441ca6f4bea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0c5d74f5b7f3494d2945d6a964b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b56dc4744d2c8392b65b08d00c65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b16d6fce2e58443237a6c1991516564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1c359e48da6548df1a2e0913bf45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0194f05672e90ae3e81d3ca436039566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d690f4588a45090b3891cdfe6646c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5109b87ee0271fb90e678a0b5283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb133063356edcadbdbb79e2155fea6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7be4e4846c0f095ff83994bf3a5f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d5bb1769e60cfd4ec73f612325ae0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e674c71d11d7c5be2ec9f6e7c9bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22720ebf52343965535d7bf0b3bb0d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe5a696426438cca123b9a407dcf18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8dfb6ef474561078bf46813b8308a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f342e8813b83bbf7855879c1592f4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ce9e62e51319737f7ca4676da24e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc55e3328836594a078abc406396a58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65912326a74e19b9297bd8eb044e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de7400feb6087c3e15d7acdc3698d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609459c9b4ea7ff6db011d647bade414581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d83501f8a8084188191ad7c14bd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecd062b19bee78fc3e94ff401f766583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45ad47b17608eb94e66252244d261584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa18e42803863b45f780a73290eee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca79ff9903a56e2a56bb759c54b963586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2539165e1dab023e6e9945d96795b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488b965db472c6482f7565de3948230588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd289bf31f5a97aacdac433731376025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e02d4345a33f07e525ecf125f1797590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6089d57e62643ae756571d5c4665eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124176a9910a6bc310d35dfe129fe9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120be4da663a8181151dd096ede627593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0623d838094629de3defaf08eec8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e19fa37d3d510d34fb609f4ef8158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a4be0530dcd34c70f9cd01c8c2d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1621d17a3923c83e980f6ed76411597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6cacaf594ba2d5570af414145bb4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d158e7b2fdc1b8b1ceb789f6926102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5773dc821b5aca1bb3dcf67ceff66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384b30ff05d34ec6ae7dd5f040f8ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0602a0e6f8ab5754e9add6988420b75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5fedc0789417ff0a7fb791d2c9d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ccb7beea82accd9a66119ce091c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be5ee028ecf4294cd7b527b7bee9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7db1ba29af0ed61820aa8c681fc7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972ed4154916660e7760c1ae1215e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142114e99d548d1bcc808ae11c4cb4b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d783910f40f39066a9afbe634df51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1860c01aa229d82336bbd913e9800610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c087c70beddf453b0dc9e63c490c096611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304cb42f6616f99c0078617d78bb52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44793049bc0dbb281b334335009190613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca44dce058b5da163755b978508105614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd136ede9a0dd5e334fac58400fd1aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1bfbf2b8aa5c8b01ca449c791a75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f9e1467d65b541905370d8e59d6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79311f6c892c8fcf0f72707e6b2d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d255f1b9184392b74819ffc5955dca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6851c044e3a4d3d6e838acfc3e37c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ddd1a2f76b5228172c31d8fe0e2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd8aa054dde02778c2a4a6c993d53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d87d6c486f7d7a4c65161bce72ef9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ae0906c3548084c35651170b55fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541492b20672605474089e2421c686a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fc7556ac2566f76b05c760293266d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af79b7ec40fbf4dc6526005dd9569b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4162dc330dcb8cbdff02b05841292cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d42c0bbcdef2d1c84239c83cb555ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e2df8f5cf7435223e394d513db29d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a804ff47ee86f7906c0cc7a3a8fd0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1564e1ca732996f351a0b15a6030b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c75ba139112673b8e7ebc7948c79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05bea394a91ced841528ce763ba14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4a2369d5f3e7c487acc6f4eca247635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411411f02b8dbbcf65fe65203bdabbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8c30369e6734f2ed39de8200e391637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce8dd13a1e9fb1ba858b8a416f6da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69306d47e490eae967b76b60d646b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e0f0ac4d75835e1f2126a2acd1927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79719eee573ca3905c631d1f09ccf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd3413869d7c6cdead5cde1c79691f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2018a27a8ef283ded3e03340a4e33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70bb7c04b162fff7bd4c2d0d9de8d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23510c809fa5a35cb2be99d5298f43645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b94ec96bacfc96b66f7491bbe68b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1e5fb412566eccb43f8603b7284c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8dbc1c92ef29ca93cf37bf31d26e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26c81f72ec9e3dcc2a10beb298a62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91cac84fc21038526b3cb5993a51b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec66a0784bcd571aecff5522307662651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98806f13023fff84bd69a52702272652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d50e85ca5fbab38ac4a85943e175653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6277abd87c073afa1e864e2888df52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4910843576d7b6aa3d3eeae68802c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90745c8b9b1c5cbea0ac1d86e077bb43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e259109eed1beabbebb55014f7a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993382ba912c1345abf895541cdb03c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aec71fcf555b2fb39181933d933fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9007e4f32506e826c949cb922843c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5f25cc19686fff08cb5bee551d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fcc37c5613aae232fccf1f155d092662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f126aef5dda095348da0520ae5bfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee0d52342fd90aef836164ee98ce5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9c35d69e53292416fecafc898fce0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86153a5f64f7fc4080f3475330c8bedb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a3b341ec444c75ceb979db490d09c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280d9ccc2bf0cb00ab669153346d1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df7f204e3216ef2530c75f4e3aa2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba40cfb51f1138ddf1bbf9c94b2c3de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818daa7c39db6fbbe39fa6c2f804bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdfc75544b49ff39950d40cda71349672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa247bd9e119144465e9faa1ef680ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27904d70e0eeb01c0ef0f9a52d456e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c8bb864fbe3119f8abe29673d41b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0afd6ceba87d46ccd7ea98910fc98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7ee34c397b717a0a9ea60063e2b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88454e87ae752abc6b0e0b29d9b0dab8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ef9706df0cc70893af81bb90fe96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba776d6da040bafa9177717d0f327680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea8569619ac8aef2aca509cdcb456681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d5a7936c9595cf7a56883e14e67c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b2ab95af5f22cbdd3493612fe8c1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2aaadb2437d7552ce10f8264cf9b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba7e3dc2406a518ad031920cd5362685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b1c9c2ab718c61529bcf3e300aa50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4be427d36f45cf8ed7fcf6dbb82bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef628dbac0dfdb024a76c35a18e5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b792bb44df5dc54f96f1114ebca8eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc96f70050286cd5dc7c55d96b96bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf7d20817661fca0410e5d9fa5a7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eae915b07ed8cb224c3267af8bb698692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d5436ac3e82b95d3582be95f2e4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcce088a327825cfd7761158fe50262694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a7c56dc8d8a2488c5aea896e47d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbac55b121a758b5b65f10a39a348696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca14ef6d94465d82e34368842e672ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c44e8f98449a78353ed582eaf6d89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b30646e506f10a429579c4097c686699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcbdb431443c9fbdae5f568c9aa5b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ff38a697e28237e2ea2e346862371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb750c37880cd21bdb78fb0b95deda7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c6f7cad79a03b69f64c326b6a89c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b9b9c5e90af87fce54742f7aa1da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25594756e7b91c275142b52fcae9f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac7ed1b8090a93b0a3dcaf05e29e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abad446abdaacebc26ac759f9a1c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a40ee4d975973be468eae29671b97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893911dd887dbf6acfe8b92f5d8a8ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1354fe4dca512f0074ea7e20941b9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47ebf8c73549924b608e790b957a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0f4f90ddf81a50f7165310574b31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c288115012ba8290e4c9414520b84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01858490eb628f2e3477373826615714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5843efc9fe083b0e8f2c7d1f9faab7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec8b88d67828b9a83d6769643bc5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ff8f9a80bcd0eec20d08b1d334460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d687905cc69b80222d02f8e12647e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72253ef6da3243202e46afebc7ae3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae5ee50f010e685fd4a970e9772d94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73e4fb088544bfbaec4eba68027fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ce4f9c20861de5c2db743c1d19bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9736474700cea939952cbcaccf86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f297a1fe5ccdad7a53e2557d3d2669724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974f02a443c67e32d86fadb642ab57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e154de4bc7108fd0ef663fd16f1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53be433e8d7b18357429b7fe67789727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6c0bec93a46abcbdeac7f0b2c537a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeaef09f38a5eb91b7048e253c2438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441665f0de19d405c178ae476129516c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6593d5dc4e6303fca7ce0688d3020731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9eb6bd0d153a001f05998a5cf1441732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b692123577647f1b5f26bee559f6ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea7da37f2475fc31fc522d32d2aa7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f1ed30e0748f3df1b204e5452f29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ead6b931b3923a593dd9fc1678468e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966998e9fb44ebafac0e56ec30e0b660737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef1e9623fa44e4fb93ea05a7e047f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388947f37f08faec0511a9edb0fc6a37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef87610962265249ba90f4f66ba350740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e23641d27128f84addff8deecf6420741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a10b93d479dc63cb1d148c48037a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b552163dd1921a9e8d6c56aad7ffd2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38019c2b64d59f8ab76bc83b47342744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864dabe45ef12668f9240e09b454cdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccfc44b81428e0d4767adb6b740666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee930fc6c3e51b6200b1f639285e71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c686cc29cfc66cd0d88edbfb43767748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90b0c2c392e986a8b9247a6a68f7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72ac22451b517e6e02c7f0a7a3169750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d00c8fa38e887119baa19f1eacec7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d38553a9e8cc4718433e61029ba353752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce307970f0de8ed81de22c86c2a80c04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbe5be55afc104a3c318b4f57464f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95748d0769147f60123e3fa07601cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0437fafe9474baff6ea8938a20368756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d81562f0ba96a4949594e520f0e4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5af0a9cbafaea80519fae6752c022758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480b22c14a1c33a11afe82608f95d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b59baa79028d745f8d539da4541031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2401f777f8fb07dc233db2ab9858882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b43ab36910ee41ae4236d6e07dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68674671d9a908ec66597fc005483d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6b8c1cb81ccd1f86207210baa5955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce1f45f57a9d862a7e24f82f3e8c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a41d7d4711f624bc0d21ca30f0bfe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12891cc016d9420cd3eb2284a63fe5c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8b065aa76e17b4e22e8a07b390639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863ca82019dea69b8087bc5cdb0a2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71d3922e0c2819673c6543c9de2ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2a39dc618f223abfc72f877a805612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c180797ef9d3ef0dd81ab4baa51a0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1a482f2da4c760f84ffc4767bc6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31f0ea6af204b7be5b92d2a77c7e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd070b77613f276484282a51b2b114616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb8866fbffbf106fcff9b5a268988417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be23e5d64815e2a28d9e7425f213418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7e407154f051cc015eecd72efe2f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee12e2c132425110a0ab5883b33d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844edfa7865efb89d8741b12d228f94c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb24b5f549097c4d04ae43015fc120e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30410571c2a762ac152666565843c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32fbc9b3fb3ce0ab319aadf36c0abd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de9c40ea27708058741b63a512bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307f4182677314b1a5a8f630ba17b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7404fb5c3594a4007024df46c73639927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf48687c3dc9986501cbf90550b8ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c875296babe27946c4427803fa5b7e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a6f18c98072a9e8fbd436f9209e7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da94e64ee2438645c2ca623bf1d65f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf095895df41450b988ee198c8c9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd412445a9e938dbd9c68976d8a3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905776e439d36205d44971b6508e0cae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508273d61474e3a0eb0085046bb78d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee85ee53ed9e36e3acab72a0dafba7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615cda8301ff76c4031e74ec733bc7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7bc782d969a4309d7743bac117cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81719e70dd5c52c10aadc18facedf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de977601f9e5e5b484b4f28e61efb07940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71a9cc9cf746d13848cd8e87d161a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570ec0687bc5318b3d4481cf09589942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd16afa3e2977f096cb7c1bb698caa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a23639f8f5569ef79c11a398c57e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a791b2ee863269e7ffe0511d6b11f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1dd737a542f633f27185311882fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576fa5e5204ab68caf5a4baee52fba447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c09fe098b5be9d59d1cf78f3221a6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b888a1aeab908d7b641d6d32a4de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bb870ce1963b4ed32404956cd0c8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8888cd81eba202390d9916f8aec8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1b2ff31b69fc43369d112645c7f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29a2de1758df86a2b2da1a8324a06653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a4fe2bed13e4d0d045041c5b073654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eec34b5846c29d93ea490a82e4053055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed760469a8de2a5ca5db56f60f7fcdae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53c7dcad18000cc14a9b30b69430e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d12cf1f1c1794dea15c0d2948fbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c4eba2ad8748f7de4c5365f561ef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf1df889bf0702b0c5528fff0cfa7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6178f799a2b1a5ea278ebb494d58961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88833116c7619f0709ea89bbe0dd7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd044931850c459fb3e52dd06fa4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c306450decb1d44201011ebaeba864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb77f6f7b0e0b404cf15ecfec84f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77dda57be2b8bb35e7163fb0e81a4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdeeff673bd386d0fb85bf04677dcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b86198b29b33c0e05603089be43d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887de93b677c56819958857952cb7fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b57d38bd554a97adb9908ffde6f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9491abd99ab246d650120801fba35571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e55d7a7188c6d5ca3f8d929ae26472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dc8b1876c52a0b5a5ec7333cb57e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40cac68a6088643e897b39ce206cf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d718a7502cf8c50b0ffa4996c1ec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ed87a173ee6127d2ab6c58b8a7fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13ca4ee3a6e07990e34d4a3551c2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709b596730cffc1cab99bc341fcbc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1402e78c27bb791978d3fd35fe015e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cd5e8667b3acbde9ba2cbed3771c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92cf4cacf41d0844d6f18032347fe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af4671731fd5014cf321de0aed6ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc8d967c6cca6f9390d2b4802932383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca97d74d43093e4617386356da282e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ffc2b403c3213a0e86d62d7f86cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a925c8106b051eba4e619627bb5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff0d9ed33c614462b3c6111df203e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415f668f12090ed624088e3a4bebd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed2653937f2deb8bf5b9bb298b60a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece64240236b98e00a4a4b5efaac4c8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1ee30a3951de58b6e98f0f11540591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165308e36a532582d07c9b7c612eb24792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c018cf03d7a8ac565c2694f4e27893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282e2112431579acc56f2e92feca7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cca0d71d1deec2d79a94f57b665dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4171a82e1dd76b3d0fd814d7987496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807f211ae904626ddf5d495878adee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10474822650158969dff4f3bfad67498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfa66088ee01148d86fdbc9cf2cc8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ff2fbb7ad98674e56a7318c42b835100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2802f7d0dd35e3d62871c168627726101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7aeae72dac5d2cc9f6a721615b762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dad4e9b609e94dfed1bdd982fbb448103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e7592bc798e825b5e547b41c93e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176c2230a04e14895df8298fe0ea98d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d46ad51a5ecf521341b826643107106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd98ab0dd35a328b7b37431c1381f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f03eb54d1c52f15f3cb9bd90278d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc2731d6145ccf3da9b94494faceac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4827563fe9912c7c13ecc17c04d4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc039315533581c0ed110a4c4b91aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acefa38037fcea19938e78df3b86529112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14699bc88d9738ef84865e9303cfbe49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56153f7f7ee985f77c6a297cb03681114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d3502cb4e38ce11afde69d126c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3538605440a41e42a7a297d753c86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddca43160ccea63999b551a160a2af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036030b227eb459b6bf65323cb8084f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751ca0edb40a43ee812d987884860c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdda29738afbb81e9e6f7ee10b563e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ca6078bcf4d76ffdf283185a4b5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8e8fad55c6ab568e8990786e69a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b6f8e67bebf553497de4682d114f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ce27b77e2e1a629a58041e896386124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4201223d135b5f04b441c6795b16dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dfe6cc1141ab6f180ed0450ddc57d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171c0e4f1dd0300099086a8eebfb1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8cee307b9f15dbadbf85d36a5f9f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c428795aaccb28c2cc007328e05fbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c880d03bf1833c5a7886c0420ce71fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb235fe6cbf317b0a56f5d65aaa48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dde815d4b2c3e056753a77bc60638132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40fc742e984e6f00d9ea8ea2f7df99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d40cfc5d40b7007e8c6a73f334868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e868aff52aabab94cb7e42e077e2063135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c10714050ebb5af692164dd38a0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9ed2ac4014cff375bc5f9373812c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e778f13924d7bd5264459f17dc978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e51ba290257d81bde693c5affb683a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62227736aeacfab4086df1a6d3f158d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c13ab0dd94146f64a604ae4758c80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c232076a2979cbd1e9a66996d70bad4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7dbed23860830382aaf29ef1ca77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722362d357de04cea07e93b21472ddc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56889fe15cc8b3a6cbae0f9362f6f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6f9aa0356ff06aedef0e78eca9bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa726d52b7c8ca0d20cdd0075d80fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb41387537f58df8947cc673c93106b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688fdf4c1985faa7a6562185275ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e4a0a9a99d685981a5ff4c5278d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72dac07d33e206582bb9247cb7320151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513bb55675df062cee93d516ecdec9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd08824007a42637b3e2789d0fe8a7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71e6fd208f8825959bd406acb8c09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437598f3ef27af0325fff455b9e8f828155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035951f9e6bd3eabffecb495210fb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a361ac15ad680b68da5041cbe0cc15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939c5e364a178027fcb5b47db30f9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ddeafdc9561744f50b02970ab93e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12b410a2d004f9b373235454cf2053160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4f6e8f7e9727d2000cacff4039ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf89d3e27a2abc2bde632906c86b27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e603cf09b1a2381f1e3ce1cdc9b413d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12538a33832b9345dd144d3808ffd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d088839daaae425e57de8f9c6ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64bb6dd87057d85fa7142d628277cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19dacb21f9cbee3d38242463214e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7a0774b65a6729fcc0f036a4e40b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb736a5aa21ecf9247849ea99b5b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859ab3e16d2e0a5dc0f71b21775dd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8f913a51520926cc95277798a0ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4def7ef635c2fa8842cc96d58a78d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7881f758f3178681772a8bc08cfc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5afc73bd3c2d7d025e6de13ca180e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c9622301437debc37aada92e1e12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fecccf8a3cab2792d36ee8bb4bb1e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018061ec83ee4f7d3d4f5cbefc995b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492fb1ae8137f7d81b2c7550243a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56729469dd08ae2dfc8a855afffcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216cbae63b8fbce9f4630889f291f4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9870631d937be3667e710ea6b5eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f45b83c32dcda18e6919bb9c9eed7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd703734e3e162fde13cef2206e114183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff98df755dffa823eb862264eefa39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8dc237ce99dceb3f0091acd7e2c75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2516cff646a66673fb1576b3b02f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6a0a6a63a15805cdf93b74447e285187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319e2160e65f09729befaacf1e5e71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b1d9a69f1b26591b636dd4f512e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704e0b5ad284e8dcbfc2333d68de7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e113209042472caf5af360b638e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4550cdee24bbcea31d3a8863e256c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d9022c60f1e7112b7943fd7a66bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec2f702c9496d0b173e478758a4676194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054fd696b0c90540364797c124c9d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781cbf3591d25e6ba67c9db12eb9e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6c4d0dbe7f863faa623c1c56bcf5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc839abbab61c11240f64fdb909cb74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d10e492e47bae42d87f0e384eece9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc4e4897184a3fdaef8884e350956200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8df0024d694f924b3fd9480bd7dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62877707eb70e23f6ce6e6338d96fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28417baaf95da5ae0d90aebcf8bf32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd5e56a8c67288697a26003eb26d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0f64b1f50f0d69713865b0c3d946205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390909ac4847adddd98d9474cc456f1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451a4b74008cf09383100ff6d270b0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe8059e47ef423bc4a92d5de67207208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4517dcbc464a9332e4c8c8dbf900f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44d248f27b1c9a95957260d8754e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdbfce7455347c4bdaf6d5079e1e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e46b2c85cce10736d5efa2473044212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb090395c4712b5d7d03f41f1619ae91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19c62d0686115e58887a3a44cedfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc9b70865c1f1cd78a7687f8ea7a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86cdaa0636dbee9a0c0878bbcc0a28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037698d9614e6301081f791ada7995217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b4827657c6eea4a6b3de342346e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49f4f7dcecbb19102534e68acbe93e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf905a389944b5b6a702450198c34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724007b2b19aa5ae23c1ace9d43532d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428d1a9514744e1ff0aeb595b5e93f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4bff85aac68247cd8ccfe4cfebca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99960b75ade67861c11f5b1b4d4612a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df0f18050cd6fa03b7ee6fe9d41662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc19fb88b016dd5bb3e549e07390c6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5390da06750decfa5acfc446d8bf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15531498e1c0ae0925b2e8d9a395025b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc051f2c88cec4f8076fd940f6684d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fa968214b0e02ebb601daae813ba4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0fbc4c54ff57358afe51ad3c4456c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd5f7061c0a60c2394d2f3fbac0055232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85ef87255975915f881f273dadf9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7913319d034198951457c006d9c6bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbcff63ac0a626728136839180877e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c0a7b2821644bd3eeb3139554a11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae7cb1d507a0e9bc7384e4e74a9fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09331b1cd2c332394c726316ae278238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b31557a54cf5b4e5e2539a9b8bdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98feb41465dabd3ccc09ab90231d6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884ff1ca54eca031f0fe008c0a1d70f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537de8ba52359d869ae9c6f5efcd4a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ee28d53b0bfafe247df6eb6113a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be084ebebe7ac42ff4fe7fb57b18c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b782da8cee6af197e1854f4ea9433245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b47c9c3469d2865bced252c173de4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bf6f514d1c457ef887d1c7f1f6a0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32e5f39ead0b25da5a419c46403ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88313156e0fe8919000f06ea841e767249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589f656daab33466c759770245ab74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82bb9323cf8a06afcd74ec45110559251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58f64e46494ff2bbd045ad1a01ec24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204650310e40122dcb7f0865c1d203f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a747991deaa65cb9a81555cda3045254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28525d4b6cbac423b7e453fe0f6928255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6d49585ea5eb9dd189488a5d625d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda4d924157733f32b29901b9a9d7bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac221ba054f893b085ad8ef2ff05d9cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e13de560a85d6615626d8bbfe1dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256652c7553961298d51cef070a48e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df2de247f065e68b0ba8d289d931b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2268f4a12c0e8e71f133374596b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef9d694b7da0193bb7614ebca252e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc6d1f8401c6ca5c6c34c95ab9b1bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b56a30ef0cc1d95258e1cdb731e4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b1900b48e1b61b03532c803dff49c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ec9963feb375a2f4787d0dc3a8b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b68f59b967e29bb9485a73fc8147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c385726a66377cba862e0ecd9010a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d71448b89743a3e0ef620343bcff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda443899716caa2ca715c9bae14333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f9c0f5178b0299bc3b8574e99d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970988516dfa973379ae778c18efb696273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894ac70f418a563d881f1f81553665274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c9b3449f083f2cf0862e8fcb2839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e3fb56cb9b13bde387f7b2a352658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea58bf3af79b108f9c61bce0b0925b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e455068c354983a8eca708ad73ed7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed8a46d9abd548d1ac79de4243a07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b0ae805d07ec343a86549d0b2f227280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec77c0160f88fe441eca0f28065546b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253a25b0229239d1f175229aca7e05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd6e051b204c8acc76b49e66f8706283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c2f89e25a1aa0016f5231cda37ded284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbfd41a5d4e63c602477611a47213b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a619d59d61397b5c9df73028106c54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b829001aa88bc3f1ede0d9b827a643287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b277d4025f5a08b02900866825dadda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4a7e0b4b19ae98f16c1c984c1f3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779e347194bbdfadebfab1dd19e7c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4c081e6b4f5a12c9278f98f0bd1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba79778146a24cc6a962b759459881292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef0f965cae73787c03f5c5529455bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755fb5bd4c6b316c858b9f99082859b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e3b3f65c00f8a118ae6f748af6a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e06feeeb9c80a486a4e91b8f0518b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ba8142e6a360afa389d7bb7c7a20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f75f6cb76898de50edc3f0f2d2b845298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8ae22064c0532c3c2208b896e066299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d57def4f568569d5cdaf378bb633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89a0de0a50f377c29d0b12657ecfda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8968767727dca44ac238110770ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167895f7d7ba646f836b63a275e2fe90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841396cefcae9143690f8490f9af491e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7751b16fb3ed67ea6f0671a0b55496c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028e4da06bcc0734709f4f8d407192306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b27be0aad1a12451caa74aa53555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39346e64d4a69a2c2b41d625264b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e9e50263336c1d9e13823f746a6ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f1f07fd42f6e6d6d97eba4e2ac734310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073240405585121efb59d77b0b1f3be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc6eddc5932055a5ab356acd964f41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209b9fc98d7eebe20cd40e7d736352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d820d36d22a6183910ff33d496dd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa772e16f39040cf4efe0eef0f1e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30514c002c8dbea92d7946df8560e65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f5db0dbbf99d47909a7afdbf35d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e46bf29db12273ce0fbb59be79512318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863c435ae1d33473b3ca038a243b03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49afd1a5daa751b849c749d06a67114320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed942b4a447f34cba21005b353f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83ac33a93c21b6eaf080b3faad05df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef43acac335fd80ced8fd4668212be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d7d3d5922c828cbaa6e6cdc5a567b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ead66ae61073014234cc1db6568f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911855d918ed2fe2bf757aa25a5b43c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306e378ba7f8d763d11122cadf9294327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a683b814eb08a6fa52508938fb97d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668df0d7f8aba3d5697d4b5dca67f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031161ad648e26d45bc477cfb28e8231330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33416aac767d28a19aa2808d7ee97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910eff08c23d3e61a8e0dc86f4a6de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e2221a6e864929d7160b20692a01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f92b6ca8e52b3b77559e207c32c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712828b0cc704f608aa202bc5e317c94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c50cf697ed9eccdadf9235ca8aa29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501803ea0130d837d0825027050cf3ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed573feeb7950c2d6c9b9dc48fab4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed796877d7187aec9821b940c09c6cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4f880bcbdbe47e722a0853b1f56ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22acd293c69918d1e774355ce52aeb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc3b34cb8f905574376153bc25a89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18882d3e6d2c99ef2df819c937b5249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9947daf39ac82247b6c016275d2e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52ffbd78ce03ddf231c38ca567ad0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7d4c040412de77a2485e0fac2a5bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375cbb7ca633f535aeeb4276d123bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20331518b383c847c7a9ee3c22384ad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13b950788ecda166646e2446370014349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f4b7ccf461fa1a362013e088357c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec2546e7c56f49452173ec4c557504351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f00dbdea65cc977ef1b11bd0b6ea4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad563ffaa4fb30715f6503f144b7218353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e54fa9829e49567086dfd1d82a63d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51a2d37c832163ade4a7c7c888a36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d915fc77893bb3c87712c4b1012ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b7cd5b87bb9f6be009671b293535357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d68bbd2d57c2d87b63d74fd942796f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb276f4ca2ae91e88ab477fa98a3868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf96088a4244fca1b67eab89391c79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3958cfd70d35234e4fe2e8ddcec773361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7771879bb5f336bb64d1069d8826ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f134bd128fc4a2d46c4b9222e0b3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac4c998f31aa6a030d47e4fbf9db2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9b8e88e0350c6f36df531a860ae8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d378df390a6a5ef12e1eace4cbce3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642541fa0d16607073245536b7794975367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab81d7074525375c4cafa4a49c6220368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9c5a70272f9160b485add6d6fbb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44be1d1f0ccac793bc0629d502ebd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272be1ef2ea8d9bc064f871321d8a99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3b148f5a74fcfc5f53e29d9015640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219063cef5a8f7a0d94ceb6cdcbcb518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f36769304e6458291ef49a5c7edc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bcd759468ce502d7bf06b4c0a16e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bb04738bcb70ce0cb6cfaedab9ba6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37c3dad566deff94185b9cea12c590377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c25a940e927cdd1efc7c3aee913c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b6f4ff1269c4bf9294d53ee63f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821ef950fe9eb9ddcc690d3cdd231ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8483a3c1fca6addf24e4e7222bc47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a0055458aaf6a5323628dfc49850382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bf5cf563c7c0ff52fc8cb3b3a6ee6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f912c4e25fdfba99c9d3c149264ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfecd07565d640794a89039c241d36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0143b09a3210137c2515e218487fca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6c22a5658c03a9f4aa248131a6df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae21b3a77fbc187c5e972c4e21d1e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b425c445c3d446e368cb1d6f15f07c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb065a1314ed47a3264112c2248ad47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd7bf380e8b95eb11c43ed9a7eaab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071fdbcc86e3eb100095ffd3d562baf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2ca0e1e1176bee95f9709872a5433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f8962fcecb5a22a9d2416ee9e209394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dba29f28d4e2878040be2e0cd06e37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a610e109d0796747ab36433c3fe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706b83b926d5b51ac7d514d3bbcdd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94ae808ae0d8b3d431da51763f677398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ef5c9909d35c7dddebf3eedcec44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c32c52afc54769b9e0a298a0a6b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ab51d3573c4734c9a66cec26ccc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2289539296a0b0eef10f34f6fab7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e2e295c1b6339b16cf4a1af60aa46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935766f294e4b04094078f98fedb831404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c49cd0457022a207fd8e45ff152c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b00414309f912574bb935e90ac26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410de6c9f5fe3887c6eaafbfbbf09b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb0d0867c6f3fe8d9af8f3de3cb8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609aadb7a6e18367cf5e55546594627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a9a8706f2ed16be28615740548739410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1188d135d13472371e06d9250ca69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def5ec767b26bc047ec1ec3307816d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec0f8c11fb6dadc83a93199d786e44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06335c5a87b6ac935a5d6671316277d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee27c3682ad9e385cc484604a14194415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d7115545bb27907e017a41fcb824416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871326cc694023d338fb59e030abf9cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2469f1a8126dc1867df95fefb291418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e73ddca2f6b61a98634d4685f1c692419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1efe23ee6b80adad037f4e66da594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074621be676c6407d91daba569ea94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983880f5a26f9748a8c154dac42f017e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86a578268d2686e575599e5b4a731423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1f4cc46797593dde8407b4665f5d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f9ecb38fb2d5037cf7803a2b00bae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc9ac0148b2e30a30ff8f9c788092426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ccc0080376520855c4350f7ee1f82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ce1c578a33f0eaa839f9f774d777428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a7ef8d7cf7cb50f93b93b0eb8aea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae617f2c14ec61f0d45e3cfa73e54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb32842808acfeef302fdbebab5ee0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493131cb481f986ce664ae28019e00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56008cee8bdba8ac064521eb5cf9cdf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52061415ee278013ee714247f311c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051530148e1561e713fe9181e9c7efde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a880bec45afaa7441d9f46c0237db59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862cbf9da8d55fe613cc6b604d9a4fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad44dc760773b93b25954706dd92e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1503c07cb4f118db588368071ff2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade62f7419fd83f147130fe43c5c62e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c541b09832ae66fa03e9c132177f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5b73b6d756534a8fe768d23d8f06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1afbba6860c36c771f96bee746d297443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f57aa1864b8fc0d635190071458bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6345d673d954c5fcfd97de68a45071445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a52b8042aa843e54b8b3699ff5bda0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6743a86384c8eab0a84a2c0a3ba8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b90aa19855c315bd0d89c5333117448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f9d6a259342b657d30212969f462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29997ee1e248c94aaff2013989d9eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd339ffa50db9acc7cfb93d46f917645451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b28fcaf1418a4e51dc85f4d3aa6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2c6c10516260e4185f3cd0bc1f6df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18f78e02c71d078086f17fa16f48d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408443b1deb24122230c18a322c52b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c54f8cd57287b116a494af16735bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01634e80c941f46bfe557d7b807486cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772986e4db6f2765ae9050928df3e2be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0030e71809db98a66cc2faeaf3e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b9f1533827c3929d7ffa7f65ff69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dbe5ab9eee16b780681ac2591fc61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9938c919832df3fd3491b00969e767462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26269aaf2f2d1f52e94388636e0bc46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231fde7b6678d01415ba8b3ce79916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be51f459f23d5cf1dbe6a690096c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282abf6f427fe09ff2faec9aea7f57c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac73446bb205c42f54eb11a425182467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4431421fb172801246f3dd8ace12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f0095de727307334377d91d8bd30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11090905c9cabd0abed54c3402274470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792aa2ece01c8fd6146ce23fcfe202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b36559e1dea8daa996bbf97fa5849472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515eeeb141859ebdc387f6e29fcc0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fcbdb71561b16df75168598d7c49f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a465d97b71f95f13c315bb49e2a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc1fefead8f620fcbbec52c5f84480476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2ef5220496175913534fa27d479c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea34d399d40e2bfc7074ddba4668b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba4b966fc67acfe4534386ec42669a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0811adf3e948d9b9609789b200ee7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec4ed8528a892f03bf2d771aabf9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cfbcf020d2e0003d4ed37bfa6ba2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb362a51323a6e01ea648c3f5fb06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4799b1ff1f4d5a4097fbe8cef92a48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02eb31bc5fa6e83713a7138842e291485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d73b180e01f021b158ceb150120b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569865af19394a328b789af796a922b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c5c6a4bd74c7e28517e957f843957488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5b163dd590c01a471c47c19f1c32d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bedd9424004a3069bf283bba4ce1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e539d1b9c952f09d2d7bd7a0e43752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b33803c6a13e34095bfd156e2e40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072756417a539844217f6f8faf665f8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deabe0902feedc936cbb94613d5c66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c45253765a63e8180b7e6a6d091ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc39f81ed7a36c7a30ffeae269c633496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a6177c6af3993ad26f2984c74103f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d3887920bf625b9cb9ace95fcbd2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57b23e0e25400983aec801f4114b5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde631240b4797a555c5cd34afed96a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506a587d9151453b536acf9e950e9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cb75324607974a38f4e9c3950862502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f30a67334df762661a251f10a3690503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf8b99eefaac6a3515b3cebb1e834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946766a3ec9aa05ca91b583a41f2ee9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630832669b94e4ef0a1adc77b64700c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a13edd93afdeaab05cbd94dfe39191507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc580d250b82804d7e9a23bd52f9c9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9a3fd430d8081e297967d667099f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9b3d1584d943ca54988cc3696017510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fed71e4a790d9c2841942dab5a665511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496a27877b14c7fdcf4477e6719d408512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb03361a27963ba57a2dd408c088e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da0ffbb3f6a33214949973ef5d21f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6c84cdca6db87d49e62b166aad3a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78fbdf7cac3a209027e53f256c2aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64bbb5133c3d5857ed5c4c50246447517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcab33836e2c0c5adeccbbeb219d1e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec939acc0189941674bcbfc68235d78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632c4198c5ceae2edfefaa4debf9ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b70eaaafa98d586b72a193803e8e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e9301c7869f90f1aa7029fe3bc77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb68ad8cf2365c54c2d105505bbb2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd60dcab992784c6f27cd1fcc8afab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42266ad618022358a0baf165488455525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f9aaa83ee68ed5ce498555212fe7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c47dbb4ea4ea3b533d1807fefd2f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ac928c574f4d941d577ddc1cbfdc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb194d84567dbf28ddb678d8e3258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09d9ac967dbbcd2b808ae48d35227530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0aa95dc8a634bc3a09edca97add6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1abc5c2640d5b8281bd46cc368f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfeb6827790ae582ecf065e5a84e61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abfbc62180de08063c1395c8fa55fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964265ed8d52b8a5fc7c04845ebcf34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529bcbd2d0312d965702f54347e4d0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c858a0822d22e1b3a841b2314743537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22765df7a923c109e3590458c2a611538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e613f390b666ab43c94d32b9cb6c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094c2ecb06c7f94b9c1248f6dd11de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6838e1451ab216308f871da6a5c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b2ee4971212f3222d74826a3eca4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6fcc72822aa1c5560883a37fd60d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021585c33e4e50122ff03b1a3ffefb7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ccc9341b0a0ba66c4a05d668d284545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5e8c329689ebcbffcc6de8696c3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb83782741c65634cc5915b117e683547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bcf86a74badba3e6931a34e621210548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba555ab80700f4d1192d0fa7a2245f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6956dce628456b15c79e2a0e81cbd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1489b9ba5587013d1e8b5144732df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7014188a1553af4219bbd82ed0da25f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143fb25be1c5fde2983ede53f948d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341c95f14c62fac6ee516af01cf5be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e757fb39821ac8349603a51d9647c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce13b7c488661955cd5c77681902e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751a5d51335a57b2a27095ce33062c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33417e7e1f1579f6be4a424fa34a800558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466f9c7f6b4253ae3c3e30c539e631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114cb57b63d6198ab0ea79e442a516560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8efb1ebdf7230afda9bd627afa4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3775fff5e57af7cce4718b9830d44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48753fe4a5208b3b73e1914d8fe51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffcc5ecba2f1840d69a063ce1c6429564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f21616bcc26f5e42fad556194a2306565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033cf8bd6bd780fbc6fb1cb5e32ff29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631d8ad7d31af9eaa770324eb1d059567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881696b238ef6b16264077c0d0a43eff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b748d2cb432d47e171827e76dede50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4fd17b848abdf96fbd326db98b044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1420403605724fa539c25e3324776571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d99a55997ed7d9be11427735d421572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebec3427af942c8e0e12c7da5ab4f8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3dd94e567057d6ae0e831d18da971574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdc54551217cfd9caf143550cf3468575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3327e1973e1a184da9be1206b8d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e18f793f45f35f6cea9eba068827577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b86068057dbe168bae8e93593a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b96ce079d1809fddd9fe4722bebe7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c816c22e42af49f48b0c52de9e5a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be6ac5233914f3b6bf28a8abeebec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa5209d7c7c1b219fe7c2f0391745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a78301a99163a664cc8d6198a5ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e11e926e615e87edcdf357f76d83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172c47a3d465c14103733df5c7535fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942caf46968cc0906a0007320af5a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2af7b51b7b2c99509403ccf57ca3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924c8aec2385e36c3b3c416d39c35c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f530754ce9aa19442ab9137e24e1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e79f7154ba6e65d2927b004ade14e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98660876c967d146c7490e7a87520c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1e82ab857976c32e4e6c7a666cacc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0951109342f62bd0caff03111c056f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4785f461eab77938a621a0f015fe146594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32a5e02b9baa69ed3ff72322610786595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdbb38ed5e0f405eed0408d8e8693596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4dffbb26eb0d07eef96f8f8ee3ccd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d2a40e756eadc50a4845228fbb096598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d158838bdf18f9bbe4a9e4536122f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b5a114e8024452d9764bac5e2ccc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d972dbd3ff99d0333713dd940e1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a9240ab53022b323e43889d416328602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c1deae503c23252e5b71ffff0834603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5b18ed8945ddb6f22dbbf6346fdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf73d0e5cf109b8251518def1ad52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8707c9c2abe6445fbbcd06d406e43b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ff83ad8df35cf90a5f506964ee3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d87478f1fe4ca4e45dfdee018cf8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d630299cb789bdebf6c2cc10ee00ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09bf04de30c744d683567020337550610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ee384303274a079c4bba5fc8c5da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365cdcef2fd36c85745bfeda75b248612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc20e1bc5334a14db992b5210861bd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac08aa8a7aa6f268e7cc04188190ba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0aa3e4216e32a048ba98f6eb848f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0eeddf5f8012cb1e445cf55d4878616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82317c0833bba645504630e40a6df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4040c134d0ea9ac198f8465f2929618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148ab33ff8cbda6235162c52184d38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad40643958d3b094e49a6c38c8828f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b8607b93d94036dbb32ec4b857f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a860330acfe0af6d9036cfa9cb328622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2c3adfaf909c4c507a0134c61ca43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424cabf92cffa9d8e8089044d36dfaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157a1a093fbee8adc55617f7ef1f33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2190b43ea71daf6ba4ee0cc43c48a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff6690512ea108f942f260d43670d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648454c5b0c6c32842613e7d18b0a0c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bff5c2f3a784998a70c624c403651629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a494f70ed02f1533c5315249c12eb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b0307985ac0be29733614ce4ece79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b60eefa87443ef3e447ae43747de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a307e9e3a458e39ac321e2ee3ab32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903b309246f155de4fa4dfbaac36273634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266412d9674fd18e2604121f91580b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015a7b02e54aef8156866be19c2ac5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9debf7b9394c8ad84145872347ff91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abea4e1312d52327ff9179ccb03171638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797381ef543454a4c0050e10f3a793639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d103ba7d9d13b6e921e9bf47610170640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75259a6c647d6b36db0cc5d7cdb81eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da771ea78b805e27e2c7840a984ef92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e895294c20bb94b27d8d1c1e4a63a77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e36c11fa3aefd6bf9d45f5465d88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682d278f838a489289bc050f3ac522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3737bda28330034ab243cd035eb03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc412ad14db353683d0130f037ff48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f3e9d38edc3fda6f20c4103a4f45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d0beb08e63348f4ce996d1d17429649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f0e4424d1d4b937d2a29a5ae294b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3532f1ed5d38cc3da09074d76fa3fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b4fa1997d5210552930b4bafa3dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a881174f7993d803b07638e2849464653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe3b61a2dbc5f1fce11cd661465d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd18d10351e2853fb2d744f53233a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c16cfe1236ecf7c7243c3531b40208656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711278cb2bff3956c333bafd8abdfcfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537af851f21e2422e3d23346a4c806658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f6d8d49e59fa4b9ed3172dd1a85a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a897845a58381affe71f61fb626cb4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2ab046a6217211b26d955a706bf6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd41e9e17cf8c4b9c2fa20a4a5dead662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9ee064cac7c0698fb27e1031bbdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537bd7b405141fda8163be425351b53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21bc284452950e7953486a5bfe6a56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7ffaf5b47d568eb648480d98fadc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec07db6e93d99a4668a4e67fe4659667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013150cd6e1d3a09111ab9cbcdf36e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b62dc9508e213201b6cb10d0698b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b07ba544c845d7b347a1543fe677a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44440352ad96a2d33a7558a3c2f579fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f021709c3c8707d4211c3c7c1fd8f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf40cd5683f2b4f033887de15dbcb5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1ace56311e543c7d34a3f9da6ac66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b97bd23610591646eab35eac8d79b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec8cbd4f9f5f7fe233aede06169a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fdfe500386e5322811ff27dfff231677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f3643ccd61f9e3ed6ccf82bf4c87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f224399443ba6c393715405544a740a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058490df97efc33fc3b22cfdaccd72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed99235b75c1e44e1e0a47061a7b1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ec76cce51a4ded3c3bcdce2ac8ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2aa2372b399dc2333bd4ad9716212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d163ae9824ba511d691857b3f238e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3b06b6f17f33951327f37b8b4bee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cfa272278e553b3bd9649a81c5c77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c547fbd59fb4e577507f2ddfadd0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fdf2b549b3171c919167f4c51290c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee76e4753e38c3a15555006bff1b85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8d64c7cf40cbc6221a5df8f0de69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06f3fb3c3fb3c349ca09a9214db87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17e8d78462b2995ec70b2b0fba25e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15a1254a437ff395e1e4585db06a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9930cc698ef999202ed13edece52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505885a92c512fc915fda636106cbff1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e593394f41db4b670575a02ec0880d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f49571a5be67a4de680b56cbab425697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3262c13c9f4ce9677647daefa225b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779ec067537e117c26c181165b324b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e3eb45f61820c7b12f80824137f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260da1ba559fefd07922ed4a82fbc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3b337797f3aecf294c488612ce44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465ece8afdfb57f7bdada42275f63a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e533e9fa492b17777bef0e2e089ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfab94d6232602c7a719d1e397552b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192240999d0b67692270264805c1af0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892553cf0ab1817632cf1fa8b1a75e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc94fe1dd446903f78d3979ba2add708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f2156deaed7f6e843ec5d18df78e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a80cd33165195cef95a11edc0e98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0ea969f00b094dae7203b7113183711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546bf43e5f85b6a477dbeffbd8767ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b624e344d981c29e0184ddb11968713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc006ea972b983b795439a09bdf8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f62683fd3db2347ed181c3ca16b3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96db7537b804dd680a28d6625e963716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f7095e0dc10c1194ce4c7e2d6fae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f2584d1ed7da99691427371bd4e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c4f64d84b9c4c3881502254293671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b7f5f24da0397568009ea267abfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2c5ca3d84869518f3422551c5d035721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44299b26f659086f5ee4c7a51a5063722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e371557064dd4ef8167672302382a6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f383470abfe5153bd81dec9dbec68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758c5a0005a2a971c2b415fe0339402725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a489c08be110f84ae0e3eb2c86f3d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73994d23d696b07ee9cb5c031f732bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a53c6ddd7a82c0953f54e972d19ae9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a743c34365fe020c964b1c3a930c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf98a5add8457f7ad0ad673a4a1fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeaa8e05681a8b70f2ee71207a6339731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd166931b1a92d3ee4f65134c38009ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec5a213a296ec24d60ab2aae745dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11337244bfd87dd27962fb1b5582cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31b6d72a6eef6e67b9d700dbebb74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194add1701c58dd777fdcd99ec6bd642736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073141bb21185497683e0c1916b69e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc966cb0f065e25b2ace9f404ae67e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d1e3b72b5e647eff7b97acbcae30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2681b5918701ac802674957ed7ad305740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088bb607ba6f604165e5a91b5fb24a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aba92bbc5476a1751040f951353dcc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0e4cdd832bca1da2624e9979c308743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d95efadcdceca149b7a5eb60049730744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fec4521dc7c4e874169594ddc8123745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4e6e31a549af2168bc2009bea23c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa505bfe0c3172ef8854201c19772a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72277b78404c0e9affcc806e891b9bdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a76010bf67059c27f76ec1ece8e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fd612a8cff69e8d4385306c29a85e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af684d195a432a7c85f0c90fc45734751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f452950d7c3d59f498b9ad15de496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfaa3b32c03bce1033359e4e670b8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae44279e1dc6a4a6477bf7d62d6bdc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dbcca213915cccb2ee7aedfa1f4ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a091b49f9c32974834f49cc8ffda3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10ed98709dc5333e8920abea81d31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b271142d6978ce849bf3c3f29eec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6d8830302160b71c9c337c09ba6c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>