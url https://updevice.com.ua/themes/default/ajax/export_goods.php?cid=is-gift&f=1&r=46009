--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d704d5645834a886c68dc61977ca6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59908fdcea93007f5ef64b7e9337002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee135af9f70fdd0427baa6457528673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be386b56a9c7578546230ceea0afd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f41dc2c1892abd8b6cfdd426b8275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c0686465361fac761ab2dd8bf8e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557884eef1e1513a71248fd8107b58c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca25ee599250468710a73a47d141da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd0d0761be74d3d5f1bd3dccf53f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387b3ffa0e370136f3a597f5ab121910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9dcdd526252e0ed981e22d01388f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d353507f5bdd539ed9b0a26384b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca16a3394d0083f87820fc97844124413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ecbad1011013867b956d4ee7d9ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107feb26ac3eb0b2d86eeca1354df8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c39110a3e9a1cefebf35f4546a61c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dfe75047ddae814b899c159e7c7cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af71ab49b79f6574f2b0f814f2e3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76cc391b56fc8bccd426ef55abecf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ef4281190ef367abb14abdd8014c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d628159333168b7141bb3e03b86e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b8aabb92bbd58679f68336f6c1bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c0b2eb7e99d32eaab056c1f9f7ca723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb164ebdd569d9ed36ec9b0b9ef8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6ce4eebc1418fe102430bf9daf6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15458392641d57008effaab9ce6cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d43263b9d1fcde4014e45ca06e68727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b99a610840c641f5eb88e8d45b71428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc2cdf74a8c6652c3a7550f0547f1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f90393e1b0772351ec3fb000eeb4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0911f3221b554e8a0b0019df66a4dc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b47e239bf7707845a96334c42d3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330eefedc2e82231ec1a7f8adfc159933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a04977481cc21af4dd170932cd2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab641b411b86474f92058d11c49495b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bf3a86eeebe84f36e20279999d2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1da230065cbcca644f3d07323204c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b357d9be6592750b44ca69915eae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a74fb0625b10a605518c45e373409e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45f7ee1fdabaf5a1b2256b5df6ce940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc2f3626b7115573bdf5627572f75f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b23601f8d107c1e736b8b48d6441d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e36fc75517448bad2a7d2ca5b0efab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cde77c15028f1965e3925bf35ef4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f378a32fc525af331e01682578199e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955373cd6961350d20c50de6513dad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249f98b3058269bf1b562d2784196347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c84b413bc4daf750670090c93a5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf75886c1de2b7e5bc9cb5173375b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc251f25f3dd17a00d4a9b7100e5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817af0d612492ac6fa4c865cf397b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafcc796e580aeaff95b652d3016f2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890b727b8882433d92bf97602e263553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c7f6864dd3a0527199de7aebddde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba53bef1e9668928aea0b34b6095e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced493f9e38f23c1907caf5224220456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684bca38920f9881bafb4bf386f671c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3da3625b41c55e713f70d0f46ab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a3c2f9c648765926c9c1eb35b12959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4b01e2fc885eb9cdcaf4db0151f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c15f56c723ef12ecc7e3ac214efd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2011ff25fa14cc94363061b0cc9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f424402307960026ebb1426cfe9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3411f110f9b5ee32779f706450564664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795bb7867cf20d3b2bdba8946ba23465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624457d3e343718eef09218f8a634bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e1ca9b25d4b497d8aefa5c598cb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb767512bd2cf417c49d6739e82d1f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070382c4e2bd05d4a1474023a7cc7d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafa88c1b1083b7583d04a11a9a40b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b337ce6c491226482db8666fa8c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6073bd2a51eee97c3597707d61279f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aca99125e0a87ad6759eae8ef7d9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dcf6b90cf8e47044ab6ea6ae5d30774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524d3cb71eb567ac21c239f930515775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e016ec969455cb6c526c516d624376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984e000c890cb17fe0f4b5d9310dc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f02ab44361cdcaff09e484139364378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d9f4549e764188737efbfa7daa7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b7d3c976d22b7bc40e73a6c583fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214c8bf340766ba1a670af1d5bd98481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a329bedd9965256d9d10231e5e8c5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a1a1700310475740837539330ce483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1f5c54960c99bee67b007467670284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94804484f846930fee5aa9b7c9c22bdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158592a2d9978c319f77b89fb8e3ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e40e18ce93a9598b4e200725b6dd2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e2d967539911b1bb106b674e2e9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd26c7ac66247b7cf5db403f1004d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ba00619cf9ddd846ba211cbaa46590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ea6729533681ff7f78a42910785c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685d7a1bd029494bd4051508a9f7aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e376a58f85a91d7b760601b33b28193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7c37f2823822cb7b7e70b94055eb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9d3f8c6f44e74f3098c18f785f72395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ad08518fce863a2d95bd39f8d0ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f44651ff0e106bd06ec05320319b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b2714cf80f7a593e8bb56db987af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dae6ea496fca1d7abaa0be3371af799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e377f458899d28a710d5667cc772a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34a98b64a00b460490fde99d58201e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ae4c44a453cfce82ac1d1bb5ff14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143bcbfa0c56872d1f8982d2596a87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e2a64a35aaf30355ee289f8f7f1cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c069c1517bf6573cf948b03749e74b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a982949e8bcbf53d87670d9479441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f8a7f1bb3de6927a9136b3c6e9bea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4362fa57ff60b79588380295fb19022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73b694edfa8b6b0c2943df2851820109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6d4c5dececa0a74ddf51906ad0c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071027957a24bf355592ea7171139b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879387acfafbfc97f6f4caf4b1c1ca96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147836e52fc4a8406852e3a778a71c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193dc87e33b9de69796c2d81eef273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226e5c07bab3516487c1607411afc88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a103f7e2d97dfcb4eedaa02d6c2d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ced5aef28961d6cb00f5cf3828dbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfff18387f36753a3cd36893a75fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c03666cd95911bde9550ce80fe636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a276963cd281b613952c5a9957445c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf0f165a582c709bb047ad84be9c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd9528da6744648eed1fecdc36b7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401204e306c796a8896f4a68f2ecd716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb20515dbf4ba6b5bdde3917f9fdc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693afbd6d3b368c5929852525c5d76cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e0792ba76974793076e536c0b0b2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c1b74002ac4aa31014aab223f051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f5678963e433df7e9c9a794a9164128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae814a3fed1a3007ebe5afc0292ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b24401883fa686ba171fce3a3425130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0063f8392424bcb1deede37883b35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9963a38d2eea16f519cbce33b821d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2df880be358c4493c117f1d7c5c33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af63271bbcdc7032fb4cd63134eed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1746f49a67e8b7f09e1551e98e00ddb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb64d8d4c93f176712db930ac546b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badee9acea1e97a3237541e3593f6ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce9816459f0b86eb3b4fb1c338f44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb494475c5996602861b855c4714aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd328ca9e2fd5bda5ae03930aa43ce9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df213b34292ed5bc548a7b4322098a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252644c6bbb140c37d6d97c86b5b5ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36b4d9dfead0d534a9a695b33db02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42e7fa7637bcf28e7d31d9b22dcfe0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba175b3104879db5bec8e554672a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660384bb8ee99d9b64af28c1e27c985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56146c4dec1ba5b6687f7dc2fda4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a9d0e0d5ce512b237817a73d2df0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d45f6ccf21a3d6a58655872bdeb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa34fe08846ca4062533ff07dfe0e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37beeed1383300b35e6141d7abfcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5270402b0fd380d1c4042fa4c8a8d13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6468c19150a0518634190cf8c02975a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73abed43fa250ef725d1535f79c21a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb65d7b6d1bc83f89c72fd075ba71ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798d068fa75cb0d6c5a71150e73288156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c937451313e83167ffdf7ec2b6af97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679b262801acd4def36f6177085abaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83c62d15105d5c9b273ad5825fbb94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaec706a85ade70646e3979a4f214d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c961cad6b3840147efb17bb80773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52d7443f0acc83f34dd469edec4a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e16cd913de10692ec57957f007f4fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd3b9b46abd2f669d3d91a41f2cbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63746b681f5dbc0c2f455ccd6d9ece165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693b302c973f67baf4229556489be6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b86efb0aac111db0e6a6f748642d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde105f2362f555b9b756eed28e94e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93db22cb66fe98dc3f6519d1c50358169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18716f539f8cffb3383ed0599d35443170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e912dec7c6a82958b5eceab2177e3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b89fceeda6f14f0bf102b86c7aaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3af9a117b18654d02adba5d2e9c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa3eedf2a2329b22c93059210198d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2930174010f406d4cd4ef801e5b9cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8e636b92bdb8e8ab462146f228a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a33ad81ab7ac14f1b3240b3fed103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4012d6c08c3ed300374652ae358f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10559b05998410d5787ba457a52544a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4e3e1e5936d3144848d46ee5a610180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49717241d412567fc28c485355cf898181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be5eec542886e7b3fd39983f2ba5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1a4001e0effd526ec24b0fd284e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73309e27ec55211e5e34add4440f2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e49426a29042665b6bdee18fa7109185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b48771454d4e1d12ca6cf4ebffd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb77493c2c68e2a690acc8c017047187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c79493e001706cd83ebe20697fbe5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f51d595edd0de0bd6221b60cdd84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd06b335e01e7f387350a746934a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7465da0192b8811fd32fd9ece842678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056e50588d102b1d72558b41cfcffd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933b4dd8f5b0ea3801650da368dbd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad7a4cafa5b9d9096a8891a6ab2df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484667df2fdbdac37216be9f083430195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a33073d7199c4eff38b22bc35f9a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d04f306f0705d182243ed81826f13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7982c2869705401caa2d9a03376c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71a3ca2d4cffeb58131b721040b03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd89a6ffc012ed38eb7b5a0846ba9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6106173dc657ac25ffc1f16367a8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94e0ff9ad6d2afa78f056f9ed8e3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd86e91da8a399e137e1bb30735d6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b050fb8de1a31d9b4858db283276085204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfc635b0c9cc749e049fb5d86cfdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c28a8358bbbbac7c3de2a59cd7f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbeebe433c7cc646559bb69e4ab318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e56d194bf279820ab6e4ebaa68c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27e86e7c4021dc375161269919393209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1c6a87b3962a974b4ec5ba4571e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d387f4ffc11fbd4e7fa0d299b07cb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b97fc3a507478fb8ecedac5c6ab085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b5f5142be46f89db6c90b75e7b55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024fb0207deb6f3585ce1ad87e8746214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f77604ff1d202badd28d8a872aed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82474a989a6edec07eabf3924f31573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8463a64ffa076359c4a4e9b9a909d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2e11c494e34524ba9d8e8ab581d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d42c787d6ace921961fe1b3ededf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bad6e6854c00c91d512e55f00327b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a68f3289bc5e938b099b41afa8e43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7260a2ed1b7460e410aa50926e861222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2fd39fa66247f00716ef0b6b5cca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a819fa6a5f1dce9f6aa48ae848b86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55cedeb4cf4cc44497e1a704d54d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613bbad2906629d7f52c107f9409299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa2b5cb6515f6505d9be54475157c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2658e1833c77d62b7ad4156284d91d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a70718e19e14b6797ba73a74adbda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e481566c130bb36c8b75be4283af4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099ba07877e1b5715a995a0c1869c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09a878dd2759808efec37bbf0952b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ff42ad9b7ef918d5dfd9a22b15b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0cd5c641b871227ccebba615241bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de67a6dce83bae093808f0a8b4d1823235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc618d3d19621762075d89aac3047f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3a97892f266c9f74814e39f8f3f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfad6f5bff8cb2409ecc17f62e051e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d13c7885a4fca7c494e6d51926013e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c723ffeb0621b5606c95e7e58255240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc78126465b651f3618a35701a732c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3651be63dccbf43b8c5cd5fa01de24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e103d3dd0e5342d741b0adf79de1cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fd7edd193da83c655a6563bf2b067244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d2c5865b168be0e46e437d6859ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917daddb5eec7acfd108771df75499de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913f67ff965bb9326bf5c64884485d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171cf8fcbfd65feffd9721b4eb74f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd8e735526499820284e4f36b63870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1701c7b523aae2142d36ac915d3db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40bb13021c3bd4e116e0feddd805e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1cb59c30f175bb80d8b66c364c1b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbed857b7503e1b1cb6af1bb3b4754253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe846e23508b368d4ab4af8c0cd188e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea940e07e40df5620c0969cc16132460255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb036e49723e26bcfc917316497780d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e422d32dca0a744bdfc24d40f9b645b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af3ad4c4eb047a05bdb2a06f5eb6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788da3337371661084c16ff3fba29aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfdef93e503f05d22378ffb62eca7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806063ad6216a34b78012ad5194ae5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3287ffc8c353a3a050e1f08d714fe1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c72d84cb4ef39984a42fd9522f20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361259208e83b62f246977ba54d2ed9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2392e80990bd58a968b28f621750cf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c587e57ed75c075db1ad1a2e42b52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fa3a3be7b23c484262cfef0f1116267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b0f5f1fcf0cf40a64f1b2cd215f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a9c8ea3fa7252511a318abdcb35d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991bf55f7784100776430606acdb211270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0476b666d86895f47a564ff49bfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacf83ada25a2172c1c012be397057a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d824f2b71636c432551c89dc7192273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d545102b185c7782144aa03135c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d36c0a413e975023980f2f4e662cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db41ab84d61a96f6fa0d414820b07c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320d3dbfce87c893c3bc11dbc1db58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388b7fd1a456ab5cee72299e5ae917278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b51b45e54e6137ca026cfb7421413279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817d4489188c0316095fe0d8cab520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7c51dc6e364393f009375996c9c05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400fbabccf13fcbd998fb8cf65ee6f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925cd0b644f4b101d2d45a33c6d56ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d3d4790c5ca24e6927e168d71d86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d2c1a8a2653e1d91ffa0aea9a7ef9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9860e57b2cbcc2434079d1ef8ec78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4430103412b20f26fd43e29305a0170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3cc50b1f7593310bfc7604ea0ad9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe922b92b11f60dddbf1e160c81e3ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf952a2d85e16251f511a6f887552290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829325e881f3196de6f86a548e0e3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804562ef15b82f0eb03d2857898aff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100c5c5aba4723a1240524d2a8bbc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceed28015d32995ac55d949dc7b1c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2052f6407c75a4656d9a69a3ca26c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061922c0f7daad524c8aacc84871810b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d82e20544447aa151ae212e31ef8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba997481febc905b4643fbe8dd1b075298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4742f7c91872687ff97c1ce36123b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3067d1af37c0954a9cc5497f18ca3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459a803de7e9b1d391d2b336ed5326301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acbab8ad8af2a660a74421b87428a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378067fb37b9ed1dcea3bcfb90cd97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327333d5e58af97614ad33ae5875b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecef4b51d982cd2364b18081f42175305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb1197c4c308bcfb291061173a8e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666fd7da3b7a3861850116b676d2be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfeef393ef129b12e4db8679b02528308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ead190271e547992d456aeabe2233309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57207cd4695252d3bc1ccbe18206d042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cd6670263a639c4d549287edcbcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18862ec949f5b1aa82fd0d789062a4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c852e5f6aee11f68ef74f971613e78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404297961cc1b3801f970fd7093854bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0bcbd16ddd02ed853bf3dd8b53e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c7f4342250595472d78103506b7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8cf7bca230619c21f84082fb3fba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858c288f70f8245100999d2ed7b42d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd512919badfe0ef32adfbbd55feb23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf600190ad148d1759dda4d2bea7b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224d679316852bab978667f5e777cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5fbd9f52105c4672b1ed1b7bf97c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c66a34f9c4ecd0acef52616a866e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0aa142514a1636b9c9d5c740416fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572ba3ba0464d3a84631f5caaf3f3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac327cf6a0a62193c66e6d466303c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc165522310da3539dab4db58795c1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76433214a8fde84b63f5052e909a9d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e043727fcc3974ffaf7c2d00686e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ba8f7402f820eab74ae5da2296d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d494cf88ae67d6d7a7cf4229c7111331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5c54112eb4a008370dc1ad65ff6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f602cfd7c0ce454f7bb68236fe1ff8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69694e88b6fab0e84d38c719e955b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c2c5f6663a822846f90d39e104d39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2162f8f67acbce43a5261009ef30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fbc7eaf97d2447f0f59bd03a2d77b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6da5d475d7834a49996bbae42e8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f4da34eee4cfb8073a274eb92654339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be4fff5d13511fb62ba46e987d523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d49a9177ec0e2f315b2b800002b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84ad11240a2c270339a24dadc695b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0a415ec9c62aedb65583d95ba22de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a71509a39404ad60964db401ab81a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3984eee145054a700fe4809bd0b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd897066d7cc09afcc92c09581ee3e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea0e4e74916bc18e4cc1f2ee0490c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b808b373b72e281d2ec355b7bcf1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd20ea3c9d3111becb9d85c90ec49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9e51603003ef0d1bd2eaeff36677350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd2aeb6aee9779398e66235543256351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9afa1935f4994eaafabc7c4dc2edcc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093510363c8fad8a4522712de8ab849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8a73463cd2c69137d479a64694e54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16134e6959b3181719e367812a0a913d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5eaadfbc228fe2d223aa3aade11e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b670bc6423fb574de6a75f684ac47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2f72f2be9db9bc907dc7f269aa06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe5f68014cb2ce60c2c7ee6cbb433c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fda9432b961c060f03a440c44e2b29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ae2fcc3c1ba450b17b4a330168fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1426fde3f3adc3349299f90390ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95cd613bca4a8a6f8835ac07518085363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91c22afb7d7d57f17b26683b37fa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8f3964f274bb50b02498a0ec1f80b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988b7b7f0c8041374072400ab38ae2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee9785176dd7f86d8c598107021acd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985815bf30725588cc2e8d99cb07609368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afaffbe3f612b4908af5f0023350f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec680d3a7ec5de3bac67002e95c49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd167ce3bbcc95564fa1a14f7dfb2c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a3ce038777223256d0971f55a338372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba0e41075fa522ed7e77577b615aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa4a4099b5ecbf9eb2d16da4a0c9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe34ef7cdffe357362bd52f8883fa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca96311bda55e2719cf88a0cc7480376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5bd91e48ba63506865532da3c32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c3b6c306d3394ae0d2815489dfe9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09393d3759f10d160655cdc9cee40a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5776d0014e570a7345c13b8ce1025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489a86afcfacc24f806f6813a8abf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce9922054e07e494b54146073bd88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfffcfd17a01de6a389a4c47f92c44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df08f4e034dd5cc43fde274cf84acf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a891a68be52f84d89083e4da5d99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51c5b160eb01768e0a3f0c325fb97f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead63ea6a8e28eca51aa7d007fdaa5e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678c62c7659853abcd5d535a09f7b5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33c2ce34f454e2cc385bd36c4922b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a239c1a3d9dedfe53277affc459637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05ef4e54f5e2adf9d61f0c8c76a97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfc1dc550c9de7d653d5efe39284be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785789a0caafaa9074f758ea10e763e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f2366f6dee5450039786e42e362b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa191185b7ea6a2c738157f7fe38a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5e6b39fc8002ea77afa4be992a08d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25527b72d2e75c3419a5bc8c3d6647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d2ce48cfa4a6e9c7e3c6afd69dbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd128c1cafeb7be478edf56a16c30d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c784acc98894a68921938d0e2ee246400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cade108183cf98b75dbedb8a90baf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba09ba68bb7820029b572b1d9294e37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a09dfd1efbf4e09f451a7b1e98b8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af1d4bc73df016e69e7d3895d867b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c770ab3536bbdf6561f69168175ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442966e972443bc9d7f5721fe46b2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9366febe575695dd4e0832764782d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef827bb6bb71c5779dbfa278c83ff96b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba02d5d5825c1667df8bdfb76c774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9af742db2d498312353f8c518850410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558599ac466e151231b8c1d73906411411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa0d424a00fd76cf9c16a48fe5d5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df313d88a1441c1128b5fac848950a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab65f5bc08b9bcc9272f1e6fecbca70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca65747f271e98e93180fd32330ff3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e4d5060a8bf35fdb1ae456d6faed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3206f8a43e55eae65925e41ab0c34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f8ca9aec97ee4e5a025c9097e333418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312810904b889410ccb4816c93069f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a093eb21c7e1c8170ca2e6f87a96e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddac0fd0b7f034d58f218d7e03576e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d9fd435f4f6e8db0d294c22d4f47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de12dff748a696bc8f08a4c4d0b0ae6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88715ff86205d924c379d0b4789cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53c79f1c0d02a47617aa5e785ddd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4053ab67dd0ba151d081a1597108d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4841fb69814a9fd9ae54249636246427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0c5d3bf2ef97f677baeea471401d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b3f18570b603d80b03479d3b5a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefcce6266fce9337adbecafe931ead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b432a1f1eb2851877055702c64b4e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f9a185af841b6e98e7a56635619e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c51cac3e0fef4246ed7af9e08fff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec41879d8b8024ec9b8571a8326b00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf4f6794b693d6b5bf7e1972762cc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9716c51e237df4ac07458f4a1f81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06da087dace36d8ddb5260d3e0183d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16b9d8160f68d4b894245dca1099a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e43ac1d9baf5400cc20ffe1944c53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec030a3d6f54c580a09864a3295f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470179bee7029bab375d29e527b4acd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feba5030f1409a629f9eabeeae3a67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f1807db206bb6e14ab05f08f9cb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e623a1d2b20443cbd40b61dc16ad46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66871651a5eee4ca1a7cfb965f79be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add202105368fcd608e2801ccb0cac07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41930789dc9b872a4b18262997bc667447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced756ed7303e3858c79b01c04bbeaec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2a4491612a100a085db086083c16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950de0093f12e51ee82292db7df1e3f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e92625de085535e2bdcb94aecc22f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2899e0ee3334bb5d20db6ceaec7559452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e76e4435b9296d59002fa4f9a0fdee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa96532e77ccaa616471651abc786454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e766ef7998b0ffa9fe3a760a24c8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69db96d75e99652bda018b9b139693456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5bf13019033cc8999e65498a903d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2dae9b53fffae23379fe902f263ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed498393e235316d42ba216f39c598c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba2a9d7d96591a9a2f2583862e0db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda9f4cdb15fec06264d22dc26eeb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff23ca684f34b3f10a621a90e098d9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac59c45fcb869207fe0867b6b2b19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c67926887bd510375381ed47d8789464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4302fb8bd5095392fecd68a6e322101465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87782e50ff0824e9975fa90e9b894466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f7aab2683f6a5bca6d7fea9db753467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2387d119cc11993a73c9f2c7551d9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433b7991bc7b76d58d25539e273167469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565187389d2948686e77ced8abdfd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995194502250668c8e549129a9dc8aeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70677bfbba5ebb034cb55bc106a5f3f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d04aad547e3bed56b57bc308fd72d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7c1d9293462f48eb10b2c32d6a00f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a275814adbae4590c17e0b5254c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6f63e246f399bba7c0eb43df56c3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559db1af416f5b0dbcdfabd989a36e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789eea7301639c2e23b2e98cdf5663a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa620e2071caed6062c9568ea2d5e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905cecf2f4e97ed41e19b2d0912e3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a74298d11cb999868fc0306f214f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14a9f0819435391bc35a3688afc02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848925e919b1797aaa18efbb872f0578483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaaa6cb7086d893517b1c199f0253b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa1138682dfed473dea1da03fd6939485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7a3fc988041fc5ab35c7b1bc89b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2888b2ae7f87442808ad1c62533b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea313514792fd7ed3741f2418fbb59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca4a8ca835732f36a29101318c673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296641c68542c9c6a7d06a642e10d6b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6592d983495c859180a6a4281714085491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1cc03cb0a94b94002c6c669874024492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31b91122b2bfdf7fe83a149af6b936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611574b7272ea8dbc9b9ce3c72f153494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe4e390836adb409a9e1c45fb4841495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f017762de76242bb1973189bc4fabc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f109d500ae40c70f65aee4d575a9b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd0090dc5e4bf32e0c9ead02e93922498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c76cad7ffa6d1751bbff7e1e2f15c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd5cd80955529fb353b7c347b05ad3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb545d65652d07a76f151cd3e939711b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358549c762a027b25d3dbca61e115cb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1958d1f9c58a1b17cb45cd6a109e3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64332b110d7261548eba40ee5491c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737899a99d24f37e876822f65f5672d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114e1f1a3aeddf3cef23f2bbadd6426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6351612c188abaebd080f93bbfe7a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8426ef9863fb34677b40c8cd89d13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75eb00940c777ac44edfb1a2bd353a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80c80564446aa3232b12f23ae76e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568706d6b6368bd913968a5d85cd45f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126fdb71648cbeef0786dac2704ab0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f209004c1f172ca551f9c7c0e018b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc34276276eafa04fa2d27a2dd1a9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2168e7e036d185b9988ea4de4718f2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb9c90cc60c04fb5f27463f570555516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25266d54c24e560ee2809bd448b6d7ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ef1c2902768f415897ba168c95a13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e264fbb5adc4fe62b3d13aeb696fd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8dd13fddbf1a50bb6398afa717ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1892143edcae4d815003ca34d7e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befaaa73f4e9d244eb059e31dbe8411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ab507c2f08e7b163adb0061324f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d573e7ee7094a550714b5e873424524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34657edda83c64e6ad6bc53f9f0244c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a762dd0a942612c9df7bc368769f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fcf7562553832076465abcd7696f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9c80d4543813f70e2803531ea82f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a71464046eadbe8484206744740d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdcde32b73dec9b527962e188ff219530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31dccbe97f733b5cae7aff344578aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470705d2cca577a27c08e2b076cffbd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae20e8a35fe1bb97270c720e9074d2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7f2eacc27e85a7ea7a8e3642e18f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93857573ffe1b8f537a3d2c31d6eb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb104853aa516dfc351b46bba4da273a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714170f620fc2fe0b78ce7daa824272537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35d7c6c5da34ac10901287aea0728d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4ed631b5e999f945335ab61c98b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae72ecf72d9bb279715f6c4098387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d568c4c3d1635eca89ec1bf5ddab3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a61a4aa1df527185c07131f6610de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb4aaab2c015f59fb339ca820c602543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eafd97a18f289abbdfe0ae6dddf4f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80500dce92c479f2b288ebb14ced56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2f2724470e5b6417ed2c451a3986546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fec2ed500f338a0692dfe70046e96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5facd4ff31c6c924095a482a0b8c336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31746eb891aecbae579e19a163ab31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84160e57cc0f09e76f2e8915f5a9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd4c0cc52ad7a1353175c5bcd6ebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898109a5ce4b6d3e89c183f5252b237f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd549e43842e3d071b7caba6c4c2ce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e87ac8237b5a1f614ddc13b4188bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7aa35a119eee145ac6816ef485b92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904fd831aadbb50dfbdc47bf89cd0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b8d01fc4655f913f51452624d7dc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06e800caa33dab1776d1d63a867e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148d298a7ad3484de2120cfc99dd8ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b7ef792e853f878d62eaacbddae0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71052161c54bce0d2b033e1cb04013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d560fa05acbe55319d1d572b929ce9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f981e62313da5560227081af09b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cd46c2d5f7f8f72a3c91a7d57f0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7340e090d807dd1ab20ddfaff3d2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c901a8acf972c38bae35a8cd5bb60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839507cec5841d963e507c09af733a5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532acd77ce35b75a1c3f491035fd8ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a636dea10fea84c0f95f4e44c9c0ccb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17a9981ba8d3e14bd118fe3e14855570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc963944fd741e8e491e5ae6a1ce5efe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe19b51b519feb46d643d7455110735572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a07328fc72423a8a29b2e4992fe710573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc988da45579f4ff377efc094acbc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6095fa5651bdef634ae4d0a00e0f88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a234d18e5b3168e27e52a5943d72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08d8eca1852321e5d2e05dfb2f86d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6a91e5b9b5fc6772c70a99fd64a7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214023c3de4d416f6720ef08e00338c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d8b1b8f177f666e36efb6972b5e17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18561e1e85db7957a90f0b830f8ba832581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129a024e92c845c9cfbf3128eca3ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809056fb0da59bc6249e8e836116f57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d945ebd2dd651b5dfb86366127d02a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea653d535c415be8afdc6f3836290fc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c4dee641586397bf39c956982c58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82101762c8c835e74e18647b82bf672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ebd4476d2190ed24f20767de0deb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a367cda0cf7ea087774792a89019d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f1d362f33c96e84a249c5f0772fa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4825015be25e0cb4707b12a687301591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098199f38f9285b99f2f9fb610c3307592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c725cff3470d200a35cf8b386ac845593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f2659f47c70d0d017644fce4ad98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76747323e8a0994e3f96642e46ca447e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb241a75289ee6201323ed72076a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74671f16a3a6f414d767fd7792d7fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4c02bac5ba22dda29fd428a3c149f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650c9a73f5d5c39827266e919b44b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bd450e29e6f4abbdf8ff46079a77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301a429b13fe0b521d5ea44f8d3b7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c54ee731fd2ea5e144e24ec28a1ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f85d35bcb397b7380cf8138d567d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841113f77fdd8b0a1ce83b14f995f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28571ab3bc2497bd2c427dbaf33cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d51be974965057150cfe4fb9f935606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a465536d64d8f9faafb5c3317f496d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837d040437419c4b311a6f61f4ca2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ccee7f7595c04901463655034a168609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eadcf89c0be1bcc000d5684c8a096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d18893188d3b6ae230cdfc80ecf7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2ca5f56c496e5cd92306ac15cc93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7da9b5380a1b1bb95315b7572f11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6872b33fd5e898eaf52ddbe65d774f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5cfc2219ed05b6f89c42e726bd799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b767e98d424933aca543014be14ed8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910166eed22292d3282bb9c0a9ccb3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906bc767b6d5c99d97d0712694b9b38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd33993a2bb1171c0b0828a168919cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31207134efed7130c9697dceca051620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f448debfd06e37761a2b3f3694dffc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c867ec8d77f5fbe595279fcc4beba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1cec4b45f4415e52b775490ce10ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429287005830c6a81f72541ddde0406b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068194d1fd0e903a623d6649c38992625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9222058f0b178154adea018a9e1acc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547bc78230fc5022b0ea1e69ca026fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c9f5e796b4769aa6b9b868c66a59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d67602cab6e6e88baada9eace52e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6cdcf14eef6c58661bec7b2e0330630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6bb5cedbad90f144c9974fc50bd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe3ff6ad76bf29f1f3d2eeef49503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef219d45791916feab6f6db676e04c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae514c76159fa9f8a258cf9dbeccac5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ebaa8bd87807bcc282f392911fbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f974f0942b1caa94ff70d440d8173636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8404cf7b165bf7b3d8615ea68b6d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf4c832e6994adf1403ad3a18cc246638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf56760457500cb8cc82c01a60741639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63c9c4585d7fe845c8318b790c167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2a0f1e9ac3b706c690bd94d1155b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c27fee8b43f4894627105cb60e77b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f5c4a80001cae525575c6c3e3b08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbad835d099b631744c9187158c03e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d38399e32aa829717cf6c94e7157645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b73deee8b94fb318c6f8a033b6f4b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013cfadd16efee7a40836926722f23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be367d9724f193ce7c9a0b3a0925c611648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a6a83f4e5a1e46cfa9cd0f14fddc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ef6fe9739542682c22ce06079343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99a67a0a17d96b4c9155b3cba818c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d406edc8bf16e907d3762cda8a46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de37fa0bee1319e5edf66411311765653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f4ab6cc26bf8ba729ad5efe64cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74950c077eb519d9c5d8fc7c8cd37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2563d0f888fdf228900396a3f84c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971651133532d149a7cc6c8bac79b0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe675bfb034f869047faafbda2b24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8ae9b3d316b469fb88126f05b8c39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e043432696a5987f230bb45ffdc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87fae513183e87a21a19d86838cd69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbceec9a8d3bb4691212fc90d9619e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f39974bc9dcb99d36a8d08cbeb9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef8a463b81ef84117e186e3ba6030664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8315140fa68ffb0bfbfeae62399ba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ecc11e04cfe553ce502c0e10699d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa26a4c86c1331e5a4c57c69eba8744667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de7766aff3dd49c40109a8174c0c1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e9e63df3b1a6def14517f41a99e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d87a1de66f5b45f5829df12ad50b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7134c7acd8e02c393849fff738d18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273ec8799661f1ebd16ebe15a8ddfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f26831f2576f524c3959bd5de2ac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cab3f292128a080d1cb1202b47ccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa55aa7d288ef12e85234b20602a1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cbe0a3d76ea3c374c441402bfe081676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59c62dbdd86c47180a64b7a29ea112677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cd8d815c60216cbe3ff2c9a9c725c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a3cb2514e96f99d14d80722858d9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3af10e998b83c40afc7d3f0a33082680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada47e33dca772b93aa83291b9540d16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938b74eb505c726da1f7de843011a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506f690f128c40f9f0b4feaf2e5f94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45c9dd330d0f84680e0eee5597707684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d125c545241a4318df717ad3b3f1d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e16a611102629c32dc8e4217cf0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363990a3a9af189c4f5fa4f896cc93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a719ffb23fa9b7c20c8922810236688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491214202b7a5261d0a7c13cf6f4a64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc581aa21d942ae3594b5555210d8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0d1a460219565c21a6648b6384b75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136242482756427b98611d1615db41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745ab74ce53c05d52f60e5128d0757693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee73b07355ce4e62802cdf7ac1eb4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70081259492dc4575f9fac6be18150c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1addd1c4e71786409f7dadfbd1202696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5e61f34475448d05a2d28f9b45ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccca0bf5b6ad7dfb100e90e4608a47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26a637668e5a03406c1041f9b45445699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1574eb66f75683e5fefd139aea4f805700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf19e51c135915309cd203705a3253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3cbadadd6c23a7232ffe7e1cfcbe5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e49b9a392778398d7da4eb9206eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f3869d5f40351bed8189a1ef7e3a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8749fa4e39fe90729ce1cffdac7edd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d05cf1b38887eabebbae1b9756a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1ffedb62b236f22476c14c83e84ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d96f48c3afd7793cc61678fffcc78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa60c2b8a48a6282058071999b4106709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91574aef1b09610a74ec31e64f7c360e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7e2245f86c3d4032c5b622308232711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6b4c24601227908b4a3ca98ade8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443df1cbf0e0b8e923bd38d075c7fbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5f97777a59261c9df3313e5d49d9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda66ce50925e9db7dbe8d89fe6eacd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c1aaf5f79419c17d94c7deb7ba34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62b57dfa8f0bf926698dceed5f557717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927d6bd2a80b8517ab99b8f058d00eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b9aa03d0600d35e69521a28f1d2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da428557abd40b5708fd2d841280a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c68a5afab291835e8b69271ffb70b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a687d5e5d66435b30c117189698b7a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b257f21ae5c6068bfbf3148a55944723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9c3fe86c2979e6a53fd76cda6acd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51012db5b23e12598c0007126d5511725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53088a28dac3c197e6de0952f97b14df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31163d2e7ed01e048c6d299ac4c1c60d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf421bbc19420aeeb58c7cdd147052728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0efc69a55dcf71db4fea6bc678cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911b778685e2e40048f49cba6ea725f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51da0632ec283adc5aacfffdd4867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f377c3a2ac92617ee99b42929d90d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376375182aa4580b8b29512f0c51a99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46851f91e62f431cdc130df21cdea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7897b494cdbbda42eacff39f27d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02ffe305b35474ce982c9377949b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c64ee801a144c4355f711eee8387737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd8511e0604cda8a7eee6dc5f63e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02c042ecf77ada1300feb80236aeee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99e6fa33ab6c451431ca3bfb1c5c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d53d5940c81e92ee39ecdee523e31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88273da78a3a36e3f13d26cf3cc27416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522646822ac5697a2ab57c6aa54fe96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e07d2101d1ef7dfbc8a9cb5b82f8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52f987a1a9c3020d108ffea127afa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0ba2c28a4871cbbd93d55cf90ad9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951543914a4678958ba5314605b82c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea688e4f32ba1f9f6184d6da7a3687748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f5bfbfbb08e7e09e02100feb60d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cca1935cc5a9d7ac0908f31e2052750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e920883bd631676f2f849713be9f6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d5d7bc2e4b9e26ee360d92845ebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8f44ad345ec96ccae6033e52832c6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd795cbf9fa109a00d8de1d33016bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfc6f56f689daec42513452eed94f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b6e57def970ac5cdaed5bd72940f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052ba69d7ec7734b76a94634df54a944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d28eece6c0b211c557ff985728b3ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80505623189ef3e16f10a2c4990bae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d44e6e9d617664a91a6f117bb0e2d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f01de3cca8021e69255836717a608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d503e4c362b55f191f6b2d8d894feee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf96b5d122733a99ca83186e6ad2da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e1a79a92a3338e204f3976a78053c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f8fd773bd36052b55cc29aa5100612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62558bb40ad87257c30e7181b39b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e68160ea47d74abd77d9a9b97902a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a507438ff40729ecfc81945c6d4cae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e57be1375c0db1f6bbb0ae23e4cd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ccd6d80b91f3bc4dc838e066cc93117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f11c53ec50939319baf86656d7e2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794b6307d24e8b2e13e0c9463ed80119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09d43e962e3c95de7b476c30e0e9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb54bc17bce2855fd8f8cbb2b600e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ec5343a4602e14383aed54536dcef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16bc1c8bc852cba5aa25f7574573323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ca17253a15c4d468a567180a0029024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543f0df9b1ee46da557d37fc4e7fe5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf67b6f7ef28a867a9cde8886094626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e37592ab19f0f0b21b2e737a203a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0381dfb8611335891ecd85856c99528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee5ac803300d36f01c86adbcc5ac829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1ef005e2fca1bf703ea9ebc59fa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c3d56a24f1e29a6582120b566117e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466e66bbc1a8aa9405969da06529c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a249bcae7ec594c5cf76d8c43f812533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dcbc14f68ca580f8e84137eee06f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd633163ed0de7dacb150af04334935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84bed5a3ad09a5da2969150f8a41936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb31633da25958210e52a99177c3a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd8ba762acda19a6c2948821a1c61d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb227ce7fd9285d83d1fc38300a51439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e371c42499d5c12e1cbdccf73513ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43fa0a2976c38a9e7be737d68f3e0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e95ec59327a6cb29cb539f9c479442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be824f3d1ef2ec9f19a211bb6e6f753e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38b7c40b849cc16307cf9cc44483144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527abeb43e9dbbc99d53d05064c28b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1806c849cf5c19b11da5af83e73cf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ba5f5116787855971e12f1fd539c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa928344443a6065f937e9be6202248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac79626bea956a093936926ec4c35f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9a9ca4071a01a1ed5dba2db8798550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece581c106e444be05254d17e3da47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a99b63db8f86664161bb1f9eb4c8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ea697b10a848d236920bcbd1b51253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c54dcd5915702ba52d43386ac821754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da071d2f16cff6414652f6e08f83c89a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35dca21360a5f45d6150fc4a6bcd7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ef4d225bf3b57da483695ca69908b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ab2eb22dfb905d68ee11c368215e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7bb117cceb182731a253e4f14481e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2727e7e08b14f6417d11dc526f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f553173f7222533c423b62894253561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcbef64eff38b9878a5772c349f75862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2be65ee0ef48b4ca0a5dd74d8e05163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a8db98dfebef43c2e358e7892c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633501741061acd2443b26fc5a1589e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b4819cf0c0d7ea3f470c08f184ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90706e5464b726ff90560a90db26f5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27171a99a87e3a5543c84bc4a52d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ee68e92433e75a15e89f8f615d3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a1d1044e6384c0fae71600d4f95470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672adf167717f8c0909a9f3339bcddc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d39a3bbff9935c3a7e6073caffc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df37a9ddf6a8393f52e0af601897073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ee926f02b3592338247deb9acd5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f76112c90356f3cd8f8af81d15ee775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118fa761fa01d466e5b4c728e9236cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5a9c1c27dbd446f17d5719b01e2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c3c8ba1580a5b89bdbf04447806878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649c9743f6c336cbb601f2c944e69679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f254789a610c32b2df2354a0ac89780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ece76f19104ee3090e517c448b1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e617fee293c304eed1cc63756476d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb787fd2f133f1019bb4beced5d952d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d822a0f62067de14132784fd12c2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077087b69e6f01c3132f7032a046b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6711ef96d410b90ed202d83e1e5cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87576fe605fa34f50bb147881a4e0cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8fc276d291dd8e13260cce021804088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc65e79395b3cd32f32d8c3a450f4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57217851bf1723b38ca48cfcd058a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd0cd19b7b1f5e67713e6e05a7a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494a99ba3bb58bb50e31b39eb742f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335dab09e02ad182b5a18368edd60d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cf53f7ca2aa6f2c7404e3f8f1bb0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9147441922f065688f34219c4002f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdab2dd2512bb175fe6c4b7ef7e97296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b7834b1656101072a4adcea0a8c3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229e02b3386a8c0d113f3d87bcb84d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978214cf475d96d94b71c48fd094b5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ecfd314734d6dc9439d009f9738d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec2785f2a13729c014725eaec5829b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7f736f62de4b3b6ee5b899db93f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed50cf35fe2d75ba63d50a6fe3222103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dba6d5eec91683255b9fe4f6d293f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d80019e5d1f76e4d370990dd3f2c89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaaa242bb2710c1b4968f2f6484dec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7dbec60e82e8fc8b08b8ecb12006d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf36f73453e478b1d0fc1f5790fb77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb593ecaa0bc3f8c6709f0dd162535a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407da0fa88169b058d9e771de39042f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0fa7a7e4db37b81703aa6ce9912c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bab250030c5ffb3ad9c1d2768b21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e7630fb4edfb460ecfab4befc9d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86616e84153b0403fa3e0fbd2dd6ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adeb460176119e0e5240bd2fba4d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4a75917e8e85dad242e65f59ba1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170384bb2855ad88bef46a0920a8902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1fc6036e2cf96d98a2cdc7fadd9e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615351fa1f9a94796a15271b0c8834119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cb1d6759969d839f423d86b1b7227120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6082b5395fd3b8627a776a8a61746ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e765be0b21e14ed7326de054dfae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd85d7a10b618f69e8681552e9196a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5911ffc82910126a0361e48fbc0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc05bcc9150dfcf3abc851d79ec0dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47fc362e56e682d88399d7a59a329b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae470b88026da3427c250336e13cfd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad9ee50dd6cdf305df45db7bba601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca0c1df4a17b8cd88582cd26f50fe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300b556e4283ded7e4606882aab221130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1facc4618c42ce9d32aa71c38a45ca1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5955aa2f6c5f4ed15ed37bc204df98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c6b0e310e282c7c35314e7558f2d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50ab0322b067d90ed47adaa9f234e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309ffa754952c206fda63fb1e7b9637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18321ea3e78b0ac2d2e7cb35c39b12a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d4ea8b26388f93f3eb34287200161137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1caa94f9142e03a7786293709c8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b7e17508a8d2c3f35315ae2982ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3fc89d422e38a661b77690c339674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d5a60dcc1a1fd3449993cfa116eb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1098a5c874c170f573cd728e17c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a85f0d122f1ced81db2a3b7f406c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c85990cecd51854d908c7d30bb41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61891d0f385a4162d2aeb686b52b53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e210f6ed6ce7fed1290d3d711b464146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5fb82347e51f95356d026b6b5208147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a583992495867e20c7b6beea7493c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30275998e528f0327cbdb6b69eb0b03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6eb63449c0b70fe31e3bbe3b18524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5426ca86ec3ba4d2c9684268d910d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815616fc05ad7708f47b7bb1acb62fa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4786c8b05afd3602f97e30d1b7159153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720c21cec2883e9cb59a6b73aef779154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901a737ff21e2a87cc16b91b798e91d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a228da86f30a5a11d96f50274be727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7eec341cf1e1debc6d6dd4137d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b9be5f09a659899f866eb1a6ff537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e7dbec29f2db0276707a6eb70d82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f85812da089360f6214b5944d011160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b20c95d7390783c76f6d5e44d072161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490b6958e158251f719f85361ee13e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15028beba55c6157d226663f56a83b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d65d4b442e61a58acfcf65a1c9e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c874691b16c06139225a5d20057b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fb47617ece619fe93219ada1cced166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf00eda842ace210556b71ca3a7c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5c6da4ce45632a18b9f14c75a125168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31a143eca9854a7d43f5a2c54c7f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7007cf510a013b9a14fc6c4cc3846170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646bfd77f50c12167bc2638560d866a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f1e1ae93e1bb9c46ec7a8bac6c540172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d62ab831c959f0cf741df29252586173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc18540c5ba2acda19b4a8b278e647174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383e41f4d5b70370d6671a1c6afa59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c271ffd5583d531c68a0fc9c3bfd8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b5aacdbaca5b69b26cdd022dff33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14a9dc13ce40a2de1d84faa75024e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7172badfc4b510a082fdcd9388ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229cc5e9d15d86e4caef4c36b7b03e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12b1172fb8defd537e70befada825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb523867860537d10c3219103ec5c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e089a2b11d168b4a77dfa33c61350e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46575ad6ad5f909af46dc7a3531a34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b535bf946b1416019ae0933f9d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9bcf05f5a5b750cadb84fb655f468186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5b5825536a9358e8d3dbc023dd90f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c077dd5dfdc81e7737fa4ec1abca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab910b83d5a765ce90452b4354cc279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827cc4f7dc25987b4c5a606096d68c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f0c2b02352cc4b422a9176e80fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6d4cef3b0c69a16baf6a2687aa56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb6f96c0e4220d09be131157b5e7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f3d388568d16830721b980e36443194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d005cfd1fee0d282ea0efd0e76d81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49871311efe1ca38df7db855797fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb951622a8364171d5b21ce34952125197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b24be55156e2bf9352b387b908e4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3faa9b1749c0007e5fab5579dd633199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf31126926edc68d450516a3ed528c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce545fc9d274020913a965e61a18651201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603181555e3a57e7c5297c7f734077202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431f491aae2e05c861853962b6706f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25aae92b15b6222dbb303cca2ddd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa17993557f21a6c424f4fe74e72bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a0ad3d8a5ffa6555b450fa2eb4f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b0761bd54df65276d49d4458ab81f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32829acf65a3a63309e2453599c9b48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a9b537a5a185d283ad2b9e583d2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc162154c4a5c2dcd860a128e337d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb9d6e77baa8d9c9ee476b2d552af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf716ed55cbda2112ae761c5df9e2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5dbbf4038ca46f9afe0e1e1b68e08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d9fb4d6f3aaa5dc71c997245af7a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc1de870a3f74f0e29cfc2e095285215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307227107179fca9d2acb12421ab22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89165d167b1f114c0cf7bde1f9ddd465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e1eeb088d0160566c0db4c4f8984d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4202163444e3f7bc99d6b0e9fb4127e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967eb2b676e699244d832c5fa58ba1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cbf90fdc7635969abbc71b559186f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018612e96e57081d99ca64a959e894a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dce52d991b55df858b6a130ef6af0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae11732c2f64bea6f33d9fa430ab96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b700b51842803dad21c46e22b5d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d4899ac43fdddd6df31a653e34d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb36a2ae74bbb17e668aad68f204dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534c95a138ee925459935825ebf321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66179417f82686658aa47381809841229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287b16179ef52af8bb1ce7c27b12e09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7e5944211d6c73092974aa5720e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facbe173489383cd4675e919b170a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15422d45d5e1f2fa35e51812bc0363b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480687d7f35727015f1d6ea0b733e36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55af1595d5d2dbbb6fab55661a1369235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9046692f866b213af5189657549702236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b5aa438e82d23788b9a9e7951fb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ff825ee9243755387eb7f67cddc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026db4bf9738289be6f3ccdf44251f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413ebccd83bcb53dd92a7c9d369e46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ddfefc5f1032a48eba32e9e12634d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa52e37c9f19cdf6924dd74436480e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8f325e8e27a84d0ace2df0543a72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7c2c63ad0b4c02e16be5c57ab3cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354c06382fb36ec46af795a371cc27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36704fa8dd463b0a733dc2d0afff8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139c779b84c2023d90e96bc149c45a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbcb1121a338a57cb1f236919e030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b88d933b4765e6c5154df0231dc6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc22381e2ffd568979c40bf72506d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c6265a78d19874e64ee48c037a78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4539ecb9f0eb32662f86acb3ec0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d63f0c02e4953d5d0f6946a5524b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9f95407b50217c2e485b5cd6be2db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac6355a778d6c129f69123d49abb00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2438cb9327f906097bc3c7cdb1cb98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a77eb0abf7f46428a562731e2eebb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb090558f100670b7d508a66e8230258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14e13b323736f994ce7eac5a8bf024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76699e094c3d66400ab2abae98c9af8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7464263847d1120c6911a4fa2ec66a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819944f23c204e53e48a8be4e0a373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfbaa9b22107653b93ae7ccbad7262263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f97874a1711f2c1a08b7784e8b0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247a7133619c1c368bc97a737d263c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55199c334e026cdaa91614dc1cc299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58d9250461dfcd6ad1ebe4c9476e54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca6e891bbf2e3461a6c6637127355268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f2969d2f4f8b65863ee49f0c76e68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14a037a468a8ae77acefaf7280260270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e78a7992dc5a8852204a2ae6a83b23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f523f9f6f19701868c7b15ed1f78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecedfd379344bddb852928cb750b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76bb23bfb2f4d303dcefc6ed47571a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd2b127de8a5be8d7b9708279ef64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec50712f34afdbff7766fc099a5669276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f156d1b933e2a9fdc01529450f7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc8c563682b2774cfab1cceb40b70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfffb1641aac11c0ce78bc689456b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be1824647d78f69fe0a2a8578a4ae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1fc0a49b62fcd3e751b9cb627d69b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7ef8bd632b3b7288f5b7a38203d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7469a007f8433d4a980d1171185d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba85ed29a563bf1f4f2f390bff46c7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267f9960f9fa9ad5a590b7f7ab92711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b0ab955c36957ecd053f0c814c5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5639e805188ef0ad388b4f74c4488be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b20c86ec6a9e977a2178370f4178c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14127369e75b0841b5f5af8287b409289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e364fae82327c0a0f298b6b2dc31fb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3af87ee310c46a312d4dd9279b42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384177a9d68d53e4160ab0e83dcc8a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d096356951374359beb61e7da9731293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffb0edb15118f598e4a0918e2873a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d8e43faeac278588f6d27d853277295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa4447a4c0ac94f3f11accb2a9ad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da514b89c12f7d8b8da204d1f84bbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d509399bc4dbf45599b6cee26a835298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1067ac9ef19ba5fac015c24a1a4d24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8fc893da5dd3540fbaf5f0dbccd08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c186fe9db1d91402eab26f649be3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d9dcc3179f815323f0b5c4548efc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b23cc43bc4cc7b3af5e86bef1916b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9a5894be6adf8cdf0c46ace31b67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301909b70ba9e8c107f4aff5291373d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084af389b567ff28129977daa6919ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31cea318d6747b755398fecaaf6c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb329167811d7f3b3dcfe3eaa64c8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f8861055c482b388da9e3054cdcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58584be04c1f758a9e968effc2d68ef8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a8bfd8509c3a445dbdf5ae39657fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662d303e2ee14b3386560363c2449d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31770bbf82fe8d2b0dcfe0da0523e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfbe14659e09cc57bc1fe56a63b559314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf3459bab8149892c012fed0a4dcc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05d9d3e85fe51ed09dd48be876e8b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd832073c5617f3c707d5a20fb722317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592c6d9dd26301318837f3c2a2c2b68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031bbe35aec023e19156741b08f06d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1614ec23f1481d88c5c72d02929380320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc40e4a7f06e2594047b5cdc0ca0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ce7d55c4ea5d844e15d1e50f269b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61e8da4d0e70a1b05119c6901f6df6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85353994c7b501eb9ae9264884a9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373592864027ffdf5672c142731734325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b898e439b07c62630d07f7348b9cda7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a7211984a319a3451a1c4cd3e5ca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d73ad75c4476f0c745f3205a166c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656c081768a0529b157cfadcef53f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3a281ea7b0d42e33e0dfd446746d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ab5f4b21ecc450a2daaa4acea8444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dee8e8e74681e40a10e8d7fd759ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce92c736bd7ec3684f12b9781c4009333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2b20e54e8c9ea6a0ce418e82e1598334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f8ee91812650eb14339096e029e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a558e45435fd470fe58f33bf58d98e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753f71112812bdb6853436cfe7327d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db145fadd26f035512c1a32bce720e56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396934fb44d8a6b2a6ec8a4a9f9668339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4b6825e50a3f34d3ddaef53736258340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa06e50b3a4385565b2c41c4095881e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d28a8d15046de948f4faa43d871379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfd21a2b659c3830f6e2382e90511d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa44f23099eafc97f164ced34ee7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b152e0cb825d4a94e77bf8f932cf40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a87b38e059b816b3e28f387273d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407800670e2c05fc9b94e450f6014c5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f795010b1550ce0d2c3ecdb082f5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95183d50d082c35d45105176a1a38581349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550459a507619c3ce1e00b0924e93bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8a479b8bd0a84daf86e3e8488de46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42dead3fc9c402a94b22d2430fd723352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e9c0da6d507a288e5cd57346bbe15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a77ea71ec2f98bbbab58cfcda202c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c588fb220e4cc2bb6f9620b3859d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eb064e2e12b10fc816b0b7385080d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6488db2d3ca352dccb3eb18de1dee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f9fa2c82c47bd8cc62bab25b221e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f864fff3aeb17f11d9b0d669e168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fadd3769e4259758acffc1a04fe23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32bb6c70791cf0245e79888da3698361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81472fb175311fa841d25fc3601742362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0f03354c3a28f5e523d8add3996f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c51be1d6d1c8815b7148777c00a440364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d5bce4556e0d682abe6b9ece52af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a3331cce4e41bc60394199002444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587df4d4228a7fc8d33f5e994d5cd47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13954ed8014ee351ef04a9aa369d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc74da55456822e03e8e12b2a71849369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca980d558b1b77afa03b405f7ada79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02dc4cd533a53f26c4993b676baa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb33c02c59b5a013111eb56a5b7af87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f52a8d2133775b424036cdd3ac96f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94438e1563b377e2d056010474da9dc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c138d21b57de6885621e610728f519375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3409bfcd552c2a3007c79c7e3d90c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a33486e2732a312e6dccb8963942377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671cc106f65b0b923c455a28671ff9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef37af16abc71e9c1a0b63aaf7f5d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b80f4e3a25320f45cf7bc2fdec7ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8ceef2c6cd48deafba281a24300e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296819272af93f5c19cdf448f6bc1a88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a3ffc210f60cc6454f9b99764603383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7184cde0927c0f3c46bc8eb6aeeec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689c32601e2ec734bf1ce1fd99dc497385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b3ddc0bfd01cb0d17c40ed3584ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c674e384d54d43547826e3a1acba17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c99280467c4ceb87f1ae8dbd198734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9e94a484c0d84452b7f91a951feb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b600fc20c34d06dfe20b381a3e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e8d386724c836d1a1273a06fd8b83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4cc657a149bae819ef27249e6a9d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be078fbe3c63aa74d915a6bc3d568393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c20b93510719d506b6edf60e456b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b9fd17d14a308c7f6591181adfcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429767b6d740522ca6f114c5ab517495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a93398422d8915a045280978cc407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec052812de70639317254e92e57216398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f801f791dc60c922cbde1798c69c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c176d6dbd6501749afb72a42bc3ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198e10a3b30fd91314539f562d79ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a319449779ed04f55b8d95d328d6e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90a5c84f3893a6b52a72b0492cd4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efcab22758dc1f69f0a1b7802375e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b412fa4778bd365c0f53f99016890b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a6e583dc8b6d853ef41ce950e3fee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e15f1d5e3325f4dc4b7b9a9038e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b045f2be82536e60884b3b243f51c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf0a42bbc02e49fc41d0a951dc9bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166bc7bc3236fb61513776a409074e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf01fc927f12b7e7f1446ec8965f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd553275e6fa7ea18be10284f3f57b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781e2777dfe55e55977a78664fe9999413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2841c510d0699f0eeb14ddfc99ddb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7983cf22a1f1c0ddb898dbf8aae4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe06856f523a37e1b08971a42befd42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda206e3c4e21fbd193047963b1ed89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6826e9780b2890ec9be12df2a945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d3301155a704baa69bd302f7986e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfeccd552c5ca879f901c08ecb87e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611a80ac720a5d35ae9a38bc62719b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5a6ab358b24406a5bb98ab531123422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518afeeffc2830af67726706c0190f63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6a77372513d30261b22aa82de67a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd005032165ad5790d11386618199425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37765190f794eff9968ed10f2b65e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4e7db07774f4d8f83590029b32fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007977c844cbd36d1a9cb07460dbdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ced5cac09def8f58f9a72ca70d156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96a3c0b119c8aa1db98bb4d1661a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96e7f20c07cc5ecfcd6cf84d27878431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17201bb3d4870b646e895aa45e72d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8627d4aff8c52ca36f5114cabf8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f13ab6c4f48644a6d80454cdc41a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc458cdab6b5f630ecaf07cb3f01a00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af89fababbd1e8e3cf133da3271241436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c0680215ad5fb49eddd3dac6973d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382128dd8f0c889f1b7d92729822cbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4194270819fb51ba2672ce1c7b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55521c07299693b16fec123b563df0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90f83dca5070451e553adb61c3013c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b245b41396754f0999a6db8def635442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3808b7d41258b13385804e08002b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fefc9b77f394bd88a4ecf1cf6a432e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb32450b78ecd6d35375b85ae3c4cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7612c9005c2a11ff2ef2bf402dfede446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156766d1215cf9c4741379f59ff49a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad19cdb3de855e73130d76f23c42f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a39dc26eb2912484f9cbb0864bddd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c94a364b22538305471e16a9dbb85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4959645cfe7e6c526dc3e1313206c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113daf8ae5fa9a30578d5aae84e67e2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86093487e8dffa1319961a2e122873453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804432321e68e9996c73d10800ed92f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151a897969ab608a58e1e01e597b2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa92c85bcb9e09ba22d87f15c1fa80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766996780296b8adea49b7244d129b15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f705f5b8d3c382f20083cec438b284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502345e92da526e551adf97a29c57b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b825279e3e601d84aa0af74322de7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae55b2c16e3f087efad97ef3b39cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d92d740e96ec2af285dd030be278462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc655c20e51b897e9f15481725879c2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc61ad734f65868785f3047962379464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5999d7b1303b31df1c1b5bb6ebbed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bb531035a6f0729d44a9f7e385a7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b4b763a51e9fcd947ca5de2c2d318467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f962849bf5c4d80678c9b55f9335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdda569fb9c68e1d828bdfc7549cf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3545006c3d5835f59a95c6aa073527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed313b5a555f475eb09d47b4f4e4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70cadf01d1e29a5b8a53759cdd5f0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cf2de1d51b1b7eaee1dd8c6c6b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538afb53f2d895ea041aed8d7d4ea69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68de2784de59a880fcfb25f7293ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ad4c97534242a8708313add8648b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d526f777cd3f91bf9d0b6a50fdf15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87a56555300458da24cd8b96310404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f06a2373e425a2d68428dd5e6f9fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939484c5ea735d78dfac46c29f18adeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4813545a3e6708a8b1a181a522321bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995f198aab4ccc488655407b83a120f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec816fe039ef7f677f64f01c9f4d1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a90fe321fc3fe002df0731711b6fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf260a897410a2726adc0417969ac53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096473cb007ef79a58d1a8599cccc812486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38517ea8f6b642cf3c82cde20c47a548487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a577a4ce62a77d201226357c012ac8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77fd54d03b0653d66c28163265f04d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0026fdecebed0575ce272c49bf7d29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c2e35ecb0f4939434c12f8d7b7bf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb210715ba67705ec470665d2b81bcfa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc9a662707d357406a4eadc716443493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad127f4466027fc0fbf146188e3e9ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001e4d032a8fb699c8cacc6ef36e84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a689e9eebde3613d923d1d035848496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6627e67b34d963a666a01741310c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176c8850cb42093837bff540cb3ed1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2832b2874afa7570e8d53046540fa63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c072007a457f9af259d26dcf5f1eebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa846da85ea400ed0e8dbe0788a28a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e5dcc3c3ea4b2d220742b61a33c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331dca791c7908ef99fc360813a7ca7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36b0bf8a11ed3636b00a32d776ae9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0ddb5260e734762f8c097ac4f7751505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f218dda84a53e7a40e8a4f20bc8075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff50c5856e0643ddbbb006eb86d3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c38db7bb749e60498607e85dd3216508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3264577c4eee6da98f7d2378abe0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f1c5adab8a571211fc4102938607510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe7fcdb787517dcda9763b7b020d95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a207f45ba19d58586f9ad722e9a3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5097ba10545f3d92542bfdc0ef1f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e2eac5075181daf0a486ff1446e0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb437f21d17b75273e9482247a90b5bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cefe743d6fa8a17fc764dc3e559a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f53210114adb8b31a2d9e4a15aaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61777ddfaef28ba4dcb5c7d537159412518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b1b414527ae2ef02806af71133d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766dd80d176860355bbbc6b2dcb7d29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dcfb6154ed18d8db7937e6494b4cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4627babe5e49961522c98ae802a7ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef4bd4b2c2b3d42233f59e97873144523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd65990862e40d95748de0f08fa22e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e728767294e31f8cab37a375fef6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b0479afd2401dc6785b8470b562c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd51d1fa0d583038236add32233b89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dc84354299505f28d3a53ef30ceba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f244f6ff230418915f6dd87ac995ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7554af47402c450bfb9aa936b2e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b34aa80442505f72852fdd0d56428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e7edf9145283f9a853fe3f3c4b21c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c80c8f9ba8d7ac557018f42db55b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d58b03e3634ee68f48215b04d4f6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9ddd830fe0efc32a1f0927801b08c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bc0315e76409169dfde095cde13ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909488f279cb5e8bcfb4e9fdedeb987537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df4dc311402d4f8e2fa3e318c0e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c7fac912062d1ccf9d2dbe087c4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40bcae23d6eee866747d7730664e17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3809b3c89878602d1d041fa25573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fdda35a77e6ac5e66dfc5234d656a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f68f08836f701e1dd2e0f5e1ae36a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50239ec36f43d6636f9217a605045788544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529bd575fa92b662e05fbc88c59f0d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be386ce1a06831e7413d3acf8faf85a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ca591feaf86d341ce0ce9fd0ec9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040b7c622bff10c0e2cad3670feb4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd56bc95f336f476e960845fe823d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f865c1cf2537c5b35feb071997c59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd5435ecb79bd08de90000d20af0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86614ea625d4f9fe5dd8becc4aece4ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1aa7afcf8e860606f3ba52a137818553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf47d41ab6737e690236052c0ee513554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b69263533bc02480b98ec899d060c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d661b5ecdb257354470e5690299e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304cf25ee140d288e1a1d3388ad5833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bff84948afd8fd6f878ab9dc787f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48da1cbf0dd626ce1b190bf5e5127e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fceb8cd553ff7c88455ff1984393560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe1c167207e6b69668d9cac453dd94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa12ec918e4f4ec023b98f8519ceb95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68fed33d88e64a4d2ccd16f0636ae6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22e3c56ad5131a0b03e538b2b156f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da57704e74071262e0bd1803f9f8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c9ef597ee09f5d58f5ca040e4ec0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25db117a6034604142a36f63b04420567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81a63e88b3fb38cb347e68c1a1467a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b433ae1161ea82f4b47616d41b32b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e658c3b0eb0185ee426afa9da11b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef7102e6b9caea0badb8fcf0ee497571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eee13c873f34d8bbb208f2d8766fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc57ca2f46563fc7d1968abd1216a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fce5b8d80e42543298cb1eddd7ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a97c09699dedace2649aa162ffdd18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dc0ac7be195ab2c23b4c6e4e12c1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b988cbd51990f97202de2513bf093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5042923ad96aa0a142a93e42686bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9118c734dfb4e9f367f69f2aa130c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2988ae909e159ac644af196cb4f522b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ab91152c832162fd88235717fc04d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484048268448e19ce7d92c9eac40b856582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456aeff2ff09b48cf5aeac3bcaf4607583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f65a679cccb5fdba2a7070cd4adce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86ea1b31f2526c4a6bb381fc511b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbe97d84da3c6b8483eaa2840d71dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca049258b0448ddacd774434ca4e23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bf286c30ed6e044a3b5141e227ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a408a87eeadb261304bd8f8e0b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de344d0182597e750317df3ab80f0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522037829ceb1023684df2d58f452d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6164c3a15b71ca18ced0aaba44d6c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc6f451d524c3d0a6fb48aeee9c2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1390e4c4c77994ad7e0b9b5207ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f5dac7a85b8c41beb3df4d85437d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df1884eac9d7bb6cbf1a93eac506e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282c2b2458e6172da404e2cd918595597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab9bfb1350601e0102d33bd586ac6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175359f77535eb39037279c5b75824599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6184ce3c25934a0752af21b34db8b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a6eb0bda5b6bec81ba85af92cfa9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0d3e7325e1f4bbe1f1dd68bc8c49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85ad11be7e4f02429960961f47953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c66e9ba2574b6cb041a1e90bc7c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693411a379018a8511791ab5a61e581605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281db6c20ce675b9a109e02d9627984606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8302a323b1b9330e538b667e4d31e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d892d08a25760d5f90231521ab948608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e77d5143351a39faf07f4114f5969b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52fcf48a89c7aade0244aab835a150610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5591e4bf38a05f0cf3a52ce2ce846611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bde233ef888b9fba061ea8342161d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e2d0039928e3a58e2fc62949634f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702d967b6dad03b164481e2d00b9f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300ab1d234d2d1128c257cab1df3b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcca6880ae718ad8517dac1360d146616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db0b4a00365b5c02bf152868b0b907617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999152991e74bc59f85a70ea1812ec17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599790abced341261a284a0824639d3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7592f448760e567d44be0651a03914d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b486743b3d56c4d7064ab1f15ed556c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb73ddf7828080a8b5a87a4f895903622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f65b16c3eca067f1799d22743e4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d939db3f2dcd5841d96ab45986381624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6eec1a98f7bcf15b3dcd7e465c487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6a37fa80076a7bcd03c6141308db6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb1232dbe7c67b1b15d58fb56ed86b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdac626f8eeae001c77bbd3d6d0f77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084782af18dedcba293d37a4e97d2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d168a917344d860ea488112721f923630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8d684b5e87784021ae92dd944444631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b64076fd008b2cc40c59e3b25d9d4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdedee1d6f1b887d3f6c3e22d0797cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d99791f7f64d6906be1a8772c8b72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2714b8d2525633ce565f813d338d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b306a163285c4620717adbc34593c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2146fbe6260e02a8d1152667ba5d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5de102242b3d89e96f3944b89704d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df7e58771d3b40b5afc1415b17c55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c76d546e6eed3ee95cff945b4fcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae411e5cd59f93f4ab5c721de6b9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8c9ff84e5179c65cd7c6d4ef6a7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45470365aba24493e5f7bdeb3a884643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca7373fe3ce6cbb389aa70c3cb080644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf0ab4d8a9c3f707a91288d08a8c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36441fdc56c42aea2ccac507d367d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a02a19bd34383da56f9e277b856da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2d80ed0c00daae5703e3199b6de2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3b0cbe720c9f545272bfa1780eea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad55fd03e548bb688a24a62880f67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8868fa44a7fcfd64a2dd997bb202c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77214dea4b0d6933e54508ae935a2d9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a70326adf795464b46db443216f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d089d28b12307a79334f3446266c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f0155aae64ec3b5f2c160af9c2e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f16f0bf97ed32cb0ee4dea7990618656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa173c0f68edecaa2ce2941da56765e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ba3baf3886513a4021760207da730658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f137f9024f10658057d9ac0277c6f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca35c3ae54afba5a63f6624e1dc1936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f82b99a84a0344b2cd29d6feef14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbec11bfd4cb18cdfa48c1e11faa6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e698c3237ae885f36a53c60870345663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c97e32b1d5f2b9a730b818282417664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbbb1e324bc7ca5ae1a705f371354665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f640019172cd4826c7c42ab3a7970e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f23802890eded34f9f8972cd24c8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354f00bbb5490778555c48cb8275f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2b4967dc113212b811a9d2d26025e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b777cf0d534dd8427f496b02f269a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39931bfc4b146cdf99e778afe50be34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821209737f075dff1fe609fe265031672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3cc304bf64887a364787579e07f70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c15206ebf8c172b65ae05c0611305674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de788d86f2dd4bd7e2fa7f6354298675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec6cb39e7c2615bda6e92e656f8a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd56eba8173faa7042074827e96198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120479e2941e7e1a95330c3e7e4bebb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a9653d5ee335b1aae77641d3631a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04bfd4b8310d5127cc3f42ebde0595680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f3165314c88866c2ea1d1f3ad01c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfc433d7a4af71014841b348636e88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b87a671001fcc2f90413b71368d3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38223fa84381f545a6f19c6f3b5f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e1bd75ce7eae2d27a01a6764d8553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b90b9ad975786ec72fd4aadcb199686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1b56be389dd76c2cd76d517da889e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd516609007b0bef5902c02eb5f943688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5871d43d4455a6fca390f959a809689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275fdd15232063a6860abe707b41a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048753fdb4339d263880069a321fb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9249459fda712c2667ed6047855bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31c0ece00bc833a25ad2f77c9d70e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35275099f6c475386ebc69d3586d18d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71da00aa99c82bb8e8ac43790b80c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3ede152e9489c735e3475c3dce0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44f98892d25404935532065991569697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541533638cb82c1870b6e18f4769160698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e733346b583287e5a2e3b0a6131e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30dd8b5e4aa6835cf0749ca1a120b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a647ae330dbd9df3604b03c22ce4ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699be2003dcf228d9cbe5f8839a0a2cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c94ad71b9d1961994ff4605964637703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6ad89e366f1fbf4f7add3e67c37e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84799f5d84eb8bf3446009a6797bed94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42794de94e5fe3beed8fed524c131be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d2d09417862c81ff412d86dcf0d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f21291d4b8f93cbbff2a34af6f35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106708714867899ef8c2e02f60901201709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450f7f86c8ea9a575a27f77f6f7291710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e462fd5f39dd7560533e83704af30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931028a0a51170534aaeb0aa183e8123712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d481260f88afa21bf652c03b60a3db5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4218c081f880242180800ca74f98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e53ac9d8a403478d64e1cfb54c36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a47254b690583273c59342764f05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85209dd6d7876ab82504c887981109d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938cc3947ce8ed9fcc1b3871ac2338718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f611ebfc9334bdbd023f75a9791ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5287048cae319fad13071a74664b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d9004fbdbda5d46b882eaa9d29c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c05e5461a3a6278019406596add1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff142b200593e99989997187d4d236723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f988e6e35c0322238d8bddc95a7585724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d562cd915db047259bbae1078237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2764c9daec5b1fdc2c9a68a1146674726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f91c60cbb2702a005eab99082470727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943871c4c1572baec6e0d0e0ebd8bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2076baeec554ce64baa530e453a2ed5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88948fdb013f65d01a6ecb1b7cbfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec29295ff56bb52f8512181f0beeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0d9d19b7b71edc0945abffcfb025732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19f982ed6cb6780acf9085da19ac9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15b82670a8f59b44b3a57ca78146bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415399712ca40fec7240ea52ed232c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff70e878a5b6e42c0e309f8280732a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb1aa94bc95098599321befd23eaf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b44cd45ce3b21345a628ef0dab7d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa45ac7e8732cead502f7cca4fa18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e3a6801c1873842d66810bf05d7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b46c0011dcd78aedb96dccf9aaf22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fe09fc62d915661c48e88721bf5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceed520986b8bb39efb2c8fedea87f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491967060ffcaaea927228ee1add2f33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b8ed3d1280ce62d384d0148f3cab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b11d9102474704f6a9e0b5a1e82e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d643ed01bd962dfcc667045aa9e722747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cdb5e77ad5b87570f07572669eb38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7e4fdd05502caa9c314791a23965749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949325c17c6d64c4d0c6e69aabc32f99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafdaeae6d6f02c863ee05a077fb715751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce11783aa1f324e4d4de7d7083b2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c916fce2aa77c7462841a1ffc524753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>