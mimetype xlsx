--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354ea1f4e3120b1ac204f6118b5afd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d5bfd79bbce46dbd7bfa045298ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7941b5229aeecd6afdf6d42497f723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec456c841ea56e4a9dc60ed5a1d46f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1fed9248ced5f78e037135d3f98b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c40be53303b70d185e3129b5249806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5a6e5f56a85edd498dfed16a77d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8b8b735ceb51109adfee8bcf67e628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696300207a1ad897fbca77056e23759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a72ce8f5753c05bd3ed46ccca154810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6703beef163d216aac7d0e1888f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1e6d65a77e29219a694993de894e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd03946e96b057f77bb0a5ee5336113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dc16b31364d9172c919fb974b43c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70b95e1d8c0e7829d6641d758914b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c08ee7ca4f1fa4e077ff4b325a39c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62947d3b8d6ff5435e9f48c30fdd53ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63c7deb48c824254c2b24b80d2172718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d50e7e4bcaf1dd14cb93edc2dfc1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603430f01cea072c0572634725f2a81120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56ccdff1715739f22afd95c9edefd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c912199ffb46e1b4554898ba9cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38addf183c4a61c2cb2651a73f4ee2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c5068884aba47c9a3ec5269da8e9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f5a83a0fa5b912d221381e3d2cb6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb67a4c45a65cf02a19072a370894826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa86ab039cb03540d128658696d0f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd55c264fff1a2cd8fa65c5e2badb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dfad318374a6bc5935c2a8d774ee429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433369daca7a9950762068d003ad25030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a853b0b429441bcb2c577440926a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71100341fe5d2a78f7b5169b231e10c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a1ba435dfb378818ca2352d185e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2ac277c27e8a36863cf04496c9d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a47216cf9cb7f365ce7cf9ac0990935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077cf0f0e8a527f426db07cb31eb5fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0134a1c784b8f442b24d80266f3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17a259b4fedb35cb301bb8af60ab738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f36fd894230c5628d69b1cc3df39939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a6086a35acb18616136a303b760640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1661798a07bb2fcdbeec2b701ca0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef24f1ae6e06908e8f7223f83ea7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612048716c26d3bf9aa51ead9fab4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7281dec6136ee4fed6957101a91344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b7715449d303b52ee35a58ea0174845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce1964b1bc7e7fd88f5ab50901276946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21eb955619b8c7cc942f3cc03de6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3913868d9edb01decb17db9b8ecc2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068cbcadfae09950f7bb67999ebf47b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701058347e23cd7faa510175460503050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8158455e91d75d63d8f40aadbd16e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a2194e87cb27fa75e5067a97125852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252607952772205f4dc4c00dd7e1e5e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb64530cba181ced1bca98f0fb23654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c43ec39b22c3c4df6adeeef02e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b7db8b5373c2032e0d1e642bb18a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664884d175d58db09e92242ca6009f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156e95319eff393b19985f1303814c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c1bf86322aed08b33c8693ccee3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0288e2a3de84ccd04a60fc6ad04860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab9a7f6e1673ad1e7c9acf2f49730261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe7f9796cfc420963cf2520e0e16e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9a6dd1a06d674e8602015bfb616663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac15fc2fb502ab9fa818ce9ced93f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f058efff49c5a811d504b46add0d4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2d173c692de187f4305af87d3dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3879fed3c7d31fe593ae2a642f3db9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72b7d2e8dad304fcf5555ec85fe9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d76938f6e884775b89f7aed7ffb7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319342f7d593ea7ecf4c30544d76f12b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b719bba480a1a0855695aafe0a748671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d0aa15e34545660194fb522e84bea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265821ae3468445ddcf0f13c8fe06c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897decb1c37fa86b3b8e952fda6d803d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9007d67545ac37d69775af93505b3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e12a5639c19ea3e53e9f6e5ad08e5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67417dcb7e53b410d69cf459c801198977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dbefebeaab7d108ab7c22361a0e0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3233fd7673ec9be62268e39d6fe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510953be63fe811e5cd8bc77392da1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48cd7f6428f8062ffb925a064c153081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a09c7c5e2681be5d5b0960b2acf41082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399657dc4db09895589c6db2fa77f31083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1783736a59d9f7e1a01b53c6f16f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fddc9acbf62b6fd677bd2ccba9f0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2877ff5e3b75de55f1698a20840ada86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065bc63b4464d859b33c7ca3c3e05d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663ea6a32faee1c2e56f050d2c797c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d7b26dcd953b6fbe246e7586126089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539233f4b28eeaf729bbbc57f5587690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e61b07b78e5ed835d677886cafda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd8812334da87a5b46517e6fbbfdf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec69156d2b0ada9f863f4a93b28444a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35823737388468aa83c09db1790a6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52f90758369fcd58e8d6559bb076295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a66ad5896c1880cba0a5bfcabe3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b495dd118092aeac76a486a39a7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c256b1c3d58157edb4f3ffe9f364d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b106554da90de3f1f749abba2809699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e104018e47aefa68f802bc2264a178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3cc17ff791c073d16349aaa5d779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26227b0e51d73ad1a7962e38bd606102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982f46dcc6d4856d5549d964e8b8af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18b7c4d52b4769d3d6d33400f9462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad6bb4f80bda6c4e4bc3bb866bb91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004f73aca53e1868522480a6b483df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5b5a3e1ee3e5d6656736fcbe2630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce33005b947190ab94b8d2f8b291b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a9582509a4c9faab42863f185226109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c410e5c4e952a2daed6219689376a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba037f52f3e0aa35bb27fcae673e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a469d2a27f13cd8aad48ea106fee3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05206237bf13541ecb6e1416f6c9d6c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e4d3cb7d004b7b2394de27cdafe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c1128713b4dbe56cc4e2079e32dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be1b5eb73329fd31afec02a2cdc5d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86224feeba1ea7314803577945b629b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7631d5903cabb1c2b8d6c81b755fcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2db0377b2ce4e763ffb4300b208bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff0d3819e05b63517dab4e29926046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d401566c8f8f6a2b699cdc022a032121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d23af43cc052ea1f4f724a01b7289122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406fa602b94bf8ccdbeac574958ec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17060174fb7e417e1693e72f3908517124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327897b2461fcccfcac50c90505096125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24c760082abd5589b121089547385126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a783422b63e0d163dcf1204ba833f66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79eae7515fd34cf4410e3c0cdf62d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05762d86b56e5df4336560e4b0f88551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3cb76bcbd97fdc8d658fab86e2986130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c43ed86deec82676574f4a9ae5b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49846d0dfd78868c7bcb2ad31e0d07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32296f0417170eefa03869047e790f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59894a9d55a08bee7e8669c3e45884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a896f8676bd0fad11e4f7e598fd2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10bb076b981be4d2e0b35442148b6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ffecdf55c99543ba846561b86b682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d784824906d117eebb202519cd1b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f5b47693c2c9e6798f70e97ca06b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7f0a2a88ee57880a0f4c58632c30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af1bb61dc3ed07a0c8c53ab68a231141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626ac72fc01487d14bf1fad9b243af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec10d55a319b646a37ac19464ee8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333b69464155221b6b89896f12d8ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04229dbef96c992fc4cf23fbd85abc31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e294897658137af757c1241a55497146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25e384e1eedce1e650eedd44be2020147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce5d680e265b283bde49d2dd54dd6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8e63eae3649071b7929fd1df9b46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1a41574eab8b9b1b40fcb929c761150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f062acbeed5dcf4b9cdd9ed7b157c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279fd7993fb2d20d35dd8850ec9fa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fd220e1e494e2a7f7e66bf93c2dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663106aba35d7b923bb690695efa025154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba3ab1e283b115abc9a2a07e83617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76791022c43d293e1c02314b604f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176918cd7dbc3212d1e5989002b1ed6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da675c839eb212b650e18ffafb230f4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c95a6e1c828a99fce85abac97fb38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb001c4224f8ba319a894bf1cf167160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ca42fb43b3270c232b26f32bfd598161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f4326d8b15977e2f181f7e1cb0b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5bdab9f1786e2245faa337279b52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb45c282eee2526ebe318821efd64e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beef15898e0405c6a2ecefa589864f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b10d9c178905609854a6ca13efa4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9a13d9c5c54023973cc1722cb286167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40e40c24ee1eed66c51abf3d2d5e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ac78e9ef15741ca640e6f7aeccfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa66b7eee413094d58c765d6270d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01d49c38e82029cea4b1bd0bf33939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbdd6bd2ab735c7db7b41243b66616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34108efa0bde5f0b130c889898577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990089e04bf3cf860b17ba368e1544174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04cc69dccd2cd8e6ddce1770b0a403175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699daab7e9d8c38739be4ab7c2b58d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6260d619f84a63edd23d2f4b1a1bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e105a216c53eedd25fbeb5115ede178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750c2901384f2d4fde79c289796a9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3027fbf65265a324aaf88d41d76ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aac42af282ebb2caab95319cd8710181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f645606e14b6e5d8c3d7476cc1a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf8b3fb333ee54c8dcf5472e15beec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6f8125e27122b20b27dafd8d9a86f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6342c2af4d8189bbc8f67b9a144a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d099214f3fadc317a4d5a765fe828186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b3fdd52fa1270ec0f702f7a43b9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b8af64eead9f12cb3dc06d40272ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c6b6d237b8dea5cc11e2338eeed1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa6889108d72d5d7140897fa7b5ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa638bc8f5c87a27e022294fe4bc219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d0c22e6b8658c9ab22ced055f8da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b5b6a3383c94fc8a4999ee637340193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5fe104748b01993b66a321bb82a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ab94cbbfccdec96fe5c90c961c8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02b4355db1ee8cd8eb23d1516b7fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d54a2d429366cc86ba20b1fb20b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350772da1419897830ceee177595f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082347e98138c198c22a253228e38df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a0c95a65f3cabccdc1dc00ae29830200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a7a972a8d042ef5dde716e3e4b20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae6b2d9c68d920cc69e0ff5a738a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dbced08bb50b5adf8ad2b64ffd104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea8dea45bfeb5f960de3e16165927204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549292bda52b223ad4fbbb15d88f0169205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a255f315036114505d5f435bac5465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68b7c203f9d2f39a2e9fbff2eccb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1feaa9a6505be7754a56f6e8610a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a51100129279e7d8beb597dec6e2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f44bf714b4e1eb3e51bd6034cd1d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2cdf88fd5c1a4850fccfbb40f43bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad500bedd5ec99d4c109499343d37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a44e637d77a1ff7cc70db290100bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c58ea52a9776b26b0de1738abb20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ddadca267081a5a7adc215cc356f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca182b242d5ecacb2022b1d78cf31f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36936d62782b0c9a1b1d631a9080ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff1c5d917048e39216a88e7dbc912218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4249080ef2bea45bb7960883099373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8d34ed5cddef15c91e27998d23d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50a66fcc5774d4cb65c61dd424d6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c925887507ce80fcb428d9398c55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c97e53d964f49e1d68244c6f9d41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98e97f33d066c02140b1751a653825224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fdfa4ebfef0fae331bd94619feee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23917790a0aa061fc9d6a31cde131558226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e6d21b685150ce7fccb24896c0d99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045039f0cc9b69dcb7b5f9e3c96f79b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad187a94cc47506c11f71ec7b5348229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd081a2c4325425bff6c1e5ba5c5bdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcdd71962f876ed4329d5c28b92521231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ec645a564daa436b8eeab53b8d1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048dc3b21ee6058bdb187ef7ebb7b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea4b3fa05a208be354c63f7a638307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571428133d13ead5535b23dc0b08bab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc744e90ffc3d35a064af5188aba446236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614c29a6b622c54459502dbb4dbcf83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd14fe6571d4cc506041cd4df63f8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bcd9f5f01569125e02b8b03a84031239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cab8b2931c86efd5aae0ff1beaa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0dcf73aa9a922bbd104e5d8a6747241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6db73776dc4d551623fe7f8e670b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767adf6a33cd63cdded96ad22882ec24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a7f31fdd20d033ac28b80cdd2a5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fc5b07c1b03384427efb126a82c40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250829323fbc64903b808c58fbb70ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6c24387b4a64c33999513a603cae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c757ae93cc4cae0a9106545df021b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085a82c9a724bdf46523d621a91537249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766d6b927634a3088674d495ac553c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbcb53c2c6796d3bad8171a3c3255e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db68156c9ed101ae8e64f5181581b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821351cad732297efdc0685961445cd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd247d2983e1cd781c292fc5b1882e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecdfef6bb7354798dd600811e2aad9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518081bc9d67d215d1f730cc9a837932256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3168d4f024f4a7adce5f59deecdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f6fef0ac155e70417be461ccd460258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0cf157bf2fa42644654107797a85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ac36f6b739fef597fd59880c10ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa29ab06f04790db11ba2e29ec48b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d1a2984e1a3cd7f6fc8ce3af4098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f5664af810b8bacc4acb04ebf208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b854a286a0c5558cb6397baf2bd9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606822e0f7c368a8e444ec67549001d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c35580b940ca6940fe223ab4c0ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ced86c72a5a8baf0ef2068de11ebf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d720646283fa24178b9e9c99af1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a58b5ede8d51af38e9c2b460734c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f11a524e8dfb3f7c885fe37bf51f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7c21fb3a769f85d08ad37423e730271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf44f03548963d1aa4561dfc816994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4c3e9cd654af972f288fec5a1374273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc303f376a2edeca0491157c180e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0c3b97569fd2cc9ecbfb4ddb7285275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aed0836412c5beae76a69cc5dd2c01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f79a824d89f87d52885d8f375bf3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3965c7dc14776e8c2c5061593c867fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9531ad57ef0706e02cdee576e58492279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e116d492f2052b8e733af9cb5eb15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196679ec2b3f1e850393b3461b01fc7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df4e04b4d4d39446205d70e304b318282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb6c362a35a30188e2a6b72bd2a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd819ab796ddf5829f626d1ac6f69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dea396f81adee7445a36727348fd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435f22ca914f7e416d18f1d7912cda2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a1325c83ba4ebb34d41712413e30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5abcd7ca1099625f62f44f22131a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c1eb8bfd840f7171aaf5141224e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52a6ef4f102a1ad16efe585912fa02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877df5d42c9e4a1b75fdea31a72d737291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0508fea7274724e4ff263abee54c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedcf8ae1d9a53c8efda61057551e81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c25e9d0e89c405e4bc93ceba1db4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a80c579ef4cf4cd156cf9e6fb690a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661e7f05eda32661f21e1a129f5b0dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc220f094af6b52ab8faac3ef86613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f7bc2bdbe8c001556cdb5ca0d75a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d5afbd20fb49d744401902fef9c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357eeaa0d901c42260e07e8deaa166300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210727abe205bff9f87a57b5337cce9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76cb10d1b20b2db71553971e669ba4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92b561189c9a1f73780d2dc8f0d00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7b3e54f370539bf745c2d3eb60aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962eb943f8829a5f6282afbdfdf4468305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a915f2340c02f63395f91609772a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba17d85ae9a8167e56db957cea1833307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe281af3254585f6235393631e2631308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0be03946ea3714528bd657cd49e8f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d9b843f8b882a2f1a174c27c4cb0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8fbd7db7bd2631ad4951c54131bd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954e513111e4d6d853ba2e8c35f88d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a8abf91faf50d4ac9e3160b8007f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768ab1a49845d03e3e2d938edd2275314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e29c1dcffde3ff1eedbc4b2d93a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885149295a84e8ba8ce3cc5dcf50b6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c6d43dba66808da795a37fcf693f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde85b3ec6479c78bfeb26fcde50397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81d33407e546f991ef5c5073737d82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9833b795abd45a4e46b981ad451ba5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a83155a6cc4b36928a71d222dcb5d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f31c8ad95decba0afb436eaa5a7964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa101d11a143793e2abc7e8ab3c59f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766bf2b3a2781c6abc129ef6820b878324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579201147f6daf16a4a32a7a89b4f5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad503e1d7dc2a82095f99f2926cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f97331e3fdcadcd4bf981706ffae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed679f3e4071d4a6f4589b47f3e9f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c03f5f45dbad126d3c74f31e8c3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0549ceb35b33a991f2935b046f04da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ff06114709f488a6260f9f31a2d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0e025bcdb86474f06e09e720c5a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829817b251f190f15c8a57687b51bc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e0ce3afe5215b11d13fd1aee858d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f60a09cd568b2afefb9e04b521b8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409a5db4e8cb03c828071f5fcc16391336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423ac04795b11b81273fc6c5b0461e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5accfeda621e9824aca8544523554338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08973b05a25cc8d1242e1da80b4f35c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a914898ae42df0ea84f74bcd9ced21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b357b9c8c8faa2dd4519d689685ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd74964dca4f2ae8434a760c3e4514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab0896689f6f623613bc3507ef6d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67996afd14d276bfca97304cd117d90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c154fcc4a1ebf69a151731fde32212345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ad483ae0419f4fafd24c5436b776346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c5685d8495b81995eed0f12f61d8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f26f4e41c80d9166fdd2374f17c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441becff251a3fe47c2dd8c3ce07b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b77606b840b574da166cf4641fc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba3cf25aee6b83a24d9c09ebb4347e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914c9b50b8a1b342d35a032676452e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9037c0e8845dd0f481d41c4b8266de8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7389d98e4452739fdac140226e0ba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6380cc597084bea5c1bb75ad4e1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77df19a9b1a3b60964a596e8eff26d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd23ce1dbe500a95a2458d2976296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21c4abb5522c476f38ea2bd91585e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc342d4952ba7b05a66faffcfcbd50d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9e68e58694d053571df306741226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d1ba68f36349b1d483b428d33777361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2c29af3e7a0bac556fb1be1d935aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285d464bee6af1b1ec0c5c0dd1d638363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a3d824c8d24cfa5cf044f7097c4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24caf128ef337a0ba2fbdec81a70c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27bd28644bd0e3907aa399c1acfc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaafd41d2f4c5050b4a37a1e84a2482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33623973aff9ea83a3a18a056f71b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f72f9fcd045abaa828d4cd824be6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a337693af881ce3d3db1704577ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43904e1bf8a2460169b94fa6dd262c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dc55464ed54b45965f689154db945372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177f7459b7b64467ff896b9c7f5982373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d181deaf40bd9b5c31fb2632de59b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162d3f29665a2b411a91679d71ab38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1e791d3224c41206163c5aca3b775376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac6f5804f34f155bd66fb3a8de495377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836baea63895e62dce6d748342f8143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6921fe6f40aeadf69044accc050ddde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f52c521c60d8989ded4599b3e1d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1132c9950001fa0fa4ca103cd1a0c72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff6b08f3f1d19d3cfbdb72b18c0c74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794740d6e878b94a09b7329ff8efacc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be674eb16561c13391f276291a390738384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad6e27465d02a10c36d920e1b3a2dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a56285af474ff17f3b77460d4a1d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a25d3b9aa12c26c30499fb407199387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840feef39e207c56465e779d228f33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216f025f77ffcf0d025657a0928c7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f4d36cd2534fe73e8d9f0d2775d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0dde3bf7d202a9720fead56d57de9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6fd2aaa326766b99933457b7961b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dac7edbf1c774813cef124a42ac51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eb62c514ac130d2c0afbe3f1bb9dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561db5ab0bccd7dccfca5ae527bdf6b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72359d4adea13c2b2b169e28398f71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3b9124e25ef2d8b38a64501c905d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c348b7ab06d2db3818b43bbefbe11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747300ee8a6d2d08e3fa596f45bfebe7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cac8e089c7b70342f76c05a81da4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029812d8eb923a9e19631477a2e357c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e28654dcf29339fb373d7a436dd7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ec981c3ea42da500882d2b89624e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e9a6f99d0b7fa9e87eb7726106a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9f3902f17427d6977373df80def9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e857e9bf6cc34f01699222ed15583406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4151ee005bf57ffbd72dbf7690581407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b9e3f8422fae34e8ae47217ab120408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509a40884962d3c494ad8bbe70face9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1277ecbebca96f3aaa991193030c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84edbf67e715291480fa341f992732411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571bf29685dce739c4cabea451ae0ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbea57ca34e77062b9a4f9e9abe0cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9983b1bbe139f931648130f002b1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5335b2161d00a2a3d32572ff6f82e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f64d13783ca9780b4d4200c850fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e091312f42d699c703f5ae108301b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f04f04343a5190c43e8b2d8ac16f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4153791f9890b2a0d3adbd121900226419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689cc8221e4b17201298e400826dd76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a681875c308f2935b046ff6eda10e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf4468c82b31c882a1be691d52ba0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc042229c0e386b0f4d6474308c7174423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741459f249c2b334295c4d42c304b3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c033978874c1b856f46f1215b04b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fa5e2b6a0f715b75be58fd3eec790426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c986a11b114806bb41c700bf57169427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92717043d35618af48602ef0b0afe016428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1474e2e7b817baec9028865a47d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02c7f9c76f556fe4710b53a28ce8c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b2f64f8bc67b4c71f21d0535898a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef49964f653f7aa8674255a8064d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c3386d9ed5878c74337dc51516c64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6def389f9221a29d29945a858286d8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe5ca5aac75ae9b66edbf646d2d4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf211961e572abb3ac6e7680bf5282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979bb2c48c3a08e60815fde66eb95d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1e94abb153ce3464c48b2fa51aa0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855af68de4dd690cac74774879c319439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7dd88a4bc9f6d0649ce880508aa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705cee8ddf0251ed787801173e6402d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac42bdceafa5a063653459c55d3e10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ea92e8cae5676d87f628a50e0107443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a654811ecccd084b417608c2be74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae509d026b42b22f342912efe2890445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d4a28b3d33c5549b050c77ec1b9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55476f1190104a5049e32cdf99a04af2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276cdf09236b8f649eb39792772f54a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85911056487cf577821ea3c71e5e99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c031fc19b68e7e002b9b4428c2934e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35115e30ff689f6dd3c28adf27903210451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d643e3432b66c3906333d20a271c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9cfa013f73de8b963ca34dfe12ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ad38d710a3f09b94a391362a1d3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a5b5c2ca6e7af0da8e6adc0f35e13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61830928b335e6d375ad71e618fd38b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d8339f963c4d1c95a3c254832adc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0497d56fce9799da26d710359390a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07840a960bf97bc02ec6c2f87d6879459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f734c57519ad79c18c6cfb28a26d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f2afa1e55b410013925f02f09a402461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ade769dbdff659dd8e99d9391881f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f5524239e2a3d1e98f37976aacb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed00220971c368be325cb9bd9132731464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d6b1b75cfb7ae319de1f50463794d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a0ad385008a1d2fc0b4044920e46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d110c621ce14543c92a2673534c6fa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660764890d2c5370dfa61c06d1c44c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a93bbec63517d43fd7f90bf050bfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f15d064443eed9ecf92e1412970c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7bdffc81d82533024cce5717f946471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d4c6e4088f8b2f51ae74acb65c40c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192039b9141d8532025be19aec77978b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847cc15c3632d64f93589b78522c0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf52b0aad7c3b927bbaf82ecd70f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba592dad9120c40901e222c471a100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6514e64eed3c434c4114aa6f6fa471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f9023ce157bada7383aed80e48b71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd806885c07c663633031e37dea7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fc4a307f5bef3ab28ba4a78a9e7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c59e22fbb0a3bd63b02f9dfabfd9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a15abbdd31e5d5ed0b1360974040b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e895e9e303e5496dbcd29bcd3c661483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242431d1824b9dbda47a5c727cc776a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9565737c0132a803da629fe3fb98a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cef59bf0118e76f084c3d993b5518486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118f6a2071fadccb74e3479e201d47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6795f43ccaff7fedaa351918c17a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040769c8f53baa65dba05c22ea09e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f147b9eb29115d27d110477c04041490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae9ed47e1b169c4c45f7b0ec77ec3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bddf858ea9cfd8ee1e09965f4179a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08404e40c58c7450841e94458aa4349493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9d1cd7b84a8ba7ba79fd2f55af3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14827455a9c0d1342ab52a8f2aaecb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38363cba11bc93ae506877e474523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1930dfa4a79d5c993e650ab62149b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9ebb24bf4dc4127ccbc575a7d78e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f270765e0a321827c758b9128142499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68397f712cd893c2425bf31031a60f60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c94da846794d3676ea0b3892400e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d39725c2065dd8a012376a00d3164502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c789137fd6a3b9fcad186ab9bd5f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c69478e19169da5e3c0d8528794bc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981feec9e4e7dd0e0050958b457c4b66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e938e4d209437055dbd4a8d737d11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc331090d2adabfeca4bfbedf6311b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eaa5bd82779de0b3472e65097ba42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09e4fc2a1b5a9ed7d2f16c76dc1b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41fad2c22fec1e9500408c1c20b170510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d08fc4d7f938ad16ec194741ac53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c4e5c660b35c5e4c59d8950831f3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b809898d4917fffad3c452d4121461513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327174f0ec41174491ec7e043d69025c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd218415b362a69bf34ca4149911409515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09fc2b3ce6b3234f3de363928a8af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579886ec4a0f058e4b58194ece98010e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41b3934665413da70e58e47cb2ecbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875c19eeffaf3b2f16d7ad95ceb122519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc461db571c9b7de41e51063e37ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c5bb7a5484d070d4282c575f0dd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808092ccc49ab9b99c496726f8e38ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e224b814dfb91a07d67d9fa1b3ed3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0790d30d8ac950ead83390376cc68e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56d14d0e772824df00cfc91de1760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a00ebfaac68b403b86ff982493c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac5ae5abfb051b6f2590636be383c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7fd412ecebc98475d69c8bdc1c3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bbb55f4c8d2b141704cf428fa7e21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e518b7483ddf78b1a6566a2d81f0b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da7a59dde56827f3de548b6d40b1bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ef56a1e172d6d8a7d2687991e442532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802baaf92f0257e56d4a63d3baff1fa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a684105315dd2c3c65ff384e5aae54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743e77074970a94b2c83a9f04290ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b732f1ec53fc4e9593d06ce3e79a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be73edd3cc6b7ad1beee8e050b52d27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6b86c603c585f5f9e345e932dc97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0dad433d84f6278021fdef331576539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56b865195e7e244871ca2adc6fcee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71c71296a69c46802905546efc844541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e55d42f0a76bab73b372375a02a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bcb71ebb36fd11affc81c16097d14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57e15e27202c911402105d28fef03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0fc4789a47929ba086841b6a1df7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bcf4e12f0f4c80e618206b1487c4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc465048a12fa470323c41f312b331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636a4cbc8d01180133b44d23468725c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa34325c13b63ca85d0fc68d50de8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f5c4e12f25de37d25ab96f5d55d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647f9c807207143dc7de983b724320551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdd6441eada51e69dc6dae217601e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e5b9b39cb050cd01630ee192d747d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba6d944f4c231a20aa745c27f791b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfa115b53467f5dc3c499a4888e59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40942c05dbee9629cef0837d92896b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18bbcdc0399c289608d4522aece79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12216d99ad892701b6c4af937d285594558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d08bb834b076ecffb9e4f70a0e995559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ca87457fd688ef014bfd0af635f81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3717454ee32f5effab3b201fb51c5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb623514c0898579d25e6f5c0a27eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540eb52558616ba97740c96d7ed2a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3526511c56c968736b97d7c91ad270564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d86716ccc173c22cb94fce725eeac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8eaebf7afc1cd51a64c668c067fc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e5ee448255333de0e7741786048f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc241100646172f00445a2b7aed112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda016212e6b782b691801784c903f71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464dec7920568aff56482ce5fe8ba1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fccabaa7e31184de0a5fc6c8a1c660571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068a754c694a881540a92f5731f711572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82796dd08280336058d6508a2c8bbf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd2e8b1501726f6639453a796a102574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99049d7202df8173c14e18fb7a5b583575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456157e08e0f198214cf8076fe011524576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a4c8b76a5ad1d0b4ba98b5c3ce8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee5c724aa20dac2f91fa5d96ea3ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1b6909dfd5550b721ed2b45cec3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a25e927c08747de6de8a17038d69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769437318a71286737354ac39d6191c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f0627a1c993e2457cd51ab5b13f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8405cf8085eb37b2841cb682af7e82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856fbaab27420112be32e1056c0ffb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb86577d261e5572ca7da96d5bd6e7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25b93f180f2cff2c246c70c9c7bf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b5dfdc682e043f2c0bb47ba80389c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d15e34d78956e188609385fa332c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690515fd8aba2177e663ff361a1138589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc366acb960ac5b6bfc28d15d176b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcca5259b93eaad44efdf69fdae593591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662209fa9fb28fb0191f64662fab9bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9696371a2eb51d23e03ef9c2c6a90b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a4954dd37654aae588a55fbaef7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89052f3d246675b568aaa9da7cc455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527940b2e9966b1ae401009725357ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f06cdf2f71364668b2999f4ec980597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519dacb99b2735cfaeb2b02ec3e390f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c9100140cd7d4d467bbcf8708bb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa3c155f88388bad9875cddfcb2cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0682db902e8c753a12e850b7e2d51a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388ba7e59e873ec1ec6515044fbaf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83370f081328d64e287ab5163b9af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26662b83e79074f99f1e6d61be4fa767604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd05cf96618f1567f9e16394ab48b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44df5411060c4b55fa69e9c6d9b50f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939858903b0f119c5dee74c60d76fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a0ba07ca84beb879452f4a5aad88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6db690587e8e066caa9d3e6c1bef1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1561d9a74533667973b430259f902610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b214c44792d8b2db0fd092bde4cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b807be378f97a7799347797096e5ad2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87c2de8eeb23a1960a269e544c1f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb79e06cd8fb8afb9957dc5d1909b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272e19c05d92c2c2b4fdfd87625cc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbaed029b152b41868e679e27daa85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256553f418c8f9802522b67683a56d00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec3a412f3663c624c9aeb9cc7ad2f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2fb0704db81a3e21af1512bfa06ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b9257a825abec411ebfd9b378154620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af35420af595437ba5ccd316ba9e7b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63367b223bd12c3c6f92da23112d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf94287cd96da7430b4c40fb62b5f0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5bb8f1980c4581ed4e50cfb3eb0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44ce6d81e799881d07b3192b250541625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5505eff90ee112fc886f583fb6754626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f57339a8f80eab3dfc6ccc002822627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794f45ad4c194f05b48e6ce1e6bb0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd5cda1485fb096c9c82be5991c74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778a5734620ba60bb951afa1403a5d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949822faae66dd7507e24c57fe8f0bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ce9bd5905f9eea1ab8782d38b773e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa48ea5daf648957d6f414644be0c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d36220a2753a99cde767a0d437a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32f94b0c4c62d28fff86e65a6d1aab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a5c3d89bf8d9f82dfc1ef4ab76a06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a074859f23a4fbaa3e9b063dd9b393637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2171c8d8430b86fcef720198eeaa75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467805c7ce6113a4fcc080d42cffd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e5f17b2ab4e551e99b531f1e1754640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273e568fe5faa2d3d21e8757d0aecb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0fe21d616dc1e5a9263ac2211f860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e302e45decf2bdaf41ec6e0c2b3b23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462fe78854da48e1dfa2e9905f5284644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adc8a6b4d58ec447c1a59ff458d921645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754f7965657f17ce8cd53ef17d9c3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0babd651febe2dac0b11b2ed5d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e1b4de84f620ee836f129e7c49c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cfae22042a8c91fa3320503ead537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302c1068dca22e209beff59bdf6adf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fcef123cbe0a93c963a3f301c28de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd926eb1fabeb82e1b5abf3d3b6bab3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad1b0b3c3fa0eeb3882572bd28209653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc31c2d33b79af309dbfffe6c4878d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621f6de9123d70e7ce2ccea3e50939655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c29b0b513b58b5aba6a18be81da43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c67d3af59942b82b9f473d9e3c26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea68db458ebdb3874795c83f887a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6fa8df757ba9abe98415e4d746227659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380432bab8883b6a8dc9d9846ff913660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1841a5a74296d250bb06f54b539f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf6a47cf0c509ae8bb08f2e7ae52aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68189cf01e21680bb10299ef19b27c03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fd0347e451017cb906ed8bb4cab1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0fe25053b349a9995810633a64a12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fc7a7dcbb7454a0d79bfa009b91a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d721bc1e2dc582a6af124b4b49eb5aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdeceaa6d01c22f6e5981583476caf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3901a910b5f54481947c3ac66cea0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8952934b313102c64b1394f4ba511670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84434aa5075ade16b47c9abd43a10c70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371891396eb5abd96719c3f03aa9d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f164d60290f0d78140a2a9026eff5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6021a0004d842644ef05435f3d6584674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e55c42aee99fbff2106429839808675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccca10eb1abe07871e38669f7ca8fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417170d43b0f978538f9af12610c5c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac674c9d81537caa5e77fb4c10f0722678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8593f7e6e2d73eda1ed6a1284319b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ae623ae68febb259dfe530508f47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73700a59f4a0344854d29e027e2f2dc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a7f2c3ee116290aff556dced7cf8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ee219881898e99b508b9cdce66e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077f7b588e31b01ed2e2d489232ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cdbc60ae86ca2341f959e8e3e75ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dbe0f956f021fc64810a75965d7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ac5044e9d9038d7c91ad4af854d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534c95f77c1c9bbb023c98106445de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea00495a2a002d63124ae7003428e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c022ab84bb07872690baffdb0b14524690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1015ee0cb2a1fe14fcd17260fc9d2de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad228e7e19709b59a790585ee2f436b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a359376ab7e1fa107aa9f0538414693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c38b05879b51f2e9db2b03c02301694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16cff6f66beac92fcfcfae3463936695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2f1b09e08bbb8a949827a7cc5e82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010228dd9b9e0bbb020edc7970c5214697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed581554e0f3427026edddf58a617698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec591f8f64bafb4834c54456b0409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef94e74b8d299f16dc296d5d85ef02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04970dbf4b1c8884ef392d6795fed4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf725ee2410ea836f9b601e994af2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd975cd168cf91dc5de4135af9fe4da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3f29166d5b3a93d1da6b830b0fef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18211a34377a2effb5e57b55247aec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd60c5cec1bd71740f2cd1dece3d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3156100654a17e82321f62871630f4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8234b942fb4d0017d8767ec4badfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c207ac21c502e573d168fbfdd50823709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aea16589cadc0902dcc1cddd8a4708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616efa6795bcc756ae22355a5e7659711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceecc1def8afe47656aa8cd6859e78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979eadfd6203a2b8a7a366fcb4cddb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9655dd1a34c309bd47d258617e2a47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6ece9ee7740b88e5ca30a7826fb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803574e4230de3d1afb67969c99a7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd15bb29918f877796cd258b8eb5325717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51932365e12c757f665ad5562e8d923e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168676523804d0ff94e231d02d0d11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ca916f928a5e00a5556026ea52ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bcb78b6d2cd94336669affa5457ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c301a36503790b4fd4012f22d343722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a7f0c9793010f238471e5cac758d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4684069fd3a08cd1f5896c0b08284724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aeed6e223424caf47d8eab4b32960725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e860e429548124627e6951f3e073c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bfb751ff619fb25e73eccb98d8f8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34537c03bac4aa8cd579ded525fba7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464388e8454be2e3d76103571a2065b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1fac1004b1d51d44526f8c3a92ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd580acec9dfb4de3a2f2b92e171e4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302ab5e78eb452964668ea1bfce955732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde4b3723d69b38e59c548d29a884f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e212589416d77621349118e2cd06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38fd9b6ec1d8fed39c8d8b24cc6c34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab852eb31bb88eb1aceee09b94feaaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f5c3b8bdcc7834fa90834614559c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90833d772043b52027b6fa00ebf0b9e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b039559d82c7590efcbd9c1c995fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09cb1e6f711b47e76cca07ccfc679740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079189cac5a2f9df435228f1d303bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c02b4386c5061a695dd22ea6549e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4f0857a61957bb3f16367dff89f26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae582e5b0a4720414baa303e75010af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f205fd27ed3d2accc0578dc869a490745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eea1232e90c6d2d1c97a50e5e4082e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c368e9cee5fd7ca92a5f8738978c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0522b98880242d9648b1a5def32dbf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2f49bfa92d07341f8aef178965e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf578885d1a2d064c51a070d88c665f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac0b3d538ec46b36599855d795c95b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5b213fac302bd20cd83a9c6b65b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fc5f4c16c2ad30ebf51c427f1ebe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1f5379cd11e090faba89e8d3cfb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ab67f741c1b882b2b0e6bb6bac61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06440e7dd52e15f028f72e04a132f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113adfc47d7b5afcaafd6a9df51d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969943fdff2038266c2c56e2344b18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0ec8a0dc001399e9b00cec6ead83759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd8981276eb795877a1b5b72a20311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359dc53e2fc540351425f1dc737e9532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f6ace0b1b5b316ca411f0d8d841a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6cdb658c729d39af768b81bfcc62a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75599dde85a87dc8e6b9f68ad33bc7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7c23f5da0bbda534a4ab9eab708296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83667565b154690fd582b22f1afe448e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb35537090ec77ae30de2004b7964a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196e86b7a5906a6d6be310595039589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0e28b5ebfa4a569a185540a8529010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55743ba7621fc7a659639a6d411bb9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13fccd6f9717cc3f5ca298cbb7a7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b67e2db23c561714b5d88004734b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc0dac8549ee651e770876ce9b98a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1733dae96f26f89e8d3e174e631dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a937a8eee89ee9cf537af0c76203b7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd8a6519f47c4fadedc46f4810b6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9f8163ae18f59e600b7a13d8a2a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb66fbfd6c9fcba4795c234d7951219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af7b523218caf32c878db6ea690b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd09d80b080dabe0f25e9d77fcdf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319fcc20aad25218bba9594997ff4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4549b44f78438654a25ab53b3876f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf96b481e4ea0bdf5f2dbd04690160524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9ebacf99f461ad0c1ab37f46fdfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0045e3d3832803876390d66ae8286d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cac50402803e13e03fa617cfab4c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa3ea4b7c8964ea9aaae9433b14e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a1c137e4ab6138f508ad81e674f4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b0579623b7a9264719efa19f6a27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce05807f3f1f2e6f5142148f45fab531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d607cb0ae0b8859bac25051f7f3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c5da909d8adaff1de405344d4f0db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee99664b49426b53b4f26756040538934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af37cff282aab8e1137a6561948cce435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca9cc1165abfe65d98c7fd6594708936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2a20b7139c460110faedf483a00d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d7af9e64d06b7c7bcd8fc8f435a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02407dd755f84111056ce05932b36039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be2203763384f53c67a8e3e6b6b1d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df516cb67774891b13e093afa74e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a9f33c524c009f09bf60f8496f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c60844c6d34a43caf7943b48f88643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606be480d61f7f2096dbfd9e3ab37c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74454327de610d165731be95baa6dbaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d4c2a01229908892a815853ed91b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab7619fe622bbe39c9458cf446a6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4494768155be895ac87c97b1373c94048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d43799d36d7f22da088f0c2b7848649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356d3609e6bd48bec06070941e3dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8502312946604e7e76f19f1c003e69a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02daa793797927b75363ab1adb8ebd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806fdd2c75542e0b5e5a6771980f7e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24076ce30670614cea7445957fabc2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d40cbc2f1dab4cba2db81b6017f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cddeb423fed38d136b20875f550d7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ab2b201c3375f488dc65824d88ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e97ae042becaaaa7ae5684531cf3d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0cb79a029d862cd8fc9ec9ba31fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab76003771f76d356f10c0a31590f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c5c92ae94d161064653662149e0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd97d151278979abed9877f07f72462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271a8302328e6353eeee83f21f2b0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0094ae42323a3f3fa479e4f7eea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190567eaf5bdff6afc739b0b668ef465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc173cffc7cff4fc8013b593d9f80966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec618f2be59b005101cffaa5dd992067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f7c47ddd19cf7f7f9ae0ac71c8ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513b0341079c940fc7a8bf33cf84a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cfe2d51a6e5799ba3791ff134f3f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d994896613ab81be88f39a62bf8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545c12557ce46b745edec9043e98df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4136a6eb24422622f953cf9cd6bd4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f04fdeffd9ca6a0a00af54a99f57b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339cf15dfca894b7d2a9ca004d027775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03c911254eb2219b1c7dd8cb8b3ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8799ef4aee27f25c75fa1268ebeb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd88f839a60587b5370279067f50078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785da210737db82871b6a3656bc2cf7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f909bdd82a357d8f0176a883c44480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda5e0219bd28e9ec077617d925b8fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3fee5cec25e42e7028b90c16c3e9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97217ca9d933ff0fb6cbb349e2edc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd772b364e7f17c0ad6e6c11b594884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebe86dafbaf918820a0eef1f25442785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c114106ae02358690a4f0893543ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5b49379d7be522b143e00b5503cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6edb6923b10943c99a2967c6bddc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa47ee851620e7bbcbf76b2240312e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a675cb7a655454c12c4a51a1453c8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7bfd9496bf6e540f903e090c7f41591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad05534bb7d07edb0d43886969871b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8007aec7332a29f57e13934d759a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb41cbab843abc20209811c3fd3aeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ef71fde1db5af942fcaa05fce60895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf20de7d4151e0772374bd77baf98296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435aa736618d91f30820c166cbd4e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1e38c7baba13c816d406d891c29598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270b0baebdc8b17a14fed3322c2e8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a3be34492c86718509ea871448dd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92830824dff88a302af0922d22a564a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfe7e011837ac30fc997e1194bec9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c52ca681c634bd0f663858619928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38493abc8d2b0c3516f3d199808c2613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70548d6c7130e9288922733e1ee00a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d072611eb9534f2264236c1cf6e381c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00b1ff177c1dec9930984b776947ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135382a3873dfdbf06343b8da5018d51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8faec09e06d02a5e107f53a7ecabf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ac70b7d19eeff065ae9ffb28481c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d6da83fdb5dab7d9b006df1d5cca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b1ef5afaf4e934ab1b76202cb40e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c001ad4d7aef2d8cb8dd3a186b34f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a240cd74fe7741c5bf387ef449bacdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb28483fa2aeda3816441ef153bb5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac0768b9b842e7b8a32dd2f100b90e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c9f83b6053d7badeeed5e9bf28ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4ce4710783240069fad395074421118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032de2ecd571227d94faecf1b486f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f3acbafdee94a953155baec29c67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af25f33d3f3601c5789472b94443a4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20f3b1b1c26ccffe88ac070dfc9b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf1875c1a09965c1d1c6ea8b80e0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfe61ae61ce2aef2b48aa7eaf9e0db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee4eed3dd8afd136b603d71f146bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a78329b8577fcfcdf38533aa8ef1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744a9c27a5385723d843e4f056a184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e613bb58f8d80f4dcb6781d8134f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38b8bb366407bfeb205d92fb18111129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f72141aab33aa87b0a2155942611c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5661d973d828309befcdbd37f39410131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb298334e464288384781076f19a917132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad75939636f36a578809f60765eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05fbb14a6f988426f3289410127a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80cf6c026ffc0e40c0bcf58f9f80a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91c8e224de682a79ff7217672874d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ea5543dec32cf8b58f254f8f6d490137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ab8074a59f0c59437d4b6a8969c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356df15be22efcbc969496e011baffe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27445de55d41bb63ede6b6b65146ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0602304d506e37d1a5f02ec817672c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb58c9804266ec462d9877d7f381f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45865d27e8e702ba6924a818a7a31675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0cca16535f0483c4ea7389863432144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38be6df3da7827b12a6819d29679c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d320b8cf4093032336db1594beb5de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be223dd3f0311bf609c612898ca045b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df52824492de746292c0db2f7b177a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212adb2f8b33d864dd32e7bce4e601149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a787389dc25d4bab09d3e317006e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9377bfeea0af02307fca05871c4cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d0c129fbf3500bdfecb6eed75896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265452e677899383c93981799e8ebf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73607f52376c0810a56a3a658a5e23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd1219ca710c031c6d66253a65b1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29efce94fbd80122b43f8732420587156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351497a12af0c89f55e2d4bfaa87b61b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e95dd5df64f5539ca5f2c5af9ebea3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e360b7eefc8b49b86a3278be0952a87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5a27a89e9058389ba7968c03d8a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606abe304f42ee25d3ec0a4e4080e16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d94cb4d873974883434cfec620bfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabcea063fd4b51f163037d87d0b870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91732d355ca075030cd4b13268ef04dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b79f950ff583d125657cf1742f5ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30012d46bf669e1c2bf0ff69fc7d2bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9179f143cdf6013ad3a08b7607de11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d1760b4521e43b864bb2d7d6300c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc28464816fe4ae183df101a5cf9c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777ba275a755a6cc12db62f11ce984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c78bd4ebcfe8940715b0f69cce0aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a8a86992ff635b4def7efe5feba0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fb76eebd514264a1aa4327a7ef9b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c6bf134ac9eca7cb3ffaabc3e381174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3b29eeccfa0270bdbe2b238d979d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb610ee6621e869fc8e25c2bb504c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d0aecf1c48c5c9d7d683b94b8266177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0b45de8446b295a69790315af116178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b2576733fbfd2df93db50cef710c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ce59d3f6610ea7603427fcb261e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880adbfeaa1696b4899f27c8ad44acd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087b392ccbaf564fe628302e3a5c1cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531775e230db23449aeb84b447bdcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17927f2ecd5ae8d897808f1c7fd395184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e037f5f48675cf67d0ff52ef71f9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa173c8db7e219fdee0c966eeeb63f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a31a138ce3e439940d63f3c2d61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6317702dbdd4e3da0399d729ddfece188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c2975d6fe06a348e6b0b02a7a689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae3fa01845f6bae9a96c90812aa49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed712bf6caa03f02cc8a2b642a7e1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2060c851da7df80c9eb00c2d94511d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d0890acb98cef4f8c7f19de98b38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb74c74d5b601c9e1cd0c978d8bcc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4861f661ff35247a7226f56cf701e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88323bd16478741e9bbd75ce2748e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb668b1d821d29f9db935b767413d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955320947c0ff7ddb9d822d222a2bd39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6573e5b6fe7e7bc5e05addab875c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a5f4d16e2a2a7587502ea7a0bc22f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a6fdac376c3fa7822473683a191f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41f603f44df768c80f82ee954e4479202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0553c40b2518d8c714797e788bc20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61469f9192d77925c04b2fb81110880204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467937ffb848de22d447dd2ae1578d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e75b7dc870fa000dfc9f86cf0c173f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd37fb8de9a1e65d950e31be57566207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076c41a09eea531b99c1ad0dbd5241208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aca9b2defac1a61c8cd67d9d66476b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148d9e173cdddb8702c3dc8e19654b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10abc8891dfa39fdaa85f20d15826f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c872786f1df596657039fad09b95a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d98a411b62bfdc4f74e224ed773b87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9414823116f03f1efe56179fea6c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c117f7106b68a920c211e5e6c441215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42221528ec31cf91a19c1e482568e7b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd08d0b71c0f91c8a4f7dd237c4094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87636e1161b72b0be2f17a77b70d2688218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9c12220c294eee45614000919e52d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714633765d8f5516ab1ed900ba9820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe089bdffe03819a604ad723d58a1740221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d912e9dabf216fe2bb956d203be868222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0dee05b55dae473402b0374fde414223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0709d5b716c5f22fbb9f7f92601b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8c766703bdd06392dd8137bde2f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a889cffbc716975e13d0778d366502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758cb00be81be3097116a54087c83d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998273b1b1bcd4a5e20e4ac308ff0d16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f2ad5dcb4dd2fa64e68d7b381a5a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec9b13dcd63aefacafd4c029eacdf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e435d5d55a3b9f8ece3d16760bc28a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0f74a873ffac916e08179b3fd17e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d829885654144c912e2b349a3cb53c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9395fa73f3d5a9d640ba0679f88f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318235a41b57d617118d47908ea9a1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b27de6e440ff18d855fc3f89e340c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8e845fa0b6b015ef544167858350237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3a9bb4f4ebbc4461fc303eab41cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db35a9ff3181afcb69b13b0da9c00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed27dc90e7f7222ffbf0378b5bbaef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a3aa3866d95919409c32db7b7c5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4544fb0e01fb46c73abd61ae007fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac2e6b092d9b7d791cc58a3fe5d45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e8689f9130cb2855a955886a2d85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb7e1b317d566a6c2f33a24567d54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4800c1fa6f688320cc239b355eb60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511548b81f73ccc0b2947f398b226d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68c9ca9761b9727e3031c21d25b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c412c7f7d06881cc6e83dc4ce3a818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d76412fdce21322cebe0434556cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146320853d662ad0a9ecaece07f0d1b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d5a3922a800782d8efea0ebb7b32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804de03c01641ef46404ec1265bc064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22fa6649933b6217787da59580c612254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da85652a789e3eb6411ae323a4241255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2eb70ee9233451486eaff33780909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e385945d9dbf4e689d03f43e3c22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8359b6c65c8355f0d52daac1e5f4d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625ad3989b246c763b1a78609811bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c406814d0fb838a476f1b5d03dfb980260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a1c7609e564639c9d8c6f1db3bad9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365581f44176e4ff43b2e792b07d37af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dae1e507b49428c25d0ba5a7381f87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a88c3dc63f964339df9a6d4755f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0875adca0068bdb11bcc3f5a3357197265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b52980b5a72497b3ac216bf164166266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3831d1a0ec430017d8cc2863dfe3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed1b1d4d9660634f89b7f0eda03df7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08f4dd58367ff2622abe0096fd05b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98cc775309f11f67a0c2dbcfbbc244270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715114df9c317ed14fa65a22af73d60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd772c5cf4a0f037f510c0a0ddac5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73b59caa93fd115a6ec24c4b297fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb721fa83e0f3c302887f742bf8b65b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d716436f62624efbaafd31ec0997b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aefecf9bbc4ffcd6488477e8a34abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029de11e54604c879272f69813266f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d53c514e57706eb6fcb59b68c6c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d01c8b6264412cc977d2ecfba7815279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce585e6aee4fc175e0e9cdfbc7298a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dbd54dd385335963c2beb5a0a5736281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0c423f541fc99bbfa0a70b2fccd60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2650605052b906f83bc7767d4a923283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97a7784c7783d64f980b94f12b9c97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206b0d8cc8efbc6e51b18190688c59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ed43011f7318683b4b149479fa84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152299ae84db544e8f9ba73b8c42e5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07681357cdd5df302b7d7982948e4378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c568333252a5c216165f74659c41c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72762eb85bf6e0381d054015491dd26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f30dc263e54ec7b99b8137bf805e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f69ebd5ab70d1fbd0df64fd83d195292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0dcb5f84ec798c27d5950cbd4818b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad7272478c435e2cb6e6baf294a79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b834f94016de8f3c8e176dc372782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29f75e2c8950a8e77a9038c4a4c5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45579a4cbb16d37ab29ddf09ff103d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3001d19f550d53e6b2210b11972352f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdce7424d022ee841044b426bcc742299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5824dc72816227f5160b9239b42a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d925f40bfa2350533185227c406555d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468384ba79979e7f59d280d243eb254302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a805bc64f0320710d043eeeac160f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac2c35a741d4afa9bc95358541b14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d839019fbdf256d41067bd0641bd98c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc96b05c506f547c007c72ac6b8470306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046ecc074ed69cfb81ff054b04384b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b544c754313f7eeb12d9a2b63e14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9769307ed3e9f6379cfcbc2108fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5cb696a36526f5fedfdf6fd3483ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f242919f7246026f4620ba0257a607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682928b2853f20e276262deeb27d0f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674b5ec47599521613fb4bdab45bc81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ee5f734e8f206e73711e8da56b23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bce96c3a55a3977725585650490ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed98b1d6ca6ef24df1434df875fe88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1102c9cc929bcb8e26b46efab9b325317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19abec2c3c11bda66df31d8bc7c51ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092338a675b877e413c3bddfe319b19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c666bec20f19b3b0b3181d722510c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f4efea0970c3e6acc639cea85aa90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b82a8f5a9261adc72754db43c737322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e08e29edf32a97cf2062de7871959323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f21d078787762cede8ab5b1a78cd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27566dba8af6f781ee053372e341220e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48baa710f052670a39ca93ff7e69a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600fbcea756b2e828637469c9cb491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d4d0ba3c5da57d1e828905e6bd348328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebcfee61553376476b6669b792d2c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84e4358d8f731407800b91ff93fef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff12cda970159d0d7113f048a1a3c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e40e45972bed01668add05204f417f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a187af39ed840a49ca5ce2e57643333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cddcd909baa52fa27054becda75e74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6348c2e76c437d58497e6a5be55c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d618b34c37ec261b2bcdbebfd8b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f160e1e96ede1b212828190a5e454cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524759ed0bc36b574c160356373f1018338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d92f29410c139229a2b081270be5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246cfb818f7e64b4d359fed31b5bada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8d818f1df55e8620326d4596a3fc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4b2b7add6a0397d7c3c078204044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1d0d4791f1b5e9c44d7ca3483bb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937049214c6d9068779fa0259d23f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f201074731f4cf1a0553e72f0e144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876648779ee9f73d021d095da015957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46897f0fc8e2c577882ed9fbeff4b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46194ce28eb321fc3d64c01b644de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40230df09064d098c8b1c8fe13b679c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9b295ec113d83409d307f8895668a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bef80ecd0e7c55a9ea2d2658f63b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac95acf767beffffaf4a0886d365c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed48d08fdc8279d9b75932f34ea0e14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c6d43f69c720dc45061bde67f31b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca0d91b168438f111e6c6dad4f0d31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74a5f28af0cc35e2fde7b79e84658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183eb8b44f75563384b175b4096453357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913393b99f4ae0ba14aaed4696af1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef438c278091cab9b62d087441dfa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba587edb5a0aa50695f37bb81e9ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a3120a722f9d370c32e59dffc34c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3029e6c9a18aa5ba409975af46335362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f7c83f5a1ff057a0cce21e6f450a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384a2718a0f043740a7cb97d0ee64e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e38904c7aa2c72a3c9e5d29cd8d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e46964080901f95a7862931d3a17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a41fcc2c79c09f0545cc0c9ec0ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da0c058dd6e7659445d3c242d4dd9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c990e4ba3f6a79b0cb48ac702ffba2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a4a1b6a48310eac3024473274bc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48f908d19c769ef3e2ddd3e54c5cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25850fd826206103f269c08b7a1a0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac313863372df701952f2170acc11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237769096cb5aca63440bc0b621cd5d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a5d80d8a02b23ef816d24ebef010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4318260b0673ef9590d3256db5ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97b7e6a7a177308fa71916bfeb16f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949432e5e9843a922b0035f04f9f74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90552a2e948c4666d1d5db85342b2350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83d696d029d663b4d57f1a0fa63b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bfeaee399cedc315dc24ebc1bc291381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980068756adb9621e3c666688e24950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3db91664ce31a953def8e274d554383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3a72f72055f15edf846449e59fc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4c208cf7db96bf2c4925681546d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0298d2a2ad75e804a69312d448e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b8a3e7e83c18d1631f5855c71a419387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871dbb24ff50a53dea042dcb9c004d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aaa14a7ae3ed7fba1678a4f8980eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e86727126288f648ec776aaafd6ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378582ad6a3599e1cd01f5ee2af544e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b57c5a854a882b95f49bd1d7c6ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc380cf6531326072127f745faae14e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca72d7be690f0969aeea4a1629f0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1627d2f1ce89dff008faf42de59a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f7013d1a861e5427f9bee4419f93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650abb665b4bc4081d60a218fc4c543d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996d9b4e476ead86325f39fac101041398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef03aac3a36b5bd73ed4c7b112ee3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2f6ff3f8fcb46f6cb20abbe097d74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b79893ffba4888dfa44851d0a1401401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753eaf8392fa1ed122d7cfa47205bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a437b6f070e4df20b0efb30d3ee1575403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40131e891927cc72c707780e08f2761404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840b8f8e7db16d781aa3ce382a0739405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671cb4b16eb4a82c054008e4921972406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabca3e71faf8f2734f7407ce7169a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce333eb6b963fb9193809d447e60443408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826471378fa82ba3e8efb70ce33a1ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd7841f615fe2b6523c95d03069177410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c0a5df9c89ca49fa1f09b3c22c879411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2670d39e8284d7c85fb169a9bb4ffa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e3b33a4671cc0afa8c87b90085aff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc08b3e5e37545c974257168aed9955414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93660f0218d48df13a89d670c82667f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f64bd6d634c3ce74e328e4d90b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee41bf66f0cbbda7acf0d0b30812514417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd12678ca6e2732a4dc1713ca04c08f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368dcdf56e2eb2ca3aae39dd08988aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d8346a9eb86a25271a1dec1e4053a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b531427ba92bace993d84b70a4364421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06c4afb14b52dd192ba68b6937e66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494911ef3364579c6ba6f2b4d2f80c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5af89e5ac2a066a9cd311c82f8981424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5f8470c8ed2c3738c8b8e8a5400b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7d230f1930a014ebcf126f46c931426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff067e416ff479310b18e413d463fbcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177c53a90c1f25225fae8b54f8237f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7d6e439872512272ad382de54a42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39698d770a483549f4ef57a669b59411430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c21867e4a27c48655cd2589a2c16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152b24a9b616ab2b42e6de8604de82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f92ca989083403ebcc569b84fb84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a7af6377a3d5384a5fe2783d980c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b1586a9d93ac71af7463fe08c7e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21d40747abe2276cd12bfe93a2d9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252729d947a1f781c16f7b21ce5e7ad2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a1bd14b0f3f68fe8a81a20e6c981e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad950bab9676a7d9c798cb03ed12d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcd188109384155b2636c1ac9a16f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cba26aa5a56180166ae5ef5aa4d0b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc8226d2ccc941f6aefca8ce5bba6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05c6644df8a89cce3e5795fac1eec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026029d8a84d479edb02e7ca517512444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe1d15069f5003ca6eef99d45f7c7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42ec21afe2c4c9c045cf043a5f25f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc4ce9d71f3a1c7680422f20516ad4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6ca44b0233d1c85eaab4ae74cb2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68893325cae7baf1da5c49300ca55f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c4f96a45eefa5e7ca60c556d9fcf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55839f8dd2a5ac2e68d0c0d79d6c502451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253137d0f3fb3e815ec3b92c1d858f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae9d49a9ec652d42fed31c73aee76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684890a32e25cfb81b12ba69e6e91658454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b12874109ceb814bcef917c6d586b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eae2995770e9fb5a598ffdd199ef2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7c90226cc7002b1cfaa8653ed9a18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce29fcce9b19a6dc91e738a939b0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d49d65a4dd4a1a74e15810f956df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4685302e3755751cc050bfad8f2c4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a2da7dd04359d26d4aa831f6fa30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e138aa6befe420cbbfbb9c32ae854bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdcf134b5cbc21479c097f53cd65c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55744f7a952e051fba191099f78e27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990010837d470d5d721e14e279c724c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c67d16d83a1e9390e7901621f5755b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8f94267be08f9a67b8cec0d490546467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fc67dcd7a14b5219f5358f64c7d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1be10d13c2fb5cf3aec64a02f1f7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f443253d49bff4ec38d0ce0682f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126514dcf023a72bdae2e5a561356b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95cf73c2ce227b45cd6e091d76e61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e1fafddb1d047c94185470737151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae52370f621917cb9a51add85f58dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c32611c83e643479d45b9f02f4f7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf03a854b063e291a3bc3cad6fa6e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664559ed17795ce9634e53fb30ea9b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e32405daa8d0aad8a7a9b3ae25817478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7e5cb89f30af24c28f7a6adec103479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee777216d15cc353bcbb4b11b5cc4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc297f5fed1aa26cc038fab4c573a52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b27bb84315b82177c57c0f028af4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f9dc841f355fca308cac03cb3f5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57420f846dad7f2afaa19e2382ad0a8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc230b40e5de2cf0c03c8dd4490f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174fc1bebc9f97d957d3de7161b1a2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300a23b4a6c2f873d624aef41b6a5a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173b9d578de389fe4673acb0f3037f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbda70a161e011d6f1e8b551d8bbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4f7c6337ed1eb36fbb8037d278fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c685e4d85f1a8bc9e0bf8973a6f1d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772d690d0fe69fd1a0a476eaeb65a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950859fc977a82b37748299d6499a820493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72580691b50f7fdb93685eb05df936e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ef686a6f7445c68239ee5b2bf7dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be803c6cf12b850d2c19a0b00d3a5c0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65f17938be0c320e643f142d93131497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ee1f38f1a50bf1101fc120075e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb0735adb2f4367ff4c12f4ad3baea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7954d916464f788f940284ffa2fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affa5e86ed78b71ed554fb774a5011501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47de9b3fea709966de443073dd1e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55e16e57a06da42291ac749db284c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45e13a4f546560e8cce289172066bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c7c012e9a427d1acb3b870a390a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de569491622b8fdb1c86dad810cf9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96536850ab97db0285fd4f1b99175c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8c1816401415f61a1fa65e3d221b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f253aa40ca4995d7233a4bedbb6271c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc54e5476aa5f9e2fe95df52dcd12a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f0b85a1f0011b6341ebef0962685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb7f8b8df54398626dd59b41c5254a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b330cd511819d87a11350cc4ed7ef35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036722d78685b65229fa21bf746452f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212ddc5e6831d736150952b2a8415d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c5dc9534b51f1aa0d9c8b6b5b2c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0bfc389f4475b01cb2beb8188ae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572a3f0386c4799d6e1b501dea1e0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265267975926ef15ae1108a2a354fb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0eee58c822d00d3d767d3b1b103d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67eb2add1ed4006c0ea862385e5c4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb380437651b8e634b5223951894081522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb585bad39759e607006504baf839a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf202f9a75197aef70176ec8620f05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c8d2f4334607cdd290ed517b260a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aebc2124755a42737ef5920dbea7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff705111de6c22722188cb7c3748670527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889d5edafaa7c4bae800de1b529794528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc496a1d560f57fda974946179d6f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ae70a2c4660a0b875484a15c2ff8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58823d1fac7c24a268080e97943da425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702bdff219c505f0b108850a3caff31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968e14a1ec158e43217042f05e4435533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0cd2f2897fdc6c64ffef09c262e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc041526325b54fca23dec96e513d9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f6bbd3efc83c5176930650bc1bd78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986619ea389d337d24eeba29725dd0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87fbe806842f09f3ea63ac8c2d5de0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94240ca4deeac1d11ec2afa34e492574539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e44590163608cf3fe8ec3c815257a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7603d69aea32101500cd90f1473d16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10ef5312ef99606b5b9e0d24ec965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ba479489fee8c432dcbba569e4e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ed3ec0f55c5eaed8c20daf265bf18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b1b960b35cc10a066b5212e6e17a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3546f966992602c871d55c74e173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c95fcc978072e416ddbf62ea28223547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54258d7f5367510985add1b02c3e63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac373c94acc14203cff14c2b2c0ff9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dcd8b9193f6aae6db6659a60b3b9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52ca54513622c5be24a05e1276eed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4abb74d45c0340795e61371718d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c25a4684693039c83e29a3095ae8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a830e8cafc930ea80ee5864f410427b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393efeb216568228b02e6aa642e498555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf5b858288c6849f87fd177a67a575556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170f98b8be4e986a6feef0c821b991a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8dfea369ec01587124b73b242c68c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80379def1388ef9cf63de3ca9d1121d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608f2e4f2a7e63f04b78ab5424787f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f9b92e4af21d2d7e9fda38bfadc69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4898031afc87847f9d4c971d51d587562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac1cb847bd7ab091a72c22566b9f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e0cc0ade3bddae574489cf5f06e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc44367f27d3006eda3806b7e06b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312367245f40d0e4d91e0d5aff9478a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484f5f7c625fce78a57d07e385bfe4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910ad4ef21aa92dc00486f44c56dcba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0b2f5ca4a9905a40eba08581cfa7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597f5bde39702607fbe2df1a00e619570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d646a2c9073c9c3e3e9ebf55a98d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1e9a6cc71b2d06d4cdd47a72d874572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0963b59241e672f94a4a741635883da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9ba6a632882645f9efbe82a4557ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d6adcede85e26ffc4dd2751cd344575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81ee79bd7dce751e277a402a7154e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460083dd9606c906206a806722f1636577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fac6d0aad0346ce3217b059e0c325578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262bf8a975c8078f6451d7575bbf187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf958001926cd0cf10a9ed32e0c13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11a7f5af8ecfd64208a0a744ea2ae6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958a83eb6c90fcde298af558ba4729582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75df4e3d93d948da0523c17f7ef29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b447f9079f5e0f811ffc26aa1d41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253d4f609a0490b935a70112510f297585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1177a4935f170a78cc78376dcef32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69f01615de9274fafa61ba12c37ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d092a174eace3ebca8d52841370f7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5fa0e7ce2fe7eb245d92a90bb6c27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b439ab096cb1027c8c08649b4c961590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d68b3dd574cd784f0bf09b1753668591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67dfa1933fac51272705b0732075b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903a0cf7a1a8e4cbd076b0b3b64f0a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51536fcddd4893a2ca05153c1c78db9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d5996522d48a0cf964d80c9239c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353b1417471af609c967d038f799c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74f8d9aec8478430a987dd92fd6b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1afd0034bd82d6e899d401de4b211598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec6d8eb01d5cb6b6bf82d9a7c89d43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2788b6bf54352b25c8369c34e3a333f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc3261460639d77277c83ded523e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d793341bf4bf8124b8f2ac41c3da6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085644254c40ad3e42b3c7cdf01a433603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2444fcf67dacb0685e7a4e71c4e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64ed24a32e695695dafc9c3a88624605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5d843074ccbd8882b2e4032df0fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fbeff2918f653119ef389d918b7e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122822d7c55672d3badbcfa7c0646330608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcc4ffff152734cb2c3a866581121609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066279d16ba50285bdbf0b314110a62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf3fece5b5d13935fd00cfffea65e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08827bc4b2b5ca8acfbe4bbac1e6b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c786aaeb65f081466ce27104f5a3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84dfbca670d9fe2ca4942a7cafa19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a1633354578759733c747a93f6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302316aa0968e8bfd3618bdd739117ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a774f172e239574f79143c66deb6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81619c1da447d4b5207b190308c149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd8f01217dbedf76bfa5118093aa0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138513b6e7ac6680dc0c5919ae8e13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c610602b536d2d1311d4da020434f8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7461e7bc7078251e6c715cb9c82da9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb6903baad39118ab25e62f245531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d4fc7c00cb80b27b61f6f4ca16ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5cc16f5c8401aa40c590252c599b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac8bc03584d06fa6bd0dc5d4b58553626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e59fcb4a18c1d07085fd1affe54dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e57023949ba08602f5621ef22019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa9009c69017cb3a89fd1362386339629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089791be73bdaabff63347411dfbd0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc6fd7ebedfb6bd99f982fddf0a64b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7b40fbb772a886c04e23607decce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b4c465c96184f0df0a067a5575ccb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e60e7305877caa1efc2f9a522264634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13e10f721191f91688cb89ae1fd4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4bcb206712581c19fdaec23af32ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84e032fca782eb133a0c8de9eb38ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472db73bf11363eadd4df6d03adcfb6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7aa593e12777c8a2e4e054526033639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb25b73683ecb89b2235affe8ec0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609ea79bcd456f198dd85c46ad031e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fd8e41fed5127b9c00a52c737b5f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5358a81931608d883fb1c31b8877de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140da22d8579ec7861824cda0f95f0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538846a229db5f908d09ded497ededf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02df062dd80e45c728c1069d238c89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdba9129864f33411a91e8326e42b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd5bff617a44eb3aeaf6b04ccfc39d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ca59525fb09cf196ed971e5f2a4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baa121732792741afa67b7eb297f60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cfffb96a9ad2e1254a4a5d3bf290c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7159105a57d412d86fb7b9912eac0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4cd2e2228c46d6bfe6e2d3b7847e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d557c69d9c7275dd1286af776d20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7aec232487629c60c03dacf2a5ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed5645299b3fb06d36c783d7c14f68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc010a9c05293d1b53cad067ecddc41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3610811dd20cdb15ac1caa4d6b9892658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c023289bd667d3c43b773e6c19043d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e327dc9bcdecc56899ec8042f91955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89f03ffba7bfa32d3f8c8db356361661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9f03abf71c6ae655e8cb22051eac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44bed565b531735237af2fc399674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc54509511ece46b78e5bc14835cd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f122d7979301ae16c479ff9958b7e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a04a34086d2ab604aa725fd78eab3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f80b754e03ceb452f98288b93ae58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047605fc38055720423b8f22e1296c05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184906d4db3204d2e2f889c827bc51b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fe053fc9dbb41d0db97be8693204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b318fdd91098c2e582552a4f7cf529671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc4bcc2423cd3a4f20591df3f42b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109124ecbd494fbd8897097ba4cf6a7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb47df498a4fb1bcc4b3b6a060eb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ddba8ab4b20b99d27f095aeeea24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388601f4844da884dbb3f9615ccf87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c414d04bb47579015bbcbdcdbab9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33c7c483ba921529601fcba0a49b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336703ba5a121955a01f1279a41599679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780edcf5c03f0074599eb54c82bccb04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed5fff0b5ede256a04f5e9ee7f66ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed9a5e42f3658c02b223b3b76bc12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64695a5caa4b0acfe0ca06eed89c88fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f7ed7448f6db59d9afd2d70a5c7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf792c9f9f33a8fbfe8aba12da2b1d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492eb4385b0e486242670693834289d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d5a70acfcb234f59014bbf266c15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003db6c78aa576dd47c31eb8a7449d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5528b014762b4ce6b39138a62507e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451c54e504186c8104f3cc77ce9020690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de81d559583d4c76ecae2cd2af7bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1cd122adde76428e97429e76c312692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445deeb3267f512e65d2d07e6867421e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42828af8678587db996c7be7ef2ff4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096acfbadd964e7bfdea8ce2a31d072695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03549f4b6d3904b7564648c1efe606c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552650cc953091c1462a1db9b455ffdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7186b4de3194c64d7dbabb6513a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fbbc33e57a0d9f7a286e478870347699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5f0dc1e91f59d30da08f9a5b89c45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8e7b0e3db4a2590346286892ddc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c067f9a9e12b2f93291d1ec86d23bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ba805dbf16391b6bea361a2d8467703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d33bff918e4c57414f73b3ff43ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a3d9866c1c16a6e3469c21407622705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a263ed944e9cae193ee9878b006c6de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91787547e7fe75299fa43b138f767f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a4079c7a8720456b1c4c6e540d4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f9557c2f77a6d84c6749cbc9e41d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a61bd498e23ecf37321114cd275b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d2dbc33e021f9b673839f4ee2e8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a5b5b4a7bda0e1fb4932ab081482712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8f65498876613579475c4957293d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d922114069c53dd639bb21740dc71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc6cd6af855e61fbf73ae96e58f27d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89183201a650b8030732b5d3acea3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363826edd80ce47f3840ea6c1870301d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819978d02e0420079f98c5c1ce23c32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f321efd9edd62cb9fb1d7319e0aed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ddbb8df2a235cae0b3fc2d22b40a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0984ed31c853ccb00ea8a07d07b0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3edfa11c0293e4a5b19acc37ed04a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe70a01dc182f716c4367be04a14c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a7905257f1966a18594b0b1733df4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474fd52699b6bc893a023e6c1a86e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182821b6ed3a35aa19451afb95764690726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbfbe97f7b705cbba521008d9e832a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130c3a68269405ece75a94918e0dd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff6d91744c15b42862e44dd80758a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bddd9fc1cf36c3605dffff3dc615a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8d6904b3b4b893910fa62cd4b93c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34d78c9e360a1280d4f627815a698732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03bf6d0edf4f304ddea5bcb3d200c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eaf7a798849812717872be8c5788f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c473146a25a75e647de7c21ceb9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6267d9df4aa6ae271fb6a9f6616cef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d5d46b91547d4c3d862212b526c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e93fd9e61a5ca8e85ed43a9cd2b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a488f0fec2b75b860e2025eb6f5ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db1662ed526d2df696d3aec7b92263740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b25d844db278aabcde883bc33f65d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ed411c802313712ac71881a894f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a1f76a3f56e4755c77a60b1dbdc75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53b031a800803a7568e33ec681527c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3d9767d7a592b7347c8821646112745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e736d04bf2e80edcf31bd30c5a2333746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305c844f05096c6274c9e05ce547f3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62360f07d25f15a502660fb1b39f2a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfb1261f1d77f9475ab94b5efc85cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67807d123bd0b025bdb924706dce3fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695c48fad1c4e45ccfd4e06ad97992751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deea65838be4256027fa52a7d5bb80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d359b75792f887e133b5a4ad4ac79c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af0218b6c35169089c6eb827ef794c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896110389d2c70d34b3154a90b66f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70732cbea16bdba8fa069f5bba0c690e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1972e8ed7af9dee03b3dc4fab6970757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929a434e5c9aae7860bbadba77a8ecf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c2c9cddd17753c10f60271b65b228759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>