--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e605d8e3df4e40a4addcc4908101b021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c64f937552803fd4888072f9f24c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c10b347789d8e6195847a3438e28c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b49117d3c84e52a52027262ea34b894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb122a068f51af534c3868091b1d2775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f95c351a333c3da943472a8dc5e366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638454124294cc97797d00cb4747547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eba57d0a70b088e93e6168019abdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b25b197f20e39e811e315ad13a519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ffec8fdae1e5d80811bf8e0761e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83307cd608374e35f6968d320b8426511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5edf9bf9848454b1ea14afe78a83a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b6ce07b4ef7b0f50ffec6157fc0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d71a3a11da076c83cc0e9b46ae4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acae0994fe596e82ed438dd069521015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e287c9e5754d2bd2deabeec6d784c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d99551332be1781eac9339d7058f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbac7e75435337917cb32d19ce4b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ebc0aeadac89b933ccb6fb20f48819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8967af83a69bea6e13422a810c87e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569b9ea0e14b36ff7f1e92461af30121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8860fedab8138104b098023e655b7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272395cfd3203815f606e2dcde45d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3676bdcc43bfc24648847f0a1205124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3935ec665856ded601d1c814ddbf7de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bace0944c7079f47fa3bdc44959c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabaad7e8dd131b81250aa01ddb7b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250f664d85b64d5e46893df05e875bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed458388056458aa062214da53a912829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac66beadfa6b898a4173ce591a16bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb1c04104f2494b4a002ec270ddf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585edc137d02903f38088d1b0ca28e5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5740ff91e90daff696d50335de9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900831d44814cfe9151d7dd410616e7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0900954c4ebd98b72a602f8517675435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa24c949eb60cf166a9be220130c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac279c0f7d8b489b1280c62e51e3eaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee690880a8ec9206cd6070d1ef07e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455f7d7ebecb4442fa462cd6f04e4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce5578852ad7d13dbe7d5cada17c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f1c55dbecc0912b9edaebbecff63d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6cc0c3a03e0274080669c2f2cb7c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d19e449fc3da747581dafee59c39b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eefe047349fae7be71f0a19c2ec95644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f821e9172d94d2926bb670e5a33cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19726d77583d6ef9d009f51702b0926e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7de4b84f6cfaa52e99cbf27ef5ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf4a24e2fc717c07359ac10983b0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1c8220af480ece6141fcaffeddb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1b4ee08baa332c59a04eb57c6289750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695fc2ef9c2fbbbb67a7759d821482451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e8b8bab29b05af50e48b0702c1cac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2cd88a940f8db70d6b3bacec2f83453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d2c77646fdc1b11208c62686278454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f7f1cadabdd1ae1b18e389401f3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd047318a2c3c4fa6fcadc4b6f2e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542f0d747d7e60231454ffcc8da74b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a2ffa0318794278b7aef4f8e934358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0282891ce4162b557d4869ee6480959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8377cc2487960f6ff9de0104f66c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc1ccc270400875625ccfbe25fec1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e573a0526b7f5b6d69461ed9f03f04662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c79b6fa0a9b525bd3cb47bab268263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d809f0c0919c52dd379ffdc83133e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ca0eb0e9e1e17eb41b6cceb2447165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea88df7218235b078bd204d9ba81266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba0fe7852553387cd4307ae163a0de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6e182537e4f0131a856e8e6bec9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ab9991875ea4379fe4c2ec1226c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb95392fcdccc4fd6139bcb688f2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbac13e63dbb22dcebd484a0751e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2e080e16018febc1c9dd7d140da6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60ddd2cb3019ef4c9bf8b3c80b4d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae69132c4830e8ac40b567e9236a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3444b5a10b0f423ab20e400205c0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf99e7636be541880ca7cf2183f27d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5e73fe7fdc3c19941098a42b2009e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc23c550e0202cf68b578e834b84b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7795c914d6e03e2e2f05cc215a97779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ada027d43d7ece4ff3154c3609763880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec8d682aef15d28dcc0ec5ceb634681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4769e98fb54aa465852452d155ff582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0d708d406da0aea7ecc78997b3bb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5f1b115ed0e3995e596b23253abb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f0f9a818b43a5c2e129898e8f20da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d053646c98e09c4c7bcb2e0e74a75786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b23fb2f992304844df90809b670a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596096d4c888c79085e490ed0bcb558688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3edfb5d0a4dba5068f0ed9b0ce7f7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb14ceac408c67fa0d9ad8bd09d1ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2ddca142918637ba8480bb2f1eb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973762bd95988d92e4e957dbaa8caaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465c1e17b95b0fe2f59f4cad61f53893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5725ef8efe14b9a6e39edf78e1e3eb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec462f2f11c693fa6fcbcd3889b32695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfab172fcb1a07f6488aa2a69a6d8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7a173dcadce1d90589db90f1240d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177dd52e1bc7f1622d03059fe92dbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a186a2249ef2a5bc6b2654ef680699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788af28b76a3a329563f17ce59cd54ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a2e7820c05cad634726d201c25e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87195b3751fd73048994ffbe8dc9117f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5916ef6f687fa2101da7d34eff12a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec177394ab2d2b80f3f22974b6b398104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8e567bdd76f7e52349c8149409258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770be92712f25c2c9f41db5cfd0397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0540dbd51258d9d20fdffa210e1a7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41041496252d42548c3da52ea68d8b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9235df1c67491de51beafbf0ac18ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b23a658d6af9028f56c3b4c3deaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89806cb66aa3681c4e654932dd5fbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ce5c55a4cea2154b4f366d4a901d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a0787270de1c878a85785a87ecee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c7f05830ce322cf7b626e9c4d4f30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c84903d58db0cbf84d0ba3e0b7f15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597cf2e38cf2b26abc570332be3cda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a89c755e26c676c2766bcd3b833aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42574483e06744efa0ce3cee76c63cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1018cae0e424bd547bb16acbf85ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151872b54a059638dcac71a47472675120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad38b26284320478c390ed832399e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5182da1ca2d86e592c53d86daddc656122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f038950c68b5d8cd1f59a8d0ab413123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4d64e4afa7522a4b845a4aaddcf38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b176d8f96d77eb8185728ff0e653125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036098a2670b923f59f6cc402b5a9229126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67f16f2dcdd2efeff822e8d9d272a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6949fc7bce03d6b587ba19aa7352e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc0b565a54c07c66dafedff126b30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699cec3df012dd34b6ffd043aab9989130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472cdf138d1185afdf0972c9d9c5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83762758bbb0ef2455201c2b0eac4f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29fcc8eae8eba5d3805abced8bdd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d869d6dbb7b40119fd93fce7ab20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784d447d117f116ca3039fd4af5768135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c6c84552557bf1039291ae676e2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e5407d71970a8a0cec480384f428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acff90082211a736eb6dda9ae55d4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335fb23028dc8599df99e6a85bf86cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34c52e505efab66b734d797f13279f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a1f0541189257422c5e103feb3b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878679262f9065c4544e2fea6b13da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c241cadf1288c1b3f4976156902303143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ffbd98ee4b282444b50d82216385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819632ee58c49ddb269d2bab63f43a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d14fcd563ccbdd3175c74e4e0dbe42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac2fb739980427ca7540571fc8270c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c5d1c626711ba971db81d878df92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919885a7bc531db3ed26f566d625719a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba2afa50400eb019abd7858efe6c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0521a941462f1d0d4dacff31edd0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e898e79aeb2efc02da5688df5478152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b26ea524ebee36134ee82849d7bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826186c0083fb806b6c9bc22f259af7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04067b480182662aa15742ea433a2a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a33928b11014a0e7a49473c34da7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef30b53f93a66c5bed279c4b5cc35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658773c62f672f9e44d94556dde13a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d0c147180a9dcf0aae2d200c0a885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e43d1935ac32e3dab2f855cd2eaf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1e7ae9ef7e82bbe758891a591e8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06bb01e07004419e65bf068bd497b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b2394fcd8f1d51058586dffcba17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d7f59946baf62461ad4541db35b7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80de7fd67dba1d0962cff193af7a08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe69586ad09c79ad2d223ec8813fab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a3166b9dd3e622f5134332b17e9a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c205ad2965a8424b6e1710cce726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a72cde65e118a7e8b91154bcfbff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e659b973b65c9486646964d84b06ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d744ed9e6d5a457f1549c595ed22a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45300f9a7c825c476865b9624ca93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60c30964da6c9179d367b2d70047d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54bc816b804a0a56631766228cb548174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c2e978c1bec567efdfcdb27b3720175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8cadcd62d5142da3e013d10ef100f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580180afbff6ba8634022c0536f2426177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a8f795f06c800fba73cbc18ef439f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b208145c40fbcca90b79e61109aff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ce4c93198ed2dbfacba0cb1033f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7a14a87d297a01a3972acec914a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd214faea4c95ba50ba85c01efb25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2de84f8cef8f0c33a73473673b14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3ef162357d8aab184e0bd32df27b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15173ee85fcd3a17578fb39d279e5eb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d207e69e504e96280d9abb9e214e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b3e8fde93a9b50874c076fcd6a47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01235f893e6fa536a80fe4e897475188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130a8e3496184da33a952d5341040ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167657fb0b44cd5046d72ffa6fe22090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a52b9b8d82b15db9052f611ead94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb733e1c9224bc3ddbae486ab1b0ebc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f7e0b0d15b844460d19318652f63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130e6b9525c348800c22f6b32f95db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c94bcebe33ce53e6d3e396da9449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f7cd46b553b6d5a69beb06e7ab95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb06b198cc078b85c1b5572696ea60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14382af3af1b784395621767bb58c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5393525ab2d523aeb4521379c8d427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0015e3562acce5eb46205180ab3fab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658f6800a108fec62fc9a9eb875a3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3461e71218251eddc33530569036f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ae68e90662cfd140fcf3e9c2273f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2bf6cf74a6aa47b36b9a20951149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea338a64c3140176ba964d9ced9aaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630331f83f02d5d56b60d3e705bad74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0bc9a2a95488496baad0141384a4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a130f6e9d8534cfa89104da3b457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe864fbe4ff7ed48ccda9281542239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc8f80bcc599da0e5ea55da45687c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b004a4e4d529686698258c858eac62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a0ec8230085f7d9263a8754b8234212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a9e760f0463b7c9fe27e48bc1c3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1599aa074b3d644085a4278b279864c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd81bf448aee46075ee61b995ff27b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b690ba300906ece5bb2203a515cbd33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338d80599a635ca8a9092a573978227217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbce0893574025421f6f4665efcc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831bcd106c76901c73d2390e2402d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad006f34d233a24ccfd4fb3e4f5f225220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368263c6219aec3fd9261de06fb41bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb474b2cc7bd69138b05832234e90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e260500cc06a77371b8ac0b664e703223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3a3d969fd780bdda6cdbc31e79e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744fb7e093bddbc998d7102c8bded42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf2d3ec0a1c9f2ddf5c43ae8046c56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f7c6c2f2ed35bfe8c0a3f12ade55e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0db58f371c158ee236e741fc067e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f4a52f638e0c5a14832a4de199ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a346fe542c3cc01c10e28ff59702c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a7c371b83c2dac9717b312c25c39c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0455eaa82fcf6af2dbdb29c6e269e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc060c3efcf13b3a2d9aab3589d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbff00790cb1b645a07c312c64b2d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970fd2cd0ab0109ddb15027f1a68f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79c7c8a789442b961014f7294294d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf62a9aa0add2469eda253b2b4bb46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7c6be9c2b8d0ac963a00f7e08ade238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacbb73f1e233f7349e6986f9fba4f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b7a3448b84dc8d4d2d0b7d72dd27f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337ec77cc93a90246488b43ef46749241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3a47f68e887775a4f2f05749b3b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feecbe8a0e12cf08ff6a1dbe1df4787243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2df0e0a94dc0c1f55d8cd86eeed577244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb349f7018485bf45ab59c3a2afe8ee7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f2ecdc3cd3fa9bac1b2e09ed66fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa67ad95a43ebaa139d21308b5290e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304c2a33c16eb008553a318b67f527248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fc7bbd7a664f4a3b8850da9cf756249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600d632855c1699acfb03c419a714b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbdf0b114b906cb017275bea49aa46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a54bf9233a4680ecb3041ee25579252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf88490fcd4dc2b928e9391f473bd5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e05bcbba7be56fb08eb77d5ab4d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a90afe4798b5f68b4dafe6ed59f170255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6b17a32c7720a3ba05a6dce7751c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc5f54541d909f1533f2d792d81ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40ef659b2d1242f372409514ef0ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b385acc172a7310ecb460bb2c8a4cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc6d474296009d708af6f4598eb6f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ce4ffc559dcd4ddce4e6fd0c7fda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f8c1f760687107a3b904d3a11f19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1996fc19e12f54f46d3dc188a9ffbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352436d53fccbf1e721dc623cb83b79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0230d0c2f1475cb130542ab62ca571265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124697ff186be7b1c67d85339f732b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2530129826b354ea8c9dd6d8cc421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1823b395980e2aecfe079ef7e91a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce67d0a89732fc2fcb4633a14ba8cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a682891901c5be38e374d2df6b94d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed163c218ae920023079a8a8063acc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc1f89b831cacf83c1347bd244518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95587a192cb986f097203238d5b1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe86440cb6ceb51eabcf483335edc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486e637a3f0b617e9c3744261d460fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ee58a504a2c50ad45f69ef7dee0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca55b4da9b2db91e480bfdb86513c25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c2aa710e0daa8d3bc2bf14076cdde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be568abe092773309391d65b3484552a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fdd8f378fa82adcca6ef5e5e1fde3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7b68a08dd0165da6db457ccd7ecd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397993c2dbc9cbb145f22efa04fe5ab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313cf4c3b362e7ecbd510d1989f521e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec421b53db0d4c0b840765801b3668284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c2ceac807cf615fd12ae8e408a0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0dfa4ec0ffcfc5de886fa2d9d55bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3636156843d4be57aa7245045618d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07986b09c9d66d047e904a832859b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9fe9985c144f2f796a13933432441289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152de4bd9ee7c34d26ad5670a960403f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902582c8aa9529daa95d09a528ac9579291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10b1f17168dfe462355506a164c60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7d810bda25c57333cd8506dcc32a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a4d973ee85bfa223cda8b38857c51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99400933747badb5275ea62a23822e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e3d624bf8eb2d2d4126a7874d9bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd709dee3f97445c0a0c1fd93440854297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f69d12b51d0e257215e63240099420298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc35c6e9e7c9a7669c6fe0229d6afb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae0db0527a93c2ce425732b6658c49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295190e2cdfdd0b1381e79824900cb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c8adf3fc637661df55e04290f8e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bbd271c6385f6761a3ace2c809a8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edae817c94c3adc0cfa5548ba6408304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0e96e95d73f5c4a26459f16a5ecee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcee341df8f6d3f64cfac64498253306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d313df561ddcec8a36d6c1d7084bc15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896f47419545b1d550af7b7d8660ef0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcba6cc3bbb526b69ec996c9013b79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a6f2bd874616738033b7f12d1f67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d27b2958078d51be7efc08f8cd258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb570a22e3772d2f68904cbcf942a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70255445df9a5235cf60de956eb9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bdfd34f1579b6af3c5f0d724e1ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5cae7e73ef1b09e9cc2b194f0fbff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232559d05a313d65950f9eb00321b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332d6e3be6fa436c5611f0048a06de4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af4f0921f5883dd8029621d42df3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd24364490e593a83431387f85a72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3c1da8e8d3a1c89049ab42139283320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d5f2a348a0173f8fbbe6ce326b23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b683b4b8c3141aeebca4304443622322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a554fa4aa78e6cf2e966f143d0ffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3848cd28e67262a6e2214733d2dcac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d20c8c3c112008152366283d571f79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c5729144b0d6925c2744c60cee86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ad19f3986221139d45ba4c1a548c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3144b5d22fba70fe5aecb399a650eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4bf25024ba47d2c069964e346892329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90063e3ec496b7a61a72636b1bcfaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea6a6e925d298da835c74ae697c25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1559530e1e2c413f706457fdfbd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93339bfa720a0b9fa22fe52e464c976333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23424091e75460ddf1c910f5fc9ab7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388348c2cccd80b07ebbb46c9decd5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1a82e47e36a9d164b2b825ec2ebd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674363c3bb6a3a97341b42a52c7d438d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cf704d71ff6b4c9f4fb8c4e65e03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397b959b048c790abd75d4ee021258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c8d52a12deb75e0520e05fd0c5f6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157712e28cb83ad695133a4d325a53a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb8aa4fb0266b3468d5be4143fe86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d37b12b0ef91ba9f4b997f7606a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e04dca5341709b7e5e234ccf0f21c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d378f99d552c9423a949db6c6781f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613fca451ff9407c0bcca5cf719c7cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936d143443e649195430a1eda8146a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff130a9ea63a78cda60e970825a90a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3678b72816fbea9d6ca32c0d24661c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968246deeda659006a548aab04dff91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bac64c808e2961c0f0ba7f56f80bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81401caed8df83c4adc69ad1440e5e7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe93f4fbc98dee5d4727c0a0faed3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fbde2ac080abb3b1f82e2b7892d74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9c784a2de38c0220d1ba23b879dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21861c9f8ecd8844cfa402f288928cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034265f4845d06e81b1b9614810631e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7b5cdbc956227be6e44fa098eac8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f4fb2b206e3a2bf64a49f840cbc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6eb7a26e4d38dc75331092bbb8203360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb679a333ffff4402034754b25088a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56f13cb311afb5a17acbdb493427b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49345fa9f45c096032047b544bbbef2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa766b4799b51393b261f8840e023364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832663928e58b96a773768e5acd52da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd645b267edaaa0a6b27a102bcf085b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd9879994bdda8b7eaa6ca13cfdcd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49601fa164ffad3a01ffd6775fc424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff68f9d5f47d277fe7f0562864c61a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd27a31fbc39e2979e4176a851f575370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d90e54758fff52a16df3de07288f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d024b91c342486c22b51055c0230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184015e56b149931190a5725d2d803373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3d9d1a0712cc5275358e3d23d7402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5706c8c15cf37e5fcff041b1f9940c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b2b1f17f9325b3510b6f7b28847e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a689b2691a98abf23d0e57b2f18e2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33998a62f5fa77dea9b21d84b780ce6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ffa68ce081eef139d08b5f8d90bff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7b28c95a105c828c0e648c9c51d40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88184167deb99246b4e4cb686a706381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b747eff5a9e45ed32d2608231d74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63b7126eaba4de3295a38d349396e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ec8b9a2ee722cf184b2a15a9c098384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f553323999fa75fcee803ead40b03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba216442d899a46db8e75a5d8a70158386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42dbeab170d89c86cf154505769774387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1acf9bf97dc73f448bc25354cf50c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3900e72b5c63f58848fb9cad411b07a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fe9f8b796f549664be71caf28912390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243a385baf290b3405900bc3eb97bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b50ca260cc2aaf605ca63f6ca6cb02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7487ef0601c4b56a84ee1dc746dffa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b9903a28b25a9a9459cfe41d3315394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f3d4f10d1d06ef8d6aa9183016c20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e443c1b0630ef378573c31ab4d65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c653cfd493882090ce55ee7958e65c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a456ce49c0f1c09afe980aacd25053398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992126c0eddb62a98ddc62c13e2524c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e651b134c8825fe9c4533e12544c2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253b10157109b0950f853addad9d73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca122282a08941f3d9e20d4d27f960e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a68f0a5ba1285eb2f884551358137403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6d2cedf30268e23c55f505cb72bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44207501f14863f61f8317969f3eafd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72aa3d1661586f401bd2117007b8e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43387ee5fe74f8d4e62270e86437094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b732235caf86f4e942b9566e7ed4ba4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddfaa3bd250a9deab5bdd2b51c194f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd5e6e94f9cd96a5e82ba5c9f2524f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9efd920bcd1de6640b43d04bb31cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb327294f07506e1fb0cf34d2a4b33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1924b833c7c3fdcff6ff1f48f88e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816621132239de6dc0e437c62c4888a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1294d374d753912d03e9008b49f04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32da77901bf22b8553774201dff279416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6fea6ee61b6e1ec08177fc81be68b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33aa1dee7eefa666bd486659e484b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b984b72aec743868041631ea9588419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924308147b9a41763dc0a9a94bd2a80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2086c36904d16e39c6b1a697ad8b4c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc9aba818cf175804865b2217d9ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a6212b6fcddf77a41797b45c4c97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff12756410e516f164d2bd5e4b628424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41b8c1d26913ed71dd56cc73700d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23eb939db90f158dbbbe5975287a81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540e4cbc1cbeec23cca4786a101b70d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd00d3d8da07a5c8713fe6d8ba3ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a4ddc4a88c134b0b3e105fa45ac46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d5f4e9b8c50bb693c4efb55dad91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba819826be65275920c77d0f9ba613431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5238a7d47c1c7bb262693e3e413ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edc6fe2db42fd1affba521ac4a2f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7cfe00a98af79acb7cd8b20f25e74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6f75aa15e2dad8fd0dde9bfea670435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494379a3ec7a66578b78019fd51dbf80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33068031865376e5ec85ecebb53075437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b9f2e8d668ddc7395db0d39a22040438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a48d87a0acf0687d11f81bda4fd6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a72827e5abb7fa56ec4c8182efa2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d24eeafb8dfdacf431c2ff8cbdd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5032c853a0833dc3d3bcd27c428c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de262244b7168812c7856691123d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daccf9986a79e6a80d4cc2d0527d10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1fe17ea3cbcdd5a9389e0c768e246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e935cd19773af96e87dd049c0a67e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b8a1b3743b936a7cf814a6f1da76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d7d5dc155493d475aacc774fb5b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9628862400120a589b6943ec0f28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b796a987bde0a74dc4de88c54435450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd648d657a141bcec6fc586450644cce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7091ec9c4e99c9b6b1ab97d8eeabb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23cde2d4f9f6b5c55574f94738d04d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dda8efe67f9d715bd9572d5b6c6ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6deda7ec7673a09ca4d5e06ebff6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc20004592204b6a6105baa3d119f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c2a2a74b9599e45454266cdd4d39b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2246d3dc73fdd573c51c58618eabee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49b187a123abf030e2ae6d0d3a91e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd035515e644a2e00dffcbe1ad7355460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f4eb29416f8379feaad772e26e18c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d929d913c70a11316eb67bbdaf47c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630fed0b95455ab7d93d8d6b059d08a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f735482c43a71860babd85f4ad0c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0082693f34cabda5df27d65300f9de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebb4e12c237afb865cae20028b50bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa00f05648d740ed044313cbf64241467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4a53856272f12435043be6b6961c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97739c4a30aee550ca71e22355528434469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68ce54fe9dd8ab16f8c97409addac1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844e2695359b8badac271498bc9804c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738ad289227678f5c4ddb729792c75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d4d9f5252c5ae8c8efe2385b052e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283304acd4b3c4d1e03a55d8641f6c7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769e5dd1776b985f4d37cf6ba1798d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d98ab47597bc9ed43d2e6ca493a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b123a3e6c2ed647750f711555f9fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83759ff72045acf198a3b4d1a1af3db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347b5e05929dcba6bb0d21ba156d78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb709486fb2cb8093f5990fcf2eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b341288fd30b46f06bc7fe2a078ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815acb1cf6eb75ed7fd6b10e27e2f51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28af71dccbcb852c63f5a940776d6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3466c5949059fc0e6aa6ea6a1fa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37e6ce5c8f98501f4554e38336436485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbb8def4790f1034940b322b5d62b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1e3558ea8dbdb79cc1163cce75a33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef880d0a79d0ba06796f92e60df0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482809a883214db9c2166b201f4c6b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75586d3db420a3f4662e7aa5f40b1b5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b742b86942733d1bfad6d97f1379491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51242d63e45854b8389ccbe657d73adf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a6d0404ca208090af6ac1a786864493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4b59f05ee1b9ccd53c83998a39e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741941e2fe75b564c42357a2ba3837d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553cbe7b3620447356debdf3d0c25c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c036ea68304d2c5af6c5abd30e9df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5e30ebfb241a60bf0c04b2d29393498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7e2d60044cba3c4b7e8e6fd437ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13328c50f1d39d69c8ea22ca5201f35d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca227eae8944eafd882537f912b1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16481d1258657f92db324e164f353502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485e87936ac042f5fbc03f7ce3b9d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a641e2a20c29762a720b9eb980a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddeba72d6c2094b71f06382d2ca875505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537fbf1cf325ca742a88796ee769b8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879488d7d96a2df16e2f7622cc71419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac371c76093290e7692da542d7ad162508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff75e3030ace8ecd6d8f3065fa935f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85e1e06e1ab9aadf0c319b51fcf953510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1b8ccd28f42b4b04876fcef76a00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f115b396812fce99dbe391aeb455f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c22eeaa253ed93acd23ca30919b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0add6d0f7f32b0d1cb26ec089dba3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a3dfcc5300f14dc954b8415165d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98bbe9f9008eceddb6571b970c1548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392aae0124d6c735c5ef943ab734ccd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5dc16fe85e79be4043623c2c67a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775ac8003d3cebb1c99f3554c9d2323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e4962871a8f3ec6bdd6881c559b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d55ebb5292b10654a6fb2fa443933521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac81fe931ce866b755be968e1dd09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e41b6abeba1edd58fb4f50c2c47d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00fb317d42ff9719e55a1863ad20a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474aa4f01ebfb244235e76e52f2d505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70de19608dabff9788bcfd835c17a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96f9752b5445545c590aaa2451c6cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db7aa797cd65e82e1e1d047fa30804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a49f5399c0784a993176485f8435bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3e8ab2ed18b8fe81e34b852dd2d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bfa666dab6668477324a47ba7d4c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635fe60cdc1feef8efcc7d745f9c096532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c0a4f48261936f233802cd341ce5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab07a6a1ae9efcc69918a4b8dc9e4ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ce90a23243ead1d3ba4f206e8026535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537d9066e0b1e23d35530f2b0cd5b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d454fbe26843bb5acb148e5b0e8e5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b0b6526f9ed7aa8e1872b3d42986538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005004cf1996e092d30f2cba4d4cec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b815f930437eb07eb5351dfe5ccb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79473446056feb498b827a1f1433d373541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bacb2682539957148b547a7ed853c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ad88937635818e57957bce9452cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962478fd6e6752a5cae236686ca0adbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2251f12b069ad8c3ac0974233ff73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4946656f961858654c485d7a0313546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dea9e80a9412dc2d6709dd1d1d521547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c302ed2e08869e6c3554d30dd36ce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276806ae34c035e7d7d8a26e2fa28a0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90f5df52b592e1c126e2c5aad513c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8190d20a706c7d3d9dec66352834fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd6cde484476791ce07740d8ec008552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697eb7124127a8a5bfd2b6fd0c876e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54b2ef27e9b7abd85288ef75d5ccb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3648cccb1288cf6dfc329f2bdc788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b13bd7e0817b3c6bdc2ab2178f52b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5024bffcd5fa7a9d316a25e5f209c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c773d4a0265a6981f06060510093d31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169edaf6bfd4bbd2ea523ee16f24a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882770ff07076df872164b19a8e849b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aefcf888b92a2fc88e2a7f48f9f43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298461f3072de3f6acceeec9283a9b64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abd39d9fd24a98d8f90658136b8440563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0221ac39160e34919ba98e0befd760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492c7678434570ac72b9739e8c1f11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f8e88e44edaff7b94b886004353c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cb0473a2d8ded296989de6d0d831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d33de0f04a9b3dbc86982828b1aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2a6e7d222a9570a2b57085ca1539569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7263b24503921e1e54e9e017eb99c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435005e06608ae5d1de2c3404419065b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086491cd532703be4c3e970c1a0399ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a2c3222fd411d2dd0d827eef29da3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9661a05c415ced9ce7a57056fdd98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d510d6c4e4c8fbcc294304578596575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9889a0f32a469fe79e9e2def0a938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be1f8076189259a7247b72a96ad66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729de658568b929e6c903fa541bfe0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041fe65fa74b04544db80c04dc6e4c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c235ef387bfc8a73f1f8df46abddc1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d54899427698e75c038ea184d463581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef1e583b70b41d241889368ce9940582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18dfe0ef6b955b2055da2c63fc0f25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf4497f9ff1b819deb37c7185e5ff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f7c06c175c4603697eb79a33cff3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1cb81b21dbb5939287acab9e6a691586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6b40dc2257b63296ecbbb73f725e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01cfbf0752de67aae023fdc989b420588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf7a2ced84fd4cbfe92f95e607aec9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81c03a219057db9ffa52781c63df1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3671ce6758d25bb6034db8d1ba803591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624304333c6ffee45762a8377f19303592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e58cb7f6a3e1dfd6ba92243bfe1c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c180cfbf12d577dce1b616f20d0edb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789373fee5a7fd10eeb51dc7a3fe39af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296700b2a7cb10e113754d84043eca00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b81800a4088892c27d6d4023da61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1138bc493ccfb6728f824ac134b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38727c00e29de3e8d201df8c27f2165599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755dfd3808a0f0851efe104b349a33d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac4ee6c1af074b8ab2a2fba81bd7ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ebd9047df4d1cbbe95e792e875e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5221ed8a5dd10fbcad3bc84ff85fb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de3f75a45f3ff307fb0c0fdd5fa7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c29aa2b9c425ec900394473c650b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010e18dba7b82960f724c5a71af4df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ebf5711073e57e8dbbc06ad92bea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8453efa0575e0907c383239cb7afe33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873dd9c4a1ac3034f99c74ef74a263c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa996ccfcf6805f52bced5a85dc5a12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593750f853d8cc1809c5142df0a02ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11931e71e943f0d42529a749a619b01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c4c065a97bbbee41fa60d1063877613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293aa2b57cd9722923dcd050727bdd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c668e6bcd53b0d768a358986b6269615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a946b876c83935fc9d6fbe18b99b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d85e485e3b9bda7470c6e5eebc2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a016a5a0160e652f8772d3f6fd7d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a1726b90d7968c3d7ae864493d548619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf59cf38e35f5c4c49149274e94d6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c562ab1735a82b6599349f92d78467621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d2b0de23b06fb2d1d7934718a18a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e775ec7c833f2b337e165f6c4869e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a04ee70968b40647913e83a885b2e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e269c740dfac645e38958ff3d66b50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405a5240f90f4b08443fd3ee9c6d4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e955a6c25eb45f51f5a588343acf7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfa809c30109f24b7b34140a8e0f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca31697696a4d82b5874ec07de47e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54eea607c78e126563a03691bdeea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d94c142c748d73ba05e744980aa13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a0613bad3cb9cd8b1e04f184611a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367730a2d0cd3f7aed6aaa7661513950633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6617045c25e08fb8f48f11f86baca6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662baa1e170344aa3d4942ef14053866635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ed60577d2715cdd423d7fdcb89939636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef82f0ce94b5e63e78a979ab5bca0bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dadbe534cbc2e98505f9f96c6c319638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2307dc65533ee503a2bb67b4cf4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7a456b0143feb331682bf6eb1f190640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfbe94189b4c1221d9ece30f22eee8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e991632864f447b9973cc5e528ae3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bdf30e20b966033124032a0b616b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf31d27e6276084195f87ddfe0763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1e138e7c36f1312fa6f1246af4f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a49911e12f49770bd463a1f2e48f85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ee1d1f655c27971ab44b7f15bb079647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9aec85a9eeea5de885130ffddcd81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99630b515bf4a538ce57a42ff0ba01e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8edd978d0367effd696ecd0cf0330d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dae6b5b3445634b92b73aeda07264651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced8f8004f6d941e8690383231df2e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131fb15cb5d53b69bf125eb03dcf92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ded4b2b22f41e067e1b3ff984bf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a6a638d8c748c44dfeea9e66e55a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355b93189d8c95b6a71717fbc8e59d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd600b4fca1e9bd9e5f6f54911efbd3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92b6038396fb04e0d051ab98c56a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae89c5870507263c710659f9d0debe2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545040e65c5a9cc3239537b4b88e8010660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d6d3f29e0e96c0bf8bb0705583e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b1d7f828ab2fa02f4533565441ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb5ab71b6d495eb8f887b54cb1f29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc9f78c1487684c28f36088d2caf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256abf24cc38697cdb8ab287163ed14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffb284d1efd899d0b9d2d8d92997e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36588ef0691cd07fb83bd94c0b19c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12085e6fa1cbf57bda88289e29604577668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc761a218e46cc5da5d3644a9ab95d6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a338d9844c182fb33c2fbaebc90072670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95218300b1c9c4386cacfff5a1cec4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f095ffab46936b4abb76bcd12f0fa1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861a7dd5d50518269727ba5a3048a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c1bd9812488bfae2faf24232220e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863aafe5d427e05a393344516b5a9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793036349e91f04f435b868acb0e16c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f29318adb081178e81e999e9e55e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97ac1dbb33a520c4e75b2591a9c59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b481310875d36f637df90b77c33e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e20e5da520827a57a9a5a14490a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77e10303475b10133b04fc5a9a09c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d296d6d92c4a806144e6305ee1ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d8b6a46d7497659460a7b9b891aca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98e5107eb02dbd723fb382678295cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19c639797737594f00c2bcb8b197f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6eae60889ed945402b700ca1778e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b74390dbbde8c8fe33e2e2437dbce7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d853d250446474a853ed53ace979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f480e3853c5e3d036b73da013769db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dddb8365fc78ddb34587aa85c943b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a8a228bc75f0c2594250aa6227cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d381f45fcc7b041c99dd1cee1a8155692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e73dd0bf2006c4907cdd4e04ddbaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f6885fb275b8e0eb20e69cffa0d3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17a5891df40b0cf47e3858879e75c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3ce8783a1ec1fc752a92b3383b53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb8b6786625e0dfacb4d9654719a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584dffc2112abbd51bc56c8e27df2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947d71dfabb44d8097d83736720c2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf881d8c8b837ae0a874aab27c001c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0211a2df03bc167625ebdb6c48eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c0b5bcb0babdf1f8ebf189d2eac45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af767725a2e70c6facd86a619e860703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608056f1b4fd21b31a44bf4c7c8e7260704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbb8960e54715b02725f4e5b2e38fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be418567f19ac1af5fc8929881bc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4db54e180b52337fe9a983eca2dff8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e5ba115bed5ab77c44241e72de001708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fba1672fe5adbed10a8cd142b6d53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d762b74fd9a81c331ae59e86ed313710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338e515483718e30676a9f929536db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52cef996ceb56d6156e736e310f32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053b04362e822d00db7171afc3b72f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5798b41d705c9b317d520a46c48d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da25dae32127f8ba005c591634bf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b84a83c534f6d649a8125536c01c1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01074be811169eb9cf1bf3e4231efd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679ea320f6e1a1a59ea59ddd5df267718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59587b23e1d87817c8fef2ece1369719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024d26fff2aef63addd1e1962dee41d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d762bfddc77296f62ad851d3ae9aa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155fdc25c08bb634a7a4534d4ee5df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4f2e4aab213fb12a1fb0423ef0a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f787e008fd6df203c6500fe84560a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21c597861bce99a28f5fda6b2b8d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f77a06e6061ba68ed8e0c22f94607726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410814f672b787b51b50b39adfff16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20faec74c745387e51d3aef058cfb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9be354711d16ced9e4e2edd01fcbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902df4f373a97bf1ca7905cb4439263a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247679209bb33a006c7c8cd303972ad2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4432309f0889fbe06bf1e02b3d1e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a78cf31b9b0106fbc9755248a110733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd2058bb2e71047f18d614183d7d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd7c47d8c5d4fc72556ce13875510735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe08c6d22701a2356e5227b47d31b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ec22aa64c67470d40687721a2632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eecb2d282172faa2cfcc8935e55581738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1d11a15b91ab881632ef85bc8c2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd270d67f1bc645cb0fe201e4bb0d12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49beb7301349b2b66025105b3410ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf152cafd289996b997599a8585a54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8020bc6def179fd23290cfb34fe4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c930e5cc0d0625aa3323f8d0da6fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad7bb672d74e37ab19e73b0c83989745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a1aae89b594a2736b6c3845585b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2346d5bb5e388c8425b116497a5135747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2942328b8d872a4ae799ebdac7b3e3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4592b7b92b0ba0783637a5321ae647f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e82cae647d14abab5d097cb1a8ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520292ebd96695eda9c95bd9fe8627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9375ba98b377a72563620fa5336c79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd3efe40d85f52271f012283ac7e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b90a4194aacecc62eee796590e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db434be6d206f53d34ae6e3ba7966755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb0bef3f7b4c04caf8ebd143d6dfed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15af49c92f93d5a9031226ef953c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3ae045ff292a75a723bccc4a5e61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985659988ef946679db74db7ebd75c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b357f90304cfaed468d2be5868db2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96fd1ce3577e70bf6ec24455b8ff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c32139ae9a1a5687e3e52c4b61753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e3d004e916479b2f763490fa0b2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f98ac4a0f3e716ce05686975a3325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19854a90881ca6abb6c076666ef15a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e31b43f4af7c98c0642731c62d077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24140b1cc84ff28c6a40f338586c8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2f952ee2573283cb5fe663ff22e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2195b567a7cecf06c4f4475b8446510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2c16bec8630118932db42c49639c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c70e534de4b428a81833d3d15a395e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8453368f58e5fab90d5e4b6c04b0f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f9776c09422cb6e106ea7cd992c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbbc6d1dd22b007d16f0a8713563a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e38a5f8c0a1e99e6c8e3cfd14a2ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9f44332a3cab4f611b150303baadf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cb1e79d91170690e013148574d3bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b492757a04a4c31f240559ae850cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966c15a74eaa9abec6a688493014ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a8de7d9dcc507d699cc9f092e6f8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede970792493161a301a1948a0be2a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15faf34e260d5560c31c65724b8b66823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253a81a30954f6d4374c631a92d5be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd087429bde01618c7714c004907a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d096de1bf64b3d770a217169af88d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e822fbf59438a209351cafec63d4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7658dabc6db0661ef7d1e3ac2680128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe88630bf5a9835f80a1483d80b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc214ec13d52022847a46e666c089bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764df761175ec5d44c42158177b5ea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ff702e95f5ad99238722b578a77532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d92f19bc9e1b749e72b906e25709a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c1ec793df757f3467c1b806fe7a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539eefd8e164fbd15cc3be7fb8c7df735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece747a7f7dffe41244c26b32b9fb2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75130e19541b333cf6788c28263a61f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ee0179bc11f7970b08c72a4662ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679a09fe5a71aca85ecad22d7f9ad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247c796b21b006549a781f0999159d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cf45f8971d7b48a876fd63862c62241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c36a5d6dd23b425aae5760207cbc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ae01d0981c761a90405214352bbcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d272cfbd6b031a1c53db42f15f0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b92f5c5e9b852e9da4d4b48796c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27210eab9443c10b80aa5b77758dacd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289e3d571f4446b08960e4ce2d4b7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303eba630b22acd92535917baa104a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89d04bcba34b37bc21ace6d5a29fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3834b38cb0714eba27642bb0117b8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca14623d1eae2100f17906ce19c7c7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a18236988138de1cdc3dcdfd0d3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1adee333c11b3eeb52b47a1033280053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbaa84e8691045a680f80c648e6ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da75098bb5afd794bec5bd481477855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc49ad01cd1e061264f0bea8eb68756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dea92d46d8b8e154214951e5a9200d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2405a43e35d3c280e82b2afed0ab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb528a63927bf1ff4ac0f34a2ad1c0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefd76b16d697d6f847d3c51a76a81360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a47177cf1300fa23aa5ff854f0f4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e994ee0e449f68945fd5f77281492f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728925b65b9616bd49ddbd8a112f33ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba9e5eec42ccf72f206c4d05aa9d3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06b78623cb68f0fc995c49b311e2a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffe18587d0e649ccac8ff5fda6cfca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c809d772273d6f65af1a10265c8d4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5bcfd2f249b5c1a80df77f0a334e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b117ab3c9b554b959a3ef040b3f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462e2ca7ffdf1b688663b714d32e3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01519b8ce08bb1043129d281d6be598b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f47838f1dffefa502bccb74964c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128eb360b2f1ea75398b62b8b84050b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13674670eebb3839990b39c4f812bde374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a1552fc330807b86b6367b3172adc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb13e180854f5adbb6c2123a81246b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f4679f20230124c539db672dccef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b23e28dadd38f41941d9d7ca59dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ec0d7d39169da5a13d80026cbb0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17832ef3ba989cea087f4fbd0d46280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2994065a861c44d2fc033d3ec1a3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7fd6e5f2448b4d5010f46de3a71982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c29c0c0173ae3e23a0c839f94c4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822bfb35c3c508808acf04a2654fc1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aec1e99a699decc5d3203919272a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14949af6a4af509059e0e325f68128db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6af89363dbf38e0af6412c1d3e3fb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35ff0a3b9b0706ea340ba862dfb6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acca74272c021ae6cc0518877071afc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da53dff5007fb8773fbbbf84b8e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be37c271c69b3ce89a6b79d3a2350691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c07b136571565a9f3408c4ebe4f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19356f130bc83f0c8db50f465c59f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7cb521601fa20f305a83f6088e9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4349293e17c75bce53e329c501d1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256f93cb1d10dace90678ab9fe2be6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c07bda4696569ce26e817990bf52397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a3737b986f3b50037a3f6d9fbd2e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e955d7ad841ce1d406ac5d3f6788299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c7ac65b85fa32610586f51dca81b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a2292a88cfd5b9c6e582546bc5775101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a454bdffd806b47113ac3fbac4ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9c9023b5fc7794a552197dc5ce1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b21b39403be8cfca5f5ede077303104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35ab0d895f08d5c8230567d1e6b9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe615f0ca62b4882508f1727e9985e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12ae1a6b8ac269cf98db39bfe078e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a0576258de4f0473a44ced599ba81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a873c05f1f9d375bedee5819bbfd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03dfc2319c159e9cc44ab9246a170110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393459778eccd39472ee534d91fcef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda0864cb4818ea438d2778ba2f1e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f145a0b0d7d386e50441a67d82651113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f14eca8688585c7d3363307a1406c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f86d850eccab57d6d22f7ee1fd9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fac3eb32e02091afbd6de470038f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e028459f5fc161d787c2887d0b99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6447c8f93a9cfe3e467ba146c7da6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d927873aa9d2ad8d8f9b046239a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7208f097407b9ed83eef89eb4971bf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b297783431c51a7fc4ff2c64deb8270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c6d51855fa1e99389bda6c94e848d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a4c96f3687ab68f38790bdd35216c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cff73aebee87a1f78e092b4ce80b9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbc0cbb4aa269afb9d0398de82621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea52116b184153d4ff2c1cc4be6c75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d010c0fb16fca262a1739a26d05f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfe80a26441a06f7ba9a759a98ef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443fd91627f74713953244000cb6363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b81fcad1afe94848e657641620bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e03101362c19eeeeba362078b351b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80785b0465978ee5f7aeaffe3214a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72a0a0480368917ff649c2418c41a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f34a431069a499571722725888ed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e510ba20a5fd44f07af42b89c87a6b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483aedcc0bd09a365bac6e631529fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4b5bd9d456584b2f6fac41e670255137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247f7b96c54dbe148deb3e356bfc61b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83eb95a123c16f78e774c87eabb514139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae70e4baba263af661915088735477140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec9b0aa22b10e3e15a031b008951d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c849a5af20a665e04529e94764aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9355cbd36c7207327cfd0da116e3d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4966b1c65c771a49b735023d1d863144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eadfde24c69ee37fd7459488afb44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28fe94246c72c75cd5a49ced24f7bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09b986aea4e24fbe900b31e24c0c03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc0941ac1db0e86c5586f19eb138e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd789856287411e2b27e8e57068ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664cf48bb35382cd5ca1196230438d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf96683b8815c9e51eab494d8262f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160df4ad63d7486d430ebd60d76ae5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045f467ff8731b2306fbe6f0f5c48c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3334896b17abe12d062743a02f1ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5959f110f3c0cc1157d327286d39d7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd7663a8c42fca03fe174a1128fe14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f43021c3585f58ee15498ca20e71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d4e8e729aae7540b0488f1e80a38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216fdf1eaf57774ed33252bce84ec6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa60b1a1806339abcf928f6e6d72cd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3bbf6052d0b9913931f45d81ad5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b84834d7d2a6a6fcfefe44335c72e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bdcd80d1027918d239fffab2407e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead34f3d406e38df7ba37ce009d2c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbed87825e20b1d2078833cdf7990165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca607ec8e53b6af81cbe7122840f5a8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6a0a55297723fb17b72ae185a55ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9cf6d0dbbe503c73d27d1da263e7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa368a5561695b9682c19a4cfd626e0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6e103c8a9b708001e8b1789c7c68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e566949766b0dfbdb16d362da60e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df69dd71b37945a4c5593d5bc639e2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b7a89d4395c9a4599429b2db01af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b45a8536343847fb817b5923e9249174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e28b469802c07adf805e37fc200e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a36c7d145a49ad1ce1f9257b505f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce4a0179eeef454739cb4fb50fb7d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859f620d892331c177419e1e16efc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd29b4a1b38664f2bbfeeb2627f4cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad1b189c6ac04018873c780d374609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae411c8d161773e9c79ce236920318a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d475b1fe92a4dbd3d87151acf18c72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2572364ffe1d4045d9da3e38bc8e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f6451d3d0ca9c0c57b612241389b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392356086687d5487554ec628447919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796ba79e9c3f90900c84741bca87da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c3a12d887c93bd9cf0329068f310187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e7b34ab511ea768c95e48e794782188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18074b938ca3c2d3b2a24f60fc72dd88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2c2608bef750d5a06ae6824619cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb008a2ef3a1e4cf0dffcac0d006ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc6ba3cfd11c61b86ca9e6f7e848b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6553194fdaa670f006831240100425193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03ed72520f9456a4d9dea72700adc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab03cf6090bb39c10660070e817aec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60ded186f102d28eea0a38b5454212196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc7b409c5d7959a373049df7019f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f45c5d5f65d6065aae79b3e66058e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d7a579b4f2fdde05900a894055fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d26eafb9e3e209d9b25dda2b7f83e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1059a1e9345824fb6b5f80d767086e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a15c39d1f497222cddc02d47ce495202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795c67e1efb42e0ba576e0dd10ac5b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c8f7ff913824b36f85ebdaef6ed7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b82365a3426882e2de24e33703af4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd9fc913c2b7002f7d51f8ee21761206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2f32e6c73db368386cda9b9c1176207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343fa88f03544b7b31a3b23a393501a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29852095a615b8eef5b7a84a1eeb04f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47221c1f100e197310c62ba31c86863f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be01f9e6162d67a7344dadaac7a27de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6231ae9df1721cb276c1d039b081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7eefae3f7e992380e4b39432ac566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e198226d082c6d95930826503547d22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca03ed2af74b54c2bd1cebb85c79a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecad49ecc213d3e1209add7496839d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94595a497ff0155b785f960e5e5cd8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddec4505da3ecbd6ef61717a031b40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a25dcba31f7490b79a18fbdeab8a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d3db593f6e8e50b3ac6ce765cf10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9883058c9ae2354f29b0ecd1b3079e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb27e948489299e2bd7bab89a550b5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210a575b0e327ac2fc0cc94dbee0e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58cdd3482011e8f6716ffbc9e0db1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1ef09de0b0a0c77a2ed6806371326225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444f0daf193d61948eb410529460a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a06ffb7842bf204dbf3d1ed69e69d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074029acfb3b8d8fd4450463fada32a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef0bbba8555c39fd87cb9a6d38153229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066466af44ffe9e520b5b5dfdb388f67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ce8071cbd19186121226f825f33d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22dc8a80c67f72c9b6cb4819f90d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c0e549d0f0958f5a88729384fceb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfadb64543cb9c192276d9fe511b3d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9c5eedc592a9e6c74bad21585a8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46fb51ab004221548039b0b5ed9bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1224cfb7c5520129d633d54e0d0e45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c074ad8ccf8167729115a1eca9f34b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81ff0f5faaef5835ca058b4c37af7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53136a9339182ad30a0082490dbdc8d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80b81b8e86515b260efb4715cce23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3aeff4c5b1048a1f9848f24f808b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c318d6abcda40d387216f97c0087bd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377b2a3d389ac2d344ee074f12d579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f176b5b7a9d045eea03c73b454bda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b808ba1a15616d0649b0ae44f2a446246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee5a39623b4e62e72984ebee766d0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1cc911b9fd4ce44e56dd071aad747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f20571ed8b17082cac20ddff39665249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533f58a5a6a4350e02b4d9ecd86308a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f56d1cf887a8185a553364b088e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa71592ae4a0826fb390252a29777c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87d2946f7cfcc145cd2c076e504ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b29cac2b4aa29a9e9521fcd41fd280254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ad59bd3827a8129a6affe11880de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac868cae46e34911cfff741b17546c0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e5a0a49b3ca7dee1bd317a168455257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3bed49dbc88959f577dbaec3de243258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbca4114b2bfa0f2fd72cd4b3be1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19798bf75ef61c689f78480967bc09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25be40b59f5a10ab61503e50470c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5280d0b5c2c5e535b97ed17d802b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809ee65cfc1039353cc6aef30b7532263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064e7a6857aadcde4587d204a3ae53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8b75da98134336df6ccab8e3fae1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fce34449047dc58a3b397310ff8b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623201ea973609ce9b06dd2d2387f0d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd56e188e04a972a3cf1f1c238d519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae0bdd21c6c196b8b1b84f2e368ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f9146a8cf5e504066e614fa943eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab1ac6f1a1bb76d2ff29ffc22e697e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a486e18fea34a5d4fbc31f3ac6557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af19679074a66d935ccb7c251b4e75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008c212018e44d6bde63d25d881fc74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223e679c50929fadf9326bba1c02d1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ab4b3daf3a1c369729815479ca3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c949ca385cc8f64b952546a37468af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb20a5940951338158234a81ef748278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f1dd9debb1c5dd97d79d1674e065279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63900a19615396c92bce9650d436d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f60d289ee687ae39109d84981cc9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af56cf3d3703bbdd4dc1ba7b731c54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69b37fd87c5c379aa835ca2ec82964283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54386a2bb2a4dad922dd5f5c715b6fae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598d3f8a637018239c77f58679dff4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947d1be745949729d0c2b0b7cf2e3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495d2b2ee253ca0eaa2df741d838eb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e32e9f44c664493ae7395a402fbcaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ceb3491f8c754966e6c3723d4750289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed80df4d17433bc1566301dd482aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dac9460b017322e4b6ac3f0ca2686291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41aff1321aa5e18aa2c13745ab402f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b2c13dbc273d9294a51807a757ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351323c4ff14ef7075d53c49c4826844294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc83e7c72cd0de2ac19344df7364d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac302472b894f6fa8554088d3a7934296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9824679bd6fcd835600df2d2eb16f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2da94912c782500bbaad5435e26bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e6d4bbfbc73ad4af7540de489aee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364788d3377cf083a23d2a26050980e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8844c0a7026e3e643c097262a36a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08d1c0180af69c493d0686146a367302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25c807a7246bf1777204f2c546958b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c07668a54b32705e10af79878de7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35972efd13f6b5d0ab07ef4bcebcbef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b78213caaa0edb9f72cab78c2398306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc062cf37446fb7e9faec9aa9d28a2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9586e7cb0d312aa6d90cfd7697f15d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732eddaf995f1cabf9b8006e62528d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e8252dd3007eff9e1b5a6c0a64f81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384347a01007be7d6958eb86590519ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c7926488215780dbe64c039824b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f247cb84245126addecda8c35330313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ad154ebdddb3df4b99ec0af61b3f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c091350ad816eed0ede6cf95b0d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f42cc163a9ec853abdab79542c3e66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0346516272faae73cbc3c89d00e738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f8f6204bc867940e305414cc7b761318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9639118ee7101678b6aca92b9972319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341c7b143584ed0b1280cf5c83244e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9691db69888324acb1207505ff44d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b617cbb51c90a806b39cbf5e472525322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91af67d3c67a1732d95e1e25b1489323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069578a229122fb8b9e58f76f8b1d3ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947efbde86575e9ad5aea073fb63f82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00856cdd627549cac680edf482cba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1261eede6f43d77ed3c436602ccb03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a4d97e10337f6149365e047dbf4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2a582048c49da0085bedfbf4a789329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95424209b190021d54b06dba07a87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d74af837cbc08e8a9d073e4a0d9a7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bcc1f6a62ffa76aac553b14d57afa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e575f3a36e7817b1b0d8b7a1282d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bae25620f67a8dc56742ae1b94572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d3a5f00f484d566b898f1987b707335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1675f8632cbffea6eb31808601148336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b033e04231f40ac85ba1df2d3b107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7113b9e96ce83b90185e5639d3a02d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046aa793053beb4df34eec435745f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057a5fca09adc405a35b549b0428df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25019d69287a7b096ddb66b7ff999c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df2d72b27dc43dd8f472e4c032da7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab8c16e9340e20c098a85cff85436343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4c52f442876c3eea5e2f9acb4983344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233345dce4c1bfcdf94fb9aa076fd21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047e3d34db1ccdd7c06a7d0fae1475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa1cebedc83bdc901c75512e2b4b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654815502e61b6525295d2332f2aa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7207c01988a3d6e360ced911b057b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0aa73896be1fe4cf534908ecc4ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa908c3c365bcf28a08590f3b700947351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ff767b6bd15ef2f597e6238aea1c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14938b10042efa30bc04954a8817a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea947e44ab1d81a280019c9a8da8f85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbba5227358b60e8b8dce1ce9e4209355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa66c1d34fb180c6936b8283784a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd0cec4cda4efcaf44d0ce82d1492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d851492584e6b9f540383f1a6e409e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d7e1b67b2419c630fc3ae5b53cb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66acb52e0b949971a6f6ae838495713360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b150b9beefd793c3d82f88dededfc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2f84472c754b590e75421c62027df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22133dd6966fb45631caacbccb01f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050c72b9f1e40aaeba85694edde412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08b374e837f943a910fcf162a6f3be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623877e8a81d6cb56eacaae7fb07ba8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3357bed8e9bf1455f28d5d285d0e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901713716c366c91592e6188b4bd09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f46e514a7d81cc862498b68ec7e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd036347c5534aba6494dd1b7f17c9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d4902f3589e42a04da8d600112a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cc2f9d0650f4625947e04116e0c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e54a65797d3118f016a7c191556c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bffde7dbe94528a3083a1703c3ae9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc181e18ca0dd99f24fd6af90ce03a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1d573a2de64fdc8e74583b597db5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aeba29dcfa4c0833ac311e8719e754377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a81b1e769ebf6b73754f1d7949ef0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2404d52e53dffe7e9c98f1bfc39c7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83130d0e56ed684efee555688290026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf7c88fd3a9b2832fe00cec6965dd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f2fcdd43438a5fa2e364278eb1f4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc6f73c1f5da7b0cbff1fafbad06d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c70de008b2149b317ae740630b9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7722c322522a7eeb39b69f412cc2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122ff4e5bf355893e9b67f49d57e1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0887c6e1887f0022dccc7083206c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd5b2c473f739c1215e032e4c93e61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218fdbdce62b666c86fe3844f40ea1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ea0ef12d952eec9aaf6548db5fe2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e7274c7bd1f04bf1765d4ffabd22d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4892ed59ceee43c762687278a692e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba90da22cc2ae8efd0695171e460e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b980496625f19366234c2c0ecdd41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b8c44d2d4cba8b6a27749e9dc3525395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973370419b78f22eed668a78ffbf3fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6213bb63d252957cf1a1443efcc91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8004d4e262a1b76ea32ea587c4bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9b3dd9b1ff3e2de72995674329f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63497cb8e4ef4d8f30dac1e946f64b0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b73c3276fd7e258ef97f895add5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1bb333cabcd77eec1cd582d3708cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81194e1df7d58e1c7946530cba91311403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fb43307f1eafcbbb9085ddb45078404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23204cbea54e28c0a650e2efbc0eaa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a4d4ec4fd4404efe5ddf56e85f501406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e13346e5e685aaa9cbd2d2e40ee5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e86727724d70137fc1e5b9b1fe82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59872613c8ec6614442dad90de7da4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972561c64ac0b1d85e4b11943b1f99c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ce6c22cb279a5ca1f483c5ee0f2fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feffbe0196938cf73ecbcc09b5016e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689b752e240348e2360e9e7d8d07bda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23069681aa1fe2e94cb73773f16b470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e6549dfe64ae6e11ba1430c3a87e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f929f66a1c4edba4eac375c9664b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc7c42a53e032a8bdd74528746a2aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcae9d46325a0f99913e95fa73c60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c21c8a3fcd94992e6c5efc5c12d57e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2509726a400fd640fbf6eb1284a68b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cba39307fafeacd9b2697257eac45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91262f6f5daba88566c2c69e70205b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c755ad0722792000a0f96f187a223423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da37a4dad25d2bc5e992cd4816415424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5adc1655d2ac885591d23ece50ea97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce03cbfc181b16485b2adb9b53759a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150995c5fbe9b09eb8ac124a3bf47e79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb8fbb242a90fa3f94a89ad57fe0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd1eadfc9fd8d1591cdcfa02a540d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87756764d3eea9a4f381ea8c4da719430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be36badaf0cfa047028740c31bc45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5217b70aa764fbea608ff52456278432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106981b436889478c9312c68f1b84696433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06102e470e1eeb3e3b06907270592434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a2b088c4203dafa871d9eff05c86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e367ea5af5d0c2f4f880edb1550669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca84dcfc9039e829189d17f2621490437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936abc2da410e98e4b042b33c08cff8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0935c7d22d3c338839eec2d61ce1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f17bc6fb80630bad6a6c1703e6ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc0b4c7c3a8ee1fc65ed1de043307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791fd5fc8f28a7c1d37e412c30ee2c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3665dc641e3a852e97107866c7efb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7cae845b6bafabdf344205ab39749444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbae557efdbc8c60358ed5e7246503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8a9ac7927f5f2bfa6484cbf2b1b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d47e51220ef94493219d40e1b149447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0ed1af04e75f028ec8c0a589ef706448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8244bca20ba5ef037c18114c67a61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afc2132baf4c9c92a01d833cd687e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3a6e5036487265c8d85cee15cc1aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c03f89906b0929c480d92f892927f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ebe2730d324e9bc31483aa1fdf4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09e8ebe62a838fc0f4cd7ffc74aa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c934abe3857574645fcde5c71c8b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a5eb00007ccc0974ffc8f1d97329456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4fc58819b1fb7f8a5166bf4f69ef4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e667071e35f6b081cae534b18709629458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2146926346679c0fcf13836b6da92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998211835e7edf4c0af1e52f30836c2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea4348030217de4640a92a56606bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28ff70ac6b17f64644251ca0c52b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d0b4eb140a74a4f1061ab44e751b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc88eb8755028463c7a68468acd331464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e2a285e9d6b657f1a755c21fc4d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065f32a8eef01006ec45eeddff08a76466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40cebd0201d58d79fad74e2d7edc25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2e34350a1966e09efe9e5a20c73c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814db225bdcedb9a1079f2241905395469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb92128f10f9486cab973d4c18fb21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f4b5e11e88c7b9722c6a6c04d4fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce3b9c3def55bd6fbb7a89dd4286c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d559f3178f4ed5c15ac27a218fdf4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbeb4713d4edb231626830127eb884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e1025ec181d539dfe30dacf0d4890475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcadb06ffcf073db4e5620b8252ee64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba608b2907f924fb1d7f130a554088477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98dc38ce4d3c0a19f2ff2b21a1361478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e145fede06797e7638cb176bf0e293479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c447d7e83812a648492715e9af4cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b95cda9eab3bbb228185f7467f8df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b568387bbf07c04b2548eb8e3dac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911514bb210bb0184afc29b9a0b242a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ed85d3dfbed77bd9eac3c0966437484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58e66d13cc375e1b448170fefd6229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de62ee1af914d9d3d19e4c1ddd2d29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece76b6fed28e87546c53da181a92ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea524faf8d4a9958907498944cf3ce0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb89846a23e78ee1d4934e7d948ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ec9bcc2fac21e5867d781cd622e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c2845834685686ed7e632eb379e17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09689a5192c3c8b157599169421edfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92272625ddf9103f569e4fab50a473a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fdfa9aa5abf3a4f56f1b577ea0f3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7d7513c87c9f46acb74ad789f376495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaca7e1302f5d6f336331620cb63ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483472277a4830ecad482c613c9aabc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059497a9a7a7a85cdf75dc223f46de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c973884c2c4ff200047d6d9a6646499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d83995f2316bcca3583d0e7efaa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36b91384598694ff9e5d6bfed868a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa32abf6429a07efaa1a3c53e2b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c70a1129a799b58ac2d4ae35e136503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43b65b1d68e4832ca748296bd41b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0b74b485f9164560cf52b38a5a16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768051c5a61257ff01d69f3c46e269f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9bbd9d62f63a0a279c1768f5696f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a74b6fc35f00803350e4f9168b71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a909cf14b2e73f66bcab3dce9c33e7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c21c9282c8c2491b63fc216467f60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48814637f5d77035dee18ef7030b078b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f781f4281e4bad9bf1319ec9faa240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0292e3359e0b0cb77e0ba6fac4b6992513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859cf9165fe6c5d5befb5c40b3751e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53682a3d29266d808bef2957fa27d141515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab6dbeb82dd02d9f4578eb20077bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c5dea3c885af014c63e2e05b1b04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b927ee980b897222d3622b69010e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151f5446cad5c8d111d142227ffbe76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472076314a25be937b7a220f70073d72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65068184f00070b6aa2bc09ae3f408521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cc24bdaf43490e617bfbbcb0dd24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35cc1cda64ffb704eeb144e03c948a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67233607c05e691539d8474ea97f1017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a540b874396d620da70ca6e698dc1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7edc28632abecae75b518158c93ca4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d148bc656cccf8b21e931e0a14156527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55fabe615f45ad1652b67a315f478f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb430e406750c3360fdb0e1cac28ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0f37ba864c9993a6cb2b56351b8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247d03be5632354087a51264e46403531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f825943dc982b109b58480db152b575532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eec823b84bce11c15577a7070be48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68a5850b71a7b04ff5e1ab35e4b6d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5540aca6affafb3dff3d8bc9e534535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b1d6e78d399683995949e06dfe2b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f38bd233f1f2b63cf1b12b28ebde56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe058a75e69bd3729ccf3604eaa7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eaf7c36707a53a66cdb3e26d042a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6d24902bcb67ebd1cc49f8dfc39f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0c982f72ab1c4c18dbf736f2a7962541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880641ecafafc33714438b54b041425542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03762432196fcbd0618728bac0256170543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd815d249b18c7d946921734b30ba0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8bd065958a78a8708c91764306773545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6d89bf2a9cc383be422ff410fb6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852c78001ff4901b9b30489c933f70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d4540a136b783621e17182e65bd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ab0a1a82034c397ccabc603e3b66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fc120452ebc135b62e4f50f29f615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a3f21688f06fee2fdac247c24fb95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d37cbc1c76398235526c0f731ed90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965aab1d34b44d95ef9f529dd1e2f3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554bcf6eba1b9e98bddbada3ebc413554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aafdf0e52f2c1004817b16055622f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b29e18684c5a2c593c6f477f759d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dca53edeb0f43ff25ff8cbe4d32927557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c8fe094b7e16dcf65a603780b240558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785006acd3808477fb914bf16f1ffb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146b70790ae7788d23d6e20169b20b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91a0c42e51e372c98a24b84bbb33d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e303c8d273c74492c4bd3f67f61e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8942509e69dcd51ee40a85ca630c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb732f5f1db96d60a29d96b0511b7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37eccd9d678317053ea993a9239d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952ea272431c47c231bd2667483cc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3227c43c1ab1599a3972c2b29ad405567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ff8a10617903b3fc63644c848989568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f40cb6decc0598fe2aeb5ff0c6167569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad2446524fb169d42133090a71336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2af43fe36f7f60866341659fa7d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b21981e8f5e04ab7e6fd532222a7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c947ed7b4046737e6ced2da3d0def4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e702ecd66f40b69686da6bf31af3fcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbfa8db8b49424f231db8475b0a41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d9bd75db00bc5e397b5d7210115a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e28b7769009649aa18304e3f97182577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dba82a539b088d681cd1e0752179a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b56bb8755529dc15707f093bf6a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e419a04d446545d2ea945824781d2d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a15cddb02a613d6fea1a094881d7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97f2636302e8463cd9afe5f3e5401582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35da099373247d19143df387049d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1cd0a897d82f31a3444590c5588ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d34c96c18382fc0bfe79644dd383585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619cbd581c2c72972abc5af30c97332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea8bcf1033c27cbf2bc8e6c94704b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b635da009bcaff125fffc89544c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0c14ad4cf2d62b8bc9be6e0716a3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d75462e57ce4fd3bab990bfc9c728590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142c5a8fe0380581139fa35ef6831c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201152e84bbf3cac2765eadabed49a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27022db86bd2bf9e54db59f16d29ec65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d337ce05eb11d0c1c363fc5df3f8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3d4cd166dded6b5a4ded727da2ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476369b5a497f0a5143454f3116e248596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083e1c745004ea2bbb85fb27d7472c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bbc46a6505cfd76ca07558ea2689598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f955023372dad2afc5e9090ab01b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655dfc00786ebbd75f537c04944a86e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89637016dc5aac48c5da1d811620bde9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af056a7d52ee2da1f859e860f11922e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad035f92d2058afc71395c63ffd9d4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967520d43cd4d23fe6e53ade44068ba1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d3c39a48741f1124369dd5167305605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c42e5a281a79d194a1028aad09d6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f8962fda2e03588dc6828c0c384c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfcd7c70c5acd8bf292e9439ca31ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e34d12191c5efa5dc6dfce2889083609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c712c9121b0eeac7e5659127d2f02d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b18a2982f254c228ce9997c17a5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144ce0c97fe06cc14ef5bf70f8e0dfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b33437a9c1e774160e6708f3d643e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f241bbf6e175c4a398662ced000f38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c78dc044a9bb5f6717e7cf5eb3f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd587b968ef65caf61b576e02acd4d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fd29b2decff2688947f1a12218338617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e919154aec4ba93f455099afcb64402618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d00bcff6a2610594045812ac83925619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe8fd8b78de145adb94669749ab9c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb0a1bc7029a444e7ca8d8a6f3ff4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c1f975fe7a3409ebf747f63345c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b6985236805bfcd85e5d1bafd7fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8a632d6348c223f8385cecc5d5b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372333aad4f31be45795cbda1dd47df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94ae5142ddc745b10a3c5f9d2c323626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e978a886b17ef67eaedf5a12a8d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df38f85c9570b8cc91bef2db70e89d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da394db9f173d7b4a458f3db31aa8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcce423c7a36c85f53e2468ef08e0a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381a419e913a3a27c0097043c00cbae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab514cc9c942d023cc9941dbf90be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686e2671eea6867962a181f718328b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e755bde5f079b6a86df541ee16126ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53305d5537dc165a88ad41f58e7b6f3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f7b9d05351b1621a8d7aeefc4392636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b05d00038c4439b703c33e1e403ddd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20cd47c288ffe660adf98f4020b03d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c219b7ee918f51f57c8b70efc708639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27a2e321ddcc0e5098c9b71e53d48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ef6a4460ffe6f4cf007a6a1ce42f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9548fec46bd98712c649f7ea44cbf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae7497d605aa7a2dbf0c03290c810643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1ad02334dada98bd573703c3d637644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5c842dd409221a9c923eb3c80d5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069f8e79e0a33db2ed4458e17dfa66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f56788842623a5adcf6e158ac26eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98228b43e8402c27b7e5cc1c70eed0ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e403a52ec293203eddcc8a7a3352649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2607e672880a8c120d0a650406427af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a82ccad131aae69fe47b3a2274b93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386f04aa8f0933e2c7172a44acc41b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d574cdc82ec20e4706575da405d6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec27590e2e14a22fc1a9a28cb2b08c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c6e7f36ed6f2ebf5f31c44c54b69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079721e6d8f4dd33f8a49537c52d851656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c37f8ae89435f09bde3651809ec65c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27e630bd48e35656f7452e6a6e9d1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f9b6ac0a583f3855bf25abc9b6d66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8610cc008fda0cb2f5ec016095be8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace3ec7b50917ac44294afbbd795f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1753c12c6d3af5be029fa17a1cd601662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f23a542a991e1735b62bef0ae513663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d57514b414680f66a4cd363036a1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af483ed276f5d5d3e376109c10c8cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b855513a1a77c6237da73a26f34e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be6abdc35e61bbb94d58505535e59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527229aced85bf6acd7a2408f1e71e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553ae3ff528ea7676b3289ee47e3eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a127bf2d672bb90090f4aabfab585670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b94e8bfdb38c278eb9243e7646f765671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852c48687bf6a3b559bab0c572a6fc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b379260771df34b29774ba15aa4140d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700beb700c4d6820ea73e8884d13bee8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d828da6065f35080e2bb05df704f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdea5cf37b9169dad1874d2521f7e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7dcf4465a792c4c05b5681256f897677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927866275541fbb4735e8524c912a3e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b359c1c19ddf8fc8348a7506590c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d6e578202c0ba7be74649ae368746680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938c722fda43db4ce68d4197f8dc7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf3f7cf5094b623e61378d47b3f99d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ed3b91e54afe6be8a50a0ded1771f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddcc9c15dab91c8dca20f70f2fc6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe9a1958dcbcb75cfe2b508ed5042c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f3bb9748f154c96448e4b1f222a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40086f50b2a1618bba7a0556acfa549f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6749c3cbb3e5a6f38862897f539e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980545f0bb5871da7b85b4dfa834c79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc1be086adc7b0cbfc3800c1d2c13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286709c483e83ea6f1109f9f846adc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682db5dd5adabe5c4a3f2a56ed1a8b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0873b5ac6aec0a4fbf13d5676a0c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d56cecca52224efdaad20c893ff2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af85221b329571fd399e86b275e70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea8c4b99a5857dd6a59baf96f5831696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad92a5994b36f2c90cf262436b3e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471349da48aad22e0f2569665117a73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce95b4ad91f56fef2e13092fb01691699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222113a7eda2417e830cd3c4b7f36aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ed30f0bd1148d8d7163c01e2984e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66261041db3f353bee0c8bf6463876c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780eeaf1146946ce3018ec939b9ed6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685d15c0f4e98ee76ad8cd8d864ca9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456df77bbeaaac3c18611e4d7e7292d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529d5753b5c9b6f733fb5f365d0797706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6c996a45cb5e1cca948c63736d51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a6218b7cbc8786f5d249ab961a0e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610e4260aa92703379248de4c0f6b91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39a95d18feda642ddc07298c4b8c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcbf2afa7dd9d817b222a085422c08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311ddb1978a004d282a2a48e32d774712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd06a9452c04a7f665eddeecf84bd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e2258eaf80d91ad22de33796806e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea196f7cfeb501a73887f814ddf7db2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfac27288a6fa249d861db457a74a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705726b545d7411be4b1642e72d8e375717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66329fc8b097d846bb7e13678a5295718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218cfb9acbfa4a9769957b124062f83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29511318007f9635b43362d2953774f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c15ab0d9676cc735a21c0219f50152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709430ff9afbb63bd9ffd4a8aa334d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c72168a9982d7908e2abc03ccc630723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c42c3645ec375d5861c86e302b304b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82965a53b760959f6278181f6b4195c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749bc1a96e7443416367aab6f4e8d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce4a9d193d11975986eff0aa24a425727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881cc8d7e5e2c72c4ae5b12f6e63bb7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035f5f5974070f72fd93596af304f15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e773437ec4d4c2a9b27e882403887730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc595f044fa71ebcee29ec4b5c96e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3879bccc73c5638d475f6a197e0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b4c84acb9612c01022b63b8b199c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0053dfae318705a12ef9c7aadf826734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75b8cba6e66e0f55f5c17a23f91030735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75680c697921c6c0ea3ba9a188a6b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d19fa6b13924a5c9fa5516e0965d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38367491cab28f5ed3ea8dbaa7253479738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc017c744d15c3d234ce9028225b70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5cbfd32cfbc5c9762415b928aa2f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed5c7f034312ac8199649a214ab4c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cecb8dd39f69cb0403e804d712aab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69634fef818ae31dc996835d9e89b211743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002388e6d8de9fa8c0be4bf6b048243744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc23b1b533f98d617480760ecc0a08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd15a8ea36dfa9420dc51c2876f30e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a54e0fbb877dbd9f2e90333f36ca9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9f3024d1b3980811b97ba07237cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17f8d4c64c2fae57b08ccebca58e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d67ab7c4ac6a464a7ba8547210a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c321c85d19142478104790a795b952d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf08b122fe9c97cd73e3d2353c4732b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26177ebf212d25f9efd068c64471a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dee459e2324ac0beeb762a589f59e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9ee90ff1e6ab665133521c773306755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a0a5d888bcfae1374a413f175e8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e34c7ccc9ac1e28a42a4d03042de67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b8244b8002f4917279ee1829d90fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35babc4128f23cf0ef310115ad9580d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>