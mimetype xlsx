--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd24c44079e25f1421e4cc520957df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a8bc212cbf8a9ba5b05af577ce4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dec26985fd92aa91f70b4927f3ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff9438bad68ff3b38e6541cde57064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313457b9ad7b09a3fda2547e2238079c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d18ae8002f7c7c887c10cf65b9ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f06592fc5f64f7faca39996548d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6eb73cc4b34a2a5f791d95610fad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e213232258b7731b45e96853efee67e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf045e9013d42eeb7824d570cc530fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2a6f4703742df1c49d6d7da9a95011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a69b8d602c49ea5b98a7664c20e6a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dfac3f0a172369717ed34ca74042b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aece47f5c1729fbd147a1273cc0e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e9a4a2392d3e98bd2fc0064e7802c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532609d750216ec90b6a2bb92abaed4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bff60692561f08d71093072a38efb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cbe7d4ad536dc7f3481af229295618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3231c69177b314cbbfd6770fcb5aaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670cd0562e13987dead9f1599ed2b1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa2ec47cfb6bea2266f74e1619972d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4974bdcc4fb1e7359903c5e0efba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bb1109268faa179290deb0f8a787b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d87cdd16938ed7d91e1ed0c77bbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80431bd1ee68112ccab9de5f3792cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af0d303a5f6ca886161dfe90d656f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092892bb7e4d2c4c9ea3e3093231dda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa34566efd62a082085ee7ae5e0bae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e7a0380c4f74a59a766bb758d7b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d8baed697d5b1f186fde1e38caf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba29d0348aeece6fa8b58fa055b4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006fce84ca822af07c779e236a6749332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7242fa95502d693bfbd69ee8849d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc291515ba2b83c2c4b52a70e57e68634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8eaf3ce0ab724694feae788eca7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5214d8edc68744ff8365116652c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0608be039db7a6cbf27f69eff693037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324051bb88f1b33074afd3d897d8ce0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f813382653f77746549b1d415dd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebb1b0e7b5fe955eed12702534fc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8cbdd8de3d05537f80f90d9a290d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0202d3e0b15073878331e454f6c4fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aadeff81ff6d58a846f30a27200f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a861611b5c13dbe400c9ea9afa2f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34224dd51c1531966bbf031485f3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea8c1d781379751b4a37961bddf86a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d335ee988d708c09297389b5335c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59512a733f52a4f4de015b46e15c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd331d9ceac2b2ccc08649ded915fed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc6d829b7bfc8e3fb88968386e26850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324578536c61cd24715c51d418ce64d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4944a990f66718960ec0e0912727452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901460f745478d1fbb574bfeb6630a1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd631b3912e884e06d17a555662ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d4a6cb2f395b524b721ab5c7ef1d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df016143df3f356953efb8a42fcc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f8e05bcaa77bd7ee88f9e0226255a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b4ca59e5b9d7cb71e0aa92658fb4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c798dd49c619b2c43bf73cf0949b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d5c1a04a25a1bd7ffa3f0209131460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62b1976ab5ed55525c9fc8d96547c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a361227aca1c751ce6857619b371062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caaf038c00a4bfeccdfa0f79d57ad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c4bdcd56d3b2bc6e7e99811de51e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a0c9f2aa03d318631914dabf08e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d7b844225d28694166a79c6d27c2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb44264e5d406545a46361a0cdfa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1560808960908ff42df32ac7722e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1472a256f355bdbec86e83631afba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2fb9de6998938e96a5dabed290c4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb195e7654ec4c1518c1c67bf8500d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937fdaa43a4a2dafa9cec274459ab072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4de79afc1a691c67f7c36007da85ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785abe05dcff98795c5e2036891de374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac96f77b3b1cca9a00be45c02198675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df4536056419a682a14c2f40a9914476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54756df97fdf9e01d020eecff26ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cef8725e083bd6787423da008f921a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d56f4319fedca30d5c35ca1895e2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f49603b74cf65f4335a26b4abac180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c04f1e8bb59a1536d732708ed23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda0cb0943402096e167bc3a9349a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c95764f3c5f5adea35cfa132414f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675e9e2be0aceee5f6c30740bf9c34c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d2a824c4876967e371719a744338885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24d086fe8d0156224aa806a824496a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851d08315981ebbae57a26457628cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742a540794bf386e9289b35da5351f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493be6143c02e4e8fcfccd47ebb2b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952130287a6171dfb5e08bc4a098b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015412b53176be89a4b8690305a3f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525687b4932797e0e26e55fc09906fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47067e4471e43d085307d82946fec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89598cb0e91a9d6d6a96ad0dd363ee9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503bc8941cb4d8e3b420f66bd61c5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b8cf0417a49f60cc7d85b9b528b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92670302b129bb6f2ec37482809d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b18761b82aa86cf1b1e5cecca7ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23be3c6c6daee1c550e60b495cdf0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae04f535609e556638568024eddf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badadf1f8838ebe307c4034ca2734923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09b258224b4b8c00fe42c04c9ea4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c0830d597b2f8712eb9302c72886103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7c1c7274cba3b65f7b23bd70e897104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c93a4cc0e9b942e84ea2a6d81d49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45439db91549aea6d7a0b56e851bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225a7280fa7bb7dc4c4f47e0755d56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f5e3e9e624933055806afcc4edf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d436accc45e00839715631aee923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f003ae7a9179429b9b8310cf35b5c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089cc8c8022a71eb0e17731814eb228111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82cd654de3be044d947ad18baa070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07a56660376680881c01aa38e6f14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8e7c193101a5a8de592269192264b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14755c0d93e485e40773955fc9a6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cff959dac2de326f56e5455cd6a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e460b02544a9f1cdb76e3d4869598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7c82edc6c0046429611afa8ae15c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff1d5ec908b78b8204e14b06e7e6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db7ea2fafd22b1afa39b6335a0b17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108e7793b73c26a96215791515cd9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e90f2fa6ac788e13039782ae1a77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da578443ec3011d373dfb015fec80f04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48cd1a4bbd4104c83ba20d7ca0972b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce208c3fc03989ed2e9ae1649713d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9235eb0b8d8f7930748c6762c878126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d26177b5b15b259bc509fd67141ecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f275e764064f9786d314f0591bd7d8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23549db1f6630898dd319381bbd0c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f13bd9bc1cd824a69039684abd6127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ba020d7ee1f7b3f3f628185baff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a2dcfd4154db31f48c564d0bab01b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719726da53ce1799cae891c29322a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc8912e78b6b5fff4c52c616d63ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f2ddbb59ada07fa719e98b3cef71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a38d9d238fa0e82c2a4993336e28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc71fb465256f681840a10b39020f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b8d715f80595b637bab8687c1982138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c2f76f3fbcbf9f64473547bc3ab04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3746107b3f9385c16d606bef16c6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93db07f114f733eab407aadfc09aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0c523c64770f03769b25d2351b2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981be8ecb3305b4a56d41eae164211143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0852065e6be7271e9cd2fd95e8c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382c8f647b0aaae0d9027fa5f9b43b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43419142e21129c03a30afe0ecf08e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415fec0e31bc45c9c074855297fe6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e16f71d7abe291cb7809c447aea1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b4988270647b6e7573e9db35abbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dd3c9e58c2d3d91d6675c7edd75ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2970e7c09ab651dbb5387143af3b0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6310dccaaad42452dd79c7f520e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057088110f3ddf888189c7cb6da141b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0590687690873c1efe3bf3b749dea4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9bb777d32d2d8c3f0bcc55b929b73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109876929fb22aa4d151f370bb2ee3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219412ad1dd87f4169ecb2cccd7d4e87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9dbdf2b6709b4f33cf0d64735b035158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a0513a76197cc491082429bdade1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089af2de48eb6bd50d925d6f368d73f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b628eee3b05c195877cbb58a6947161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9dc690a13199536f3137b7dbf38e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4bd8e25fe0753201ed4c1d33ad335163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db66fc7f32a3086d7c88663f6b0a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5bd837a27d9c0de81d0085ee847d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8e7c0959737d2735287d93477c89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c5f88de2cbedc1e9ebb648e0405aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4921573907a62eb2e8d13f3585d49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fb8b7afd089351ea0f3af433169d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdefc2d7df272a3d29b694486c7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c0b3d331906ee85f2c097c7ae60bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91092541a228187e664451ffb34e7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7786bfefae39c8a6ca7f4a2ec956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8d4607fa6cb2d51271436029b7f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41a01f6b49394ac2b1dabf579fad9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f29026a86c71bcda94619ac3678382176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943034e875916ce744e2f98b4bc12d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af446420600e29232ea8e99f73fdb647178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dab8078965883f7fbf4653fcb24e9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f7df5b1d875b6770cd47f969f03c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf261463756e8aedb3bbe6b96c50e764181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d0bfdc7b7def16994e400a621e213182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990fccd2ddf6d16f21ff8414788a57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5ddb6c6653b8414e0a303ad31241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b67c89d112ea2b9cdca59409a2c99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2186c2c70ce38cbe25db66eb6ec2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ffefa23fe448663d3aae12dd46082187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc9e2b6d720b21c80a0062da2bac23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbdc39a024e111f6e265283d8ddffc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cfe953bc159e3e7ae2c7870b4f73b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e2b19cc8bce4a1ffef01c2cebc0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72b1c5e161be2c78d8f29112219fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169d2671d52c9e1e54953413b1169c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc41f4b6ecab63ddede8744a2e48f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df71f524a7abcdb4f378ca6811c341195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d467888ce9610c692a276eaf3bf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c34e60d78391a8c479b4fbaf469e14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2b2bcf1e89cdb7934b9c113f17ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba070032f0ddc3816cc19963390eb98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ade0f98931db7e34d11dbdde150f5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd25e7e4d6881149834a96dcb7dcb9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f3bb9853d0af4bf503611e028fd1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba471de30e785897867df205d1dbcd86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fad9661c3e835e5259340bc99eb25f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432cf32820546d34653b8f4a54d8fc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc303896d934ab6ee8e9f3229a3554b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735405e71edb5c496afe14bd6889052207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e636a056cac9cefb20e26d5d03676208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bfd83bcd80e29bc88e52e534144d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd432a42100bb971c5edd923d71cdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154c907a0b196cf6874dbc4c10c4110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71d2e31f8ca3623fd695f4240b4b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a02ecec43cfc3566a67e1aa1cdb8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b74c48d274936ae0d4b3b8fdc5d4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bc1f805a40ae0d56dedaf6ee5e60d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e409bfaf70f1e6ac66b24ff694f9ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc723a6d418adbd9bd7e14f9fd21a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc060857a9960ec859f88a9c434943218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007471be339faec6f87ebbd62cdad3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255dac998713c2100734262d614076220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbe45afc65eddc2a79e12208f8690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432582c4084d1ee65cec40b280f4d39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b215c43e628574aae8676a36c2618d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a30e72bd839ecf84062922481b1406224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b9c4d1586f5dc4317a128e959aa96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1388c85ab8bfe13b202e743ef77dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f2f19d099f259d5e00b80537273e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a125310487e012c30da2d540a9ae91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693b493f9ae3be76afb62e4928d85f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfbc1d8fea83b6f44e0049f877325230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b88db469e4f9f4ea4e27df310b540231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512b7c716fbb0899ef8d52f9c7d973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa024db1dce9595fd56287544af2b6c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e0a85b8d646d58012adadd947843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229cbf451e433c3080ffb66daeed44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b4c085aa90d0293cb962a3e3c136236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568f953e1727336a10b5e163c8ac67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0a1b4f3d41f43589cb78105ec2f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f81abef0b9fe3f644369b1ccb8090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac014d4a35ede2cd3362d1e6f2f724240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba2d4be76ad7a13fee035008b5c87a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f80271520c28dffa80863d562c91ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b659b56f8c76bb941c29247d16cf8a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c78bbfe574f8dbe2c3143bd49b199244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa3326d2241df4988decfd7e55b52a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99362449b99fc7bf5347c0327939f15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66cd88cd91d45c4bd9037c5bc9927247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07c42bc88396f83dd181693c068db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c39ec96208c449313915a60c3c69d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115f3127292242fc754c184e71e6473250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3fe83879d6acdc123c336980919f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a015e46301a0edff324321863bf0d4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfb5e0c6acb9c1628ff509cf7f872253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6eed7e28cbf204cda078ea2bc6e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ddbc41668f478b4f752f0ef420a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd5f45a52331c9bdf6cab10b94a49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71aaaca5b9e380138fb5a0bbfdb693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7296d8f7899876159c248d45a92c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a27b4209a532769e84f23a4d5c68d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e44373a00cf6fb3dbc9835210acf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860e9cc21bf17932ac46415c4d33df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7507fa6b05b14ed5239f5816cee9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9eb1106ba81c6c24e155a932213f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e2ae0e30d462e86fd6b8434b6833264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8730f9a2ba9e9aa70c189fb80134265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33065df37318e0360107b3e41f3e57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684580050444d232bfd452d10441adb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e142657cb54c26abc7a32f243fe3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4f0392bb38b383cad93db01cd0f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75773a10e8247faed3dab6a34948a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f97f44dd3c1ac8de89bee2200f4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f9df110d2a1ad4a987a050f495f91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f60cde96fa2b1b9c3cadcc173ce07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55567c418d096929c283acd211273274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5950540a907a507468e73c0126a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c09c0adf2f1fd34f2cdfda18cccbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3bd2a3ee4f1947880c7777d8c02f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f09508d2b3a9fc41fd54f61f2cc840278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670951fbfd83a2de1a96962a750beaff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab4062e6ed715ea97df763b416448280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c2605bcf8a2b2b0fd892f94220f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00fa99dc76ad3fc5328325cb0c94b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed319174b588ecf06fe9073475990cac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1d9b5b7103449fac60e568157f2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cefd40e208b30773ee758b327820d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c94c63a4a9f3713cfab7808d35925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c20e6c608619fca10b086795eb46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe6d0c7adbebd93471e2c245ab411288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35f71c190b47b88efe6a922bce6ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c5509f02df6ecf8bd2733f620b575290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c1105e6b4bf8728904c5dc9a048e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d853284b098466dd3b302003ff87a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b237b7ef0c7d65fb0d1915e2ba09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f5494184a932bbc57357187eb57f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed24f995844b0f500bd24addf91434295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae086a08c075d70a4e021692da168296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bddc128f1acd52b0b14b5bcda7752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bffcf446efd27eed006a24a7fb1eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1eb318ef26f0624952b90be65245d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d816d9343c99f2feb84be70ff45ca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d031f0b4dc279aa6d999778a5e1d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93811e98bf721c924d2bf1d70f47b9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec1205fc958bf48fa592abfb4b73d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd58d0dc7f57d9daebd720a5907fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69792bf6653fa504511363fb50d7fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35eefbd28a0756a1f500ff6aa82eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2043d9651b118ec5f65bd0be35bfa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f6810997bece1862ea40620f7c356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49427f0cde5ee39d93dc636844076b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a6bb0201261351b8280fb9d0758e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31917e810b572d6c67e1fa3d7b42ed8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc14e8f8c44c33e7081aacbc276dc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995df94874f9ee5800660ea0d81131313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ad58b4e6b5c23a7c308104d168fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5d8c89a3a5917e177127106348f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99b2d40291cb6fc8451de098cb4765316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89447d495f3a2b15675086b91173a1b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e11fb93489dae73fa7c6c8b0941469318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556cea634f227e0ce75b3fff579a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca2ec9640da14fbbe094fcb0f80b6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ee30451b9d2e4d0c6a1ca3381bc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21621b2ee9f8529e06c712276cf7df84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77259e8855af690bfe5497a60d63752323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920dda4ac9b199eadf36a4b51d6f00e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e692d5b46a81e18d4d453edb1ff130325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc12c8441382c3384a4fa40c7cc79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd848698327b8f9919f6713e8245cac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aac8128c471b59f6672a927763746328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbada9a741ab70a554f1681c11c3c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e650fb507cd0bcd35ae7b4c77b775330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2728d5f6ee48e3d1dad69a820047331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22494434775483bccfb24c18c0d7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02c503f29edb3377b452c0a7d7924f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e919c0edee5586542168cc3f9370a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427df8bd7f002e3271dcd5a74d97d04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8a23dadb8c55fe1d5d5dd24f0f2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9a27fc77f9a1da28bcfbedf30651337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774afdde244bbf01d61a6b4db1b6323338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054d118a8b14a41587f035e1784153339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6717972f37f7ffee4656ca061aad6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9ef810ba1758fa194caaf42486ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cd3db8ab33b9c057fa37b42179fe9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096bf86da403adc3709296d1266e97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5879b8c83bae1509a862a827cfed9ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3887d5d5399035a5639566b5337689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5b66ef0441ddf983442f0d1dfa2e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77aa45b85c77e2de2a5e35d9d60509347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840030ea1113553fb0047aa20d78ad8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f0f23de55de9ad865da465c6aa9f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9dd9ef8e8810f80bd9bb66b9b9591350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d896e1ffb314ead1d0c62a73ade3a84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b71bb38d8662214b58890504c3614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd541f3fa543ac3c9a6d2ca53c378f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85713115b54bc712f999b4d294ee91c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbfa4d3b08bef4603fa75155dd5528355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21295f1b2660eb0a39785bddaca7c16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9931325345b50ed67c840def9b6dc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0318cb32d54d05c5a2af6e361f08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb9cc89ac75324aea89754856335f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c53b416049f7c69f084f6303afe652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4290c5ea71bb8c492842e97b43fc71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aceb8d1bcd43afea4ccd11f8d9978362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6511d0155831cb87ed9078489662e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdbb42f6d350229212f290943ef0fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e5324fdb76030055b0f76b18d67d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13442a427098fc4f438ce0c1fd8191a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39096620ac1113840599e3d538fdd17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd523a89f4c0e4d2f73049bd0993f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe29efe743b2a9de2152db8aff64121369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2577f5fdfb6926dc28f25480995a32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10554f94e5e4a2ba9c00f2aabce0562371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9421c72d0ddc6fe0c1533b678d54e34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af035c70e35d69f8af5c7d0896c7f44b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040fbaef5441f5109d72c707d95ef11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fca518a61834eb25ed8369133f578375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a6dd3ebed068e1d2c4ea484c0a0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8712aa9771f25db69e42c587ea0a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8a1748fa932b682b2d0cbe3505908378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad749a4f086bc3b9822872817673aa28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc6599089638ab448414194d43cd90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ddefdc636e2511414b6f63de0768381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333efe00df0c59a83349e2e62ae0099e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121d7c18f3a27e14ad4673cbacd1be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade3a9fdb8904011b3b43228b92737384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9924a710d8e04c8dd348e15db6204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f01d3cd265d690425ad62356e4fe02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d3603a004a8d8a08a3fab016464e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d3a4b476680ee0ab29d4745fd574388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca34c230403caa2e135f8faa26e8dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fbab32335f88b49abd4f831fe9145390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701ba3fb3ecb8c44b5d7bce1a1ab7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3befa4cef4bf90c2d94289b124ff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f1792a7712ab860b3d9ea7fd4566393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e69cda904ffd0466034a76704dfb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265d762dc4b37ab72ea624c0b4a0b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cf9726659216522279538cea1e02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd3714ca5fe461a8a616dce4116d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d967c4fce1ccee3f463c72eac3768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926f07a515033f3117e3b25c75a3c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce694816c1f2cb02995be2f7fec0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98feff5799970ef78efa3f6bd0621401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68f95d82c3633cc114b6b2ad256dc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f117396f2c211f71812d3113cf36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c67ebf596ca1591e770b59b3490c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85125c0a281f2b84a3471aca2458d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a79cc816e36219468c574519d80e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8d997f7c2932cf1adae7bc9e1659407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fb475db4e9e35115f77aad1e59974408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e423ea0c3df8c5d9959d1b9eefa5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4b06895178494feb514591801dff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1ba8388f5b0141e676b351c1cdbc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69f7a64ae2070c23d6740e477079f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529da706f25e9815fdb953ef3f94d53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8d5286224bd922efe5c8158ee998414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0233ffe45f26e5e7339bb1a28d0a2ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb3547089d6771e4020d5c5f8086e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebdcee4b0d7b7a29c09d2de1b428f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e420ba9931bdc360db58eaee3dfe2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08760813660796f2e2237dd61d485d1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b69f1f39faaa13a1c618f9b3bcddc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dbe724be883140cf73b1f7520d5fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8612d17ee5da41fc11ad8d0eb076422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615ef2fe464de743353f03a5ad0d44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f396b30026d63fd84584dc80e9b82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b460c6ac04b98731958740b4201ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e35f26f40ecfa9f648473978e49a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0a95f7cdc01cf5467aa7868693b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a17ddbee40282602dae89e214071428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8f778f6215271737e2c13c3694b10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc5d2266675e0d19e90ebabe328dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f42ceecfbc9c8a59db806d7dfac9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b603d60c78d9cdf1c110dec82f43f0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541dadde51b41500a1f0457850b0eaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af5ec9ea4eb3af286c1649b12d3cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd05589c42135136627c306920ccc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71d2a465a8470344e6f326411ec814436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ba054fe5a87515e936cf28a72f62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf16d6d83dac51b96f9940add0c1ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268254694031f41c37dc214d54e2860e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b9de534735da813ceb668c43d68df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c96e768e93a65512adb35280bb72ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac2546bc06aca3239f9697d3e8da5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032aa8dab69133d474f9e4bb9023cfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f4aaea404d8ca2dab60f83a40da1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1519eea6094241c4a8a9051be7679c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd884a487ad74e4d67d945d1dcf571f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e64593ad50d0465c047a7880281d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6d95f2386a4a6adcc1912aefd137448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988099435f5215182e51c1d1675a444449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13151102f2c0607284e1165013fe404450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542f95057366adde5f9361b5ad6c2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a709bae9e1dbd2a6cfab5a84b5339452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eba6f3b05f333ca296fada625bbdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efe18a0c77432f398c25b99b4a250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832c5c6bd3457288f1386956191919a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718084bb4a52e3130ab3cee0bddd4a20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8906ceecdff3613f05ef6d37ed8f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1d7ca9d2656aabc70e089ed83b2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5fcad076758cf9284cb1ac9d480a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d8770a02337ee95d00fdad7430d41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05e8f6976c75951c51fe1f9bafae71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5c2667aedcdec83937f231e5e003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358da1145135d8fee31c878c63abab4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa485287c8ab4fec05b67065ceb6d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a049e23a72f8755766a76af58d146465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71336283e1b59479cf01bbbb46861a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08670b380ab1cdbe4a1ddd22d9ede3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bc8c4cccf5ccd83afb3440b53d32c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbccb56c935cd252f96c75e2ce4ad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b1143466aa12511731858f55cd76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775bc6fe994e9d112647ac894dcd90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249dd98b6e9640a6e6cacb08ee193c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a69e4b6f64c71b230d4ea5f7fdc50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf046185eb93bb4896aa82d5558e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab65c48b756cd81d90fc820ff797608475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630474d7f016677f793268ca88ac7bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295096f13ba0a4be24108c37874496e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45173122abe87c346275cc08eaf5b03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b1f9e9f6d12862fce393d6b47cbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada0c4014cababc20224ec2a874f743480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be9ae15e3be337f630db7072124c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac509a1177f7f12cab301475b7cdd3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909df50d19f5f7d957ce9aaf389f19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c33a906720ac346a8b366cb53f6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6b2a10adcfcf3bac70fab11ceb533485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30058487b7aeed155ef52419baed5c35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bb53beb86ef98cb80205695608a08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486242621eba81b726f39d37f7b82b75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3752d808bf892572d10b09a1ef984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0fffb1c48d34cd03a4e2219bce198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39db97612153a1c3650f2272670d51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425d60769619cab29d9c47c69df23e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1d3c377318aa19a71556eb5f6abb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4450f88c6b63dbb02a03b1ed0d9b9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a18f90f50614dd157b33ac280d8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d624db2f95d878ce337523f4279c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9bd517b42eba6133b0dc0316db634497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1321c286e2e77af091ee06326adf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb47ef5bac204d82728b19207b408b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be363216954042ce08628a8ca4304500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f37de66553d69dfb75419bf28d549501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a621d0ef32173e3734580c3071dd23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc6961d08f94eaf761ced5f3e2297503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beb4986da275faf692e39a655b4a86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450f79d4ef3a88cbe3cdfe73218fc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69133caba1502bfc0d82afb9b32c7716506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed788f530013893bc9c27e0ec50c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882ef6ddec3a4b0a0de80488f7f761c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf5d54caf04a3da390d4066648cb59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf3e911f008d042839c1969dbf171510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170def6c6fab046a5bcee95c668d62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08f05f6d6b3eba0f651d76e7d25f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144aab365454849352bca16a949bd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e3eb1e13515814add7e2d2be7739514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aba81d35efbb2f1758161a7a9eb98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71102aa9e7faded6bd2444ecbcc189b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d69c8c78d75513a0016fd413d21b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707511c4ea96c7d74f34f82e2498dea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cffa51d04e3966a2e6629d035d044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fa97fa02e39873f70ab7718faa5fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5133ea7b12694211cb8e6bfbbbd5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622dd8f7496a5734639c4cdc6e5f2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5627ba6f764343b34cd2e7fa83d1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343550447cf4f4005940e8667d14d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdb1bf67916666b5262a3b6464136525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89bb8e755178c8f7ef7d45567d704526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfec3ffa35400ff77b8bde2148bea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01a28a6da405563d604725bdc4d7cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e898f76ef50cacf1be52851871cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e978816f3be512d767efce807097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc6356d1a1acd981b55816f67a486b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f3397c24c26aa2c6db7b8a00e5e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e312255b0a5afd0440651d3ceb37e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f7803da54f58a7f91ff1d4e56b5ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a684fb1a79b427626999d4521ceb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bbefd707569bf9580ee3f004ddfe4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d56c96373017180c34e41c0af369e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5822b14652538e991a696e20badded538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac58594a0c76103563ebf1c0350e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017db17be9221d1d2f6cf5fb0e442e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a212560633e51bff3d394bb20172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31ea7accfe212950a4df0f1cab4c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3bd71914af64926a5cc4635799a7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b66c3b34f5e960d55b96e300df68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b702e7196fa0d217cca8fac7f71caf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728db5d8cafb8e6981aa8d00865930546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6848e3eb51d3466684120764de71c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9860a68c17b3730483d46731793dcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964334dfbf108e997bc7f096a070ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332febd428f42405c06b375bbdd341c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c7998c23d6c1c0bb72fef9e64cd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c7d3736734690801a404b60dac1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b9aea69171a7d5dcd96b78d4da87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41400284198935900fa0d44d8d0275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9be64d4cd750eddd9545a64b741a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b18893b9482f1a47c660973c1e9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d686b0ea70164397a89c59dc08043dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6814f479169aff853d2919b77bd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7ea0f4075e3038ac89fa1af113a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbd891eff8d2f8f056cf8d8eb67b92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3293844a7032280b558ce3a1cac28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a2943a03b1cf3db089390cc85168562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04549cb27724fd4bf18733cf2f872252563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308a2521eee6e11edd3e3155735956564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f42af1a03de46b97370530a2569bba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57a838f4065c26abdde921afadf8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ddcd4c5ae40bf4f637da12e167692567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa2f242a2db01afeb73f4feab47eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae306f7314c807b80865323f06ff8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15401bbb2cfd157807811bbab6e7d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dccc78fa4c9962ee3d6806a685a40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7579c45468bea5c5c7671030c66d83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30670a9bdd734c2ee17aea2dfafb8481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d67299582a8bb260fcde42a4d8f66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896c52a9b2aee4576cbead530fca602575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab8b4a02070c4b63f4790b4a3bb2d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b6e8f5ae4ba69669404444bd3d32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be54dd8ff05a2e09b2abc8339e0ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5509309382166032e659f86b7ed63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a514632ac80c303051e61017fab2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295b7f78c2bb7e0a470184a7df5832581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b28efcaac8982dd5f5d0aee8e3ad6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb4ab0f65013ff7b184835242b2e2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb83992b8af32a50a45aaad9de849584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd266d91f168654160fb0b4d84aee9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7d6ada68f87b0edca80946e32676586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39490400e17b36376f12e1c7c36ab40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1fc5f68e9fe6b597253143ea20e4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843dd6d77f9442b3b4456d37f1581b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e174dbdd8866229e36357b5316695590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227187b7ea4d2fcedef0ead8f006f35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fefa816aeeb9d9925a52004b89e17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915ce9fea5ea41b091b4884309db59e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967524be0f72937eb477e239224fb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c68b00b716391d5a80f5541ccdde8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631ab8518a7abb98b451495e96e263596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de7420af9a3fdc068afb4cab7107d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0de9b43d49b08059ec7ec3fdc797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db6b040e9b5a81285664ef2fb4ea5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdcb452668af752717c0cd36cca223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a9dbe29d4180ea55058eb22fda4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf3a0d5043592ece2f04ffe99d323602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ade3c4028c3a397ae8b865bac503b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ebcd4a5a6c97676ed222404d8448604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c8fc0b51614b8398d62d4297d361b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ccbe532855ddd57bf36244c868342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030887e8fc06f7a0e0b1f2d63bb73eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a84991ef946e871b4e9e7abc7c6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df0a53d768955a27ccda594cb56b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ed01b25f5d133198f12d6d23437a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02e874e6ab7c163241f08fc211327611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65d214ac9b793d2878c6e59ec2e9ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b57a8c72fd7687553869479c8a7a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f0bfff497c442555469478f47a02d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4d30ea259c0effac92c137b441408615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d9aaa9ac072148f93385a7eaac65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9bed09c67729b0116273acb7515f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e22459b4a043e22d9ddb2bc2ecdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677138aff2799c8ba04f93756e862fa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425ac3df53b1d55bc02ca26ec7c998620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d5acc63257e165cd99532dddafdb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df414619cadbb48338e17cd3eefc86e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676785dbecda2771ebfa6411220b35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd61047252078cf7a4416ebdadac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c0022bce86e7bb7c2f572a791b152625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f2d39439102953b7b57803740c5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e54e09c45ffef11ab467a96b3873e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb37b598dbe999b029549013218993628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc77aca29171d4c9679ca37af527f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a586cd4578c8091573dbba2fedb142a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f044d99312ce4012067c74b954287e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a3ce94f7489e45eba93dae83e5c8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431708cc28703362ff03eb83b9b4b1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d63ce0848f1c65a9ac908a82cc599634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41833922786f9335a48402fd42738635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862813342cf0c246581edc3700302560636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e09ba15ea8276a6c2f44d4c982d0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0082da387572ea30a05ef83688ed1b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3458f6d811819ef6426fde58610645639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bed16f59b38584b00006cf07d219f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcab3541685d443d7bbbb093c9d2582641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260e479ba306492362cb9a415cb5ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5380bb6ffdfc0ada70dbf14a0784f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775df9e3d6c4d0102cbc725bcfa13db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a544e1fb201182b16affc85d96a595645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca140fb5e1bba1de2d2f9daae1c6a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdae54de6dd71be1551a052409a248f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec1c0b6153ff5e1d53a87553fa19e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67beed1f120eeca15ece1265802c1f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadce4e16bd5dcc433d310ed714ae6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584566336b925d08e216e838a0e2a9bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45df0af31f86699bbf8319b7fcb39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d915a65eb343dc8c24a376fc591437653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f784831828e7a355abace2fe64b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373e412af084c42d2fb4369a067775655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32270e8f55b9a1974ecc30d6620c9ea2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b6eaed197bf811480be653156d70657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794026fcbadd74a96994472947183b08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94231a664186c93a576525722457108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a234c7d34e1aeef38adeb9d550ada7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39b560a3692c1a7533225fae6f44b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa9d634fcb7a22556c5a02e4b9d3be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161f1784530fba826850537fc74366663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e346e8e576c0ea22a0d35208ca05a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab12849bf8ca687c8e126eb0c8e45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2451c7ce35a701f000a1d77f1d6dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b9d1583dcfb31a25cc617e847dd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310976a1b27667d604750729a7761dc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad1c09f4ce1b842360aae7d8eccbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb056b4315eb80f9cfc764b180312cb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c889ed67f34412a678e135f0ad6689671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943aa1aa0ed0967f1968559cbb3f0fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f29e522a503eb0fcd5f9ad6427109b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28895e0358abfcbb91fe33f413c9ba18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bdf49c8d002b1bcff1178ad7fe833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e269fa7e402775079b0d4367bc670d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a4fc7bff83417a4081f2b9fcb7238677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e8265e4eb06fd0d8c18b80ee13ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c48f57974aade4e971ca9204ac4ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c49c6f7c054f9d35463d111407985680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2feca0952f69f1d31026260679570a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862664a5db33a4bcce468370d9c1ff1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed6414f4044164dfd3859b7a403c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44282c4c9ff836cfa157125ff3946684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f316782ddcf0b4fc4d0de7398356685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd92d4d6baf6914771c2c8769457df6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e028199b90f398610ad8eb7a7d9bdbb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdebb978f53b56d20898693c751d388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27fdb2ff52f9db3d6adf497e2606b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e272c334cb5ec20ffd77dea6e38aaab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e0850d8e9d953169e26faac6fd36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6051818823c2ee1201bfe2e7dfc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0259da3f5579b7de14c6dc0b9302b85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02b95e8db225020d8127863ee9443694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac110c472d639b9ee54647a4ced9b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54342843ea9560f0af3564480f18b8d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d82f852e1465ffc9670dbefec705697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979444d50eab4ecd5a654e7c7f03e44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6486ef68b760b6beb19667f7e98df2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617088d5d0e7a1720fd9677815b51f21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319cb86b1404168366a4be8cbb9747f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2955a851c44902a401f4cb097d72804702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1da3384465bfbf7d9a9d41b0a81d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a8170c57fdfcc36f32dd11740e68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bbf801a284032ddc229db7918ee13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b16904128c699710dac37b2be853a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece707f63515193a83b69dce8950566707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b67ad6aa6b3051f3df3e3d40e2d23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4631adce6b2b9775edc216651decc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c05242eaeb5eb487fb07a2ae10893710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a18ec97af537109bf6021e88f77c8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58549685a38b11293d22bf309fb6aec2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f832e508deda4dc478017e5472795c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7bf820ff66cb07d230e9f05f3d51c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020382d77289188eacd327bf4b2597715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77428a1557020f6f1391fb8c7c0c3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afcccae78f0224c19819b0b445428717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ab1d786fe1f8d9901bb6457a35e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0c7423a180e3fec42e40be702371719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6fab067d85180ce47a3ec82ddfd53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f78f43690f57f8886f572e4df6428721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317c289386532436ae69a0509bbfe7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d133dd89c2808701064dd81004202723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11710cf617a81b97d749daaa4e7992b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c282f0704d7e23a8204f73ae5f56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65be09bb7642cc71ef6a00336f6527726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85bdb4d779ec2b733289d5147a97d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c1b4e69fde1f4c139dc4adf8f00a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa298bf482355ab62086bc954e5a71f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ce5854008a9ca38b2b667d3681097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0d2b1e470418c978f49c676865f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a93ff20d39416be76ca32d9da128d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf1e7468962b573de7f4f4bfeea50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7df403a588ac49d9996fe2339fcb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f16acce3fe6af8b386ed928cc52863735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bccaa8be9e63f01e86da7f89da39d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd520a401c94ab917f3b02f39ce335737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d848106a1ab17b3f83094c9921ce092738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a5e677a9163d4f1d225c330bad9c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117acc2df60621831143ab70c25f18c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d97a10176fe5c464c01c83aade1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de761b478cf1c302b4021256f0331d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c4c98f3f9636f2de9d3dc07d04ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d30f321b10cdaf830488e86eec4850744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b90a657b3127210af509f5dbaf57f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac558c6d2fc6b34c374691307cae3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb694372fc35360ace2489b2fa831084747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468da6e00986b46413b173c35e56e53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031477a89b78e90725ea9a55bc87bcdf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a0569a7bee6beebe2116b4c70c20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2355fb7da2ee31df3919377df7f1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dbbb1710f1a7112b5c2d532e6708f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f83ae835532bdfdf860c2573ea072753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb70ee1c3705cd2db12a63b5e46bb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed950442aa84a49873f694e3aef20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f484450f9d9cbeac31f6e7148ff51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a80746f70f9d43106e6e2b50ac32af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3492cbc1dbb81a68350e892157ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f7b86326b2dffa1edb6ec818359f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c185491db714407136282e1db071821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f878bfc03e82f2d17691b0ab2acabee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96ad550bbf0a3508f982de9d054293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d53202a41395457cc38663605bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cf631044b3b4e904fa65a40f8ec2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564f9b7c16d645c9927a417e5c00926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11062a04112daa41b0639a2cff25215a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0c8915ce5d015d1c91aa73e613dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b037b93150e88602179e7611c608a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e210e599b375ea60ff97f0844a9a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e3afda2a918e604d1503c03f332111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fb7920e24ae37c583c4718d6cd4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd2d2b7e837d62ae0707d75679fb5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d056cbfec7e10f59969754c44fab0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e724036c32fce5bcd7bb82816a5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11020352d445c7626103f053509be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5447ee57f1b0790d02de954bda6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ab9d0fc71d83a5f1726c0ba6e9bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea52930c4fd347f0de4c39adfb4e5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f02706414f63f0d92cc94ab25234520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a0765fbc1eb8bcd04a4125cbfa9ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48795008879c4bdd12db72be4e63822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de6ccbb2bbf20aab5a347fa6265cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470b985d7f8c9931965aaeb0bc18d1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19420276344e5c5b030db76758fc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c14ee9c9af9fae774e70a5b48a19d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446421542da367ef511d9452ac4d0ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdbfa5559fba8e06357712a617087728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16f0241dc78f60c0441c48b1b263929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c6a7cf9f06b55d028c340c347de130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782fef4156adc945839cfc357959d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b79afc16028d71a8427d8f97a192b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288bf81da6ac7120b72fe4f9d2cfd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58214fa39557ae50192c05e73904134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cdb58498e6406bf496c3e29bb155135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7e53627c920803e23bae271f99ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e7df0fc7a6991e47ed8f5c2e456137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f376313fb348ba1bb2587202dda938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948339f886b500034bb466ddee02f2ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fb25426d010e9c8768f3b2c44dd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9edf9c813391ce3daa236343980ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abbe13a28231280302aaecba8f990e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539e1545ce36543f3e97538ede187243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83c4283c10c830909fe7f4a991af1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7d786730cbecdd8e257ec546443c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acca1fe181edf7f35b17aef060e12746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9bfef9aab4f604d6ff700f3d21d7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b163fd42775f582aa50d900711b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7ae40e044ca03d78e2eac87c533d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f65bc64b96b5580fd9262664aee0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7190a7834e75385779667db4ce0ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d9e4614e6928037c769a1933130c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617154ec2acbf36bce1b1a9817afc3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379604b9a5d61f5d9d662186b1d78b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2440b4a7217523921a1e916a318ffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6ab3f02ad0d1029d9a22611311a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b15c4c05b9e4246797f4a3c81f2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc2f4fb3f0ab440941d07783c75ece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb5f79f94b843df097a17594c52dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f000b2780c5756eb4752722d3869d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f71c8953e5353b7773d65e4f44d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66ad016e5d18fe6c65f262437f7d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee029f1a979f7849f2cd3df4ce62163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b90ba4f7973f3d9151fcf25912e4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ed3355b2c30ae5d7616234965feb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8fb101bf5ae802b21b2522efec4cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad8b60d02a73c3266224e4e896bfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a2f751798604da965270c0c41e9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f3e04290661773751b4dfac74b8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a87688016c1fd0d639d1d10b506d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245a77db4d2d1695fec6febe04f3ef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367c5f253b9594dd3efa9dfdfff41d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156b7ed0822cdb26bfdf6840c75cb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726d1d9520ef83cedef0b7e011119774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccdb82c750ce90c1f2a3e8f03b573875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1253151aaf10a3bd6c3dcee9bcd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35795ee5aa30b8e6be5bcf9dc273577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c21b3c635c1e473307283df4507bd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67da05b49c5ef999fccae3647c361579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1257a2685bd8fd8fea1cdba587242580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75f233c91a60c87c7fce03d7f4cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3d1b8fe5f85381027214cfbda8bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff5565fbb4ce1a3b304467350620d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32af936ef01ace599d5e4875a14f2f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6963b88062501602651d202e8e81dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b752e4d417b20c97d42261e32c566d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09807ca3acf6efcbe52e46b26f12ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ab10bd2db18f843d69e8767d3e6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8e8a8e84aeab30ed5b11bffb523b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d5c417de3ce307d89a1472b592dcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75a1e3bdb47fcef7cc2741faa61fa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520882dc337f531f03092e9e05585492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45faba885aea70ec1e1e1ab67950cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c0a241347695f64bcc93c3fec19ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75d51a2041b4cb8a3c1e465f5a83f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27d352cc02aa06be6c66edc43633896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cbde43f60d621630e4298dcc1c8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3ec6788be9692ac54c2ccb8b966198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ca51c612918149d7e14044c2a710099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37246109556372447833dbdabba94f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108139e2d7fe9456f701120a768f7adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a08cbb925d0d6cc0ac666c89f7fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e8751de00a028f97098c3078ba83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa0b81d03a4df0b671fb6ffc1a85a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2049859ea23b7f860759e3430e9aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf1201f31436663f1beee47aaf8e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6564fd20637719f56d4242823cb53ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb013d0b03a3ec52df83774176f554a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e6702d07a9e01b21490424fdbf3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc53590deebfdad9933e82d9af6336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3bc7b4c8464d512f6b2c61cb392f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952281212a3c2f7a0d1abee62d0bb8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275886cc2155a3c068ad009e9e910d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ee21c37717760ca6447224089bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0a8d975214a30b5d3dcb02e54f3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b1aa6d4d062b7bfa93aee5601a01b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaba26a2fcf88dcf891b491b803997f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee92df44a5c6c27e2bd4d5be7a7ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cbcf30d5a9b8c74726e1f87589cbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe73fc228293bdf2ed934ce49deb34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e12ccb08dc048464b162b4f6338f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e38061d3cef025fd532d2289b327122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea6a2cdb632d53add95357c6d4bbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405cdf591f12976e3909d939cda4af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2aceaa65ad908965beccbe45a642e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1350091c16365202c7411b4947fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7e4377eb44d1faaf0ed74e645163127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748ff7745afe2d3e8354b0a00e6bbb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491d5790cafd00d38c88cdc409ba02a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049493900abdab9267de174c175ad4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9e9a0ead967b4a13c41c87bd3ac9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d70ae63cdb4bc991160d8ad2bbbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f93218b7d0f59b6c0814ce5f5625133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2358cd3617df8967ae34cbaf959084c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42773cdf60f5e8bb46ff02c763e22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f7118289d23bbb8eaccadf0a0aec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7346a731172872e089fab5379d078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878d55f872f3136b5ab5ad140bc9cd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4384b26eb01f85e168a741d49e400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f15ef697f21bd02e1a1135abc9cc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0fbfabbaffc3b04b4b7a7895aace141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1bdeca17188097e7b4c7a25178af5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce45cf0ca16be659fb8feb8b3c760c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458522062ec040453ed4a9cd0e3e2e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f5d781d9812ff12fd43d72f273f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce5ec505b11c49b2c5296bf00815c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ad0baefe6a7ccf0b596e954cedd72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ada5d51070100604684f6db10bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49344ed743bc3964b6fc85afc723488149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e90c126ac2c7674e9fa6096a91af5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54289493051be2ff2514093d455241ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b613670ecfc14919e72c51988ae93e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d5f177dea9f708717fa776e75a1ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe827c949cfd25fe136692d92b18b65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b7c20717283ea66498b0fd1cc0ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b721cc143e71ce7b8a3cb6567c650c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7bb7678a19a2b8d5d6953280f74da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e169a45bc485209788b327ab4b70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad5fc92a5602f00e10f4a51fef3ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ab432ca562ca3a6825ab37a8ee6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9ec0680b8b1f99a18809d2220ac02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f73156f4ccaee6ac4c4272fa715240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2de17816310235c544798679900f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81d68cafe7fdc13a3ee299813b4aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535c245c30324a8d4e286b839f1f010165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f5b72ee33824ede92f52c46c3554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8df5d50e9b42855549dc45b36081bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681becb11e7e78a966bcd3bc104803168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45b5075b07521a23b45b976500efe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182a64af8faf2741ca2329141dcf18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c778b5561c9e65b501c2f12cc23188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c331e25a26fde2158dcaf48d90998a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0c9c103a7abe72cc609c3abac7c69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e020d1ad9184843b84dd871ee1adcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082bfc3f72a6b1469b41bb97084f303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1347d27bf19beee9f0639847f8051176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e765b27e676954edb6ffa08b04c8d93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d8ac89d9f2bdfb3502957b6278abf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187140d18661a84454d94508f90f812179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb652a689e4950bb2c12dd1b265923180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf6a21c605d5332b56c607cf0da76b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42167c18f7b00bff16edac5ab8b64a97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835d0a839a56908f0aa5fd18e2697fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9197caff85e37aff4dcb0e22e714d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0eb628885e170dc6e957977a1a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddef42d1d34cb7c52000e052549481186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b94900774b6fa697da9be07db1f4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98e67a5bc86cc198d99141bb4df29f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12966d8450a8e184445f4f4147e2a25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1921453bee812d566c93c2371c82b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b75ff434166486197f20737e6ca6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eeabe7f4692284d1585f4e71286fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ffcbb9fa0aa9e0c555becdb06924193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd6dea4ea459df48ec4453ba361745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfba5849f1ce876341f882b30af68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54d676ab03088822a21ca104fea1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110db6a88cdf8b5e641685f6a8aea1f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcf4b5cfa34e4c8b06745e4b84d3a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed7662b9cbf37dafceffa87ed7e7ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595e74dd3176d253a9f2ca2877f09d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21ba00dc5286dfbf6c19ad4a202ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a774be2d42ea0790931eb4325785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4421850d61353f2e5e488e56d4f8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9244e06f375a47156bf25456467c40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18eacfb065e5da0ac3a19dd398d3a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caaad31e59299fdb869b1560da4832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6766794abe277d34741880b56b5c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d4e7ba6e65b6ffea28bde4a5c4b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9519d885af2277fbe3bd61cd98c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2329a1b796a9ff6783e950a5cdcf1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d17fafe9f00a58d5536c727c424e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba3935c746efb0aa0341a4d9139170212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f534c16b13e92a68595aab161de8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45f10fd50346793410048846bdc37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c01287b619da2f294af8e7f1a6ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2edd9bf06375cffed9caf63c5494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c82e5dad0f4693d11ee75fc11e0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37485cab4d73d97b9e161925024a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec027cf8baa43f18592224f74e27ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6372724318f5210ca91d440d60cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119ba980dd7603eb949e000551da0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8596323d35e63d7c21a91a7315cb307222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587a75e235513ecc0155fa5bae4b15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445772dc3f93fcd311829c7d5daf20e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13c6e936788656947649789f2010f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee659f96e15b9e2347e4a3ab704711226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e66c0875dd56e9c0d26d28700da09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534384082a67b36cb915df80d1b18eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0a0faa3be36a54b5cccb0557d4e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd3d8569f99c73ce23ce3358efdf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095142e8a747920358144333e822916231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1e795bbed4588c845371dfccd840232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5515943c6338007dcaddbf3a2ebc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9b1f9b092ac1db6391c69b86ec9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456edd821990e3837dee286bd74377235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6453870c545d2034446ffac0baa20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca8641ca44c67c88e7e910a5b3925237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd4a1c8cdc794829db5c38e5bd4076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f84d2a45957cf44739efb84a0a92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab971703e653b4f4bb7efb38e10dd2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adc8da8da5583ad3ec14d470dcef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154798c23ddc8e2a56baec96b94c3b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a92793fbefa26a61147fb983b19b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a788300e9fc8d868bafaaf2e3fd80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308f09da235d6b5f5d1a9f4003503c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc8e51a2500be6cc291f7be609f39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26879d959c4af3227ba336248c4de9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d640fe8a575021d8240d71243657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc3ff98d47c807a7708e40510fd50f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0230168ef087cc3f57aa28bad3de4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e626c8dc28b16d1728a964edf6e158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3516b711e354e4b9dfb39673c598ee2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a0df4984841c2d27660baaf0eb1a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72251f70197dcba0f676a04dca8f0b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72107998b092c50f117b8d49b8dd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1efc4907935a24459bf533777950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1748a0d8fd5ef0b662f9811bf8b4d3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161482978ea729177a33ce273f26da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92047cf71a9992a0826995013a8ad664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321709192af1af42962c9a6dec93f35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20557acc1c38828fa7e0f036ce795cfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416d79434f4b6445752f720161b486e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c172dc730094f590070da5e71fd20a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ffa0da7da52e9dafe5ce60790d239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706d5937d361d1a00477af430f812b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2215825c8da9387d38648de2d91ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45539dabb521bfe03ec7819f67c13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ccd87fa3d0a1a4856b59a09e9550268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf76e6255bc3ab88e8f14fcec8533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb70633c1085ad66bd2d8b81e3410270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b9476f680e7ad92d7ddd10f00bae4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc7c882f823d451370ee31dfb578e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd904be09dc5c637696343141928bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fe66891c95f39a9d102fff65b8ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2745c730bcfa95dff128e5e4c8a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883f177db156a212b39d05f9b6ab72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec87e2d64367c40b4b64a1a0ed05b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b950b31bd75824b68bfd3e440927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f8952e5c3dca3999963ccb901d28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5d1b04913704946a8b681fb85f3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5ba3d5f4b17f8624ebe0c23a89dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90891c67d7d58d3e4b7d618246f95807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74859d2d693d6ded0a208532d81c0ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c258f26c782c0855c577c16cf6b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5057b2f5acae70e96f067effb83615e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e045e9cd357bd364d60675246d37c5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7804842060d98bc931daef0473ff5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233a5a51615a8ac57563107f7dd9ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22c5d6d8af123a4a4d38951246c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df93cd9b91dd522a3dce99c89b6e627290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8342667329ea9df0087e0ce9c478291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9a918501314c520652455dc3491c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885af08c44c305f3f5485325dbbd5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20934d9f4e62ed903aeb65744ba71fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e659a2b9576b614247522ecd972a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d2666182635889be4e06c558fe26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18454ee8f145d90fbe51483ae545c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c7dc329384d37bf47991db60a985298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52789d9ae0864bf45ed0eb395cee7c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76ee86eb627a4404fd50bba0358e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd286cb96a5a61e5b152177c52093c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd20d61eb131ca5ae3ed47c40c7f2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06ba9f7e478b7f1bf71699d2a1d83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785aaa6099c53331e36eebba904d98c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be0eb1de829507f8085a9b3a3cf21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba53a8c63431748a7a11d1722be0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a425a54b6b7bf87812bdf405dc57d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577ff31c413437c45e22df130751e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293c9203737bd0b006d385b0ffac87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5a593aa2cd6561bc7834adc5055f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec12ff0544ea763179fa48cf06fa623311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec0b561a6050ba97842e9dfe340ef7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab025a82ad22806b9041e025712787313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4744e3839c4b77bf3b914a506aefb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61296cbeac0489caaff918cb4ef247315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c6a234c9b40b92f10837ec02b30d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682ef458eafa8a0c83e774390c7cc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de223e74429f5f2415e75c884ab9c0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c30800138e6ff18ce9a335d7b0718d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd39a049fef9c759dd666c96d8c622320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b34c609fab1039f6909442027d511321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae82d15b1a75e50e7e2c8507764fcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248aac083cce1a2730854f520da7aa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6784c8af0f44f70210ab9992a1112324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f86550d4758afe552772d75212325a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d52be72a6d718d3958dc0066a92f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd90f717af3a06c9c0f5c852b2bc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887343ba370602205970b984a5fbf3d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14862fcbaef897355bd3a5c5f15c77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b079f10278b88e60dad4ffd98cc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f61acce2ebb7e666def1677819843331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efafcfcf778d7702d5b59038e99591332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13388823993856377cdba7107bed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b36c806730b27d0c7d7671c12549ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b56e296c5d00b597f408baa612fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c4760c331467040215025b5f39ea6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125c8f4e164288f828c0af3c4cfe7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9446853f58059d83d012182c6c17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d809be87915c78fb0b95a5f1ff45c6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079edc9778501c60a9f3ed324593d48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a55ea9a2b6c09461ee38ebf94391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e00d8e4f224a0d7ee2931578e2f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323f78964a679e29cf9b1aadd48380343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc32fd362e9a8c391ae21ef9f724a16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a98ef800c91e7d8cdbc4d116c22ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a112052656848e588ab2a5c9dec7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6388dbc5384e423e848f340f73dea57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db05b5cfdbdbdc13b306de6edc992f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0753c8d2bcdb094f5eebaa735a39a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c857a922f542b98e576b898108cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181a999b9a2866cec7d8a669051e2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2900da342d47898c9c73b40dff6b48f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e449cbc1b0854c0992d332a0a82b70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab423a844ea6d4a02d6a34ed26f76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137885a985ba0103b851682862e0cb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c0f889260171ae57e872b09e94c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf42ec762ed69489a6df88334b68c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767d632022a81d4279e49712f77d96d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0d983f6a2821815adf4bc76b38b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969634454bfbccfd48a9ed903df3a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76a8d3404557954ba389e2c6b0e99d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51de9d0539f91db620a627b6602e5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f74d53e9f64e524c80f008f6ee61e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1111403f5f46e7973d5a7572c33e68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b17db35d9eca53fb67facf0261c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a498f14e3215ba23852ce71bcebd18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3cb386374f0cc09b7cb1591ad3971367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015233726c31fcffad25609bb8944af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec2c54237c57756c599ef346b25d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80d870e3be20f8d2f2b8e55f9c7097370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dd81e3ef13e852f4292673466582b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a54ca9c7c5240cd35a764efdfb1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b000b07ecc124fd4785ca6957981b04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449baa931504e2a0e8be4c5e1f04f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e108dc8de0a0838d353f6155b91ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc015d47669989095a4fcd8c60da10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc33acb5dc07d7216ed3c7d11fc3a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea1c90af6f4abeccb0b6859f4ce22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ad3091497b983909081161a49e2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607310aa5e5aca9056168c530e8d4517380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09ad37f0da97cc8a7475010d3e7ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0283978e6e85cf225fe14896368f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687a28b4ad47bb37f7a366646008f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39513e03d96f330d4a4c5c34f7cd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c036ecfdaa27ce3b0114d3728a5718b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eed32ab35847f6f8f8be7425428dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d2c1b2a1c27273859f11dac5e69af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639442ad564b4ae2982f718d4828bcbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03b7490bcdccde7a605242f06c95b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9180f1d37e9ef207bbace3d1a5bfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a44625389e5c2f6c5a930ebba22777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29dca76953a3bc207375240c94f5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb8cbf33cadec948d7da30dee80c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc16390cf5c8d3a065d2142ab9642394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59510c335a5ca8f70052734415143a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbac422cd57cd51166d576ea1a068c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aeb83e370da64ecfa99ec49ea7a5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8538e450b82db9dcf422a4e6f7157398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ecb7312970ba6ff6d3d9262784a54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdfeb45715fbf4d17cf306e1a0eca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66fcfbed68bda180cc8ef46cef5965401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160654e4fd4b6d6a1d2e10c1b27013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4fb98f7e6b71a738e7148c6b4fcaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31008e670899dc834cf2ea3c83f484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab86ae6ad670c9eaaf629f079d1557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff229169ec5926ee072eb4d8b18612406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86121080fdef9ae5dd4a4ec4ee713ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b152982580ea4e995fddff87e7cb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07baa121d3642acb4a4fba5f8576b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f007f3c1cce8d6ef969e397adeda6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb857671197a671457cccca65ca933411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118d78bc43c8397151ccfc4a935717a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa80d666d7b05507c4afc8a664065b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0952ecc1a81388cbf5776f2ddd7e70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd9e19ce089f44e70e1ae20247632415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da491436eadad777be6116bba8ec2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8905eba78b8de65b81c9ad0e4be9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8043c36162f5b89aaaadd39db99f4cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996aa5375e4198e3de1539423ce4c57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46dc0aa878096b13bd76fe102ab47c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac14002372d6b33209ab78467a9c87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373bf8dc2541df19e17f98794035a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009273ab4757e568be54bf12a8b05a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe442d9a0fe6ec1f5e33f75d64e75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b9e3c4d71194ac4cf0d8f4480c51a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a2157b27a0b4731e64b630ff525d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a14480fad97a1264457991ab5e82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83760b851cc0621f0691d55a01a63f3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53af3edcd32530d0affb632c6e07d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed027641ee33ce194b28c3db67db4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1bdc8e764fed72a36df250df1d66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f5537b37951265aa0a012b8f3ab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ce74a450af3922cb483c2205e13b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265964b2fbd7380ce599021a0279f97b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3457232fbcd90485b869ed47eb19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6937dc02eeac97f469ed8d826a8fd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fe605ab0098d009a5258e8eb99ea7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ac085819e386f5781ae239788ff3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33443473827b3696fa038859a2d12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe80d45d6c39023ffff3c17344da7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128394788a51265a7e427ffbd0b985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a25b5099846c14efabbdb1908c7be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c17f5c072832f105474a14e66da388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521f5150e5281fce176951e4fea1b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac113d5a5fbac4528188b5e2c82625445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b39a533c79ec0bb207889ab5817f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e091435853e69da6259151559380a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6fc70b7ab06bb380cc6284382ab6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce29a4670e2d21f53db4feb287a00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc5cc0ae20125a556a67c29d61785d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02019e3ad84e4f14459c61fb67a36d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b196215aeaef296b2fce40b1f4d3a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ff4284a29df8467907d591f2998a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0700c02a5619b045deb5ec844c029e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2cfd97280999c0540c3050bac7f63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6bc511a6eed94722e860d6a092d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189857c752d1e6090af2701a3be8065457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f01d996eb85f617ce5d571c055bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbe0b2ad395e3ab9532b0bf1ad981459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d3585cada3e5522d378be1590cb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4ff6f1a7ce035a1c2d29a31fa514461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501a4b2e7444be75f2784d25dc62c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f7391cc05af08816479f0e6087fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d13a03c901f8e05968d4a58b3441464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a00c06081f40082901fbdfd4375a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b46557dbe46e7c03cba7d8705a96f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155681f0010d7f952ac16d6566e1323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a25cf3344865476e351cab9b83df3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9fa03a1eab6166c4b2b64f6f93adc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852aa974b31a3df376023aee9928a4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e175e41fea3eea8b26824e24574fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74dc0796c83407ed790899294fdc81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fee29a93e33c80331292163e073b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a341c5919a4f0ab460b8fcd986dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841147994dc79dbb395591a00059b46b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f2fe0ab40958a429699bb6cb1af8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5ad3e6a3f39c9cf8e11f7833f1a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f417293aa53dce4b7aca653d99b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674c3d0fe843788aad406ccdb2dd9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81accc0120d17bc896ab63b4fd4a48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee7a6098d84408373e0ccbcfee2f9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592d7e19abe9fd7ea11d5dab6acf59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7816915323dc4454fb8d9e7f26cb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7ce2233775a0ac5636110c23f9dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b66516f028a2ce1fa5a03d77feca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca72bb6af7526d28085df89443dc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1988a6f045cdbe093bde4d3341398e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7479097f55c09a465fe07e5a5785dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd52753b62435e6978d845a4ffd68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d34c931a3a4feb9e501e55490b0b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4342f7a236923cc2a5d07af690e8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c4921c9763b20720156df1185100492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f3d2eed1de54193cf990de4450f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f003ef1b91fbf139c1a4ff82ccddd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa603617aad4e23a9a638fc4e54e4c1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca1967fb5bcf99fcb124d8d343ac2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1fff030241679aa2a68bb5fccf89f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c622e8a31c98dd56d954aae9fde56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd07e563fc7adf5dfb8214ab6b209499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ee00cb26513bfa625644880a4efb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7db5376be9d0a528940a66894d0f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b13f07173447757275d01ded3727502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aaaa68be4be8bcc2cbb635bdc7c91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05628b0dc1492a3cf4cd94ae4e299265504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f336e995d4662117dab73298c74c07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7c5fc04520b21c55c4d4bd1361cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a215bd092f1860fb3b1f32d0345c71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5ef57c81e01bbaf7e194eb133bd3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc807f773ae81e85afc2a0bc928251509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0512fae970ea999b330bd5600021230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d30b5d3aebbdfb2b1489561e70b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4c63b04dde4897d2ceab60278a94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485bb4636b5085884420fd7e579824c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4942d98c3902cc053d0eb911ee08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e98ed2534b7b7b1379e82e20a042a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1700ece730a4f263cfc87f79b2656ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1ab71b19a86edd8d066f8190f98b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac33516b445e611edeec429e5893a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef9ba4c053fcfe8a262c92f711301f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bad292a55bbad3563077367a97159520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7898b977f39d57b0dd98379880ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d7ba662843f92f22f028ae9be5b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a84138e60a47e1e87d5668f4c02d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12511bfc242577aa9ae6b12340d57f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28588022671181934603c7915b1b07d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400dd6b89f8a3342d53c01f7f9ff9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ecdb601b55c211a2414fca744f2dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b53239579e05ff80ae9b8638e580528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541faedc190f3b88d7e424680e988795529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e766545947a3774ff2e4cfc1aca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57ead85f6dfd7437e4d84c97d06c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcced6ed682646a8023a36c8879462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ab3ee6903b8c4cd32ecb57f6bf6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfccf00724216c1cc1ef666530055f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf23ee4f50a8a68139e2db58ee134c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51695660be4f9ffc2a43a0e1628d6cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec8045a52eb4b8f919acdfd006003a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2daa220776129b450361f29ab7555538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525922fda9ff733c4f9026552e18863539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925bef11d5a8cebcd7cdec1cdc0595540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf101d495bcf000cefe7b41cb072ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f442698f89c6a36863ea3e87bdf14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0061544fbfbafdb6e7ad7924a53a52c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b043e4231dd4ff8702d4bb18e3e3c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f879b0a6b1c327799b37a6835a12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54d091ad8e2817f6ac277121c65224546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e3e4c799ac6102dd246ecd5195aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393e3f9f4de2dc9e53c12f20c5b301548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1750c8a60aebaafc763beb481a31fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780f171ad77359c31602560951b381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086a48ec50b63c7127421ddf48f8620551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b27016f5ee681bd4433cddc6ca281552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc3aeef643f7fadb8f53384d4ca95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751599d264989bb2143d10306b6f6724554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666a6302d1475475968d79630df1d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa4e93aa8b25bd2e869b238e13477556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199258529b2bd2ad660760e601ee8148557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503d13023e7d2578401cc7020fe28f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76500570cd9c851c63e5225449586559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf3d6b69b9a3609a924c2716d179f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87391eded0d9838057f09bdc4e42a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35cfdf424394f0c34e6374bd0aa860562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96b2a27ec1e3e905f07e3173e80ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a11383575036ba125d61bf5328ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc87bb6b8457e1b022dac396ba29df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134a7fa1a9b37520d9afab5e10d56f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28276d564534e0054a5369c0555324567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46355131ad7fad63a723ee009d745568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc18deb23887bf3c01c243ee00dbd98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75a39e560994996713af4ad9cf7e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee818600635222ea3d7962692ed74cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f638c4330897008427096f72ab964572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00af2a0c8cc018f24634c42e67d5d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2710d4b866947a5c5fbbf54cc5fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d2dcb25dd6d0ffc63ad950579b87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11866b91383433e29596aa37f9c538576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82439486255a6c7c68d8ffcb83150e0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d8c481ea2a9697c77a802256f028b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd394bd215305683efae71f76bb8caf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f338ae981025c2758f4b11c88eb18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d477208d340b93a86a240fb3be9670581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41619418299a2340b5efc067455d79bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422de78e7e3194326eb28a055c09d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf173bda07c02cedd36b20bfebdeb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d90696588eecdeb8567ccef78691585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573559455130399e251309b3a359523586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236972b364da553ae72d9524057926fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b4b938fc963dcf6c554de7a1e0b47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5ace8304490e4798c41e59d01275c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9454390a7ffa7770dc1f7ece46d2ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b36f3e2d519f0bc35154e689b5f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632d61f64fe59d6457d8df529496be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf98dfdb15ebd77616bdbb7ba1d0dc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5c31b52474b7c0a051ff28dd0e89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a2c7449d7cf0d4e4d7bbbb5c76bd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacdf50c47b89cf038fddba572e9039596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53cd92777c0b0825b86f220733b729597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f894d4a6b9dcab750d85ad76eba8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba0d953796eec16362a529749496b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46c21190caad49cd2003102eb78c0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e09cd811d8590355e7af66a337d06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed05534c27b8318a1650b4d29810c90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808225bd08ece1bad6b4c02bcb87b80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5a6aa432213a4d4ae625149944ec4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526916e021ccc559341ea031fd50928605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b26b92687c5d5d553ac078ed8c85a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a07f46eefb9bba7fe2cc06a189011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e093701f8d8a292143c54a3f1826608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd89b340933003fbda84012841b88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db49f2a0e59b521e56709a299fbfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1363579be8e770610991d8fc2b63f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7b1926605778ce75618e81e49522612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2047bea2d87518b09b83d02444ebd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baef27550f4506558c8d336b4a8000d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10860742c4946fb765dbc3a84891e6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599eaeaebdcef753e4c1ba2f2c243a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60d619ca17d76f9a2ab78b5b03f98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd9c18f806fdccf26d9133853e8c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c468aaefb44e8bf3a641371e9da46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d690655dc87ba3c883570d45f8730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c943c405f2b91f7a81b7154d5beca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970c31e59c76a73e30156cced44531e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da4e496bcc3a15d6466752bbb7e76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978e8f7df6818b9487dd954df9b2af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063de4b11e6f5b9c74a585aabe67257625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379a9c90be3965f3cf9bf877055813626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca948892e5e054e375d587c9a5a66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ed55632f969b2417f8a60895a845628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236bd505769802a24847e6d86def970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3593e15bec276265dab2d8c847c936630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed4ea67a1173143638dbc9c5b651b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64c43f82cca7cfd5b768efe89e667632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ee633339c1dfe975a1d1a6627b648633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d492f3a27a71a0efc5741f64600d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df646ec22d42069c19e27bdc94ffbb22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d147676aae558d146a2bc6c6b743ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338f9a92249a708c41706637df121bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbca7c7b66e66de5622dbed65c8dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d9fbba465dc28dfc29164ee5d5a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41b098d2b9a55e4742f5f0adde0ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cea7bd9dc708f7c8597094d31652c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0633b82d6aab508a24c27289a6c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da284bd0cca24ac96afabfedc67b99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb1368b7ccd8d0a0088f886504b9a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43210101bea42a456a760140add15030645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a96b1532a6e7c792e5542cf8f4bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7028a4da5f5e218d997f3bb09d93bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e087d9889f6b310f659c028a104b2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b650c0fe2de6f82a93084993ed207d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64776302d8bd15cfa806961c7ed913b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624a4322e36bcec7d605063e7228fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8db319e6cdedd7bfb65d2518d75f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4871274999e3943fc87ecab7453d17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218339df92cadc3223badd7b5d5e4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c695c47f296d80803d588fdd50da17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e1e37e7206a23351612155c45444e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c61f700253c9c768afc3ee7292e0fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af0a87552b58bb949666ff92b1ffa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2638eac56d507dbee3eec1bd40f880659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060b5091b0b52acb7c710216a6d555660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eca5f98b897c3943cd5647831a4c79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cbdcc915d9f1ca7272521a1a45dc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4298d054e9118ef8dc7c31a66f72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c0f050f500bba676add7cfe7ef50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ea088bf8196d7768632a391cbf03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79604c1bf4a40a48da7ff89b1be86d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba8a954f3bd5ec6c2fce868f9dfaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea203619d6296d88a260ba899a005668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f633c4723258ffc6a5bd7a1997e384669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d180321b247de6cabbb98815cb465670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090c02257910b753852568bf6d4ccf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699301c256d01d5abe8b4e1fb3bd704672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87aef42a76c83dd39655b561a6bf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c28e7609ebeac106a23b136106ab1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efdbf20331aa14964065d64f9a0a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281181bb1bb418951d7376b5a046508676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aad3edb75f00cd2fc00628817a1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc2aa00686871ff6c8c34aa00dd568678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f88f7f585079462d87f974a91bc81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d740865156d2668d35b641a22e43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3cbc255f958a37cbed5715027bb03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d2139790a14236cec29b266621c0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e0e4e0ea4a127aef8045deea5ecb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a777a60480cc9c9e646002b020330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923835af5f55236f33d1f6edb84fdba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14115e261d7501e8cf8b43bc4f1fd33e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a59031225db9b6c5e1c19590dbb75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1787ce527844dde69c91ff58d91ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b9afc0af7c83601d2518e51adca6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee43422b2be3efcc0afc265666f232690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d39c4d00b9cddb55af236ee353d9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dda0cf48194499bb2082e2f9526d83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a9591767ed2127246626e2c2a7b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41c5d3f6f9314eb95c3456cb3552c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b169d3990af23321c5d3e354db8a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3719ffa9150e6f37c00bf094b636696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8323e0a9c9dc0ea45d19c0ab3086fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538c2e412ea5af5e4e211f47b69f28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f3869356ee2c99c32344842a235c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51ec365755380fb30f9b91f4f51af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1b0a6453520ed6fe6c9304071ae0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed086ed5174e049cb00e75288ee64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2db1c71c39a83257e906fcb28c38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc3094c043427989a3b812fe73d2d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520edde58b1b0fe281029b4cf0abc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94bd9d4897955dc3717d6dbd7ddfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616448e32aad6edd0edc466bf68e166a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ec3c11f6b81b4789dc821ef2df8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff9c25c43219a059c42bdc07eec06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f509fac466b435601283e8a4dfa14d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188b4f128cf7b2f7727e7b852fc7a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2109a92f955e8514c6f533b24b4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849423f1a6b86b4ecca8ba78d835cbc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0bf0d5c19b9cfb60212750b7a52df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67863d222763c51be1625bdd2532ff91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b995d954e229aa39564a2a7ff0efe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf5a3b3a679d815c80eab28340a935717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12459d0df20b499610f8c03da8a16a05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c47ce80924018ba5d39a5f745279719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455393f77801d61fa5c1a0c62a6d4c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755e4966c4714118517251a0b6a1a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdee82d02cca89dd5bd049abe6123e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e571ca6acbe2dd4890f331921c710b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a32404f910f60ff6137e55d9c078724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a4cb88ed5c90b55ea056d9083e35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2f6ba4493fad6f1a2fb931760ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7504658c269c4e20296f4d7716a35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c13b3a6f76e3cfbf30e85c5ae297b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5cb0f1240650aa85ef821307eb458729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99398c839e705118f0b5d3375117f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a25e864c849e8fefa6a567d610be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6149afa3464227bd6f3ecd536ee3bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11843dce8dbf89c336ca7541b9269733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d8e36fb4b92bbfc93f46b50ec53a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b02a0a5717a4660f93d2d3f3f56e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514318f51a090e9d41df6d369d12ca3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411ca920a3f2625de59755e214a69f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717017357e2493c575f842ae1b3a0d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317efedfba34fd8d1690ec910aa290739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f987bbffb80289528390207f28dca7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db2183f45d9100df97a94373a6fca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2661c005fad6fd18e2f4bb8f6f143742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4834d891c9124d829e2a037d166bca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de7292b0ceee0d28ef4d4161751fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6a809a5fd0676f2bb72491ee2418745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d75126946a70867690f21482804f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9247df0c05fe08127f8ec3730b9e2c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315f93acc4612773db2727236dbb254748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb117a6988a0296128a1eb811b337d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9c1a3106408986a409defbd44f64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292196d1fa7dee9feac53b9f57f300ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b2ef57fe2d100b56aa31fef2ccbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd256710f6430a385456a1cc324a3aa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78026b9bd5ff3bdbe28210c72cad1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc76abc351dc0d4b52b84ab2cbe0292755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac971a4aab15490ba195b655ac64ba3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7308a5596314be365a7de5c9a85486757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3ed8e0b969b97c5f592f3ae6e909758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55490d7e1c75522c55aabdb6406fc1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>