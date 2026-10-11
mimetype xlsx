--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d714434c92ee1a1087a42b101d211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb96483852532268577e5f86a3da2032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dbfe8d82a56aa90c21b09fc9922f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc480cf94787fd96b2077e1a2e5a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c43482eeeef4bc0d1b278cff802b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206260ab6e6af12650c9652ddad21ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be274e66fdb7924a0b523c6b8067aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151213c05fca5dca246362e9f2824e7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d369605e46b86115d1759274b1568d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06cb2537ba611f34ab47b04dec038610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637833dd5c22ec53fcca987065d0c0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2344fc1f163ba4ab4da9b5c128afe7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be7c103055686a13779408eaa82dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2874d99f4feb2a71f9dbd39dddac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370af82000aac4363bd00b989cc7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e3e2b2284f2daa9c13ef3a4b8afdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880312f9358bffad2beed1708869e5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b7a94ca5ddb2fa3229f1bf7a3f1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f3a1d133b48aaaec6833eda20c7e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1443ae9712d7fed454e251bebdb0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e80126d5e8f4ba6a50136d95237fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84200c9dd01b5230642821f76e0b1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904423d887fc02210987431503d82e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8270da64df2cb40c6eab63c5f386224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deff2dce0191eb639c8cbcce3bbde225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8a5ccf24f42aee1666f4e55a761026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588aa0e7a6d19e4e392166116ba25d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf95667f730a3752b5afd2f080941ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0c4f4e0b26e138c4b9873de1d2f7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d067b5b17cacf38980b2b770749fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177cffaa36b8c6ce031d6886d64a58831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb9543b80261e4f3adf07cff6238b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b2674e19c43e79af36f38a5fb416033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896ba782ef85d3f7cfb8e02bcf891534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a41db32f60d7d25c9299ea26fa2bbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07905f0a8a511d1c6140464e702da036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381190dff78c1c334c6ab3f86f29b4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432adba3b73891374bcd253122cf3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d09b3bba5a2264da21f3586f9d52839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb6ea84d56c70e6e9ba680b3b84a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50878578ee34d75f0514f132fa5b0c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8aa19decd3dd7088c803c7e5568ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826a9e829442759a0412f9e40e561f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36497c6b6cd763656b5871da7a9269344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8504a93923b55a7e197739968e2d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c90c38055089f19149d608525e2cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ee955c741a7c06d544014ca27aa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af248734235aa7df8cef33e0548f2b5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d64c262bd1626c214db3867df30eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4f690cc097ac2ff33cfdae9fe53350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a14b15ae8d47751beda8158a2eb1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3065edb1d7e34e055492f0d0ac87252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684836394f985ce91ce492227a94cfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327f4406f2b8f2e8c164c6e74e052e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b71643379e32f1243e9a39d8aea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b285377dade9eb963329400317178d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387679304dd4ceef5022fa9880197c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7af59af0d8191e866e095e526d08258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747f04ad0100a2d23f98fb83d0cc0c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91addf1ef7dd9eeec3f91017bc6627c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a52bba4e36558f2e4d8f4257d08d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a20ddfbf34f6838734e940311da7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903fc1a5a91cfd64dbac9b479ae30863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45cdaf12ab072f6cd1c55c5b1dbb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c4307ce41cc9da23dda329a7035b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2590327a5342427efe2ac5eb18f8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cbb06f3f730a67613a72cda19767967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda48c2c0efc73628665b27d3cefa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc20babf1f09ab180441d98803fa5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd185436a8ab343388e70fe2553df670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b6cb974a8a1aa188f9dd32832a8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f429a21679981af3081f9cb63afc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c252cb30362d356eac95b98250ceba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa0e49fcb3eba8760de8ab2b40576574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f13d227b99949db75443fed3d8e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4020af9dddb816e0ff617bbc0e051676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89555dcb31e826ce7e1bad5d7a684777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee546a97bfb0e6a5bfd1dbc60eb2d2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df073948217e46c2ff0453ec3249d5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5036a4467dd0e64549fec4c6d64e8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4afb2815c5a24712caae34afef0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb322cdea27b8d91c02fa405a83b1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618536f281f81f0b86e35fa76830ed4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f69082ec24f7d943c4e742d2c149d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c76bce3167db86006df319f1e1ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc7d5c8127413acdb18926c1a139a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c839c7d654a52561e98c09430616987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b3e9b1290c3377768a51e0a18677988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a70ae49de20debf6972f31f3a65b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ecdb70b99b94ac28ce8a2273a20390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1da27684d42d38a7a445912e5d2db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c358390385ed9c6f3d24397f5484d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f098f9a4eeadeb377d5ab1f5b4289293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cfa92be55fe999914a326be1bc5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b68ba135f4a9bb1db329455477b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73941d5b14e2679aa23a23dc18f8f8c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4063c117f5b3c92537264440be6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e31bdbed1160ad3d9a3382aed9a8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8001f17bec96a9c929b67bef7bce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b7cf9fd3a1b09d15ecba17389dec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904738f13ab540ed24eab744187f5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411cbfb30efafe5985bd9c1a5a58aaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbd649b745c2b82515b5d6029e5ca0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee303d81153c768e80d49cafea2b31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1987fd5c3bb6abf30f46099da6f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de7ee917d263480348ad41c1a2f25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0949cb3018a53d2e92026a412ad67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033340cb1c03eecc44f1224316b604f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5afd7b90f9a858b857fceca6b5057109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc4e1044f8ef0f94723496eadf585c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38b48ebd1fee1040da94c7dec4575e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd16f751f7aa3c4745140db07f60a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfaf9ac4e51d6a9c27abff3b178174113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ae761b939f5489e19048f143976b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727522fe1422c1c11ac39d52af08b295115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f490ead2777d0a912dd92f23edc3cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed692264d85c17aecb780414171e79e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174080c1d0bb314b291d3985dbdd158118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaee52b2bd4b6049df3c96a5d0518b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538edb64ccc9c75ac0daf3d47e74c6f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ef5304f0b257ae50ee70a26f64b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0bcc1947d2af5cb3823d34ca1008122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddcc5f522a0000c05efaa6b5dffef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728d86f0d40a2fd9abcb59b6b94b6ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67f9efa612a83322a942542930a68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ac29320f10672a1e07ba62301e5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff3acc9bd421528ed5a487c21e574127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c36237a8746819c8d7a80346c795ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6fcd79a9373ad7e1e832a80eca770129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2073b2ae107b9e94fbd16fd8369d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6098db0ca35dd434a7b31f384b74f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054026fca5fe6385e2e4b48da54b127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973689d0986d9db5934375a8f458ee2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc877f1d3d29039b699b5e1d397f3cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d08f8f3e2f2162a33b3d27e3c5f67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd655ae624bf8a35d2f37687de54a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f23521cc3af14f0c1ef24ae111e5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2168dc8c4cdb226fe50e4c6a2f41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780603e54ac00648364fa51709d4c7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d01b78673f2d6999ae97affc6c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1be45566e4a4d3dee9fa383087d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f41a0ab26ccd7b4966fed45cc5931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa977077b95b1f37489ab1a664c15c97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c0db66e36b778d47fe7bd97cc49cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113972f8a4b106de50bfd9ba4e94f3ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308483aba2c370f2bdb3246c5b4a998f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f05f52daf1a3b7c98b6fd46e9ca2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df017d9934ef6b6aada51c8d35856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0587bdfc732180490663da334a37c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af9d0104ca77b84d8b7a380654041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29880a5f608e81903d4ccb6dce6cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b5d6822862eb8bcf481051d39833152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45934a2b9945540831b200eb70816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169d9b15773ee8c5ee57fe6e2207875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8657581221329acfb55db96281986a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be36559eebdf4cc2d5b1dd2a1ab4ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124123a45513a491310f038a5f5b87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97693db97b18e32358492e8298bf92d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff489428d0b95685dd3679a8023cbc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0f0c1822f62246e27343aae1e463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6aa8f7292cf8337c9a169b98fb36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c139f569aaf6f3105aa3fd718d4f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33130fa9527f94044203e52db1b58b17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605332b0a57b85ebd674d62243e6949a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409ba715c431db7c487d76f0760b1a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e15c077d04a6d06a3adccd4973e18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc11f6c68537be03e5b35e1316309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba81c071e949c9a9d24c203f691bb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b94d42a7c1f01e43babc8ace40857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e647700c420c1c0345ab9ebc7909170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac8a80954d3e2f65532b50d2bd9d73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27aa15bd49b449e791a3b8be18b187172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9676c47bb70a5b470a8544695a9a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28dd0378cc9d3a0feb84250bca0579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f50341ba17f65f25102b19aec9ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc243b9068770ab2ff334173031010176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830e28d014805731e6e976d9cc3d7da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e704c319889e94f8fca8b06fea47b95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522eff09c99707197fb3110f0c54ad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e2df8159d865e4e5898a1c79ede57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa637e5716894cbca098ca0923018104181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128298b0ccb523745ef2155fca047337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9560cc2e3b72e953afed147c09ce59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199b9772acf9a5728c2191251db086c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7147c182c167c574401aba0fedc59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9160ca5ff973d2c6ef1dcb5a4d6a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95c49d090eb53a41b20b1d4c11dd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd075383315947302e6af01e944e1a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49612402d111764cf6354a0cba9463189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bac1020ee8132cda82267fd7a191c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c609e61cb4341b98c4cdb513afe61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b84e8495b74c9c0ffc54f55afb674192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50be6d92df2b65a8d67688f040b4c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2bacd8cdc35d974907b853451ffb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558205b6a4aef9958e7cbd504647ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87be0bfc61416c4caebde3137bfd84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011893d2ca1875c1af6d8b42a1fdebc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd99c42ebc1740ae097f4992ae4b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1ac2ba8c686aca9d494caa0192f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b8db509a06d35bb8c71d0d87e54e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864a2b7f762a367622727af8a252871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51686c5f7d2b6e307560029318513e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b3b2c2c669717d044b4a7e64ce2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115710562a74409e67950813edfad36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae5c706a006507531cf7c3829e411205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5965b34bce747e9555261f287f9564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbcf53f6dedb1641de0fead876b766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e9e76d045f261c91c9a7cc2bd8d3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ad740a59b80d71a944bdf2870427209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133aea5022bfcffb10757ad62148f79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4cb2884ba245bfd8cadea07eca072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cb23f7c0805662c2796967089db6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711af1162ce56427d28ac057c99ed0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7850a7850dc22ac609657cd2bb05f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad26fe430d7ac891d7d86b95f6c8a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f3e0a2b177a26cf13a6d918d8ba8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca78d631f8eece34f16af1e372419217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078909a2ddf78d7aa7948d29603efa31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f19a9cb08f19aa5f2fc2f50162a0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95e9b36cc0eed39cd8bc0cff08876f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e22112c95840b68ea14738056057221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e055988899c5a12bd3351bb85e2390222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54539bbc5f188e3c88ab2b4f24c274223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb53629b1de8b7b91fdbcbbb7168b92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d4ab688679d165c4dfad8f0b61d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960618ce6cb8a716c8e89208051dcbae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a5c4e12aadb9286fbbfc06ad75d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48116fe2d5a2a8f5d35cf5fd473a3a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22f9e9ffe3eeec7e2da7967d824c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e868ce4617e7ba5be3a71755cc26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898581f98d5b4b845ae1ad56f1d98f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fa2aa1827cd633d2888421ce5e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde0b03c6c396a2459c5aeeba0b50d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a0945352456378bb963790401fd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62806672bbaf17a7a5345d718b821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53373239df17766ef9d86d98a11a0d52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ab4f94d6cef3cb23f088ba062ca5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97566a6c04134e195f804babd2aea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c7acad349e1beb207824eea551f6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f2c8b342c12722468fad85bc283f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9365da61959b6ee8a747966aa58ce2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f2523e6c15e2d989b26ea41fc251242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4bc74920326d3107e063b6a2f996d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8934ce1d4eaa86167247fc0f7e1a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ef5f6a6c83a0fd29c258e49ccec0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab7324a85eb2e9e4f0123152d59b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9681d2a3908597c7f76a521c165d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2e24ee565280bd5db3c575545d89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda482ac3dd35864559f685bcb6f0e2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4696507c2f02e128eb6aebaf532de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f1f3b3a8565a4ad1266e282f9c5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041f52f4319a77c2d1a427e94b0362252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8c5bebb975139855ffe98a449f9cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4cf0980ca289a5de6602fcefb754a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b91b6120d061995db3b895cc67ba7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc53b5ad6838f6bc07162b38a5f45c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e45ccbe2294c5c015c4e2d833314a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8988c9140d5f31783e4d97928d1345258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07778f33788bc40a05b65aed4542e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a457e0185a3b670e5832b4a7c9803260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367ce0dbace299a5d89b8205312f68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899042a426524c0c605dff8e0c34e8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5fca134535ab1aee5e311135d9dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5600e72abb08e57c8983790d12ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30c18bcc6b3440a17f58e4034e382265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25377c1fad685f828d8370d84842c4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709816a774df5e38ee8dde48a8d555e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e386c9cdcd687518a59a669f1accdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872927fcd72aa3906a007fd0a896917269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362091485b1ff1ea3d7a19ca326dc1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf996d73ee8d81b196e7d02ec6a65c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a051d321d376183a76c6232b14813272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd25f7a3670c8d5f41ef9b6874ee6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2662440941f246f3f714c75e043da1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c8f60a5da06c539c64526c4142b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99548fd90fed8f3061aad465c5997484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf354ba0468415205b69a976833499e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eceeca33ba26f10da4fabeb42fa89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d039fe9fb799f41801ea4dbd33ec6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4e2175545a5ae4d4a7387aa019fa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b8a7e3e2fa14b6778b1305058bbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f056be318a439355d878a013ff3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571d4aa7a1323780ef55f3e79593ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d60cf5bac98db60244b2e57ffde6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf4aa8fa4d3aee4cd4094f035c5aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83939f0934ce41760a1736768e79c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5cc47b68b4e0d680dac6b9ec9b1a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560cada8c51d797256353cfab9db23b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132274348dc4b8cc7943806fcfd63c3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999bf224a85f7518e37807b0aa29a9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe46e64dfd0c6e7b1ea8a9df4c288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59019edf2b5ad9f6125b1cb7548f06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00035564367e13d8d2f16846d1443b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90c34bc568d612745d40f35582777294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a16e24eba299eca17a63e351bbecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b10c4792f24f5282ac13b8a9b2479296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4fecef0f2c31de3f03592b6da594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413792f4dc7590bc7e47e14b3aef615298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319cea9b000d7875f4349967684666c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862dd7b84b03a7057342ea9263371ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063db28b70ef7f0b0269ffe185c3cfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b40d9e36972ec4cb03d67293c6cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad2ccaf28929e077e1346dd6b323e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6207e33bb8b0e10095f1fcda6573331304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc8dfd725c355846b2e55ecbf216e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05f8e53252083b6a2b0038a05da870306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff47b7bfab3f32f410fefb9cfe004ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156a42fa0a8aa835dbb46a130b3d1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0759d0d297e5c5d3cadcb5efff92a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a374e8904d67b9913880825f1d340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b1214ce970fc0cc70cdfd0dc4d44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9f57be1de5017dd7051db6472e30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00994679fca8b9b749221b825318108313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe2aa2cb4b5399b963254231b73bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed981d674cb3913a0a96460cee76f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db673f840a6396884e453435d78c560316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b410497074da183f09a50b8dd737e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bb8cf05870ff134f692ab433e5f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362b6b6b231e4e60ba458341a99a6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26714d21136d1205f27e67ef0ed0b45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd8905a1db9fae4b72fb290b55a0b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8598b22d775bd175edb04e35eb2c268322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367856619b525a2f73d1423ea867dfe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563aaf9c4172304e51503e5b979ec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35f348e0a0d9ebaa21066e9045490325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b1234765a7d57c0a61f9ed3f1ae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29845eb0154ce588855b1d01386290327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58605601dbfe19cac7ef2215b66118fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf1406b054d54f7e85831a9450b4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7896b1d0361373e1069931d5ea3a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af16ff7c9ed32c802081ff9bcc60e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599755aeffb29794d5a6d69dc365db95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44eca3c130e7df1ed867f75ad4618333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c69f1d099d69e0ef398903b06231a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9961f0738532dff60a67c8d55055b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7550cde27adfc63fd1663411f525336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec1bc9b32238c895a7a4c8dab3f3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f02df1afa0b3eb7b5183123f3abb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da108a42d70cd80c7b515638d4aed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b566c60f29718f94504c98b7789be3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd113d8135b6698d0a86a57f00098c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c546136554605dd30b87dcfc7f84e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8751224c29c8f61964bc9ef4325e2c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106354e750273ee2605a3ba6d2e5956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bc5366da9a3aac22f989b6667e64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1a1f12593dd929c5c814953341bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbed933e0bee86a7a9d71e8062ecb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ee0c4737b5347fb564e63356a05a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa74a2b78e2e6ab846e6338711ae21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61301429f0caca33199591e81cc690350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674886aa27d3b427486a06715101c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ef5ae4124b1dd6d0a0961621547d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f774729cfaf6f55aeb756b49702afa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b59c48fe5503814cab9b321b48e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d896302a5f38988a3f0b7112c8e1a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24dcb17f318627236571b1494269a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada04475982d46bff7a82b099ea19b01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ff8c3ac9729eb618f4bf280ef6a7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e373bc580fc330336c7cbcfcda7638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68b5609a591c535f4968daac974a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a5135268849bcdee5041ec33ff3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b09fafa7a3cd4fb26d6a4e6adbfc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8917a00009686b804d08dc1aec57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d55c57b6e6f1ff86d6e39aab06c71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2de99ed7acb5ff98d03a4c41235f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b200f3ab35ea30d997ef70e430c03e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdaabe7365016f7f6653826f297726367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420dfe6d51473239e1805da27fceca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36893eb3113352926ee09916d9645ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7375a6b17fa273014a96bedde8af19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d59552ff87ac2704343492ad3e15e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0011dd2e7b2d5e797813bde2a92b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaaac544b1c16db3736512fc6ee6f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915a7e97b92fb116c3711e7688ecf02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339bf9a0bec6433056029bbca7de6d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf042afd63af7d443e3aac455818f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11f35f7441d5bb2fda22389ecb496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64f626639c811e6f76a092adf8ff7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f36c3c16aa5d7e0799d7f08a63da69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b02b8f2ff12fc9ccc051083507c6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f149a7f22661aa203ac04de215dfde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3394b17f446d31ae98165cf64c4da6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf5e53a075037dd4a8bae574ccb56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d471a6a30d8f8fcfba9b51d82dead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0c8d31b207e5b0736e5f170dece7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ec473f4aacab8b463451caa1082f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f655a3f929b6ab36be31ff94de90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2fae83d758b5dcb14c09f5694037388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5884a6c68cda03433baff31d3018b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e1873142225d9fcaa32aceba6adc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b83fd8a978a022c95c84103e83bf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7683069e27e7c462956167d8da843392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b389bb307f5b633c5647b7cad2db27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c0774a93e28522ffdebf0fd2ec767394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe430b349908df5b198cac13dc6ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c1a6149cece2843a9db2e35210d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a16da13e43eec3e010cb39e1bbd39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae4afdc3d0acea549f7c0703cb732398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0ca11fadf1605e0d060ffc173cb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fffba3847add5774dc0753f47260f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2a84ed57dec9db4ae544312ce70ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64202eeaa58a5020fec917999a67f2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d69deb7cb7091333b619a25980b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0080a24c671ea66755199b06e5aed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ec39e148e43bf64cefc25a1e56d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70d8513b240fe8ce2984d5b7aadad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de528e58461c3eb858dca59ff9e02d22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483cfbee842e91cdf98d504c98c42f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfa935b21d1ead978c608018dfc02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6b31162086113512369c6d1cd64fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd64133f4bfc3298c9fb77af99aab7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d8eacc3c89aa2933ce0d4736cf64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368728552f761f934b7bb1b4dabf8212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823ef0199fc60bd247a0b48f172517414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f635ace06498b944791e33c7312e5f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c29a6d3b457d1d29e0cd137029a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423934168ef6d44c69c8a6f08fb736417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228575b61d65baf501b9794acbbc04c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612228b3cfe8815c55d0e8998818c48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214522ae64a7ecb38c32be37d5c5024420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a173ec4a13f3dd0c4eb20e7f604598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549ddfd737174ad45d6574e693ae46d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4f6236033f26cb2acaa059a0fd3be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261b82b8ca25a8d133e039f5d53d93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973e4c56c51d82f0e1d415c4485f9f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204301cdb637af83aee59aedff81441f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c9b6c7d197aa77dab1d04bf34883427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e705c24b9517cb45a260472a6a29e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825f5c3587ccdd1182f39a8565b717429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a216055d903afbbeb03f47f13991fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f70dd590524edc76c9facc10d3d27c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d616cf99e4fba997a3a28962207049432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312b61bf13854ca3b540dfed4ffabe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596b213236526aaef1cef5f127a9b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8643522b011e6f0c754dd61bb368d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a7cbc4b94002cc85662c20791cd9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff3fb9d26915c60931b588e11dec52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99897f7e0f0d6079fa04fc53955a4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d97d97a926ae29447f97c413d9980439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73585a43d52a5a571b32ae515a288440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3657bcc83b82f6a43decf93601c5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55154bb20b9bfb1a09db744309f2ffff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434583465a26fd10e5b4021f67d90136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a86f968833581fb338acd71f9b01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dedf8163551c2805c688baa7d5618445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e932e9d39459bb1899ab46b70eeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b555fb1292b2d7c571c3cb05b5f6d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37615af024bf3a0dfcd691a9e2b54cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33fa5dd5729e1b9dac8f09ad3f0673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757bbe8e0b7719f3f4028c9d5c1794a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8f3a4e2faf34fe858181bbf373008451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd2a26a0e23c14acece60adf527ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af80715db90073e9780cf01dd6db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3539c903f3ef8719b50374ec4b05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b53b90e2bffd4588851dfd5afd1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dad75702853daba7ec76fd8edb5e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729d3589fcc8dc100790167aa16e75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8514420311b58044d25d32a085d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e60385bd5bae4443d384154a7e24d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdabdb47501471c4ae6769ad13f434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f094312151c6aa9c2de27e4fff381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b9543282b622d07883ac42d95079462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9f714ed899e7e2eed8edefb1b571b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585199c7b1ad0f5fcd3392f6cec8538d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a738fc379290da29b9af7dca1879c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56398e077f0a4ea3cd385dbedbd2c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d8ffc774c49a90223406e93f6c23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832cde69a0884b46a59b6f34b1e354c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e6f9b72b8792c3686b039ee13824469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b18cf22fe7fb1df9e20c062a4366470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e521629131525f46d446e2a5175787471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf1a4052701e5a5d516e73bc7ff50e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c74503e4e7f0aa64a4c4226d730b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d6a66ee230933cbb54640d7b6793474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a211444427b1ab906841cd978e1dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc726f7c68db2ffad0abd7adabd72d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c70a726a99013a6a1a521fc6d9cec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250495758c168e149f5a869af94fc1f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034aac6648f669aa47a841377dfa803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d8625b7b3b74f1409b406208aa65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194931708bcdba47b47148d02de42546481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b69fde884959a14de34707fe1d7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e93f9ba25967396f48f88d25c8f26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32099c8d7f10c8d9adbe3769913df7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1436f91e31da2f48644cebaf2b1a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ec7797dc20eb2e9d9efbd9fc84a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f543be0bf04bf01a2fc9c280eea0a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c8c719c543bf1924470841efd30f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e4197a0d1db4eb407aea4bb3f244489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a00c31c96b22512ae3a32b94727cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efe3490b12104f9edbc07f85aa4bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ca1c4eac335d85b080fe0270f429492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff0fec171d0c6dbeacfaaaa42b2ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885114d5966065eb9be8a0cb6f56970e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19284f4e1e97a2bb66b106677bd29beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3661fe6c1f5682081dbdfdefd2cc90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c0b6a1fe79e669ceea6c7e6dcbd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07480539e173f905fa00f59e8769776498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb22f0d64a32466f6697d3af6a900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02955bf89180957dfa11d3e334ea50c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02185eb547e8cce6767e3bdc7c249e7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81978ab018be8adc9e8193e35ad992502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb2b1fba5562e7e2f6212226559a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb70ea6c8f9f2d41c36b3aef828aaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a0bd1041c5ab5e0c39855f941e6cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ec3b9a631041c2d4821edfe301546506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f412615e2372faa0b69ed51d47a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5508be218d17225c34d141124d052508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1465928163406fe4f786816bd6056509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f494181a723e5fb8223ff6fdc6cfabe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbced81c9d1c1866a0f7ff9d0ed449511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126f590736f95747b41fccbc731b95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1efb6992cf550e430d4afa8d44767513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1066a7e5b550839ccc9e95e65297dfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23c5cc86ed24de91af2cde7eb81a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff303118c76804e296231aea88c24d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943bd59038f6739d4792b1f2e73c144517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62576a99e56b1bd50d0ce31aceab11bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837fb90401bf14f742e34cd6b7518be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8b8de45640103fc7d835a9ad08a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfb48e7b18d8122baa3e8e33ce29b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e760d22846df14b10819726c8343db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d8b873c65bdc38c789ddf3686138523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d84ddfd4c897010d0d7a99af09da7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfd9baa4c696c44c8b9f7365b5195525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4451a8cd0313982efc5c3546fdda63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af10c4283828afae49667e2dfa12b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52379d01d96044321ed5b1ce57abe986528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224d98af128997db894af28d0486ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead46550d847fefddc618853bcb2566530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1930ded0327876021bfd3f60a0d189531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f918791c87f583b7d1fce67876e405a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272eee3345d94bbc3ddab74b9345931533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ed3aff32faf7843b905a423a648f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f904be1579522a2d1f8eb6fdf5ef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf7d1b47a3215a45af36c4656b87d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af94264f628b2c65d0dbaff6115af8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3392c28b43ae380d30f3c00ceb7f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c0eedfee361f759f434fb14d33069539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e612f251dc1f5cbe64fc96bce86ba6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974001a41baef2600613eb54ed7e56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acea61b262e364e211eb512110e0da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9f3c1222976367a2570459be0091543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade297759d2a838a119e3b6f423682544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe27b88cd407655feb8f91d9ce03e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140da11639641dd96ffd5c6c4ef023546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb18ea0b0300ed57b494f6a59180d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660058c9852ea6fcdfb064d7114c99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c44634bc0ff7ee9a0cd259268eeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf86ec3ea952ac714d89a728f2d43ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4da21dfe92108943f244cecf8c693a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25980f7719e99318b44012ea5074dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30333a382fe5654db1a2a4eacb140d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee1bf79e91be7051eeacc08599e8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d8a520cb14a896d70034f5996f52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65dde4e35c57c6abbd3bc8a4a7a88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275129a899df0541613c2545d734fe1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a349a37aa3c6dd552828d87406a5ec1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab01ac08527f4588614e98eba0df2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824a6e3e2c9fdd7f2f1edfe266bded560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2af31f5bf11f11211f991426c897561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf6cd726af23051e697ad2ac81094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5d9f7816713a44817bca68d7efed3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efc61ec10d125e1cb3cd203c561dda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b79d838463ab877148757f94d3f4f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fdbc7c054598f565f9f9e70fdf7b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280e005828c67b1e0611d681836654567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474d03873d9e4de89e7224975542ae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d712661bcdc206ba31e819e65f886569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02924d754c7407c43584fca2e0c65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d07a3ad8eddc07631f53a3b62c9c59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de168375de64993726cddabfa1ae70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112751b043312ee01e1000fda44c160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07efa613aee424480017254fceddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa59559ee3c8de1639c3b83d7d72e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011deb09e8b200219f85abb09dd03363576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568941b14b09c0c1d5e64fb073c1443577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92a2c1a702296ca4af6185924b25b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c30e0d09f6c0164413aab6926242de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af325c0d6cccad86fe7572a8764e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdd6aa95e38a4d0adccb25cdee4cca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75bc9598f21cd17ceaf6d9773c302582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905db9a8bcb52edb0c2679f6ec38a3fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e3a92c392cd49b8c6cbb3d4df672c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1893ac2ce3051c6930c5ff568d726585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e475f4bacfee0b50b1af04f78a6dfe6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5442e01beef208a7b65c9311491a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67ff71bca4fde80897c7c3d3215ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80effc7ca52a5350b2d905373cbed3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb7d1ced4c9e0cac5fef4c5b85ee5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7d5e1a32b11d26400cbfc0756eca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3184f04cb82b7905bfdf25c2bd19e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749abab8520a15ad36d8876f4e661f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae9f75541a1aa666f43b5d23baa5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf950ca4b87b66b58a1aaad414e162595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debaa5e855b3417ec8089964f858987596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2f269aee78c001e58e7489e5de0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c42b7cb17c6736550b0f7b73810c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911d702375857e4ccca9098c56e904599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b84562ec5e77a28b94805102a458600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00ae59054b62d25a739dc22c60c5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf681caa47ee9930096a9552f1f5681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe317a2ccc634f79ae2e14f3a7b84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2900117ab6681ce0a388d11850296b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969636e3995cf7d6742a18e2021d2b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19ab90b28b43604a6f2d79fdbd800606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb3b73dae3be4b250fae2a8c0a651607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb573bea1bdea432adec4da0d0b3795d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d48e64f181c0a38e3a4af89c5e797609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c91e940be08a70d3d5d1fe4aa3e28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f28a3c0608d059af47ba4913a54a4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15426c64e2254cc7821831ec36af324612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8e16690bec31b65e683218c7f93f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80535de4476c29dccb8f97fd48486c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288ce928254162f559c70fdb6a9a84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a8ce13210b38d12422806788c2bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794fbdbb230304e4e5320c8321e96ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749baff238864d78f09581cf5bec0df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93655d691e161a4682989ce5a78dccc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcffccf6f1b79d88df56ded6f8f8586620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e207b0efc375226a054494514326621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139cdbf43edd063096e8c7681be5c89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a5d6a78ed1d789f3199a2c6052df7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd4fcad58f6315aa69962e0e174255624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c9b31cbfa0ef6048f623ebf3b48a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc6856ed1f18c1f99808782e89e1fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5905ba956ae8a8f52c86517f8efa0fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c32bf53f0cbc54e1fe8bd5a040f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47496ccbebe5972ef6e8c4ce5dfb82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318b7cdaec569cb9ec9ff429999735630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20762685973147de024a608a6bc71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324b90dc11d77abbd0789a112bf934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27072515419c45f0f7207d5463a85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84261597953e10e926317c7c9694b8c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c91956bc2b27f7c03bd38581f91b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009522bd7d1c3321f3719c3ec9e9fd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2000647679853b872cc13f0b088e88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fadddab85ea42e4c8ad788389bbf22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93c8cac563d3052b509f929491ede3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3652734c099fb999c7fdb69f252f2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa31ee6f5f48e17d925c5dcda8b00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1068ebc0488b5467ed8672ba63e77c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09c3fea3d9ec2386056cc2c9b7ca9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7647a662526319f55a9fcd2e746c3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b877b39319babc5ed908c2c7cf848645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6cac02dd22878c303806004ebf24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d2c3d94fc90a3922c1055bc61a9ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1eeee83707b08b4586a86a19b7656648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27876a812e41fef28680d7d03316e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef8e0440025daefb66bf28e647c64a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769407c3ddb7f6f291fb1f01220b74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e674e0518c2af20c00bfdf6c47d26d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6b4b9e664dac8e071cab65ca1b55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39eb1fff46ae3ea8293989edde6c0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b8ba2d61fc461ac57e0e9109a499e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ef48c807d1740b7850bc5cdfaf04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e063b31ee9cf57d642f9a1d1200c80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056dbddb3537f98fb6b1297e40172e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293653676d87ccb42a42ecd32404482f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995103d03a0337d8b198f299842e1c58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd737808bbcdc5a8de9ebb568b3a864661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9cf95b9e0d1a6ada55c175d9c89e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee78a1bdda977565ec0c1a47c9ca18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740e6da43a329aed0725d22230e8f4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50ca63013c3de328bee7b465f26f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da669dc8a70122d571e46f508834ea32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046fbfb522cafdc4c34cab4a4e788bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f706d95931101d69ff7119a9a51e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be06a49fe0d68c55b933fd2483a8ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5565851a9877d3632020d5183e6f86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d863603ce49c8c8b0271ecf37628671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c32c2fb1e5558b35608dfeb19bdfab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea9a045a39e9f7fff14d8d61edd1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489717ebed024f465fb840e82e5b2bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa96d24207f64be61b98760c1edeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb39550dfad795a925e1ba8cced09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f40da30ed516d16e4b80cbcdc237677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894f1dfae1308bd6f8b1a0f2b2fed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552728da3ea61e909879e7e2f8ba94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71b6d5adc9fd1e9e29c4347dc1dda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16691f79e207bfff33876381ee256a23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c199f4c7c32d1640682f3f387103ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7924b4c4867026ed45126e39d15f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048fd72d63637659dbf1e4c03941bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bac6eb58dbe0171913630be054c9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeaa210c460971257d6879fb46578c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63726f5362b13dba7c42b04959fbc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a724db30044861d60cd5e902e4d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ccead4cdd6f82050de3d09735a745689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905067e20d31ba5eb1a52670bf683c33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88758c1039058bc5164b5606a71075691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10225d4543f9f7b364237014b97272692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586caf6dca1122c77c44869a0c4c87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20de36f3dffa4e7f12c5d67c21635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d4ca1bda770fec78c052913f4df1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac9376d6f8fb8dd266e5875740f18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca89b91325f1f57e3c1420fa6cbc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2035312ee15880de1610139925a5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b7f9c54106fe0316c7833c1d8741699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4033172a029e1ef6c42de43742f840700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9c4824b3f552d65331bab8079214701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70039bda1ae578b01b210e1d9be4069a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174050fa78da2b58d504090e72eb03d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347fc59b306763e07337df3c08aef67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d68e9e86953e5cabbf215c4020d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e9cca2008dc2d27f8afcac2c3cc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a60164790785168d100152b43391d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186d92af42501627a5b848162a53527708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ee0f5890af8813b947cabdbe542d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878004dfd4226385a06b17e7b030752710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60e3841efeef1203190aeeb5a0f0c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62be6f3e770a8ede3e4c3f085ac513712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b8302ee41693833d8c0fd51b2271713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4e79ab9d6f338f60657de15e46db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729edb6d2945b5a8dbcd13daa864a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a8dfc3eeea5e3eeb8e9b55aac935716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d069b37249dc8f97807a6680cee7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488fbd25bc5298a43880096bed98f5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f70911952665338e5b069bb5a41e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0fe3474df1d1929204dc86962042720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f57aa5669bc3638eee790f2eb4a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb231848eff4608089bba862365075722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec200d2b4cdd8c2578f332ddc27b7b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483d98d8c7638201d29fc22a41c851724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93decfeab6b5a6dd3b79be4142ad81c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1bae67f9be9498e0a5b24db5cf8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69a1d25c9fcdad192c6f0f0a4cf99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc23140a7eefed4d396aed4e151e5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bff2e9bd96ca635ca8044a3d40576729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ccc971d6de37404c43a862480822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5dd4af1c8003112dd5eb3632901c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd276fdecc4a74160959ffe95b44d302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc9798fd0bf96135a9256b0a967ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094c7ce01446259d4c7e80966dacd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93245605c7a0a3137c7876b6c3b912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d56674424c1f7be556b9af252052c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484bde4e9cfb94354fc17ce3b47689c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1bb32a5ffbfd6b6b042aef8f0fecd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ebd094269a7eed736050cf2d411b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31627851ae2715ffa1516a58c09554740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a05e3ba93ff29aada5593447a057f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b604b074b2e4973640f8f4e64d6a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f7a5e824200a11e111cc515dc112743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fa4c2ace3bc729f3ed436ff1ec1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a07ca8fee40d0a7c3bf6c00f5369de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a131523d78049a1bedb3849b01aa643746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f3ebb10d3fdb184295fe39c82fb4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2882a46f53b539e5cba99ae716c1b61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe4cbeaccb3c3bdd512f54e843e02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d22b11de92a55f5e4b4363d7add00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fa7ad53439106886ff21d50079f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a21d09be8ae52de0ae45f3b6ee62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9dbd532875582373a4e50bb0be25753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67b6518aa1333c652d58c8c7c4f521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd194f29d959d13af7b33c60abff63a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0195c0e2349d2635394f8cb53f37403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4d164b03a13ef82f1af86585a96f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb789e01fc4bd0b03c0ef28da2e415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e18bd1dd571f45623624cacf1fb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a9347875caa198e1b231bbac1393e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8471fefdf7c853483642ab45d39db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca1378f67cf38a410cb5bfd01083a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f90865e70800f42418208afa425bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983f424bac9e2b10d8ca65277d2ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842dc9fcc27fd4c97364e4ffa136e7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdeec17021f5db953592d9ca018a3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62374ae5f2667c40f0fb7d3d8e036fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846976c5b317e411bcce123a0c7585415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8699d8ad94e65dbf73cd21bc353716d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc02b52d0bde95a2d639731d74459517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4794f62aac32bb4570c20fbc25416818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe59b468ca88b4a67064d91a728686219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fe8cf0d6752832445c9387e5752f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add89f7ee8661d4c10a7b6907e69e62121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4ad7331a5a84bea1972b3b5e1a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b439456b3a3c0dba16731a236d7f43423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56bf87f6e585e0f1d1576d0f8946024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7529249f5eb3c98848813af82e985225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b4a659e67d3911d6aca1d081650326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce9991dd80088021470844ff0895927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0bee3341919eb8d2967cfdb6e9f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c5ce684cf7105a6b09db412c1023429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35edb4bc35497dbf602adf87e3a6d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0b974ad118625fac5d1dff22303531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec25e265a4b422a8a16795cc7445ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b01965e54aa1e1ab06454e7fec0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f350f42e3990fcb32a67587e9f9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fdc8bbbf3edd4fb0593ff3b24181235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a5754c6aaf3bd9e3e5a43497df6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f4cb8526bf601b82248e3c41dead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd05dfe37bfc56a886430f13a0f7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99888e457eb3e3aa11871883ae43939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2c207fe7630e9e1f37ad6407aadd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca18df617d5119db81fde8b93049c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bcb5ba232bb9914b71979c0bfb9b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b4854e554eeef1c7901468e7599243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721da41912c6ddcbfab3bdfe046009a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a47a41c455a9f3f1c9ac3a289f7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbd323ea5ba5708fc99319c7aa10a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18579949b0baf0d5d63dd97c2c1e4f5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334da4244ff30a9c70f4d0125d5c3c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc2a6ed8a6c7054f20e2506f3185549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa314865537f8d3865b4e62b9fce76950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826278196a6694acc92a952fade85fda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44e0c3675ed7473691c3183640bdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa9e79d7c146d990c49c8b2f4a03753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546d19504448efd6e3097afc19b4fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a37378d58c74f4a7ea191aaf3002555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47a176f73badba57e56ab0bf30c7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931d714c9d966ebe0c6bbb707a53a1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1607791831d2d2677b81fd0e935511058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3610a8a85cacd18889c9d799edeca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f15b2f5c4584bfbf1efe4950c92d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e68c5bba0161cb39ef572635a972461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d4b0198cddbe3fe22a809617a051762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8badb65e34718207fac5ea2e63aa1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6a7cc3670f7a309dbb022179275a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e5a7bd0ec83f125501e26a68860c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7332cdcbd6c659566679122e580a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f009c37c1d9324f56dc78eadbc3a37e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000cdcdede33dc0fdcdab2db9d27d7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124610141092f11aa6ef273e1b64cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd8bbf231bf81cac3d3917550bf5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f3fc999533c0d85003f748aebfcec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261474da72fef1efb73afb4127d1b0db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb210b2ea5991a909ada4f9205253b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb94b2ac74cf104e5103ff4e95c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290281e5294f3d8a48a0e7c4ad1acd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae3f72f59cb4a6a59071d1042b08576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf830d9b20005d661678c6d2d1a99577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293947d03fb8bb4d27a2144300664ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc638b5704fb9deb060888266d6cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73491a29472c95c812acfdb34c1dfa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7a36ee1a30c9e7e6de8d412770b5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349258f0e1ab2424e29d3e37b6c5675d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849406d9fc398b072a673936f1d461b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff08a20fd5fa7e1a474f128a063b4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65724a09b8ac69fb5c67c65ce90e74785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e56fb259e7dac7aaac71d4b92ffb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46570174c0f866481d18d635351265587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929e39ac381db91e6c5b194c78acc5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572315c63b08fe0213d1694ed8122b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b6a97ff2abb79f68eabbbea20ae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa051a8dc5bfa0313219113bc01388891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95703131a24b30d528ff511fc18cb7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02fa6e2832f4a0b27a336be836dd9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f78096eee023b8dcc4a1a98986e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d86169db9662780ad6d9a4faf60395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3436d5ec0bec275c91561f23abd9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537a44709cd151e8cae86f5119233797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fe0fc99897953390afaccf71f75c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080809a6d3b540ebbe1e461c1653cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27668e37a5619e5af6dd95a36f3237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9628a4764265800af07f05e2a2a0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d34aa4b62e47da67cb8ec78018f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10087d9d0f02a9d385592722e1038b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e7cdae5ecc8e0f1bd3a5440f059c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51d34c3218a926d26d43661c3d365105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dbb9c6d14328c4c84d60bfc4caed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff87559a05e49a995eebe4a4fab6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394303746d907e90f3433cd5ed70e95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a291c11fd0b8a395e2d8f53eef24cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001c1774422ddf766d5bbb3f70a389110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744105d5b1b44f67c1e3cdded4a75aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f78179968f28503690a036732d4b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0fb4727a116bd6d6f6305373a6c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034795ba953c5bc074f82ef71543c702114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c867fa919350c98630a5508fdf59f94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b0c205b37f78f8f49942761b34dfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6040bc9a78b7207cbe08fb83f31489117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831e56b6947e77d9095567bfa2fe19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca568ac57d24c773b9f2d1723473d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac90ba5d7589c1c18c4df9a646566c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d474ae42f7bd23331e6547c2317daf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d141b5ba20ac17bca97a8d89120b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a556eff100334662e25dd79cec49a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a896faf53554f3fa7406dc326f30a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244bacb3fd808390866c8a65917869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e8c5f5c0f9419f0d00fb71a88a0c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237269048c8de6fd54a3e6faee96f54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8951eafbde45392cbb17576ffb6bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47845298419b38cf98150001e2278748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d12d1563e2344b4894b822e0c77b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfcd73e03bfbc0c75a563358f82b18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761186f3c39eaccdc4db5ece11f51e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117a928e62b6b67d5500298462b733133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d6f9ac2144a503d60129c4ff2c40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355beab7e85f6cf9b16623b4da3da5f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747b2262c8baa808e63310fad0857c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf64ef2cd03befdf309196f89a8b9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e767fedc29560493da034c3ba1283138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b83c30c2f7c8ed6f11c3d11a71d02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf07f9cc6cf3adb2478b8bae10436140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac73f3cbc7c942cc2fc79fd53def26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a9c928ac552e5718fec220db0028142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335eb905217425795c2db2925efd2ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc3815c7ae50ac721138809bd30fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10047bebcb4d820ac311d68d28bde4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0679f3cfacb7df40fbd6b987f369146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f529751e98edf790cb763bcd59cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7aa26704bc89e4749c7d043b005c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f051436c06a419b3ac82e5ceafff0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf041e6d7cfb97ca9b192051b9e8765150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa5e1040516f847aec19b16aaff5be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653771cb037f123d32148c84a740b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d068f2ad9bf15a6649094ae595a12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c6594c090511504f650edb31aa1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749cb7c1f4c7c403bf2ffafdac2247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744557da2c62c3aa1b62f668c942fbbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60799108d2ff08b6304bd294c6e81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8ecd73678e9d75c29592f1e0dc0fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd0ac5d9d323ff365a55b6ad78e11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378335f1c69bb122e826cfcf63ad37b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d609e0857eebc1c06d00a9f55b8994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573c551e2993e065e6ad72e3dcdc6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997535914a3a0f80ad908d21be69990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe7cf17ba6da30f0870ab4186978ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd57de0e01ebb3f809ba4613006777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ff8d97a475bc5aff62bc5953f16c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c461ae8b03f56360abe9400f7e9cf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8715cc4c92a158d9e678af72f98c1a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1869a6efa76c874c1ae703d75ba94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d665ff86a851e9bb32bc41c99b7ac92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ef0432a65ff3d0d4030eb1284385171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cf9caa34ed5ce152ba27600faf8cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0d4fcd5cec05e0d626941ca462d25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ec8a6f0072ab728d3a00e57a3b685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b07eb2032929a02fda5de8264b56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf636e33fc59cc2d2c6bd86a83537099176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def4efbd2c7037b28264f68f0640d0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c1989a643cb5b5a0e150843389ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5719bace6ca70fcd96d9d98fef8b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac572268ab18d4997cf303c6f9e33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822797d6addc3eded20783a1351da5c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc8bdf8a6ee8df251e7064294f260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2d3429708bbe3b6ee57836af793a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5119ce4dd04e34003e213902d13ab5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a4b8b02bb4cf2547eda5dba6246d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47735b239d7213b4a8f8f48449f5056186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba15a004adc79b77b3a9aad92ee45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4563845f7ba90146ddde00a5f624e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42281dd38e044097ffaa79b61d05562189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ad3f6caf42c2e6a7cf94d929cb61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243a6932c0ec4f780f9fdfe4abb748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7fea99d3416f8950544c363fb31e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7428990f345673e9758a946e3cbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbf89056b59f31dc735950b5b6c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4e5f2d5053b5bc82c9605bea161d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7f4e1ee4b2c71b697ad765bdc153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efac139b4ff7a090cb7e628a01bb88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9897bdbaf92be3b50625879c180b67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9fdf177cd24ef71233b2fc642c9d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ba2e4ed261eeafaab7c8795eccb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130a1c6ede5d60622468a3d7266d0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac9af151d26436fd8084f4cac64c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079a881f51c0fd9e5059af1435ccb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7109844b53bb68d691abcbaabbfaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9003c909da135d064c1ee6fe3cba5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5797e21b305bab71dfabc548a29e62f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856fbd7687f3c76a96ced53e0e2706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101f56543e0265856a9b7184c40608208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decc0a143b5990c3497ea811531b2f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e2f07bc946e4fa95304867a5e74a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed9c2f07a071aff399c7f31daa445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696615cc5fa93158e7423f0033153a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269971052ea28ea547419709b31c462213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fea54e3a460a63dc14ec8bf9fd02b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea397b198be9826bcb49fd60c5dd47b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06fd8fade7cf5a49bfed89fb10182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23204a37c58a75ab536af2b68d5dc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd879e789eeb3abfbb0e811fc5283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdbe878a2a318a88f907a4eef5d00a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc728c0442e2a917d2fecb3dd6766220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b5c9a80309541ce9db7705a3af6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5d1ce61e6c8cd0479a6e0344c7767222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d31ce2c2e95fbccafe7a4454f4657223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17256ad112bec60fd1011291f7f78126224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61a48d8635698d1062c0cc1f86118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0e16dee38e0bd7be61695a36c1359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138a9a7f66a64e6ac32b1574354dbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb114f2f56f5c0cd6eb68a71032fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402372f5eb2fac49319e00504984a6d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bab0eefbf146c78cf06b40621ea919230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6309a9a59136993cda849833437a93c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574733d6639e4a6058441f5a11463432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545f7521ef320b15307b5578929c33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c99b68ab6735e38494a0d5294064234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7772d89bad17d11ac959ba10baf2d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499513af064a15fa7a709e34563205b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25a75a1d339cb8f5eafb0feac159f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19001a2ba1c55ab7732d95b31f20ea21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0181af28876e52086471fac5375e87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5b337059f602b080b6233239fb50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6ef73b4cfa4a5d5c591663f4f0a5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668aa963b92dd738c9411a5e5485b45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb10cd67f1469155060ed1f7721413c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35312735af3d0cb1b3632ebbb1a94c0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df18aba1ca85f18ed5cb760dc01da5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d1288ee3d3da382bc2384d7122449246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a27def1f8748f40788be6e8f9bc27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b1094e9213f118cbe4eba9d6f37ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0670076af091b3eb39445b9302b3c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d0c2c36ad809a5ca1bde2e908301250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d335fcc51416d29a28a9838d1318ef5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab65036df0f1a3c4a0ff970b9c61c2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8929d406cbcd57dfcbd949a9df72d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef5e9eef0159ecd9bc9e60d415c88c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c756ce91c8165686bf89ca4e9332255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba222b280fe5366357acb1733fea2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52856ac9780d9b6cdd47509a29dae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb26abc2392ede151884c57b07f84d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ff6802ee208c094cc5d22121320f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2de63432d082ba6c00b68105ea034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd6953120f3772836f708481a646ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a2c125aa717790526d423d70c312e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c235bd84f57a31d92c525e06f6e796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767c0abb5a013b603cf2444033bb76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda88a7c4aa3632b4735ffcc6f741d27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add4a7af13248bbbf7225b3be5b471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4f534b45cc39f076fd48df54eaee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d78bbb0d101957a2d1b530c9f3c32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed02f036a6e0abc71a686ad1f0a58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ea1e3071f848fc9bc43aabf914d13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaa77b049ee60232eacb43ef19d7c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d3356a9c27d30d48ac286ce69a01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259e0107b3aa535e43c48437b7e7b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d780fac58ae498b1e2257de1ab53f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fcb68b5f30263d6887ae05e7b9115275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0ab336f42d5372555629fa37b4c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ef138a800477c335c5fc2f024f4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d93b493fc75fbfbd6854dcef41656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36b0516afb9e6a1aa4454c57ab534279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ba9b84cf766dae926b1e7b451d73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686c215edc78696aee3d3a2426c208b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5094dd92b8f8ab2bb1bc04ef5a29e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71de39a1bd74ac4cd2b643ce66198f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d55bb108b67966bb6b2f5a60864760284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a58ea41ef2479f0ae30a8a284c0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e111c132f15d1b7232c2d13f5008ee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ebfa335e64a706e3d3568e632166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba6c0ba26c92031cc47ba7da5956b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b34c6048ab64b71e664258f10faf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b742e4aaf6e1cbe35dc234e6e02553a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa80ff5d4a02539000709556c5086291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a81df6a93cda3a087303aa412372ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459bb174186474a0c0fbc7816a6659293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ee3f82ff0c0eed259dcd0cc55039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b7155817bb448ef7a80745efe96b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58033131260b1a743c2e9e1a4d70cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87180aae811860ec4d3b771640eb5851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598bae2bb34a4cd31f48b2f98db8ed4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996849f654ca25a4e1e666a2d55952e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e096277ede5f52de10b5bb332bc280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e4fa25968a452781fbaa47fe9c5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459ca7762eda9eacd4ecc9915a8515302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214240d33517b9d85fe53503f691d3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a327db8a4821ef07208744788fbc38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c683fc3b8831b303f45f9a2f257b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accccdd830d8fbbb801b71dba9d671a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a77408cace885269e1bacbe27931307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66e92003042f8253ec527fde74f579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaca5da2c7222d2d6d0d0dae8c8bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db349868d1074717ed328fbd8ad20925310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba7198aae47bd84d2aee0288b5258311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac8facf37e9821e5ff997511f84566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac68b998cfc5715c2b2a9d017c08f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0e9d3ed3193a04beccaa70b8da74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719649fbac6cc4f44427de673389bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251298c39430c6f180921bf6a1f669c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169f7db9b8a3a9c6aa2d39eab7c82fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d43de1c12caed730c6ebdd425d85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5857fc15395481591833556cfa5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4559cbd5f25267408edd9f1d8611f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5d3eb52187937cbcc599955a042b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf66ab61c1ff42c7a8c39d764adee2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7cb9f0f4b0fa2d67e2fe727773033323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e36ab6c651d26dc3a9df12b96bea5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6915706db19a4e1c90d0d7e276b6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dcdf2208ca6ef9635754b290f1fc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd282162285a383ebb93d5633575ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46758824dc4faf04090159a1f0b19d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6a2195427db2b5023681ce9bf397329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4ca110a25cb3685ff5347876d2442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b8c37f886060916d06401c445c07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9631f2fc64e3c24719e7b912fc85dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af71aaaaccbcde13ea3d51e2854d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e95e90cbf2d97466732438943fab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86784a9c870bb287a5fc2f651e9b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a74f826858981f67af848d7d0991336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b44f098b91f73dd1af325537feae19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f0293f66b6605ddc27244d9c762f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc83cd85f3c22dd35c66e37aaa5fd30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e5e0c35eab1f6a6e3c4b74404662340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4f131a07ade796f930c193039e9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8f84a573b15f62dcbd12317439bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481bfe33254fbffdb08a5771336860343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec94ef375b57603bdcc3c213c6b84bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a54000ca6e4813487a6a0f224d5ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f68c120babfc9549b218def8f0c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a5d8b400648cb5aea00578d05284f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890c972ba25ab263e15acb74783945f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2544dae8a5cced56ebc628d1775993a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d429dce75396a59d0ae4d3e1833f14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dbacbaa4b10068885ac61f4e4fab0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204f0e1d45c67df393a22446196ad51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b448fee9070b94c582bb9927905e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aab4cc036163e7b109ec765d1ee99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c6fc8e722c520bc15a84eebfcfa61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fd34d205ece9120be83de35967ac1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e76eaf748da600373c63cfbc37da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585e44733781dfe6c58de1e1df0abd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48382771307c57a9517b9c6cf9dfa30f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607edf810be1a3b8a13f19e972d683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730539da85928d1ec8cbb982ec6636361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cdfe7673d5994e090cadaabfe632f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be31667b2d6296614c73dfa3bc96c53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f77a26cb99c145a67e89c56a710dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684c6581abb7ce0559f1cbff99e93e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a019fe3859aec845c9f50d0a06765d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffff3dc0f324739cb905db6c7f2d6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd399252d7c172083a5f17fd930617368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986043a5dfa209d48f87b83336b5f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc517c3e8477ff4857a3721459138f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76623fcaf7f01d2f1d9d8313887623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7d637449dae1650dfdcae3e64204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5683fe892f9e7ee8456625aee46077373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9aa325a0633bcb8a0bac8e2ed4195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732fc99a3638ae86da51fe26142324375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54855d68ada704644a4b6b744465c7d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198413f0b749436c06aabb55a7b052c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8842854e90e02d5f9bf29ce37bd98d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465acf9a1c61d393091fd23be8da3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372247987f5db49305abda56a6dad9cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220890261cc7452000677a1bf5241585381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c030abd1d6e83496d7699e0d4d2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91509108b168f1569cd6b4cebc2618383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc325ec0245ac3151480b953f4801384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc934320577e5705a46be242d71ac8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef510de2f4781e9870204c77cd2c9ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009dec058c9e94eef7f5585c6dac77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e146189c0df1d7b86be2322f6f9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d040a271ef6ed0eb2bf6460bc1b47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f9b89185129107235015f88b465e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae2e7299c540f8abd8c2c1fc44348391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4009e775ac148f24c2ce270f077ce6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54670636aa9f64420ac2c1d4067a84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81624dad4843f32b88c1e5f82330be1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16de6511fc34e4c41428d957b309c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb7ebc2bc1ca76827c2223332dd09b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629083f3c874024d860043c3ffb4fcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066d8598ee0152a20dbc3605631e6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2eaf41de7dc3e9d5172ad960b7513399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2969b6ba415e005888e2671f08e3c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a55ea776e53191b35e284a8fb67c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de7d16842c3841770d7c49ec99f172402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57505f743e124874ea543d0986dc07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a8849127d1b76751d5584705f94f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e5dda4baf7a7cdf9196b8e6a6ce4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693af1309e43f877ff8c43f3daa730406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300cac7c273160a716594e1db0ca17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ccf679895c73544c27530789cee3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b698d0f6582da65e517fb7416a759409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf64a83b39389372d7d0ae60c0f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6e90be7ad9f23a95f2d783858680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da003d14c419751f1c6a841b1c4de57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc82927af653d748496df09537ce49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7111e7edc4e8128a5607679f3fcf8be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1306ee6e9b9170d1443143b6044f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499ab3c3d143dc0052d8f9cc73905ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d59c8f9761df48309e7407e805670417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc94736d04b9c4c8c2d1a4181f5f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc579cd19217f82f4df1959113d40b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a82b1e442cf563b5bfd79d7e0ccce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164ca70fe2ebb2fe4431e4cc106bfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa7d7e17a69855b2d53cc264a4cb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a361bfb45a3d035d3c612539a1f9c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ce4f7a675f16318f3a14b7b8bb43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4765b6c86737480996f0863f1810d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7ba827e1a1c7e74af0ca7ea5ab13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9e8e3f8e05842f489ccdab6c29283427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ddfc96b08ded19a3bb4eed9386af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcdebab913741c456ab0f8f39f83be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7480d498138768d7dd0d2967137736430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e562a9660bdc04d00c4ef3a894059431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5bdfe499515e35eca6ae774aad212432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59e04c66468bda10455ebee9da86b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8262776dce33de44d2c740e581ec7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89b6443a487d630a0fe6afd96fa7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d9910b7a219cc71cc13f391be88d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0a50d1e440951cca4133880d9cf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09337ed48b9fee72292393089f225214438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b7724a45de7e86a4a48e989390c36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e9925a19cc1e8390f39b8c1daed0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b78e3687117e5bba2d4b6a54df480441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc367d6730fc98e0b51f5e55e84779442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218423e3f570aae9d1a899d68d7cdee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702be03b2b2604c0dba1a169aa5794444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295efa930e3fce9db6e3ca4efc177f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aebda775abb0387e141e3e094099a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac14e609903a410801749912ca10b64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc379d9eace1e85ab26c2119064cc44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd37868bdd2fa680d490553c5fc2e3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3e59335cd99f61af5bee7d118fa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd81d84d8232d912e26d73cfc8d69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a7a14207eb55c177acd878f5945a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3835101002086cd9c4bf78f9b0b35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd244903cdd6ff1e2edc847052c64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7b8629c9ecf0c95cc219307d6384455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991e55bda0a5126e3232600c468c445456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94a4553ad422b787a5a322abfb8455457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5990fb664202cee95f4273b06c678458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e2d199cc5f2324ccd6250658afd72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee86af2d38906ce34dabc6cbc0ed64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd4444c57ad5dbf02c1c6af9c506c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a161fab74e9a629f33804ac60308f9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451424494eee8c76432379622469b05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081fa8799cf5b88dc54ea126ac576d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c7b3534dfa13c87b9bf29d9a85d88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc8e7a31eb7f7d231634f68f403483466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867f4fb767d780086cfb529a8502d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a182b643a66a96acc524f0bfb1d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3990fe7a0e3e8b772ceff44d8deca7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebde8f8d3c5b1a30fcb862f384f0f36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174d9737179de3877d9961a8648b88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271bb2132f4822312e1272284753b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f89f0ce6609337bd4cbbc9e20e9fa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffca0aa654e85e23e02e12c5e9e0320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21f97b5fe73f1fd544d9dc23807526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3b1c0870fc8723f72e2a0046d16c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cdc16c0b25c89d7d3bf754106e6fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61ee991629ed9cb250b722553b48b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a9031efa2155ee6eccec42edfd5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1326e1dd59a557d82bd84bf5bba2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20852e05835e4742af2bdd172a6186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d9ec21b825034e5112c398cf0c20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615844189e04ba0afaf1cc7af0d27ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd339534df796d766bee7f9fdbbea1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633b3761584b944a9a6a98fa682805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c1aa67fe3713bbcbffea6936ae498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d24a2c458c1aea23b876f6e991eef3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b50690cd41665388274ff1e739f9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf229961fba3fa1748070821624dbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890f84ca5a4df0f886b140f01481ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fcb9c754b8d135f32840492336af9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0418a81f636c5ad2d079c8f52ecc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345448fc667646a74e03b4bbbbb826493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59215de6791b970b6da0c38f326c8e57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e6ca32fb754466742c3d69d3d3b5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18339f9f082d9ecf69e32dedd13d94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9cd7fcd93f3017a18f40cd9f1f45b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f600ec43a4260b860b37b0defe6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d06ac30de5a3de72f30b59b1d9e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a076d9bc0f05ea11681b8968d237e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da174baa884269816de13faf07a7d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a9926b022867116ed7f62f464278502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7deed95b36e86db749ca083dc13c1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286cbc67fa716279fe708d0a8afb58c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ca8d4a8eb704d5870a7c89ccf6068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a1af15bd3ff0637ba51284b72890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e1ab40f11415c7d1458229a6b7e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7988c43c1740e467929951401a8c3e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095900bfa8176342936aff7e787c2e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5323f14b2956f696d37bf0b062177510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83481ee679392ee321190f6b802e29b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c470955c9861b1e490169fbc83ce6a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b79b4414097664fa716395ac47f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f43a66f5898fd892958d5f09e30c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e7efb1fa002019653c1d4a2d19a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb08ccede8d66b781f89479242a75c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3bd4daf7ca9be965c5ffb4b2355b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad96ed3557e438fda717c4fc14ce85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904952ee7088dc6bd86ee0e368bd28b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c632bb6c3baad435bb5af99ad3b6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ae20c3156985392aeb30f1763cfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156e99aa3ad0dcbccdc08df80744bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841d839cfa7a0df59846d12603a1e28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9a610c36fc59ee4aab58c4a342cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4a4a823481072144f0dd14e955d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f08a960e20c7d8d4d7140ccb0526526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f0f27cbe831483de263174216235527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b2edb1a6558434805b16afce5bcaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46ec7c801ae1763b6da955d1f1624f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aea187e8c33078ea1438b00017b201530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e58008632486d65e5e083ea088c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df521e2c38fa2db1d83d6370211f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39b5670a71ea35f235971cbcd8db4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4272dbefb8622959ef46039c90c280534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a07a58817de6bd22fa0a4ef426a8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22af9b07486a64d8bb13b5cfd87282536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2494ff1bac580187986d174dc7d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97ad0f203e4e7586181361ade1d9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b86dfe1ca4f4b0161ab68f5ebceb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77933208e46dc460259a02f4c1e69f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771211b9a808e1b50b1d6ff01b64a925541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26c8ba9fa0341da3c4d8d2fe0b2d88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e431209d5ea51e75a88be9a2ac02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c71b7309474e50cbb7d2dd58df16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126a426d9eaa18339d13cb0649bc98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eea9185c9e26ee81f9238457f1e33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84cf5357f98e3174ff867a45945bd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ee39bbf54b46fffa39c310a672d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6b48ee09e312245df7c9b19f61d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c697eff962de04e3073c492bb0da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7bab314d18c8194319482cb3f6741551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412effcbaaace87dde5720a2ccdddfb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e91d4cae8a895f4d5e469a9789eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab751589df067b2d08a02eb5afb8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a355f78844eae377cc473afcf8bbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514dd188aeba99d28f8ad1c8925e67c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4fae7e0eb6941bd37ec0aa2571ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aafc394af3eb334524ab4d2b3cc8fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3246d38d7010b2e038b435fe08e6ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011fa5879a7b02f0a5e6a2b14a5b92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1b4fab7bfe567192c83b9d80d607561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1a74aa72428f318e98e24c5c7242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad5eb398fe25e5ea805beefef0943563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc872dcb0b20e9cbeaebb1d8407b843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b0ed683c1bed9f5dfae813714174565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d698826247911cfbe93b647317261a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd036532a021ab921396081d3a9867567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169080b633eab5d0608125b3a82508568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3d8d84b92ff650a1940f8531dffe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6856f36ce1e27c092729893856461570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6d2443923616c0b5f2525cb03e06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8321499b3d32981acde5d8c679fdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e51ca76ffe70b1053cd4edccb8c82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440aed42ac2fd907df5e832c652e39b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac6a02048569af2984b46da67471fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0ba9b7e8dab2ebdb1e6d9a4a126d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684a090279ba9c4f2e5399323252c1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181edfb490237f7b2a122517fba9bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497510a83f2db96389d93c4d1bad5f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423e043d920573b42e6414ccb10901580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1246eb9d275cfc0dbe1c4541958e0d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f6b5e5074002099e827514b4545a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055292a8524eda04c4a603fc5d7fc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d02444461054a60477dde0ef46b385584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6888f45a3f50d15a0b66a710f70642585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed108242e6f09f9470a099459b90aa2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e67cbdfd56c267c1ad719f95ccfe9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f96470ee9bf3d547dafe0da80897588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc28a3187ed1d01cd400f611c18cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8950336a8f58924cd58d3387d0cff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a9ae39a15846c5489ef6c119a60d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c10562b509e62a09a1386a8279e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5bd7d63b259c6806559a3e7beca1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65be7ac76991c86ffc407736ac9412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0dd1a94532d81c65be417f1f17c39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478923ee33df3d5d61d96020830b91d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d1b0c58c9fddcb59a273916ce813597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16309db7b027659c9a102a77ad44d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca89651c4443d3d376944f7436b40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f31ac8f1f9fe8d69f0ebe1116524600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a14da5701b095a2bdcbd5422ac1a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf83c3b85dcf623ec955a40fef931602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcdf577669133d14788c43c47e866c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b896b616f241816d9ade78c31ca0db4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366091463f5ecfbb7609db96227bc449605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161565bdaddc1974e060b4cf2f3f41d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00775ad394f597acd458be7e8c12e6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14780cb2926d66c5fe788350615f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be9c5a375508f3ebdad2a8890ad7e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a472d29c923a592bfc6dab5e965260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a3a626ab2f06694a8960477bd1f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767018ed3963f30ba6aa7d25458b02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262753f74e072b56983796c4fcd5469613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342d7406b50a4127fe99ad16e1bfb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c1488e3076e837d1aa6a895c6dbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b89bf8081fc3ec7ed33fd9cf06faf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca5ecb1ce929d3ed57dbc16277195617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c83d9aeb0e4f52e07069ba4d2f87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e505cbcd5651cd0832abfe10c2fc63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563dc57207fb9667d77d9fb568781ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68d5eef12d0d16d86c8cdd54c58cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ce9cc3a2d8c9d171699acf4f0e618622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e418e54bc5b98b5e5ad8a569e068eaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c6407ef70d523392a376a27575cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da79667ad274da85127499baed5e84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5a983b8d2a64a22c56c80fd2c7ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e63958cb665b8af50f8630f40d1eb3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a91ed1b0fdfff6f8f9e53c9f3cd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef708216b1a0e9aa9aa06da5df5e41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbadc15ceba2cf3adeae0f32a8a4608630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef612e7f554f457bf50d1e7a3c6312bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff328ef0da0e307882131ab9159a2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534fc4b073ed96a4bfea155f3318b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c376d87fa47137a92aeb7b4c74108634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089494443e32bcee7c9311447655a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7be38c97bca2e4739e33a4a3c8956636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec213e8db183b05d954325b7d752a4bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd929dc5cc0d0ab81ac436c23f46fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97566d3a3ea81b708ed44567453b25a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8c835fba65c42710d8db537ce945640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb355eb4b47225b2c1fea37fc81589b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c7006fe328521314b931f8cc6102642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b823f8eaec9f7aac2b281e2d910e4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c447e69fd54d82f395bb0f829afe8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013647c9f683b08ef0b7ebf1d33af2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b183da1497892c0f82b0ccddbb24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda2a7e9c25413c67b203e82746dadc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92397885f40449ad2a9fc44f4df1cf7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77768eff15388912723a99c4f3544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3824b8bba09d980889b439df02574650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad50b11e48c8f7e476a9cafd2a9183651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0818016e261758cf99a1ff8bf05f6f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ab757eadf22d0b68c321148ea308b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124e6fa6d784ad638b6efa1725b907a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811258ec13d727decdd41ecb81a68f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f97861e768ffed067794186a816c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a51925239ddc0c89528b305cdb2c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb36618933ef0d9cb1d0a9dcfbd17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaf53f1228cb336e8973585ad39aa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5b891a505ad2fad9b914d62278c80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c516098e72d05557033c35255e623c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f20d08a5f111faa25fe9ac4f9827e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1233bb09988fb26f0e5937d8b30245663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e754df789e46f94816b4dd5206ba7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416524ba6e15b940296b6bae82f363b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94195bd3761d4775ce429253724e31a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7776d21f0ad3df0f03a20175bfe95ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e0e8a86753b1d59ea0c8c144b877668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112359c770c762c25f9fa146010a844669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b389aaa66e2b76614de25b5f8ad8c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47252a3fa07c6e30244a75b3f809e5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ffd524534f8a03fad120505be13ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e8d76be2feca4981ab81752045a4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eaf318d242078d2ee89f2ce782a8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173cadb7a11fb8580a57d21c37533d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918d86449ee371208d25b4d77d4a41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88fe5f86f170cbd049cc6de0c60cdc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8edf47d95910652173ea319127f1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa36ea0784f97ba9194f8866e10116679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62247aa0ccb38693c1461a2ab24f53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ec68b5e6f1fe154f50f091e06d9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95074accf1ac9fdc030629392021c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ab973b9b63c844caf9d2fda9ac3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dabe203b2ab044786ff43990217ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ce85d9236921c2cff34227673134685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f74681e80260c7c743ba1f295a5959686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494200988d29a2421746840c0172a78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f6ac96a5655f1ea48fed39f62e72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90717547339c0f56825be78b8db7d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346536fb626c7a9e3044edf9f78663690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0324d859d7610b03b5be5b0f4c18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a56fe75846aca67895526ac18d0a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2063574514320bb5babe6d4e72de89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290ce4fdc628fe930ec3d8a940f57b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef22566013778ac2528370cc564b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc4c3c6a029a497494776b94a4415696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200365a7fabebe8836c044138cac05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695915d390899d24809e9955b317d53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77e7b45cc0827029b89239d90ed70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f66c72a5a0a7d2d4c0c0cb9ec430e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6371b27bba51b28a7977c53fc97dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaff76f8abcb0f0dfa5fd066153422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd6edc47b6e95f86be73aa2ac0ca9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5ea350d9308120cdc8e5b28d6b358704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd69f1a7bc81fb60eeb2d25ea27340705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6430100d294954fb8d07853e530aa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49918ddc7049374a6fe6c2207e9018707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab6c8cc127f0427387fd996813864708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64e1d28abf276796830f02528e393709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a72934b311f4584adb0810ff1c2b75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d71f6d6e87240b496465cc9944568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff0b144e95e331a8bef2feaf9a056712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923541559ab5cf33f27a48516702f0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0e89d7d670f106c48c0bb004b7df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdcd3778923046d29eb09d52797d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51903edcecc4053bad88dd66dfd591b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e6f133b019adab14dbcd55ba8c692717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991720ec58db663b96eb3408da402a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25191a314e15bd71c0810d5f74502a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd13c78fe8ee7120fcafc86a7f7561720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7058f031084be0a8a07428d5bcf912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094ad225ac323f881f4b45e0e7b7a05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77a0066ad2d5bbf53752447f91d30b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854142155d8814ec316dc809cbc966b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ba7224c7a2b7b22293c6aa96752a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8902926c719f027c9f2193e253c6ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d12d33819a6031f5fc0795c456c8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c288a47bf11415c46ff3fe0498db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135bbea238aa7656f570b29c55244c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188f85b22c6ca08eac8996a509fd15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425418679f4cbe2d7c412fb51e26298e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ac9ff008d73d5df66d53e441d4bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411ad3661e20e812f3f8d1dbbb7df9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccabfe9cd2959f1249fb9607ccc21f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e3657bb380135b5ca833e69e9ff7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c3e3619b700a4ffcd2485058cfa1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3473e584b2b8a845f5c261be2420737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228625b156817798f8e228eda7da2c74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a9e2cdf44570cb7ea89da4e18873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe7be2ad3ee572a2adee8f429953b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad239c05625fc2326cc8a018159e5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d215b12790c9c32557c571fb7bfafc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4447888880c340d9cc09f68dfbd87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345bc7be1ab0a59bbf326eaa4ed7995744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614fd7d6912d25545e47517e53289c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f194bd95d15771ce89f71cbfe667dd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d51827135005459560d75124b395747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f652dc5ad1670aa8cafb521462244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a736e37dd069f1822e5bcfb2632320749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f4329978e5cc6e60f1e50b1cc9028750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29540451a79285d81aafcf2b7263c99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d1528f85b486e5efc7fb7904bb89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3090f4ef5358b7995e0446da205c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>