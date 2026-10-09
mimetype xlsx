--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6e96e4ac4dc1655600714ff523de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d45b0425598a662912ce6d331d192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c9e3c939d09cab67fa1daa284ba23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c3658819c9fb6d0488c4b9d2302cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4a5c9d9bd6766c79d5873ecfaec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43658b679e86d210403cdd7ff11eb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879a2efe65b4e95564044a3d511a9937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1907b2342879cb3c16b8e5b6b753468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89238c7c8baaab1f17e8f07727c99d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1134c30fa602d2f71365a0aececf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b4e2c2ec76d5bc346c8c7c140bf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61060ffd0f8e9d23f16bb9822f06765612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e287b7c4fc4e19be3ec91fb40348813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139bcf5670473f4ba10d3e9d67688414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a819fca1f4b05009b40519f29be1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29065b116ddfb1614cc7ead830084716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7d6d89ef38e7392ff7ad536c61fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40569e0ccac080c48f1ab143e83c16c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46261265e993f9c61d458077ce51519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65c0779d67c5add16efbaf8ac4c0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb701a4fffce65567fbf0f5a0691521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62ab3a3ef51cbe5b8aacba761f96022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396c9800d5c619f5803a65e7b6eda3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e2d255c395af605b40cac616d21a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b2125c824dd80a356c56d14de7f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b830ef77a1b9a88f162d4c2d336e5b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc14a29c7c240c903dd8c699132d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43ce3b28ffb47a3a56e84db85189028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c71db7b4e9218eefb8eb84f99b8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e3c5976b64fec088b57921cbdfff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f9d692563231dc8216cf6c2763d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cda0640d4588bac86cdd7978ed39532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c3f116c803f86c4c46260315495e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf280f0d9bc2bb6dded657d925d31634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98bb2b1cae17dc6a454854f7c3d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a51e8221af1b1d7798e828a9223d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c239b2075bbdb27337ac10832573837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b530f880c7b65271810b766e51666738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9a9e0d82abe2da8a4edd922a7cee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd916e77176dbfbdc51d73e0022222c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308b2d57abb373204ecad87b87c821141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5baa1e07a646b54f736f8c4bb6fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d4a5bdd635af253045d684f7405aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aedec0d4badaa61486264f7c49fd6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55ffba6707d42500e117a63243e1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194365a3bdc56103709a232506a612646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a69d06655083640b8c947ad00c6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69164740acdb10c4f3bc08a7970e5ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d6676ca7f78b491b5625e140785c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5884223b5b280f4e72fd8cbd935450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e340e643e3cf71c7275de21b9fe151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfff01ae2c2c4614b4024f79d1cfad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11983272ddcc992398bfa0dd132cea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216832ad8979bb0fdd372adfb6850c6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821ca7b6b15159628997c0a7c40ada055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e43cf313447119ef497c01ed6d6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9889d29247fc25356338f659aff2d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a18743208cfcf82a64c808811b60cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d00c75e701c34519b2af1830d273e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b02b0cccc5a7f91039ca0bcc6b7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16a32a18b9a14f665e98870fb9706b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbed11512a85e5e61cba9cd645aaea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f000820603a2a13ef734b488293f7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440656800759b8f4908b09ac1cb303e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794556fe67e72f3e46416eea2b6eff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388844b730bc73a6de057b4265f998f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7386d637ca17c1e1958a89f9811567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8e58f92a32efde3cfbf85617f1e0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec327aeb0b269bafe2d8797a2dc3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd351013eee335f06a28f31ab511e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042aa055925f2f986a30a5c1731fff571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027ad07ce949552e2da33bb846658872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912697409da29142bb612584a4962a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd673823264fcb4178b5887b6aa2bd5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1469845c80fd504217eade4c73ba2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b817d429830aa4fac04f703f491876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfce6a9699fd1aee66be2ccb0ab5d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb60e4e55353bed88c20152f5797c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba5e512b8a384e0a7e94e48b9a28f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c591fc75a8d0bc88248ed73e52aca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d8fb536e6342acfa16c84bf105cfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405f4d3c5cd438e31332afe29187e2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597741fa025dd2d9f4b64effd39358483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09e9c0bb5e07f742268ef5e89a2db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2547ced390c71074cda414652fd1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4c03283de8510ab58187b4cc6fa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28ebb045005fedbda538d55471f62187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62f22bd9ac77b1e9125ad8fc0a60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6639d0d75fa9aca78ee92cbdab7c4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20d8983059000a37042976215c25490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc60d4634dd6638083ec90eb9f0da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af6829a71409dae75801ed9ee3e4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0385b0dc6fea902d6da3d4a365648c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ddf8a7d9ea8c8961e3175690c74794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7afe7531093034249004a83682dca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae9af972b1db307b59a7f15a133f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4369bb0cb62f6fea6f6eb2523370ae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45afbe60020d38733e475f88eb333798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9095ee35049d8d3f7b8e4edb4e3bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dcb50c525db8e07e5d4adaac34b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09379fcd6b9bc3a1361ee4586175b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656ea95bdb999f94abe634aea23e03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77586f57a3dae58d8e766763ac377db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189ee7e1030af393f921fb718f9df40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fbe416f2b0da09c9af8b88c9be884105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040681ce622894064eb6eefb3e1345c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5df53fe0b4bf719167b4ccaaaf2482107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7941e15c6a11a4ca4afd8103be6bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbadb289f63ce4516f9f2f09c0b6c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98313aa3e32c88caf1cc74eb03302a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0c6f9437876efa9b9b562c775092111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f92f6d682f9d414c11534d4ef002a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2eea98f6322a0985749beb1465b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514f08176ef41eafb994fa7be064eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f451196a05906b75bf0a5d853f11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c1dacdf1d3a72a0346ec5c83a6b92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb553480b90d6f518622448717b1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3101ed35f0112581cf5067d2214c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba8b09539751f47ac6a067a79079b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19bbce44c77503f28df04dd03f586c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b44269650db0a3c8567ae97a7171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad1ce2de56d8bb60895392078c01ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd23ad9c83881865ddcc531214e82c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80f941f81f5dbc7a160c3cf217580124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e70eeae6df84c633ed8d431f58287125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0489394f2488dd9aa45e121087e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115650f1de8984c5b1ea516e0edac8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f823fa8b2fe01f66c16971a675ab67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e91c64808f1d4f3dbf72837f3b1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116139fcd3b906d373eb0bd8312048130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb37ccba1e2d66f37a6cf8f4d08a4ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ac471cd19daea279f8ff79276690b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6ef7bde246bc84b5d2f110a28441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42414832a39c5ae0212b7086b508f703134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7a2f13bf8904daf52fe0a68607075135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226cde7fc33ef7aae46642b57e81a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe909cf74517402c0c98cd912d06f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2203e40454b38794f5d82cb3f2806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4870a9ee47ebf7c8956f5332e63f78a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eeb13fede5bdafa0680a19b42852b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b055652801c7d8369b9cef64407027141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a3ef4c28c6bafd5a59458e171f70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509cda0be8c6ad1778477fa7082fb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a29f4628ce28f6f8df51ce9d58fcf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a30d812ffce8de2d69deb746a2b7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c56aa6255ae0d77ebc1ba18b0e918146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5224f28ed65404608289f760895c54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464aefcf76339de63d69919ae838140148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b30053aaa8e09ea6f6b644997b3423149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7b3388e02f06957521047391f266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9cdc47f6400a1257350b2cccf2dcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689374f3f7b153292567041fd48eb32a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df307b04b71f063fe4eab854f50893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056800406d05e1dd83d5fc687a37b65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638dc554cad61ae3f1b93d678f50975155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a899de07c9f3d42849116b778f611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbae06cfd04ebb6d45e1bc4ad01eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951a902a28ec88c58708b5571be84e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11442f35cb654e53fad2019a9d0d7fd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3fdda6d88bf3bb78ff2d75846594160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeed11eeb4a78f323428817a8dd76e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda88843e6930c6af0328d8c943dce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd500776f7b5c9bddf2cd8612f0ef3f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6288361f1d120775d60aaa72280e5b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932baa574270f1c09f7904ab9528e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f84f73cbcaea9e89b0180cad55417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7165e41d4a2c80df538e2d8dc314de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2df5b0801fbf6fd8b5d57f5de44bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb50a886d9707c26bb7b0075d81d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b41b3fc77039e6c9a78c83d1cad52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727b2af35d100c968466ebb96cf292171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0d518cd329d8f7a7e18d1229260b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c589a20ae4dd1086f51923d9e68d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20663f9f6fbf2fc655aba599833cc58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946de38c8ec9ac4944039e231449c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f23b2e53161089bd2f9292c9ba8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8924b7bc39558ee8d648dda778d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293995765075e12cc57e6ed023c5cbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236cff6d45629f2056ca85a07e4a5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f83aa9c22f3c667accf61268d4f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1458b9e062ee50e4db1865aedf877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04591ee10920155c68d5b7ab31369d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b4d1af6d91cd21ba169e158d7d7a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101d24d3b5b4e819986e29372604e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80920030c6f09b945b616382c4e0e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b1bdb993717b3c6aee67e04f31dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255e95331b6cbd0cef7fea913ce179187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b699b8f9619db378eeefccf4f831c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220f7f7b2dba501f528e6566116c46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ca1e8b306de95ea2650bb680f240190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8fff8112f7384a3c828a8d8ceb64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e925c837acbfd5f80e7be47bd942f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c93ff538e83c9cfa1ff6ddbb5800b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0560962624a46724f929c85f2334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba348c18cd7479e55e2554f0bb00f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182420c413aa58f908f68a81205b344196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011448b5fe66ce54ab71f377cb552352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790412a6cf0e29dbd9dfbe67b71d2e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27f91b13a8912e3d7843b81be0fae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720086e5212276e2743564be7698a3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee16732fe32314feaea7fa80f2cade201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da8c7e0f9f77b837b4f3aba9fc4201202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa2edb9f8db57981ecf78755612c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5378e5ceab95eaee037f8fca229ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0ad8ac385a42a308f39057503650205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83b11b9118e50826bd7a50167a20b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f252180678c68eceb58b79aac1c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb2b68d57e80a67da39d78740bdb88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c170b8ede24eb8dc4ead9fb5ef72b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f5137d4af6b2f22488f9f87f424c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e10d6c7a3115829c048e69a3c06d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f35a672aa10ee3e0451c53fc7cf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b64eb36aa787972c7a31fee48979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d3275fcc2ad7dbadd52a203df85f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437694355d814d517406f83627ec09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c6ab96583faa34ed2428a3d0f9bd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb921732b3ee0417c1e5589113015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dcbe3801be28e7c795b5c61ade48b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797a28e90940a7143e8ee1e0f9a1ef3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494cdf7c3b22bc38cc26914a77d7963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d054df2aa9b9db91984f338a25d79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa01f48b92e809be801980cfe2290222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297659cfa7cbbc5f322dd24613bfac16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e271ad5ed5ca4f52a224675ce51a99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14af23feaafe0f3853293cb9973b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa80fae0dbabd58ec2cd6bc5c9b8e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2b27315982326cc762be6eacb1fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb195735282f8abe12970dda3171e29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c81438c5fac608c9a1428eb36d330229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9756206f41338a33d0d6b1d7f18a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d700192a4ef953eb8ac383489ca0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56962e552ef1c808ab2f3444679459d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9c2fe6159e4e770f2afd45bfa35f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b03f8dcfb966e364a3f411892963234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353efbccdc5046c1ba271bc8b6fb1a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3833e7e7e4410e6f762073f3a2fc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95d290028fbbdfdf2c80535e93fe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b0169900b9a8411b50fc8b498141238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c15a2ffc16faddc49bfc6df1079c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a8155978e7756f3708a279c3e8e3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601471800aa8e8a6b22bf890c77b28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03edf058663490dfb28ce808af1817d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a6ade013ce0989bd8c49b8bb5220b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828acadf914511c948cfa69a957952244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7f406f0739d5c04c0060812ec1f0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba38311a1bbdbcabc3b7bccb607c80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c064ace4085f54dcaa972c596b3765247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3cffb5d7c94eacf86af35ab869eb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b5c7e4da72a939bf43b475d10ae2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2007c342738b790eae3eaf8253f6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9c7f7c0c39278be1ee21e0c3afb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e3184cfa46a362cfc0199043d99f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f25aa3a6c760e80b744ae1556e0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f151f5816f9e7b676fb1669f0dddd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f546fbcce70289a686a5d35aca7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57183a37d60f2967fc4c84eb8aa7047256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb79a552d984e74cf8b4ead56848cda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec10a83b16b4c3b4c8ed7325e557e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a16207e0c82273e164cea07b5ffab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aff9b1c34efaa620a896d9d2288a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eaa5a80b47fbc11a1fc63388d4fd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590995e1bbd0c0bbb129287aa74b6e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e853864e187b20dd040a79c0c9f36c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21a947df923f3709f530e5cc51f9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a70beedcf9750bb412e9aa7fe8e1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c3b7c2841696e8bdd59f89c66b3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf55ea52c7e2f0357c5469683924f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da68e1f51524f640cbff650904c39dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d9b1bc86ae23a2f1da493adc9f6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0afa0d93169310cc56b11337720e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27da618af0c71766a7b2630b60933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ecc822897bfb41e894964adc8b1d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6de976e2f79ad84c1784ea6851804b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b4e5c1fc4ffea12d3175039b7ed1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a10b2155d75f394a1a5cb4d48ddc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdfb1616da18297205a4c0f176ec38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01925e7cfc85098a6abfb3cd5de2cb99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cae5c340bdbb0973fab6d4d4c42dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957513ab1ac06c0491b7df1a028490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3f599235883ddf1f43538d43d69d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890e40ab3bfbfb7d01b43de8c40804c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298481eb603a273ee4e1f54f4c9db7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480700b470dc0d6244d28155f2e0c84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ea0fb3dd5db3722664701afe5eec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc5e868f6de340d75fc826f9dad48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d127fbc8c03a84bb035676821cc2b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a89b4281c1ab06f40019c2ca13339e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9bf3cb554ec9d3616a1495854057288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df70d51433e11438539a0bca25cde5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062663bb3a8040b882558e718239b92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181cbdc1d94382eac26c3c9596932c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a563c14a95530512a9eea05aec41e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b693deabf215d4d8f20df89334513293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e524a60440d0cf457d1a673428b92e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7d09d947e1fa9e7ef457f32b8114295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4876b9aa97ce4bf3878b266a56aa7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316523831dbdaf49d9ae837229a32502297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d890038fc4266b11bcc705e9432015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c43609f4c067e64bcbd3b26bb615ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b0881b27661bebadb6ce78eef453b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bb77a3ea06033baab4e0a142710b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46038c1a224bda04f6db7bcbbd10517302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7b76a8f7ff34574128b4a878b228303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc015a3fda03853f6219f6de70dbb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a90554a5c1c5c9dc69ee699b9ed9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b1490ecc3fc19d388613613a264c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dee2ce15547f02c54901fdcf95095307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0c5d55898fdb138da62355185cceb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9668666e15d069890bf2b134e4c26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb2c76680aeaf6d2985236becdb0b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120715544219d333659cdc15fe189a83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08132494640a14fa3c78a700bb91b5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857c602897d80c5dacf84706238ce7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5f01d9cd88175411aef01d88c5ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22833455d21929ee093776327324d78a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d6e7dedb2913483bae75c25652071316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3a718332c1db9c217c5abf821ef4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc6314c85780f1ba7a87e68f896ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350742fc87f8b1a853b747cfe3026735319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48534f817c051be822cc3eb26227ef45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1d3acbc1df7e38e00e98f75631927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af31acaa5f2f7cf933e8bee5a2db273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fed3d866be400213fab753e6462aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb60f7e07dea49c10633d3868dea1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b237bb5d3a2b4ded201d924b00a8f39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab91a35d439126756d3a57c998779326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972f83cdc21b3034e9a9cf5b9a6c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b170c69113350ea30d5a3f051727d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60bbf94979fa2a8eb8cef1bbec017329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11fcd0ffaa0ae2da81d4cd3fbe8523330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7434ae1f1fb62bde9ecf3289769241331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a8f65d2f1c97af208f64113f134f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb6d82d3720fc64c18ea36a4006c64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ac5702a53064bd05ff8a48d2fdea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c39b2814278c1dc66b67ff8ae03bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660846ac67729bec841d647a90581cd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92440044de38dc4c98d76bb5c78c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ffc9c93f8823909a67871b464487338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e30f3df3e045ad74270f133e92562339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bdaf3c84ad8a70354c34d9a109362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e750b2cb6f2bc7f21daf48ea7854b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324caf9782f55e20a909609dfa2151c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650467be3ccd05115f6b135ff61eff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393fcd05a451390b806b81c906cb3ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4652f54492f61f45b7f4b394edf79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e9970a1535e6dc1b3f034275c05f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165a596982e1d01cfd8a2fb05cdfef1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2b6979ef9bc2a315d0139f1e551f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e40a189468bfdabeb96df4266857349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f9a23afec52dbf3a27dd3c5011a8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c4f4672d60c33afaf8205071911d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e93f1051c47b9561d6cef5a96bd16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca1de47c2a681157c35944cbb0dfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427ede84eb6bcfdfbe97e602af62ca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42513081d64d89918474f510344e709355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd9f5aa705ed9e7f9be947d41cd5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5e61654ffc9df497af3e86df90021357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bfc5f5c54c0310155f6f628afbf6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449eed2897d893717a10a5deae1aca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc756afdaa2b80d598881be38dc2af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bad8169df24c593a470f2b008edb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3ab1e4987a33c96e35b0b94ab504362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc284007f2bd7f2c6c8711eb9682e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9325a493116f0324f9b2a0daaca3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf5fcf117d69a244075941cb00745c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd129f1784643d493974a57acd7300366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ffd5e108527c1d808440982d813ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b342ae791d5d38360f2952824d71c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b519cf1b4f7b30f584f10362661b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe31ff04f8dae7cbf765f2ab5b93cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c47fd041e1de689830ba73cf5a709371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40dce0a9e3f78deb55d964faace61e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d752ec25d1635c702d2fdefa5bafb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd195d7c93f7104ac43bf34c4499a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c3cf4af3a50b768c069a95054b292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be58b48c13fd15ae4c6694364e31d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9803886e1ba4cfe32cca00f780a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb30e159ca7ee7ccd502f23d48dea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6ef98245014d26267c751dfdb485379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d803df36b22754d02d3f28cfc888380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd86ee67003a18954558c39278b1e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d51cae44b5765c68590b0e269c8167382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe32cc8d2376f0c932aafb5c954b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d429251f183e47a02fe00776f7c540f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928d0608e40967edd20a0fa0565953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8584fe05b1aa3e56a304e3f166e9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b985b815dcf9221db2e9d63a3af27f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70a45a3344c09fbae0d6f32cd5bdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfbd9a69f6148602b9745f128b6e4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1e062baf8e4ae21c7df94b2ae762f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430a4d7fdcf21bc54b272cc8837e75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09314fba1e6c4a9109ea9ca640c1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da54eac79878af56e51376098db3a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ce13f88cfc44eb1907a5ab4794b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19ea9d92684a507af0c2efded3361395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee351520c345527e22ccb97a657ff8ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970702cf811cba8fa71f7af0e0e2bc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c15cb3e6bc15d0f01431d1773873398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679920a36b8dc56a81c521e9787178c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562ccf51289db879cd5c0a3e17cdd78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bcf461c501efd8864311abc5dbd44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ac6b51777bf1397a008a9e1fbd84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78e46da9f6ec8f0229270e98bfc53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d5b02ceed815baaf092e587543bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097f6a5c6a7ef1759c1d59120664010405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940bddf61f097bf7f79309b9b16393d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b307f642120218d79beea6f96df9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b60eba138ce3fb15f4871468e299408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d968f71286e309f935100f322260d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad92ea9a445a19bb39836ed20c705df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db14e2eda0016593ba3d0e8eb511d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38f0c63db4e019a3cbf0516b7a9b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e814e6480c77d07e3b62ec1535ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd2cf402ab77966875f41a018bf69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ed642b0bba80595c3ca7193c4c10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93323d3449c2746c725552f815f9c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ed5d673223f79d811e90f937697e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6a390ca73bbfc6a5e3459014df845418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f137a4ae0fe525d9ea5c4aaad42bc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285dd9d4ef45fcc664dcb3d39fa684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d3a3efd5c61f77a3aae4353742b49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d8a4d81683b7a74b0df116186426a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352584a859497dba8e9a7c8acb5808a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fbf3fe87e2f9b76c2631693b07c6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102b6f3aadddaa98c22d82d3cf7895425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad45012c7e33b8d5b1bb8efeff30e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6f3abf0d8fcae6d69bb38686e32c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8dd44cb871eed8309a4fed2e9fa7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b785bf4a692b726d41bb8b669ee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4e41f12db32065138d3605320c95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5f32b81de12f0212da5fcef0887e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18624f6d7be219d31b881b3b156c49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1245d3440bdf65333930a1138d2a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646637a2499b4b7858a2560960a525fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c109a41c629a20e750b140c84c36f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bddd6a69347b5af0d244595201623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e0e3e420ae02721eb7f8e9762e91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eed1fe394854a73f71db084a9c577438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1980e05317e8a55e964198bd3f1ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe44625b05e728a2a16c87a99cdc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfd0b9a97e88f41925ce1665d39ead441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a255390d599c0061394297728fac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f1640cfcbf25cec9bb8cd10dcfa42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52fb530778ee148a05e734a4fb6c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17d9122036c34390c12fdeec1d632445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2425b58acb1fcc2d362bf02b0cb979446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483066498a38c481939ea76c06f268447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd0f1b3da7080686ddccaf2dc4fb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c448a3a08137bbe7a74de1e88dd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d5617e0fa19ba7c5382c1490f612450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745292748d6712f812cf83bbf15324451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a083d7621bdf45ab536b28c49cbee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e1046b0ceb02b71e8d7aeeb42923453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494563a91b631f9ea85d1f538e4318f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aff8e0d2a1bbd4c14684e464887a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc3d3c78d9342fb930d97a92bf9a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c395e969baa2641877f13c6e58cf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37400f250826dd92a5a0e470313cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9207566089f25ee7550d519b1f7cdcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e4b5c05dcc6076e7fb8b515c031b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a663d550a22b3d48dd7c664310c7de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6568f05fea6884c5692eb6fa6251e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b9ceb3cf6640e0515290326e3a84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730028538549b8446d6552bff64b405c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d14d0fdd2d36020ca0ac80d028b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc66fc70e3b538ec4925dfaaa88039466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d759b83185176be40accde8f747f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0217da27383c535daaa4ee1d432b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efa0fbbef91bfc913e91d5a4462158469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e107c03e4220934f95171ef845cac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef70461240680df10651794c1fd636471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa268c2d30aaf8efe12f8cd2475dc93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de2d788884dd08a150102b8443bc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed835d6c8702e08d48c4e649232798f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e370ff37c3285017943eefa4e5cf96b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddb933dd881d9007d54ab99b1cd76a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c763d11ad3925c260949b5ce8167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff189a8f75b3181611330642cb9edf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd51980bedc0fc56eedc9741a2b9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784aaf17558f33e4f055e5478804292480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653abd5df1cee26c7f8dfdd9274a303f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd8c9113b1911e53317948b2854c1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e31686a9ba405461c26eeaf15dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585556547165ebcff3b69a693fcb111484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d57754de26255d2f3ca52f44a1bfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1883de72ec162cdd0bf28b5c088b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d2e20090f68715e6f7f394bd6cb67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26b1d6b3fae7b1f9d1deeaf303775488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab0c74e35579b3f0d472322d1190c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077ed586ea5fe8cfc95cbbfc9df56c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271be8bdf21d7b62fd69b62c3c47993491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae4ac7875ac04bd1fa9905703027a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d543e33d6f0f74927875a6d3114f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fdf22a3adbaffebb187f459022f60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06fad073ed81d117f356d96e82b41e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388bf199159001c28537e744af5d340496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf3a5a3dc0172188d01fa4ebe62c27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205f118d4753e59875238d024189b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda266a4e49198f99638f950df3dacc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69afff4db392b14975ca2405640802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f5593ae968ad9161e1be672298fc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc48575cc7fc9c725b72da2b13b2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104388a6247d4fba272365caa4b3dff1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0de165475bdeb1a02abcb3c81557504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807f47c4f00ccb8fc9afc2916cf0bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffbe9f4ec1b44f0ea5e160a4fcba1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82418f3b9602e3b4d9c470f1e53dc6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743963437dfe815e2ef17c56127ded7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffdefbc5f744ac1ac55b65940a195509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0379ba42af176b59ecc7c22bd7b576510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbc9cb459e41ead47c884e89432148511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e778273314b832fe1b8def79ef8f21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d4f60722a7b8a8c4e578399dec2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd34aac876ca020eba84c6d319d4a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a313d7a8f15cd87f93df3b97227e44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3536ab914efb281aea1a1fadeba36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f6e84328308184a06d01e68f136b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179752ffaf8f88b39bfb2ca587858f59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93472ebbe6381af32d4c6a00f8c4f78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca631f761acfb10bc97301847ac2888520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2849a927e06c63494ee4580f58111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4eb6266ea99e8b621a9d456598b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d51ea77057149134302d4753a725523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ba456b2e24caacb0157c31fb4d203524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f8c9de5a10e3f82d53ec98f0e4553525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea7901c63cddad40d32e4342b681de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbef5fff877367e95e4b8386f3cdd6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8055667eeb4bf0180fe7246eea248528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206a04ada9039c29bafaf0def6b95d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaf0b8429753e979793e8e3a68026c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500442ce2e3f93b8249c14cef54fce4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a8f6432ac82350fa33c895f9eb84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5be858a7a11a882cc9df9a76fca91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428065dc3e7053ae7f116789c5883d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb6616d5c74cb8c522e0ac24863d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430881fb74a8beae29ba1c3c0faadff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3cf5a7460532715592b9ddae7f6b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1abdd6819f9ab9b23dcf7b84b1fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeaafc8a3ef0c73895a43fdfd62af1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60fdef6d2afd7f0eb6055c542b4229540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84477e081c087113d77886e4996454e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd379f68ff62b4344ad9b6486259c97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845af1079d8449ce76fa180c23197df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72950c5541c9b9d375e0595033494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8270ad9447f21fd7a7e06f59fb9fcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518e913ff3ca2dacc897c869f20ab1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ecca2c663046d23d3b3f0eec23f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bbda81ae3d79341e4ee924ec8ff2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642d96f6e8947963a6cec73e9abfd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb22d8471797e5e7aa5b0e3e932f3ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2955c9c8a22e1ffddd6624cd9bb5f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad338be720a8367e32abe4fed2f8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715e2c90e10950a03b07603381d17d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49888f5833c182a50654c7e0b77acae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88870366d102654f7c7d19d03c460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c99c8e84877b2f2e6ec09499b28d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279915f5960d73dbe4f876ecad5cf46f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acee65285f708e715cfcea3478407a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7566f048c39593ed7055c4f344ed76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de329eeb9135bbe46713dbc3fc214fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055b944dcf59241cff094de34625e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e86a528c4c490df19cca78fab590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1037cb5ab1b664620738158c4e6c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e156e1554a12481dd2f9fc8ebd0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce18ea5827270cd76622de8becce74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b2e276155dea1413afc7f448de45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b1a2a6fcdc9b48ced72326a5ea25d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985db3f7633efc70edfc4568e00b35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691856d74f20f847a5f79849cd59669569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29a6a6f6971698d8202924f6c5206570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d134af852a5a4e7648e377f04fd3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918262fb0638e24076e4f8275c757152572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb13995442bd3b5c85cfde336955bba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99359a9705c59e6d11443cf52a057f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd8657272c5dd4a25f5d9da05ddb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de7acf464779fbb4b84ac1a589ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561892f532cb666e015d7b81931cdd3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae55c2087e470fdf319aeb26f9449578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b686a60cb3bb2d72580bd08d015a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e606cfd39337149b2e038a86f8c533580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb210c3e6cf03599025c12119c7d86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b243d2df9e9a1ea9ad9ff1a3fd95b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09cdfd07aeb2a0b7820043663c6cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d85a9732984f2317b034651cf359584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f2c0cab361e20a8224680324cec81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80aa1ab037ef7a64104f57e3f9ef3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd9831c85934c98a6f6163e2e132f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c491d5b13695e6b29fa7acc9059d70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab215d2279fb947e13d19944ddcbeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f7aefcf8e1289bdba34d82315758590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e4b444ced6372dc4202de740c3f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272369806b6885bf1fe15f10d030bae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe09d8e3b5e6f6448a8c86b1d4fe745593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a5e1eb21f9e7ca98f524091d3661594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9133b3b670c27a12510c469e420105e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52dca5d0286e5861929d1e6923f98b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbabb629fa9e927f14cd1c9bb164fed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3ad345e1f319ab810312e55edc43f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f8ff89d9b91be526206759bfe38b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586a4c3bb7b35032868bdd234e9531600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147807d3d3653399e84ca073bac4f47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4c43fef3fc00e1930b26b9ba0437602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1860dfbd65d927590c327a22cd3b967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a4d2d480462fb6bd36c2215ae42d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b7acd50cb330bad9dba1c20947244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129b04297707c700f26aa727fd4e9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7ca2c62c6dbacb16b96302f3a4872607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194765ba05858c4b1a4b17fb503c873a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400e58fabb50310d3f5a5afb4e6db0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bbbf5e7011ded9bd5ebefbb177381610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287bbb9f991bc39416182bf4842237611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed46a665e545489f48e0e75d50bfe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e02510d8cdca146b35f2ac9b5b5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866752c9b1430e9a1dcd6be9bfaa82cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cec0155e6fc3b185eec291345c042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813526797be69b22325bc77602f4bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e582892effe6dbb3deae29daf4eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2695a820a4c8e6d87046139827de00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b1aedbdeed8e740c09497a3442a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea21da89cbce7ec7208d7883ed2a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b0f66ce2bf89ad94f7594b206cf0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad805bfd97db7ce504799184e1cf567d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a717c4ab63305118ee40733d271f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea58fa395130b28678ec89a805ddd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0aae3910e1f7a4fadaccf11fc5cef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322834d3eb4f02d7935a895b8184b923626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d6249a4fe709e6679e0d8a625d4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb27e126c1a66927a4e5f53e9918536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66b5efd3ade1a67aad929c82a8122c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6868c910d6d6a4886180e6a95a5e50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc109f6f8f678b1ad0d903ac4c67dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1595ceb625c5be84d7dd521b33c502632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50721579b1c97b539bf57f90d47fcf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29738a208761edb2b0ba8ba2b5c9953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4147c49d2972d593c722c8160420c20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9aeb1e8e485ec655c40d17b76f041636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6eb81dc27f4f8477430f8f4f8d42f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3bc0f03fabe02d01438ed2265222638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb6db9120ba3b5a4f5d642accc294639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541b82ebacc8416b8f28660ab0d28f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23fe38d94ea2c71a63442398543a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398049bc1591a5636bb01dc1123e2df5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f315a6ce913932ec78ae74feac64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89251d6fad34f87c0e721a570c757ca5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7911aaf9611f6bfa5cf9a7be4108645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300933a546c0cce741118c36930494646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585066b9d0c436c893b574220bcfa06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765ca4857e04cace05c05a1626e48d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27976c5a7ae656630446bada838e5c64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b42e5d4373341ca51121aafe8938c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a39d2316aeda258924103cf63392651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e3027ead11d8eaea27c3b4a585746652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876e2eddda76593bb56b59006ebd04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051891c1aebafb9d09c4ee25ee268e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e83b05a09956f0995e68a77b8723d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0926644f0578351bfba7524c6772b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f0344e3b93c3d6c16b7507bad20e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c288ea9beedea4682f1c2c320ee339658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4fe75f82762343038c0a6205192b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886baa61d04d73330499c65b01dcbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080fdf8749c97479ee6e9e23efbc4a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b228b9c7d1a848531d8ead70d4f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28da78be57ed6da8cf98556868448663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a923b74d48578e76d71dc44a39277a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872cbadbe60eba3b89c39139280e3c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc5a875c9250c3bd9b1121082ac07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b8f93b080038920b5e71c57cbc294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2523bf9844e0056c3f59abc6dabaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864889b8151ea54efa87271f7f07238669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91cdbff9641b80aba87b9a00a1843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f75fc713bed45b88dc035f43ba39b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58dbe38e6ede127af3237c67396b97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc86f7e04134a14298905638a17023673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6360f582aee96a826e545eb9410cb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b42041d20a28f1d6a2911ca5ae2e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9b7def1c85132b8b664e0ba073ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa9dcc0000e8be8de6933f22013e2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf418b4a803c28206ead89c4a8459d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c25a0d1db02a7820d4392e68f9bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a321cb645a06ab8a7d0d4006b8c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e90dabb4fdd548c9ebe37741bf19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d0b7c99d4cdc5a6ea0b8802f2c60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528187e33da3640a1e4dac0ad1240009683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e6aa1f509413a2c2250ab3d43611684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb039e762efeb6bbcea75ea0d889c013685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31e40bf8b42ea135ee9c6185df947686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1190f9933543f26a282038373e18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054c759128524b0b75cd16db3f703d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc33d280360559a3da50949d81476689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd4a35d911f4f1d7c5a48abc2a837690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf5dcd835937afa9d70deb639f292691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8873cee5e5b8ad808c52e904eb8060692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056045c9c699f86ab2dae96bdbcfe70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a94cc60e7b56b0588e7f54734a9e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e71f42e3fb79fdae953ea6284a536695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1c93dc1797b8d95ed96c28bbf0fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c5367cb4c7dbd107379a1666f4ceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a996b97a1386a8c23ef027062fc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac7a42b96bb5c76a913339bce7250699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f0e083c240e3c2f4d40da8948a35700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3814b401dd82398364653e913333701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cfc5c81304b7414263d865dae8799702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840dbb85cd8ddcf64369c8c0e79987703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cdfb5f4d37a4da7b91421ddb3d686704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fb8b6d01bde5b4a036d6119e5d520705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec9990440275969358d6728e07772e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafb38e37b763105b8f7e2b3c45f89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367532a8cea8e83e989a4db85ddbf55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2553daef3cc21e5a18e942193346dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce54e8ca82120868fa25667ace91e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a87215072f51004c426dbb5e3bebe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d9d95d88d768c7aa4363cb97537b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a531f95c360772a45965e020ed5dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea5c138cb03152410d80859c9d288714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230269556cd0dcacdee96c1dfdc442715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b780cfe7a7411237b31c338dc7cbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81041ecbeb908e25efb9eba0958cfff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261e496c3fa5fcbb8099a74010ee06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ada0e79081690944b024183b1fd0f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f68854179cd3aa706e6d4a7dbadd5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639daa210a2b60af5a1e8c854ba1858721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50017ebf7da132c92e7018c86d5586da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34be4e02a3454b1147bdd4d62c9e64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e13efa440557c9d56ced038501a064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb392a781d7fde3718d0a946325ab3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553f269c9ab923d3d840bc897b6d3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156739fef3fddb957d82a484e7804fa8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91186f23ed6d1f9931cec602aa338cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c9703acb2639206bb4cf4b0baf868729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b98fc3a4a9e07b4dcf2a3078b2462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446f76b7a8e020539925a51ebfa1d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6acb6d64bcdf890f24047f731774f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f29688ef47039b9a3acf66ee9aa26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddba9d8698c8ec4d7c79959577188734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa07ac8b86b71a334128b0567d7558735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb091bbe0f123556be16e4f7efcdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a02604e3a7de230d1dfe9a0a76e8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561fedd57f212ba7b5d2bc747a51e87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e7afa75e9b5e43e58c83f8336df5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa92a13f40487fdbec8ff42cac98a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4a2b306b368c62ed7970f8422889741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb205194643c28cbeda6478b66ffd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ca53b5ff2b4d27a82fc5bad64894743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8c78992d77830805af51da2c4b94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479a315f8b60d7a65813317413302c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45a4a133fb95654b6754cedd3a392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7cd8eb2f85e9da70d1feccdfe1f35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65526413165bf5bc65318a5be697f127748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c64a090917ca2f0dec7b20eb5cb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7ff0cde266faf855278ea151c0d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d191bb2af9a9fe60a6eb36f853efbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e83afbc09726b971788e27ec59880752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a995646b9cf1be7ec8c9ddce49d68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3b26c9ce8e33b940f597b47497ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbe0a567705c4087952545f5d92305755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99e41ca861c19ed5fa010cdfe9f71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582971f31c86212e6478ea302973836757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd4573cffd16f486fd7ab6655024da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401d65407a961286ad2eceb7e518722759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a3461362a3c9f6d630a25ec9b8d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553a4933a79fcbaa40a214b303aa772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901e5bed6ee944156326961cb44a7ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95589eead70b7d0846cdaefc7ae88904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e33dd98d42e1c5ddcc0f91bdf1aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db882b108fba09bccd1d95e40f5d9b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4784344f704ed42edfb02e0b53e4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962221accec9c65799b31ed197f91408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44590c1005403cae07be9220e28ca89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d949fcce24fefcf07ba6ed110de810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c994121518db85f8cf3ae2966b815f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf9182f67d9a724170e67393581b3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1252a7be9444faa44987510dbcd9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb8817a709ebb672b4cb7501e057814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602765c184b3dee60ee2a931a37fd44915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40e4724cfa66195e185a7ac40942416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0ccc1c9406296e1cef523488376517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe21296370de9d839047c898df7a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ae1d997dfc95e2aa1ff1339adb4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d41714d71e7b28acf42f6b3d1e688a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab88fc8674ba4241f18f03e4a267bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3f5db69252ee6bb0f7ca3cad182b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdedfd9d4ef8dda48e7674dff27ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a46e424a96c61374ed62978e91dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0cee7f74fe159276cf7c90771802325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61ee11c143f68bcb9a3a2c758b739126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28aaa6b8a498357269c04e4155c5fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6373d86726b5ca67be3032cda88928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a4cadc9880a10dae2f4f047039c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3f1a5b4c95400c0a15cfaf282f12d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904504b3fda323ae4483294414fef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c0caa023589bd0cf4e1e43332f2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b8ae1cd007e75f44e95fca51fa85c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a346ad08ccd788a98f29b5d5c9f26e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7359a1f00a9d9b5d48d8f98ce22bd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2bd0cf266c56dd9a0c16e0b0d8dd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d01a67de0f6167b6bffd67bf32b1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18ac17b871d181ae7187c378dd02438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6052f919a40d75ffd9af4b1663a7e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a856f89ab44d1612eaf9146d4e328340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492d29c3a614e0c2cc137eae05c6b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039318b6a924be6d6e9f5cf00223e3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5bf0019074778e5de124a5ebb740343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117437f20a93f5df6a16b226db35a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e54bf9d64e238e80c4c3125a81da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf06380783117da66acd5990626e00146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31255a2ca71a350bc26e1c3ef4cf8de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b65d66a1b24321d5095b2195765848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae4859d3c49c5db8cda7d1eedaf4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e28581d4bf09408fba5145bbe3184750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac1bb2fe0fadf420a37a913d50422651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280874ba7a2a0f2fa6cd93e132344a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919711eb37698a22a3deeb3b30d0ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c354b0f6ab63fb9378a534fee775c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945cef1dad940392532fcb0d0bd375e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb756aab39662a365287f9941ad47fef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26dd8fc5c2fc5417ac3b5f611097957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f5a8e51d882fc9c6a2f390c87a5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ecd5e0e92fac71cbb1c1bad4287f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec57f548f38533ad52fb574cb007bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc0aadd3d334ba8abdc09da026812161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199199e94c8a97513a7f203f12f36462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7f15337edd5de6730b12ed8b789263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b516bb6b1c44b95038f112a4b4cba9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b013f4eecb0f2fe37add76fcf168765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189cc2a9494cdb7f5411b026b79b2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b695b45d02a7d66f30ad911d436367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f902d7cd0cf618a2b49b010d2d4ed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f229ac136674dc514965aa4ce01d7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb034d206e568002ccef650c72507c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96816a729410a40a4566e4eb5cb3d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e00232a871bd0b7b2aa563ae3e6d0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b0319d5ef08f132ba9ebb632172f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64b80ab0babb7bf66eb03cedf44cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b599ac20605bfb02d6351a75518e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b059fd1db9a75d3ef0176519125e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffce24a6413bffaa2fd77183c4aaea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2728c4cec570a98bdc3bf878ca7f8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2afa8edb9d72b818fca27b5465a4c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5e65411468b300f841fdaed6a9dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da512458d8593240fac1f0ec879c2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e0323292ce7d86d100f11958b2bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c102951ede226915837f19e033f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77238b3134d237027e4fc14bea09606084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a89d32edf6c31033ec1f86d42194585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b1cc3d3de08cdfe7101a376eaab486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c997aee4311ebb261be2b656e6d2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1a5260b77b130e3c4c85377657e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226f0b9e3e2c91e75bf8dffb876421289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848a2856222deb69039dd91db2d20cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a3f833663bf9d1077ee2b67685cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd3454a9cd2ba43db3a9783ecdfc6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092a4d8248a8135a8e35f6178be4aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f61067e85443b35cbdf6d0fe313594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064da401bfca210749ff3e820d133395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d5357d75fca3000f9c57a1c9bef996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ace8d65ba6b70ed1c8972d810f8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d6b273d5dd3685dcbc7143f3520e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143e643d58d64187c3c4cfca92163299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8fffe5c57ba518cebff8597de6c9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f17642f452e42f96eed07bdc2641c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c3e5986d710ad58613c76acb10690102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8251c13d86828c774475029aad9388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e39bd8fba999d1810079d6db61e04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9c688b3ac858d557cc58d38f2295105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6342d87da33a12ffe55d2c4ee085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc528b8ad9ef9e03c998f5c9e53253107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c069b5cd4ef5f5a82d9b4303f709895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae902b07096780ac810f9318cb9c6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4649c074297b7450a30f32ca2fa428110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb284205288b98f474d058cf2be6506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c4e479a185c10c558914d55818b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be04c9d47211cccf539ffd337198a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bcedb3eb2a292857f324133b21671114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535007ea355cdad7460ffaa98f55151115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0213d8c949a4c51f21f28aeedab65e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eab18fefb674b5d235ba301f6f2c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8100e2ba2cd1bc91faf653a2284d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd6343a2dacc1d6680b5c6060247d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4778eb444ced91359bbd8c95983a18a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ff8bbc7cf520e1a0ce1f6511cba1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d217a9a058701da9d0f268d56fd4de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c703f0365d6b1407f9d5ce45e17789123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dceeedc8dfe9c69d620ed8b40907e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da5c7cd2f19447d479e4cd68ca8cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad71c4ad6101ce848c8b225d5e9cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e16f13a0028841e24ef51892eb948f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164cf1298db80bf34611c672cd988a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac67f646b2bd42239448eb73f097b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75d13b79d60340ea4ce17d584e887130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f3e8ab770480b4e6786b6d4a4db1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626e4a33a46c49bd8ec76c970a5f36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfef83803607d00ecd7b41523f750b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e8acce8885b32ce98925abcd7473134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042fe30b6d330dc9c44f796d98f1923135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13718ea73b03896a1078943e3dc620e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa3efce81134513bc365dc66a2961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039884d46a735d283437c97131f3b44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565436dd48bfaafb2cb560e975f2bda6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0bf51033f4ae032585ae9b5956542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7545a47c065e81e1c70b85927d63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065082500a87bfb51711b41139d1bcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef30a810b8e2c07b9f1b8068238ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e151144ffcc1b9aca7cf8c0ba3efb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c88c574e2a19335a07f8b69416f041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b512a6760eef705e8e343369e32f01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b87cd11dc7a2fa63c6d13e0f14e1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9e4fc7ba11d66413e9e3375e01bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf5a52eb5fac347018035e55856bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2e701b89b5537c982f17b7303d778150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab71a9c816f816cd4cd50db2649e01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef439a0633eaac2c1d481977da144b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f42c660ad52134d42f836bd0c8a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ce0df065643f3476ba74aa9cb5a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc32535847b0b470fe680a9451df42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15cb6154735084e49e6175dc3fd39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c283592d1d70e70d3d856c14fcf6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c868e8a72b06592e46c2faa1385b30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b04d59bd2d5abaa69ed9e3d32f7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f93090b1c9f44df510c8f759d6e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478075cdab48e00a6e4e4a98e39eb51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ede99bd4a20356de7b86840580e3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695adac263a8af47ffbbb58eaf7fbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2194fe13d11b52ff5a82c3206a24d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb5ec52e1582a8918a0f0e5304041165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05de98135299061795fdf9570899584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dff50e98fe62f42ac37da4cbb74f3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d6de714206248a091bfa147fdfea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238d9c921e66da33fa667a3436d7b11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad820e5a0b7e0e2b1ce57b268f6cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becc8a331599727312db7e7f878fa17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891df6ef0993956529ec09bfd1f467172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8adc656effef3c5e2cca2e479ef2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4975d7632e26d6358d43359829683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a5d599548752c7d180f64a43a8766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6273efbd75f15c364b5c12f49ac98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00392e7e5d319d38f47203d1ed0b27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d96e5d0cb704180e235995ef6f3808178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548726fcdde1dfe789dcdc051465f77d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ec4f3364701c5702c0de435f748a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855964e65152fcdfad8f2714f474f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c49e3796bc7aeddac83ab944e5a07f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb45bc7c417f9bd9016f1e46f1d6ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652ef278fa52dc883450260058630b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adfdb6bf4cc95f4a3fa666dea6bdaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601af7bb3aedc84438616dabc397cd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd5c0de7d206d49c7d1f9fc9d07705187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e025d7a8f5bb5d9c07c4a8e34ffe1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13922f19c671fe0d0cf5f64db1d7c134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3548542cf34b1fed0731431b41b31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137701f476ea85b2cd6af4cb8a719dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe51df7bc7096c47c87d12b767c369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802fde44082c5bf46bfdaceb5af48eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d38145a008e5085d6a056c678e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579661cce69b07bd544adb5c36372be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04081dc70a78d7bfbe9c04c322be01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cfb8dd6950e5817750a75ac6d2aa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e18dfcd1188c18a20d61c192abc3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd62df1b6088f851f11fbaf9f38c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fdbe99fdd9e08707cdb8a3075d9a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e857062c8575d665e7586e838f24b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4ff354852aba6461c9f05bb1a498202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af618a7540b263b7d2379d4e131f60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e8ae53875ce7e3fa9e598ce56cb84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1a7fe70765c055773119c17cee09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8f028ebc80bc06665928a81163998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabbf0cade7ec346fe438e28bfc824b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c944ba5b20fa831a83f16327db328e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f7f3fcdd77b16c8265fb1bdfaaed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b67ff2209b275d20ce0c96f1e5e10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9e652f0b0b3818d6d21d825d43631211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d0e60aceebd8ceebb2eababb505b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce9a68c5b3eded32eba781802d842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca4da6d6eb2da769fc5d83f4e9ad19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584262848bb37508fdccd96bb2e700a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe97462c57a2cf9fefc19d75592143216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db569bc9accf0d3f473c778941dd5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e0c195d9165536753a0689752fc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6459a4c7aa994426fe4504a93272654219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c257d32ec22c72e952ebb16d58c798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a06bf58d39422f6ecdc20dbdc3d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d16840ef265479350ee33dbec5df3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce198497e86213b0b485e5f0cdd422223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a6726769d5d1c9f6da59b7c008a51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6af35e928a8688811dfa7348a5fa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa7474a3b68f2cba4cc8cdfa84e980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e776b330ed3fddbad0daeb40cc461e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7ab8d8e93b0fb161aed5532325c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db11cb2498c5fa6b8ad7956b53e88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9269e1b96b6176c1fa2ee47d1980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099c12922ff4eaf56254c93dcb7205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8e6e44f618b5bd82e3dc14b90b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2091b55b01d99d65098d66a6deaf3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50a9c38a40bea93221cd48f961e33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ccc21eab3a52a1ea31c6e5229dd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082152b75883b624864ef8817e7e0dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5cd68916556c4d2e7b7599b08629237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca872614a6ff8bf358a59595f5dec9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efa93747320fcd227a0321dd3d4aad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dcc509bd034ae408441a38ffce2b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee8b42bc66e4d2ec71199326faecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7f93b8fd481aa43467c61911d16ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322546cf3f3593a22e5c35f6feb8532243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0f56a0901e165edcc5ed7391c81e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa253755fb66a71a6e5d675767b789245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fcdec33fe236f3471d4ba3e4c157c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9326a835c9f94670a467a0b2948ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ffc750e2b94de9db67738b30bd8a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73f75e9eb92293c85b9c09100ca8bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142116a415877338bd0dd621c885e5f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8f424978104513ad857c8ce7cb75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d14771722175e272ac381e2919554252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f30f86b858270143cb0237f45e0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f6d4632e620d271cbce9668e11d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c61e93e69dd6ab578d607a1e51c8b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e6c2d48ca92c095b7c647c27e088256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cfa61072d7118bbf516943e958b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85b30871d1b564244f2c68634c3b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea501a1704470a70829faaaf09c3a09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54e881f909c6437015077ead3bf52f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0047d361b0815b6be4cea99b4cea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ab45e9a0ac3cfa39cfd4471f779ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c17829cf21cd1642ee49b5b0aebd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e459a6790ea3cb29fce36dbc64838c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679f156ff1be0d07574da54d08ebced265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f5e8478184079c4c2db93ad8e186e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5062e728e917ccc8359a3e2585569267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5072d3fd1e2b99a8a7baf76750bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a489f16b18e9bdcb55aa0f01488f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc102896df62cdf34ba2bbfd75a10e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfd152219f391f61ac4370f93a47f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365356d579245335a0a471b821253d4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df5bda1484d0984b57eaf7a9478a06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3cf4506bf6bb573c45d72e26f3f1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2533efb1ec972a8d566c9f1cc773a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d432df6d502d8018b476c36f7c1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920e3e8de37d242f1f061971e63c792277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af3cec55aeac9e4ad8385579d5508f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79b54e9162902ff62e12d3fd5f7348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7fb8acb33cf11b594f00d7c120cb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd1d8c98cbdb278bc16a75b1560240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abefa0f8b1afe5933500ecf6bfcba5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d99a818e0c3769bce4502c34e04f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d18d56264116684236f99c80c9b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1762333f27dbe52c08c2bb0b83e1d80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee617a091c3df984d24fd39bc3302e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527330a7b2ffc5f91750035546a8d0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1000036fbf80b66f2b0e4dbd6250d1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123628d15078a84f42a48ae9e157be6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13f43c2919b781c15ef67b4bcf371c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e344382d24da3a380d7f2b36b9a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb47d49283f24a3a4c5f9358db204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa978a25decd609341148b3552458a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfee52c7154ef4b93726eda99a49cc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5edb940bb46e17ac9907e8a9b7388f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ac74e2435f646514c1ba6c5a26043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d477142d7a1f80ab072eddf15b9db4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404b236b942ee1ce523cf9393d93f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b370572957332c023b8063af60e4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679dc05cfc617614be6a481eda8aa9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26281530c16492cf78ac5ebd625f51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a240440a2c40e82b657f68cd7c2d9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87405ebc5255442455bb03e633ebe95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087591e4e34110629fa2b8f0eee38a6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c430978ef7edec2baae6bfcbe1c0fb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37467f48f3e805d5a16070d6244a1a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37f160a895464d6268b7c605030d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85eb64fd4250c3e98a8ec8e5f9184b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b6b07989954a2028402c05381dd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19670a9e27cd26322ced759e824d99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cbeb932345de12a38574644b373c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a1324534b2b0bd555769d37eb6b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d41c25e986e8e242233af726790c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003847e24882efb3bd777281626ee36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba919cc80f49a5ababad8f81a914b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea0f366d2d70262ad5a6f946089fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c19121804733286ee8e99c937f61b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7046490bf5f85346da3978726514b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069bd43f2062cc3fa49820e64c5a4ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef2271a0381ed54133bc10372e560320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe240e3b8b81262d9cdfd8ca137cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494cb461a64bb34ccce3f0d3039e5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be361ff52ce4201ffd69dc0e6558f4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820064e639985619d9d5064b17b75ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d457a0c96053b8773acc716e47808ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced63431b7818fbe6acd2a5a2ef7b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52784d2a0e3d5655725d0dbe94196327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912840e54a8d5b1f7d2913f4826e5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8bff9c9998f444d44f25f85277df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf695219785e278afbdb9e3e8643e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438583d5599621acc2ceffb752404d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d6bb9dd8d9b1c679f97ee8a90c48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf9518b9648753f34733b600f5d91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94382a69a8df49ecb6ddbe0c11fe5e73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2379975d43fb58b3a32a5eb9eae43a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622dc99a66a079d550d8b2a4635d095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf58e658fea0272e10716f3451d55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854a73c4df607f95da31a7dd062c53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c35ed16016b2c4811f94df57d015b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231c0ce35bb77728a73a52d738f04bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd911139319205509ba7a5e757f5b55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c8a623a5aeb6723b72316443b7e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19186c227cc5ac34e5314c1408f4e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398aa23c1bd550fefaa144896b4df7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af59e86ce16cd26aa8201bbe6b108345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4853ed06c7b603a8713d40eab64bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd353c424f18cf0b22735e1c086af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa549605ee7d02f4e9c182ee87f2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64097569b6e7c09ba7ed8b2ea7569ee6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c1d9eace8e696dc3f7d812a64db1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d047c2d3e6ec1b6d0bbc6314b9ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af8042df6d7f28b048b58de5021a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117bf21e500db649616d5952eb5490353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb3ac8e55719e6a644bbdd5e9a9e07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c6621cf3c0f8c62c8620c12e5268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6fbc5184b00cf3fb2494565286d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48041abebcaa66d73b22f56c90db8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755cf9fdd07d50b2fa846543bb4324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e5c4f6f5a670d7ca840ba1a5ee02f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ab5ee99a6c7be5851e925cd235748360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20439cdd7708de064990e704524ea8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747735d2a46737837954e4cd956c559f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60af86378bd680e2ac5be3b49ec7a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfef6fd741200a395f21f413ecf015364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eada4d6a842c878e3fd985972e056365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715cbf1a2be98d8869684da21d4a9c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac59782dfd45706ee9777e6935eaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e5a5f3c6767f105c115c29e35e5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189bb77125b739be2d00f94cd9daad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69386c9f3b0a38b9c6815c0b39580459370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ab259fac9694859f3d6c48178287371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102cd4cc83eea96c54ebc7ed523c9bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c8382988b1faf850a31c765df176c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1555d8c64a5563bc76cb85d65094f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef14580aab4235971e7c59db313a6d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0972f0b6e01e8e9c2c002c68234b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65079c571466eec55713cf418bbf9f29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195240734497fae646f6f8bddf12125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa366ee1d114ad9f8fdd9d4be1e69b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164ebdcb81f9d7a3f6b8644e16e607380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e641b09243d6fb49a7cd938a7d6e95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61542ccc06513f2769454d67fd47e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779232469fbde198f9655ad02628a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d139b03fe906c664bbd6dba8e649fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500daedafa646f15daf52c9164513969385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d06fd4b10a8b9d8f6a8f98e186926386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58472f336eb3f6b5029a5138ef15ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137544e9ff788b3e14fda1619471e59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7fee5c6cef18f2dcbdace9a01de6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593449f1df891eef2b3492b8071f329390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea65abea870f211755bb5df1ca672391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6104995bd70d5681c93c97fa40c8e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f716805d122aba80f465bc4e6919e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db0e7f930838e74c9b4482f8866e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16697677241ee9cb3f93d01ee7f16a7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22221fffa83b82e998e87441bd30aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c000dd6cbcde04d16e274029b8c6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd0384785a66f7d0c1726fd0e763f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba8b18c7f1a3154c6b27212b2691d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec522e4be317256b4c68c7c1075627400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd1ce1cd52f530f8ec6103381dae78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a7a9bebe2571031f14dfd4dc4b6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e4e7c2fb09d647eb17953f652e963403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73185f3706851f749fbc0430c35778404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5d775347158b27ed0d5d0ea34500405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2ce31c947a0b8afaa2235115b8e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6120b64735a2c3c18142cb647328f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b296d94462a578cc558e40b410104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbaf3bfa82aca6bb5f7175cc293760409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773211dab5d8570f5539f3e76fc742410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17f67f896f89830d08270159fa4a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78d3b1c980ce9e2adac5eced43585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c50b678e4a3099199c2cfc599c9d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a8536b40874d00e18474ca7f14e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1cf0f98455752a640c4a38a18c130415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7281aefa85ee150c0617362a0eb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aae7f2a49107583a8b796ddac5509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c631609bed05d2dc6a21ef65394922418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faae523c9aee1e81049d2da09b12848419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3831744099202d150c038d79bab1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075c299ac7e6d28df48557aaaf5471421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b76b54d7854756a0c209625d267f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c54d568b3c6a255b9c569ac37e609423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d29dc5f2674af4705b6579a7b99e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d8424b9740c22645805b79d0c4c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4a821e91edc63092a70214591bc38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de10c592b29bef23ab356ae8debb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699350cbd45ca81669a4665c61ce8003428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c4e1c83f7e540aa9271fdf3ce148e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1ce3e46b1af22a982ec0fd86dfee8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a429b2bb4a1b3dd8a0603989755445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0810bc02550fb5306b8fbe9c8f851dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c5f1a204e2b074697ef9b2ccdedb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93da04c0bea1e08fa58d13a66b46d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a63b55ea5008c8fbc99f43cc6b56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b2538eb65eaed9567d93df168618436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db8fd55ba1041bd805036200316d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6e387209bc3295841e921341b95a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc109b7fb08017c8292ee386c7014a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c6d6808a955a51295a2b1ff63d13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ffa623738f56c924f0d2493d9789441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046718c95f886109cfd52b1cb6e0c63b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba4a6b9de16d03104ab7fc75fb43b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47ea2fea12924d51cb9906350726fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df264d7f3f35176efa65041718b830445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d97ea778a2f5797d30d633ff7ff69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88647f899974b995e1ab9d038af97b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b80fe75911eff8accc01901f61e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61e1cf7ebc0162241a80f1f581ec2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48d90fba4fd340594565a83432eff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c96eae909bd4e3f1aed3b6c8c8595451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17053f570f6849e27022e76893b375fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9120af98a09fcf3abe31aee0acc838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb25580401f2df32493799784de149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9604d50c8fca1f6c6e859435a7f30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66561536742d20edd78c669c07ed6e8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc76559b599d7d5e5ad84f98f53b2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb22615a3aae5a9efe7cb8a80470d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ed8e07ecbd193fd79c4337a58bab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42af161596f3cc614855951315293e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372290c7a02dda4107cd278a713eeeb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456feffa099a754b4d70a5c39c736a79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477eff4e17c2b0df21fba8deca7e5ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c768e460a25cf6346b6cf05e449e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9613413031ad15b6d2f0d4acc9311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c762639d5edafc2e9f7d5907460d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d5b9001a4051ba918f5c812916cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25592775e12e097ad40321d40aa35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f117803ec53fbb40fea6100f8f272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25f467e703e354afaf59e5f076893470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e3ca52fde6a358707065eccc3fe1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0722f003aadf08d861298bdcc0a0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3fbddf2472d638e78d68bc1ad139473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3062bd6d0de6db122f604f54f2ea98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d437c043222aa84150134381e348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9daa1139d6ebc80c5751dcae0143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd55d2d147cf43752f012c9dae4b4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff0b7174c2d23a66f6658aec62f1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bef46036ed4d3e61dc38a5f6b2e429479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa62e6ebce77ae54f213c0902619a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be25755c9e2d26eb0cf389a41fb1567481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f42d40d7419b0b3519a1d9238197482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad62a131195b4e4b3401cbfe95c12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2984322140b0fd2ad0473f467f6054484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea4f89a442972f08e0bbe2b654cd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149586fd13374a078960883810748b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf3080e78ce68a300f9c8a76153e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005f36192d6975f027d7c1c8e9f820488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c1d7c5ed0995d9154f18d4a7b5f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad10993766cf80b1c8e837eb346ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ce2114ba888f2cf95a86be79c591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65da5319b0889a413c9f71b7741d7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0472faf51d9f9348db9625aa433415493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4adf155087e69cb0cd9409566b4e1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa508837997cd23b8245cff1254e575495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebff2ba8c692ef85fee1566c3d74d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab377ca45227c27fe231f494547652497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e76af39828815ce08c0717aaef4c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5c5adcb8d73c13aed688448d499f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d564e45bc69ede026b262f5cd296d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e7f04ea6b4dd2361ee8b4c4ac0907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a0528e1d7f90e054016c5a96deb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a266868ced0aeb95099847926c9277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f92cdce13503070e601bee1613a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc2289cfb99c668a97937720d8d78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2265e5cd9ff7ae411b3cac5c8c9d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e023d720fceef6fdae810e8f083a0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf8347a69fab2dd1eb7ad390fc516508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850175ccb08cec09c8b67c2aee08d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7fbb64b1fcc4da8ee239d1add78a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6f3297544e7574933553e2571c2ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b693b924672d670b6d4aaf51244a1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a7ba942ea680d1b9c9bc53271c4a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569839bbab753ca0c12e79f856b68e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a514b833c16ca78e68aec55cc8e68e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f3bf7091359cb151bedd179f5327516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801cc3cbcb399374516dd0f1200d0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7652a2b9b2fca8213962cb9d74386518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b3db4fa475125aa6159d91c2785d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c736d1a9efabd89bbb313a3bc45a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48b8265dc8e0a6425e7e6954ca5ca8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802a621941e0e162735be807fa3af0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb68ac83a2e53ffa8f939e82b047e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a9bdaf7e0860142326e82ee144a75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572e3f5f9a4549c66044884f931121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b4ace59f81e0ddbff63d84ad3f0a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70b6eff6f6ca048398e3d50de0ecb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605b1f50c708202c37d6a7e99e6b9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc8aeb09fee9c8ab9e4a488510e35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda25f809ec3fe2a1c6a101cae2b4dc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89b416c3940e1dc534916b0d07bb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed7dc5737f9ff01ed8513998051167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b724fed3efe8052c2cef35445889533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac479a82154a6f2c8e01bcc6fc7f7de0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f09c537039fddef2c9b646639f714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f992f9268b2d7c719305c69ff5ec4c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6a4b703774430dc59a0fa18d4b8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0a6a9d7473ef0f0ea4badbd379d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74befe9f467d9476d08a9c8e6ce6c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1699db6c10c230b738fd34e8764d01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26ee93c42cca0b115287b982b290f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34c18c76a9b0cdae47a403f5f5d0e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799804ad9b93a0ba3219441da097fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ad5ecf725e16c7080a5a7f9939d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488b2bbe9b0e1802614fbbf7f7b527545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dbecf5010aac5116b2de16533cd8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1892490520650a3c9bcfa3749fc540547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c347b6ab0cc89ec023495d375e2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee7215e3ba19c070ae56436b41066549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7d5b6bb6bd9d6f4a3520ae852277550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b661305b83c303c066c2947456e54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8490852cb5ad0e31f6ad45058dbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b7099318ff80fb89a5cc4b647563553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f328d1988b64d0c87fe0d7026db66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d4ffd4d945eaf39d76fee0e420f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697a47f3c3c9475c756e51c307e152556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6d229181c63b16f82e61abefe219557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2257f64c0713dfc82b6a6baf03cf8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646e4df47f098146796d123b6bef711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883b8b158dc068778d2508ec5d95443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204cdeb2727d8663109e8bf9a9af4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68d174f028646c73293a055d26157562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5182c0eb5d3980944d01db4bfcfa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196a820c85e414e30edaf28df0e19b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66b44af3607d66ace17428e87eb2d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d46ba121aa89c280acb511331b004566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323307631789bac35db6a5e59eb73fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8bdf34a4a19606f765c2b3e698c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d41075f611a44ce2833d17e05022569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf304181e7a4dc84960a58fe917ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a00b052b469334e840bc90260c5a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23959bcad835dbe5e2b32ead20051da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae4666f5682749618144c0a044abd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11023462c9b264bebd3250adcc08b1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a39c3dc3a5aca70001b2dc98ccdbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b681f20fd2af412909c3dff47678cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d49f613ef0bb09ff58f2ed851ab4bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8cd1824b4463e9c00becebe9d6224578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b09588d16b1041c518c42ef292ec1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec355be8fadd36a04998af764972f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57898c7e8778e37d420dc26cfc56524e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3a2c7412d952a39387f10e5478c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a37ccafdff810e6bad9a8fa68fee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd463971f6b9efaa38aa664c9bf0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ae3b270787fa5e4a5696b03abc22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78470f17a0f1af548b495027c17e51c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b8d6c459fa00a02cf3a4c6c78fa10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34577a8d3b855d5e70fc90e79c1da3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b18b0cd845662002a0a379d5c0245589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9a7fcb270ee36caeffe6f1f27e17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06f0179857f2d61638d6568989e81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184efaa42326110ca5d1ed9dabaff9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2f9215fb4cd569bd75af82b868c6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91d3938a2ff7e1659c18c9a59a5e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef1df7e17ecc3048acdf3d08162af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718647544e04b81cd16776e8a4b700596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26143b94af2e119b382aa32206406edd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9960acd0523ada1c70bdb51b421a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989554075bcf7fe4c579b4ef1da679db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e2f2abf5012990ee47fbf9dc9e088600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d42569499239ddc9a7ed4bf0b0716a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b627e5340edf52e30ff2d289039ef4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc31e8517086691dc90337e17b9fbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47ecbf08ebb968576fc2aa5da647f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d4b714c87d47db1200ad133d2947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f326a32e02df1ce84b06c046f998606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594bce0fbc2f1b8be09ba93ccb6f25d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8652f93384816bb677c6f18b511b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364dbdb2d487477b2ec979c2ca4175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665a7838a156642211069abfb00a10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb6e43b81633fc7b343f4e960a255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84a3aef4ff4962e5a436868ae63ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111117cdbc13b221be7f43ec22d7b08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e533ec39f1db78bdb53cf86cadd8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679ca4fb1ecc00c8f66bf05d4b0dc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957af8b19927fdfda353fde035ff172616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800042d5ebddc7ac7d6e73328d697c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75229b22c9d3f21ac60067b550fd62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d9cb190fe5b730292719f59700d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c1a8ec97ee36d937b378eec07327620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77c69570873a08443ec34f29201e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136558a2e6b3d743a0eb8a3997e7c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55bedc02416bd455fb649e0b867d25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e014be43b1b833964eea4443cfb9ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9570e083f9e8dd4e00655cf1029dc91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0df241886dd88647973af7ef529018626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dc165dce640f96abdeb1aea00dee5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c26da3b3a34b92814c02778218cc83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e719c1513c337957068614a278a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ea459293e8dd7dcf11e6342ce6dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a264177e1627f591fc2b8063d27cd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf6f434a2b529b43615c80e21015bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaab09eb68af7696048ae37c28afcf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c1d9dceb970dfa13864c7b615cc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745daadfc8cf035568a4bd8fb778e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb76c65bab9cda171618e96f15af73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe1806f5693c280428dfb53c628d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94c367e3df305f3d30cae6a7ae5bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56384aa91fb3493031c0738babb4eeb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112960abb12f0bd4f6528a1c744d45f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2a2cd177756baab1d7d3dd4370749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95072c9c32cf4d3de3bb93837951f0b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b2beb8832e6f637b3c9404c3fb3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380949ea2280448f137196b3e21a21b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c7e3a17419e2242e205aea1323c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ab5b233d6d7dd38556c7a3855a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8e1f97be6d82279255cb84e90563647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370836f82c4bb8885e1453ca6ca0457c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab20e96fc93ea5627ff367e179764649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d964792224ac5367553ff08434d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f21e4aa9d9c435037b8cd18e165a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b00909994dd091c7557296f3153c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3370d2595f1af4995fe824481dc747653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01677939a62a04706fee98456682e96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab892112bf35ff321b77a4ccfebfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341ce54b6c89f58a5f7569a08b014e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ea4d3356fc456b4a612fc3e085c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece87de93e5d8a07edd60a11cc93422658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94725719fecec9e3c061e110a01768659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59690da07111785bcd5fccaf2de0d73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a3e852367405555a77eddfe2245c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ca7ccb2e53f26ff8042172ae3722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e68d60a2e7002342e1c5debcbe80e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b3e1ac6ea0780f5cafc9fe7fdc0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c5ff63e40bab55613f8e5acb162a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c029ccc0db14d9925da67baca615666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765366ac6edc3e7006dd7b375642cf8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eec1067eb8e6666d80881e50d8df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a84c8e57db64723f582414d3e621669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3019729dd4a9bd2e73de4daf4cba1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37316cc3b7057ab8809c1c60808cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb286b6c244352ee3fb9cece1eb184672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd50647883ecce6d0a4f8089bc488673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073194d6dc5768785a68ad20bcd71f7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b68a54b3633345ead4f27f3a89c30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1ce644d0721a43ff7039efb618253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019409884f9780cb51755a5b2759340677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3cd6e48cd749222fbb4e776bbcdf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c466894353f924e5756f4ccc11ec843679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee64db8bb8f22bec4f9427fe6c8b7f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac664b87cfbc64cb74291c3264f9e40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac256e660f67fb6ff950fd4163c91386682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b961f80d9e7c7d3bb9f7b68877fb09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a335423737ae1208457ba5944238684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c90fe3c100ac491f9db5739ac3ade685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb78ab34138dd35fde8d8b64618769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae6c8436d0336365812443ed2136c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9cf3ec4f7be1aab8dac782845b83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888cb30d24525dbf125b685a56a541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b25330f1c453638cd378dd04fb9b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc30cf772e668b82f5672745bedfd3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c084b96acc3981cf5a21fe599f2d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae98d27e9bbd7dda00e7318113e9c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a904ae763633bfe15a603f2aaf244a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817204c301632caa79e22a6fb788e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b13a3a56a77a96b4a366f8d3bf9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf03146e739d2c23d6d6f943a1541c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eede98fdf5256329074112e182ccf6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6df54adaf371cfc7d25790ec6701dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f036bd61269ed600ffeab4fc2aca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a2e2177dad404ae5d05f3228f333701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4898adb17b0682acc7074b168d67a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bbbfcd18bc09f3f90a4d33300fe5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42d4bb20154eba13716bd45feebb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e0f5f15ee495e5a821c6e544115a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace09199b38a26625f2fdf120ccce8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293bccb3a7117aa3e89a99dd6de8409707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae6f0a664fbf72a3b729eb487ef078708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9e0819cfd7eb17ed5246fc0b420e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceeb5695a78f0ed38162c9e383c078710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74a31b5faf54876980ac1964b32ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48ea3a2152e32918daa990d9ff143712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a538a1eaaed82fa7af80585e39e886d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ef58d140ed8d1c72fb47b3421381714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426576ff7918f8df3011151d1d5e32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967c1f41368429f680a8ce7dba4cac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55481a04a2b02c4c4c2d755a2af14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b491808cbb830ad62e4f67d4d7d24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087defb053cd8005b3e491c88da20856719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5bdd893e59416f6451afc02e81a79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0faec2e4cdec6f372040531a3b4127721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc3aa0ca28a18d41904d1a5b8db20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54a628f848e277685e4559f91099fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23363c67a1e67ef0ea916f6724ebcc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb3589c850b26c8467db2a14b51eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bfcb03c61142bbb286ea3d79a7d83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916ebbcb47df3df69d639c7c8fc9d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e45761302fcd2e5d5e21479664e18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf311375a974844bf1c18683e8c50545729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801d77e1e7bf77ed313b7d31db92996730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6dfc1596d93aeb2a23d502e7cfbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc63ceefc2149f17dc0a6aac104530732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048480015fb8621f947e0c075a196e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728efe081f9d85f9fd14adc518d74d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dface300f0b7c240abd6a4093a606ba4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba27d6fc910cd561ac3765973b4623f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c493b7b2b8a337f17053faec0d36f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3bf449686e2e6cc2f10c0ba626b19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15211d68cb22822bc5a757bf318a5819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248ef5e3c2bcb999d2518e0b3c59d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57479fc77693d1968a4385067e01500f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642e8a4e50aa1c451708221d49da4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfeeb8d3963609ce70eb3076ba3a3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a863b0ad9a3ef562f08382305c43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5cb47e14d6109f830ab0c35cc3de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb79589c104717fa5fcce5bd5dadec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426268781b683cceba8d154bea36922e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c1b1112f1d0592063bbb01a6f751b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f11497aaad345f909bdc1c7b4566d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecb2010e87e237fdaf8dfa1070489f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f7ed2239533c67e329b700555a0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf254457cd4f592ef50a77d4146a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380a488aefad53094ed33949d1fbef6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c793dacee501b08b5a19120b0e21eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719841db26d78b7470258ab4a3f25b54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e21de348dea4796b0ca960422dc35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb743a033a923bda9b927ee1e7468e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b27271815c52ce1dd7163f63fe946758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ead49257d58fe7cd3a9245c8fa66e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>