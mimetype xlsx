--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c8aa9f1e57b5bacdf76e0d1c373d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5c3a3bb2e966e15286a5fc4528622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151221dd1eb605ca28ec4a36dc3fdb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f4fb9055878c95934767debad38e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdc3cfef1a98cd92d1cb242f65dfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de149aee5293fd31d6887d763bf9d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc654024eb9f6b629c1bfe9e740377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7809f87b0ff63be0627ffe72f6a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f163446acb7d05725934a482f97a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83acc2aefd55b4e255692a7ebe6924210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401427c30caf649bd9deaf3a41a825ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b8d41057f7b3ce7185db02e46ab4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f0ffc89a4c47e44b358cce0f1502013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3546e1c9ee1f48956e9ae1741f7e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b582e02d62e2aec74a1f1e17350dce615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00350503d1bc0ada7752702f05337ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc5e2dad24b0ca97495abea09525e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575992f181602952ad8b85884cec2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d434c8fa0c8eafdcb8fbbbce8ef1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4ffdbabc71b484e3e453e29a3140920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee321e2d96ec64cd14e133ac89ba3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca494234f589a84d1a6c2fa4b466297d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d2ab94753d9f99529a0bccab63f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d7cc6d0eed136f68d5d4d801fb27224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eab9406cae77dd1c99a4cbe24efb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9fafeed902cd4ac786bb5659daf7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b308f967bbb13244ddb7295440925f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e964b42398ff07582b006e44dd4c3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f18754a914688adcbb94fb311b35629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b2e38ed799ee698005a419d18df830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158f715b2db083e7d6992f8ba9e28d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a57689e9d1e88e172420ebe166d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aff143eb0ae71ce4e0e09c85c270833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35aee44b9f2b450c3b263caeceb00e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d393e218251a10a1bf81e90f2115c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a9ca163a8f50d8fb47145334e93af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72e28a2f3ae1055021c2e0125404737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee36e6ed24034d4d866c81ac70cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe629234de93ecf28602188a646f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1efe9418eb0d655ec02add39073b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b03ec19431a90196320a552faac6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef9b1eaa509467d5b168e39ab9fa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97ade3ca1be6cf1f98bb8c668747db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d3fdd4ca1bc9850d6affe0588e6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5648c2f4c55e5ed1f947fb20532445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6c48c21212c50d467647dc6bd59be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0ae1aa15544de0d6f1a952d46cb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725ab93fd73bc8452d0d64ad7bc0e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5548ee4848dc9f81df3b4251caf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3e7b5dca78b616cd3af95d1a5966e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab2b860e62622c63e8007295188f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb58c17639803a0d93e6a62b65a8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde4c4e77f86e6994d047c597e44f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23782531cce852b18a681facd519c7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eafa44924ce573ab34972451b05b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7dcd4803a0c81847bb5e52a1760756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e81a7e0bb081223eb360ddaa2b8d5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284aa911f09865cbb21cbdaf673b9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8d86fb5f55e198693d9d445db082659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ba6066ae9088eb39af1d3c00e5fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb32b893d5b3bbd093409ecc5cfb5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635a1735f7f8f901c986c404e2d51b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac3b78c218b9fb534a088b73a1fcbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd469476b9e5c82a6cbd8b9ae4d8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea355f7b67aac02a9a78703bc4f4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f63c68651ecd8125dd78c3f1b84a9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3237c2b740c77bee4acc83664a9c0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db5d30866670d7b7beeceb41fbf2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b90ea0bbe17ee72c72e7c0860d0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe5ddd42f9326d0a35cf8d8aaaa61770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941aeaefff407b21458eab4997cca6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ae2d0f99d5e9e33a6bb071a1d40e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1a19bc980be4609a04eae38ce5c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63435b03aa0411269d27d808d5bbdb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58cd738e50a59acdd6c6764464acde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3babc4011014f6db1d8be2040b98876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae34da83f05606468babf969ffaad9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344430625497b48d6213e5123c791e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f3eaa0b6d6b6b8e41e2d7ea2503579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e64a4458691c4b29b528fc6120c2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c64f3190da1feb5d70304ad76906e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69bd5c2f6ff8e2cecefcb2af431cd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf908282df433f6ff26e79364f6de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13497759ba1cbd86df370e5db2b276084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e357385f98ec3ad4310ae611c20685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea0d613c120bfa38ddbb5aff15b8a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81cfa0ea19f6339783d8100ccbc7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c37d978c88dcf444a53d743f033e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6eb1336ad3c7b0a2cf2630b35ed9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef4173726ac5364cee62d4e9b8c4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257ee6e82845dfad8089f807e8403691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af2355ee4bbd53379b35c00259051892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c27dd787eb8adc5b3e61f9d31f2a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd171fb8a3b2aac5e0b5838d02a8c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce6975fc4717505be96208f16320395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4996d5970954ef8b7ce00eace3d50ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154af7f7d1e8d1329d689fef636501997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8617d8dd7a2e4a7c9173be2c7c5dab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6c300ea8b50771fd75a758c06b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daddda270694c15eedd1a2391ee6f68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef03f3102385b7385e4570fa248f0f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d1eb3d95dc447cd2b7ad169739bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3067b7bafe5c4a12b5eff2645d7dbf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea135792e3b9e94cb8d16f0f48e317104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fabbd02cebbc6a76c5b98033e87ac2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4debf20f15b275170d19ea119c170106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4141fb5da130ee4753af4e767ff1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf36062854497ea8922e040839c53d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cc11374bd8489d68564158849239109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab11f3a60390d7f2a09f900f63aa8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c4519624f1cff32c34330c4d92fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a648346983ffcdd002cf42bfe4a4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187ffb2aa645cdb272741a139fac9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18288225de6f8907c50dc4b94679e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e2903bf623d5b4bf9adb3f8a3c67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e96d48edaedcd75cb2352664c38da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397dd59f189daee8c321440e4b7938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e980e16a0b0a7893632612a138f95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a314224011aa52e6b2966233471217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6fcd26a03e4f890d71ce435f47292120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7fc65bafb108d4cc58afb8365569f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacdb8cd987b3645956f40e21842806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef188f663eb049b4bde92232684f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717aaa40bc91536f60d0fafb2d64c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea17d345296d9c6f65b557e84f27b2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c092e6c8d1b29acefe1a4b78d33365126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7fc8368ae5e2090c2a4ef9ab5c125127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8860527ea88a0a38a63e9c4e0108f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113edad7386a509146c95045b831fb05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea2adc0ec4b825f00b2185afb7a499130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db2e8ecf99fcba96a56d1ea100687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e5e6b8746717fb4d6ea03f8abb37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1cfe694b6074dfaa9a332caf0ab01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dba8053158f8517a7881ee9ade6a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656638d3f693523d944ea690aa1549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b52eb02018bbe8d4cb0dbf9a9abb3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7e72e306a0e5f7548c11bb0167a84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ef3f275317238a335dfd13934420138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404939c568cab5db05bc56326e4b106139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af78e588c8564792d33256ff94042da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa33518243e9377c8d9113d1e0bb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24476ed41995c01f38f9436f317df405142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f567c1bf9c7a2024bdafa88a461b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085bb750741f68d78d2fdf769cf903144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74a3db0a3708c4fd57c6d997120dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f5635b08a7bec90e6cc7ef82bb9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95694a168aa631b1b9316bed1c980147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709416d346e471975041e6c09b6bb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382c6414169d1ce4547427efd14f634149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873527beb0600654676a72a6da7bbf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5073aad6eeb26566533edfdc059651151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259a9fbf9c71df396a78bd3536e6cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088d58b3e20116171e52fef0fa5e11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969255a3117805109429c84b6a0277154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02955969edf90a1bb3388454b6e48a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31922570b0e40ae506f798ccc47f336d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e1c93a43af544295746c31a309b8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4efbd7c9a56abd0c89a275d69ea23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccbe3d9af74b95334c090683cdb4c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f34665c63f4f38d29280764f09da4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f9f9980dfc3900fea34ed92fbd5bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4501c8b694758cecb338914bd752162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd4dedbbcec6e339ff9205cdbb034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934aaafebb6cf85684a03c514724a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b08e86224db7dfd607289edc61820165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec2d8100fdeb75150bbc11029fc35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405a2a3fb77b7ef719bc69599ded31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527408abc3aea307eafa01e58a2422168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0adc092d814292d2f12cc6c07a1df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babee2463389f0e9463f2fe9d8077d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b64f5335a6425fad2640903c8fe7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7576d3cd1bdb697901ef2d0dfc73e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e16efedd6fc8680b422f1fcd38fb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc91956060a3c26b2b37ea9f9343f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275af85034b0a9393a5b4ee9171db336175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51798a74576044f03707bc9993601c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a3673964458085554350f3dd7dd5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203baccf2e9d04fa320ea990a64aa0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a49d2ae8f2dda33fe6a4ad8d6a0c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3009d2808260d5f3ca4265cc827dbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd476ca863bfd918984a92dcb1aa9e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730698f0d9ff66813a4e6c926ed1ae8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddea8384abbde87586b11d0cf2b76b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5aa99c621c1500b29bfabb8fd675d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897acb87a71688cb6ff255ad34f546185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b060a8c239d50e6ab9c2a47b06231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3b6224b7bcebeda553d09fcf5e17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c7174220ca27d242dde642737b93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5754ea5341b29643ab3e0e77158587a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ced869845410f6266ab49cb945e86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d09e6268bf144c244bfd558b44a326191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ee0f78384a3941c86b21a919e1e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00b11ab9ef90b7328382591677f98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79522a7ecb27c6ea4cf01b6c17edd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7937c3e7a8d8bdf2460850b9baf02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191409873808959a10001b1a99d2ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33cbda8d0f2bc23545b16e2f2d0ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b20ae51d0cc3b012193d3d26a925c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66827dc5dc222c788beb393cc5fa300d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ab4a61ba0b82d08aee25015e63cc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd43692ab321883a3059761dd7f1d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630b876fa138a16a858e2516bdf693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb07b4e530954217a4ccbc0d836b19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db44e842d1bdecc658371a9f0b64b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911914ff6a640de45836fcadb742625205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f538036d79b3edfc3c5a1309c2285206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903abaaf897e31eb89399037cf7a83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191fcc3ea566f54d3e442e896272b57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9374307e45759d6bd5878bd11875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2f62e93a966fb7482dfc8880593c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac876c6466cb384abef1304087354a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553b0c98941f301b3366eff1b8f243212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba64c317a5f3d94319e35ad329491b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae87015027f2bc714f3f7d1bf5f940214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be44bc0e1df0d344b2be2ac1bcf48fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d479bd645fcd8b96f2e6fccc0e70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42934f0697f91de9d61a134187b461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b975b90419dfd37b4e53c5c5beb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04b4098cfae1375f3d33624668b17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe5125d679f9d5655299e32c8694a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21190cab0ef8814f0ea73347663aa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a0cf283e75da9de9c8cc83bda30d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0319d65abd9b8302f07f2326c3ba3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ca46b6033c11fa98664ad2b67309a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af968adad778ffe37b3ea88fa2cc9d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aec99bb7f7f4efe3ac0d978bd726b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158a96f58a786c775ef5f15646fac58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec480b2186914e08821f8f5096c23a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa0ddae5ac27a246bda6edec2935c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e80effc69ac3cabd9e21bb2ab1f4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7786b4a01115e11e0602b47ab0b7d1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddab6840e7272ac2a37534c1ac33f29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f01b385f71c0308d6bd3851869f8f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3fc528ca9b1255be40fc37d18828f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6d240e510f33ebf3ed0f90fd3d22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845406a658596035c3e9bd9e28e43b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa268764106e6498044e547ece7b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300960b49ded38ba27f58518f56587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd88cb0f6fcd446caf35980409402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee943222b3344e333d555db7f25bc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095c3b89d63908d61f8fe91f699c782241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbbad1fa85f1cd529704477232f22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec885808e6a9ffe76619aebf23ba4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740576b9367a296c95669f6739c4a72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0164dfc53bae1a5321693ea6f0500245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d093f26fbef7140eea63522a34a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291399efe541c2f57738328cc379eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad229e8832e9d801994ba7f5b6af5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64b8c952c7452b43d9e6b63084aac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efcc0c9f83896166e4ced9326fe2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfdedde286beeb9cb2ae2c9723566d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba7bb88c7791cfdda0fa6369db0871252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335bbdfe0afb607b40a5c21f6752f27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390de38a4dc12c5960e1b4bb7413105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f4c62853790ed9f1dd0d706718723255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed6852d30110420a6d3f89e8a7ea9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd6e9542c132436feabf721ab4eaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef33cb041b0081f00b2098a59bd60d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0c945364e9f7e0692a82e84fb928a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f9883d0daca00699685aa24121a5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c4fdef44085a3d3e36f3c50d7be3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff181a736bbb6d2ad2db401f93771ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaedf10051b4dc7832576379a2f3213263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f902f25c9cb108ff355a19ec57493264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3232ae487a68c1d76b6ee05b4b57b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f2a5cd9dcd7cc97c965b87c7e0806266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f480b4cd0a3e7b789ebac776f5f3cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979056f9bb277ef6fe61786b735a7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f5b34d48861e39494aa475c4e216269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497f8e7c5256564616af34702939fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706ad7856448da4fe5b0a2b585f466271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875ce91bbb84e643291a2b566fe0368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb46434c4ea0cc6e461ba4ab1de3ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418d7012464e5e6ef9b4018d8c0896274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c0fc7ff50d57e1a107fc1b0dd94b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5f594231362b81d907ed0fec8470276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5dd00ac49f823ad917f3133453da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72cbf1a14ad8ad3d9263e4501558ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71a4b0896621d78b310b192abd4f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9925486b5d13703664a569e9b4e1d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6b4592232ef652e75b55cdc683e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb159b1a8c565a35f61aa2bdb7fa2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de823dedb96b724337c54f5b2952b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be038892f4852846917c768bd092fa47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533b8952a3dbb7eb1994fab4469f5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12763002c05cf19311dbf0740873a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92dec2d55252c7b6bc7bfbab1ae540287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4c5f9eb2b4fcf4f600a728bad7f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bc8bd165e934393abf038a6ea390c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15fe153e38ab59c28cb84c1860f7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221654230142ee5e0a0bfbb2b068dc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96f6da442b95e1bc1ab517eca0066292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841824481a96b66d1152019da379f799293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897131838d10db087860ae5feec5576294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670763d8c8ed240f43d1ebdcd4c62ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a15eed75e34f2df9fc2ea3f5c932296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2fe28bf899f209eafa0485a418811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03262d4dedf057efb8fd822fa0a35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca89911332804e2e470a9e98692c19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f991a488bf64f11c5329fa09b8b834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6381178c05338f18c18611aeb3af6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c84d8bc465dc9f082c147aa30a908302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dabe7a55170125f3a72ca8fe400c84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e2e2a78c2afffdd848f95c82e9bdd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73cfc3ce15a8e6b67c92bad0bbc112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635cf3489851654bc81ebaafa12e54b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8092d9861aed9a8cb0d21d6e9dde0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12dd612a200c13a1971c63d7e10aef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8212b1de6118334eac0afb862546b50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161b9b988af3e5d4b2f3689794ebf45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e096841d49ec4ebf97baf3270c4aee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b0b15725a10eb6368d0072b1e8a21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd25e74e67baab568166bc1ffe5c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682847ffafa01841fe4b178ec70e501314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feadd68a70bee9bd6b65814d2756d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb0e2ccce3c2869047309467244f37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f999d8b374308b1b0fdbb6feedd09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada62f0af0d4488a117f52b3e59d60dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47e1ddb993cdd57d18a13226128b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3d59164e4b40a598c81119a19d7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24f37af30a82f901285d64c7f1ead321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c6a3747b1af7efec007fa8a28b46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00f56344be96847c1354d5660c3668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcfa9a3ae8bfd7b2c8ad5976e15a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839779dd6efcc15343569d2b276414a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd432c8ce4b95b229cec2844dc0ae92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35ce7a9590e8f71f1d7c97d34e99fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4809a24f6c5fa902d174af802ff825c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d11484a7d9027b98fd042f9e1d91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92882550f9d2b7f36e6d5d617b6aedd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d23dcf322d5b5c21c0549d362eb9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de87f9a06db906372d55985241ab02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac0e30843897fa6938d74deb489a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d280c9bdfcff1158a206171016853b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e55935a61cb098ac0919dd08fddb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20fe81d9e03c59544dbb0848a12d8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238014098d951981e2d019ade67fd7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1fcba08da53e62a26466eaccda7fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8e6c631c84260ebc64e586839992339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd076744aac0199b183485b7a4697340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444fa1cfda148341eea3f2274137bba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7308db630eacaa97063a1611423d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114a7dac9ece632ad7fc34a1f14b6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383562a71159e2d309576d6d9fb948344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e8a777159ff640a0421a401f7356345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505aa7a785dab7611fc6c69e4ffa8c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37b9a2706744f6b498f3889324854347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1942d5d5b02f9c1cea7236d64db8ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d966ec5921dcf609adcdde37df6a59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd0343bda8a55dfa371bab5e6a35d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383e20b820901538d442596f359b2fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0f766fff7adf81a96263cb4ac421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0ee51d8715ed4c587be64e16ad804353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c677bd01b36757120133f7ac2fb9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f9a00f3b1674db1f5d3af8049914355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf7b6d3ccaaa8cf685258911c998a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145571afdb6d40fb0e0284830cd820f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c3c8c904057006d6f1b6b36edda6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f4c7804ee0fd0c0cf8754113e7889359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac540b1f5f173355583aad4fe9883360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82932c19e35c08d2950191d7fe089c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6324a84863c43e4e21a68d1872e270362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2541f0d13d2fa484cd8a4dcf67e2c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52dbdad50f7e65ebea175b14844dfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345e6cbaac1b11e78a4bffafb3e548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361abb595787d526542237773fb710e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25932c0dc4c59661ee7fb614e32fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41b899f9e5694f67427c8d5775f66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae102b64398eb7347978c4a1f8d3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b4940b009617f6240bfdb6be50924370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbeb4568c7be8f409cc14df27551d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6756e08b5c564ee85f7715e98e3ff0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35115c2d646f9dc5178bab0285043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a9dfc39123fd14686ae41382c01c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848bcc549075dec80ac0a0fc42b897375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef284846918bc9cc5a96e78b3c53656376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15feeb47402d234e83975aea7b9b6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fe1aa3a5525cb7894d493f164e36e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345dfa63417c4a3d695d0902e9de256379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1d8d72893b2380653c62a154e45a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46e59fc4e27391ec7e757d6cad033381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98cda05b1980cd2abac26c78e89d90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e61e16acd14846f16a7e9d98930b89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2e25974a237bfa9e3c084ce35b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7e4006e799e43bd28cab1b2dc1dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fad05c368caca1be58947019ccefb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88dafd524fc2cd07d57c263021ccd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea499b6f505cace9711d91b9d4d200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d17eca2fc0774dbf29b8a50df568b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c77830cb12f3b72206864f1639c83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68414f0d197ca218107677a7b13b3867391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114a526f4933c20c920d35673867b69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337694ff8ae737a7fb98b89a7007fb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cadc8ba069aea7f31a7380754a9745394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfc17fdf6e2b1b66a380b645c8e18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a22ec88b4e9eabebbd2d9dad2719396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b74089106c10f48dbe0e72ffe76c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b699cd349711fe4a08367faab1a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0bfb3bf44b435ff9a4c1d7c0d158399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e998b4139e993df152b2a6a1be5ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8830e8504cf3c9c56f3697308422401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d7c2d275c4c75e1da07a2a3d9cbcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0c4c64313ee6bec9b851418fdd03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7cfbc3209964279d58d689d6f94f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452fbba24b504c659aafc71bf05e94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954f9273398060c65649551d154eb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb866c91244d47467ba0791be38a43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3216e035040dfa252cc69f76b13a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e0060d1c5f5a94147516ba6b0f18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a428b3481770daa99681a447ae08f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be3a9ac5b6d43d799c5ac5a018ae5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979e813ed6dcd4822d77649668c041412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4ab935ee3af1c67239a78b3fa4065413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab6edbe02c880ec628afc0592ebb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597052f99f6928b7431fbb7bca24f5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76672e9df2fa4e2031283d641032c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f38b760f9bffe252717fc6cedf27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2ad73a85b5ff6b0ecd077f5bf99c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04914fb937399a5eb7f82778758b2ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab29cfd8c60a9a0f0441af2382322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1e9f68e8b61899d225be46515b8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97109029588cf379a1cf5dee3d646e18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a267ec42348fe9668a4dd40b1f930a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15e8bd03c83414c38b917d50d7b8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58616da5c7dc15b68913feeaeac1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ea389c252d8a5924a47edce41edd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e176c424756c73c8cb741df4c88fdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d956e08d7c8a40adb4e22eee98494428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653f6f7b98731333e702a4877c5908429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5feb96b462678a5ff35d5d47f3c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c65c78ccf80050daae929b026c2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e6b4254cfcd2d497bdc6afda52e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd57b9bce215aa7fc7670bfb0b8650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798fe30cd10e662c6601da21ad0b434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66675a2115423f102b4608b635da98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960a3ccf8ee84c326f85615931f401b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0dd0b52c59b023287856a7095c16f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f49e913747ff9299c2870eb20714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc661af31a79c435580685ede6e85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ceffff473a9298b73e7177215bb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dc659b272dfc7860f95716ab997c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ea4bd1c6138e5c445ab1c2cef674d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366357d6801bea5e25cc779c9f20f77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb186baf8a583abe4596802b90444d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eefa9f1a910738ddd5c062f501149445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3aa52ba57e733419107950d7190b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49d8a54e0ab595c85d39597940ef5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075038efa60e1c4891cada741c81511c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba7cacf412b62960c36383087856e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd1f89291e6a0e460a672a4cf2c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d44c75d11df47f27513d3e745ca8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f723d23c30a4ebb800468239dfb7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52c1ecc4a4f9a5ba3b7547762c0ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78d969ef612956f1a958e570a6ef6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b23e24d0e8833a3ca52117e234abe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e7d5ffa8c4046f3f7b1cc096cc3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4ce7067f52b481ead0c0bc2cdb78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e69b4faccf0ddbb7109029c169b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356118be76a76922ef19cfcf3a1281f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957ec99defda644c0b9ae34ad593cd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935d89f1e0bf8e29a649cfde959ffde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65fe2105ccaab9c2c8ec9ef2059a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739bf21c706acec74706abd2b9c4949463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0b018e53b54c970ce3c96574f0f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864fff58b445aa5c34c8f87098df07f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b531e2a064298e72670c15a37577bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7cc92a8923acc7849c3e000fc430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46bb19e9da421965257dbd5594280468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4978e0f6cfe2936a408512a1aa91e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81001de468d6a766bc91f3078be8a8ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f45471feb0dfd04c440e0f00d156471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab59f3d74918efc84545d9c572e0645472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95527ce2d8f297f6097759d32681dbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbd8070dedd6ba871bf95db79582a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212b119bf5dd28312af178470186c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198a9dc55f254aa662bd26475a4e1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501294b966465e8a7470454456b5a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3b207828a8bc109735d39e8cfeae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5127ef27cec63edf56f0afe79ea85c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d65b1e5fe4e32c8dffe83de71161480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ddd9cc8b81fc66e788e79ebd12a85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2151bfee781f19d97416cfc9dd495ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44832d05aa596a443ee73975e78290483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d71b908aa52f76e79a57c3004bc42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3466ac9420ff729651d9d844ff35f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301d9a9af343cc906a63b2f9624b8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad50d1d97201292ef85449c4a33d6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fb9260678acea84d7fc8cbd2c85c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5733aebb4e8eb60baf4a45a1f3908489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb10076202cf40b8b8614a58d47c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb094f1495e6ac5c9eb616b645098ed7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294e083c3042101ac4d11144c33b5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31817e13f6ee313b1230623cc163dc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf770f482c7e29c0fec53646821d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880ff3d1f4857c8a54f108f583026e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d888c852b233fb7535f0bd8c965286a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a0395bc00d426fa8b0b98b2bed8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e867a18517747e469c0d1165f123498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d4fbcd7ce9eb9ada86956a0a4dc51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4fe666663c9ff93788de14d5a9128500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc513bd372d1bcd160fb6a675876740501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d230de2bec83a5455be20b3d2df1e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d246ca5d4284d4c0570c138b1676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876b1a60ced7fd05c18d8990ca7e33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fe00f5a04d20b86483f97ea38023e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186a5b6350d98a8ab8a3db1ad92b3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e69cc775f3c8ef75684adfba9e04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd715a48520693edee07f9ffda9046508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c8946bc78fc4e58391cca2e43f500509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3c46688952ca9df1f503b52cebf45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729589e7f8762c3240ec83ec2a42349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698cb2deaad4a58f3c3e252763f0fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65565cf35be2051656a8cb0bd43923a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1c1c35d5f11cc72da1a1561f10afa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6587fc89f4c677e5398b668979e20d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2aa9ec4937f76c81068e9cf508e2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66749069a128aa72c3e7f971448384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab309e08435aac65112a7edbf2e17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263f5720f2870e605156d4b026b079519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051332cbe466a0f876a2e08eccf94192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2bcf0eeffc13a57a7b88a58bac54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231a2f6ae2ce3b3b425b790137b424522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760664751c3a5907c39fd4a549996d89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe8ee431843bc25a6d3405c1a0a952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3816293fa5ea960e63da7fd9611e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5001c87dddfd1c191fa75cf65013526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996239a22314c93ef2ec2d5e7a17578527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485c065c24168cc91fde16596aaa09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2be4b5b55173d6e095e01732d4fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b21abf8d37032fd158517fe96786530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bbfbf6b53b626b3b33f4a1e5c32f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb4c9c146566d14f1e387c9d1d8501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e28684861d7bd6a036bee16096d72f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c99101572a94b56d05ccebd147795534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb73b494f2b3dcf787dde0fb11d2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789572fc54eb0d697a4af729baa795536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b956074593b91fb9578d8f291ef98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf2e6560a1f5bab27ace4873cfb717538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1e0c65a6bd5a7bd3d2e2a39a1ab6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b25f1f8ebad5ebe7cffeb461c8447540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d0c2aa1f6caba316685952afb57d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335ff060615e328a7159ef9c2bc944f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e03fdd7772148e1795aa509935d053543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059ceccc7073eb69fda2a1f6fdbc05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6b748441cf8eb6be8eef2d5204e38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0afd03037622443900a581b107a3db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d00b5874e0f037214527e047ecd7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a550648f1474f6ebab0d14f3e889548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7851db05a7dea09a1d4ec5c2431a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d5f73cdf137935444acf92648a93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803dd39acba329cfa036cbd5ccad488551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45f7ea799b58d6cd3f1571adeb65dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff22800cecc9812e4a0c3992f4bef1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50ba106e55794fa7db6c5482d9bce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67932a68524a0081064847c7c7b93218555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5adc621f9e23c46d1b3954aef935c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60113d8b46acd8804824f7ec551aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214dfd9f3bd7afc9ee2902c7447710558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0b423626e49bd60b4be408bca980559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5056395e9fb1f7f2945e5e4b8d27c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca38199864f89489958ef205f07777561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a5aa55a745b0dcea8f98bdbfde09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42e5943e3ca4dcb5f2662922718c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2bd37379e44f0f6a7fa86f0a81687564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30641deaccc4e43dfa34294add2029f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4ca15a38195386b18b49645bb449566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094f915d4f68aaa7bcaf50868fe838e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f8b6dc7596fe9dadc6ee444cb5f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cbede2d689aae5761df07e1a37bca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f03be90309f072eda1b9147b6ab36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e410979f92c47cf2920561906a42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8d8a72cd203c8c269fe1d716e82a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422041eb5235dfa9ad1332c6e6133d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe877f3d38e1ae8fd68e44f18d824ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4b50f721393b48b7848e790e810e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd74cffa59d86e996aaa3236b7932576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454d4c511e9a19e455a8b0ad5e2344577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626375429503caacfb47c502de8287578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e8472c5f2bbad2a0b69abf309bf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414528951b6775469e8bf750725cedaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36ab89c09e4bdf75ebbeb95800d3b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafa88e3c3617af91af843a525ff048582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d54a30f97627e842eb8a71dab6aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbdf2fbc60cb3423226b03665df3dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fe92257a6b95fa97085214e5248a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c030fec6a8c16e2ceeb10cd8f09e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68dea7d73b23153da4c8d68e25034b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c6b72b0426e87d4a4cf63b0e5937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31bac3964a5d3cbd0ec4a72d1d400589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd4aa95f2dccfd4ad26d0f7426bf7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22533727fda1c4cd613c1ac63ef55d7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e28fe5dac60d24d69cceae07ae54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed8f91f51635eca26c30eee0a08e8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b80a2afc312598a7916c23674096e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471320a57ba80eb7fdb871aadaf9428595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b5c50330dcf41152ab20154d2a64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc78e0f50c170be946864325bc8600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f829e23ed07885ad496feeec029ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9916375b7cf3434c4a7cdf063b632599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b680a2f308b49fa719dbbefdbff50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d0d47e49f71bc458d5a5d6faecdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcab3dec074fe5c3ae2189e55fcb32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e119d426463faa977a5341dc71b46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5d40236ca5bb3f143223c25587fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a84e017b1c55ac4be2e792f72d2a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbf933a6ea573abd837cbbd5fd60d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4703d5c5fe9d06b0eae03591ab4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8b4313ed64cd64a12b1c879ae5cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a11c5df5f62afd01b7b998cec3842609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cbc39a349a27702e3e092d5f3673610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735620914ed7e87705fe90e46d6b7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b52e69e3f198945928569f7eb0de3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111bfe82c995855d46ce5a0f4e6c8a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2072fca6c8a7b9c3065483cfdf88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3b861077f4ed7dfde041d26acb61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9fe600a98ab6e1ba8be55d298df4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94e7d03b649146434a9b641de08c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523917571a6cfc3840134259516366618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffe33cf7a1179f86b9e135fd3f3ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a91f0518f9e990867c57ab614aefd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c57a11b1b6c35199810517226ad48b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa679d8db3737441eb0b828e538e5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247551cbf5b7943ae8454741544b3cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e684cbcc34ea1c0a71b5c1f333809e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a78f625f6f820fd7385332bcd480625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372a08b343ba70ac80111db7bd47fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b8db46ff3779865b557487682c96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6b48e68fd5b42aa9ad7712e5ee317628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780dfc47bcd6d4853ec95fc2d78ca26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805b96a495615fec66e35861ec7e78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d5b8c9da2f7a222305dcfd255bae2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a19ce8309622d143c4698fb894de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140ee0f697ba22387a0e2000095ca5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4fa596494813f8cd3a0fc7c03dc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d8a2c6be7a6eb6c07584c801c5f4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40d2c6139725d4f8a5983df53e181636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cec95aed048ebed91ac98cc8c839637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb548910e59904563d6299b4100126b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf55b62e2e1f5cb09f592ad6a0b86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bafdc70610108fc94c307727b9a2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9befff4e8176d70973577036d6588d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10bde099fe4174b3e3387a73f16c01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fd8f7b94ee83f3c3bf91d31589a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72ce8d1b4c11cf7440bbd90ed05db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bdec32d959322290b21b48ed366c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cb71302f5135c9fe44a72eb3617d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e58e965536a156cb906e94f026510c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d676d17e770061bb3fd4a9b3d732c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddc5e92f304b938c22908e4f718c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdac5ff31ac2cef020f01590d11f5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356c56d3856f19b92ae1f4f850ea00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbe505dcf465e90be84e64a53f7db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae553c9bc76ee9b10b4edd22274cf85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b981ee50fa8a9a087f13a2619bb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93801f413316ad1ed3138bef7a8b5610655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb67229a6abd968af3d0d9eeeef4730656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241958cd2077b8ddb57d8b2d2747ea22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09c44e2a051dfdf67990f5c2f064a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae3a7f5b2b394a1d1390927404a50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c31b5c2055fc5f4522aaaf6e7d5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18032eedf28066359db38063e36e8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfbeb9c26530e9f68a4f180c61c2c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6cf8f0badefd82b82bd89a67b6d78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138b94f0bd53b3a30f4922f3d6686c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81376b461f5241214d0308c8d89bbd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2abcb10078d3a1744cde3a80367efd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1329611b1a4275b40734c2a1493f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48ca703ef8c6a52fa8ddafaf02c832668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd42934866ec68a07db6058acb2246669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7152ab6519651e4594a9af907f59e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064b1e7b9058a97db4df8885783183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5817897afabc0f249ad232bc45163672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1189b7d5142030cfac067737cb5d40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1030c83c0493c43a65d0fac26ac154674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f911a58f1a47af417e185ddf523a4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd677d62812efb22eef3a9bdd235a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da84c6eaee1efcc89a6ce7f0d3346a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95979917642d79a5a34ea6be40a444678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884d726ef12ee1ed0f928487015205679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8aefc1c868459f47267336aa5479d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed445baebd4d2b54a80287f9bf49ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40731057d8d61599bf438b4c90d754d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f995098c1881f330d106fbea9514980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb879672d30e346dd133b483cca874684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5be73336e3476a12fc20c86636c84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a2f9d58d1a9425e6f5bba74bc1847686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139612f1dad8d63d40f2f9a3c45783a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2a74f5931f79b445fed4e73117de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba241a7c910e33f6f1ebdde6f8442b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27235af77c5bb711dfa1358988342429690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f340b8dacb71db9d14e81691200dfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7bcc6f83d0c438ce7b611a247e40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6775e8673c75870e8cc539823e76e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76e35026c9a2eeee188dea07ff56a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8493c5825984ef5cc6fd5082de53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332899908e095fc7fe8b1e22c8c5493696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa1ba4a9a798e8ed278732fb5eb577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe346baa5fa49b7373985e32b78dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b6b6051e2a81b82d620ecb09b5fef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607fc60f82ea45a24500797e8436e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0911ee72a47e31205fe01cccef91008701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf16b9bc0f161e4d03e087fe5c026e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b672be7ed917cded2928ee6c5319b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369410e1318014a0d7e7fe978d9c8a37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a5b2ba81400c58c981dba65b9b0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da4ab556e50c7e6ea7f56f4528be5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7bc87c12044b92da7733edd9b281707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dea06d41ce316513289ed16c3bced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c43035a771951bc65339e1917e569e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889fcd2fa98e12ab65e7d97a4634a2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f7ebc2555f0cedd526f0966b2ac7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c61e18b7b7686803053f7815b541712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d511151d47f67ac3c6dbaee536c141a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131d132bf5bd7e05574fed30dec87fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104377132cb61e6c6e0d9b4fc7bb6d39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2873eddc20fd6ea5265da5ea70d536716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ba410e0ad14fb8ec32ca4025bfef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a03423133e8b584d0c93a39084efa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f85dbc2ea3ddef44fc7eb2229b19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ca7bfbb49e06fc39d9fdf969e87b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89252047138aa77f5d13e39fc425db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c79b2490d9e505432659a244bbe65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c44bc88e12b1b4a6aa8f779109dd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e06ff942a432f0d3cf27582b7268724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785706a7b45b1f66c420c8d07cb5690725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184dd9b9ffbd5851ead9b4a19f01b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04da1172a696cb71b6985d44ef0b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dae0b48f07bad567cb05015de2d124728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c013142747fe3f67cd4923211c8b29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7353449b43aee3fae74af2a8ee69c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441e6a2f4aa7b73d7b2157fa1f4eb83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a62d1cf1c256d8d43ea509726c583732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788fec37c4c74ca4c27809a22018efe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb793a086eb844abf3221bc1f3efddb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce280c3a110368e1a98b6b107b9b48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feb61d9a33fed845e5b3026a4f6014736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac14db7ebe947ba4e8efe6f271ce5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5aa26bb0f7f524d9d4320b97a9b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301487adac89c8bd828ce453f91f5e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b860c78b1bc22a92721ec7db09e3466740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa23d29da8a9e2f5898fcd386c8117741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd979e13da1dfc055a00c0d79e279bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153483298c6f782006b633a8d53e1db2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a464d849192433f38d4fb980ea7c92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8187860b2394df3c005b3adb3b275ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7241cfb3e4fde03ab416bfe39535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878048464563086e1a51a738539aba7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894298f421cc08163a861dd24e3667748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff950e37002c06797abb5b2a6f035ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315746da8ad76fcffe09612c63e5b6ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e26db29329bfbbad61fa2fa4d4a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9bf88ce9607da6fc5aef8256bc344752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a146a83828daecb2bac16c64820a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42582103719c1f44cfc1621441bf35ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac5a519da17768120894faff69652755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee84283cc68c66d5222cb55ac41b1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf7aa534722c56a6f2623c153d94b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc32ecac048e7db54e82b67a64706758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a9ccfa416650421ae3bbe58582e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4650c1528260bf42a99e402409bd1e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46686c67b5da220860a0504b0f29dc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f0ad947ca372ca616b7f0fee01683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6eae4b63d579191a8eb17ceb790434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755843fa3fcc37d15b3fcc6b9e477a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca5d4f1ea25bce48f7c38a5a4f10a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0c3e616a76b993912261341648967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b74e16b159ab2f75fd29df69319f708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f111399bfd8a96109fed557e028f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ea69bdc12bf23208ce35df93f5ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c229bb2e7944419967651c6c1711a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd999bfe7255cc921f86b4da4d3aeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f71e209ec923b621b6fc857ee42c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91b6e1f03a4fc02f9592f118bfb0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf992ef61b345ed3963e76131298015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11cedec22bae80caadbbcd9dd853916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134984e93290ab67d73b65cef994c0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42666ccb667c7405a629d08dddfff418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab54810bc4fdead1b6fab839e95aeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab99e6d2805d22381dcdd3a0f74517820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1729f184623a6d2f53e002621af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfde73bc4ed6aea5f31e3ec7bb5fdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ea32a588317968c735794e96f50023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586667ed02d3457c9e8bb813b140d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054523683e8b8fda51a320a9edb2b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237896fc8cf83e38789833461729a27e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77122a8a54149036438d44f3568b6cb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd5946ac3784172c58b92e3ef640b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e5d1af966fe9825ef47f61cec46929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a0390d6051b976a611d06ce0c9bae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc398e0242a41dd42a324e75f4d647e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911aa266581e10768e3d5a6964473b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e7e617836865f2f019df06115da633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b563ad2089510bb3cfd9441d4ef7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12742dc1cdc2cef6e033b2007794fa8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a99b4cc0df67246bec35e01f779b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcd140536ec68b60ee6f2376da512737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa8dda8d895d46d0c64c525d1d2df338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69dbb0fced2e0d2efb340a15ab72e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64dbcf703135a81fac8f2b30dbe3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edea340aed367768d3160db844527141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be87dc61bfb86f9b8567d35999305242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9499a503b9278ae563fbf3d0c1f91c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f3039251594c4067a557c390798c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add2fdd5a8765aef9b8e4c237b165e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570924f1ca302558d8b3dedf5c55e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe0949046559577ce0524354b898747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1d3a4d57777f31349994ca1f3df348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ca670cb90453382e143796f5a91c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067550ad2051b401e49d750187db0a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902d201174294e16680097529245ef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056be4241d2cbf2a3a37ad51225fe5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb40f662579c7938c410a59cc89a9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e14fcc0e913847c201d4d3d93b1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dff723d589270d68d8959a71371dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e7f2e4c0968ece1a032a2417295f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11336f21f3e02b40792e6b684539f6fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed233fa66936e0f258e5bfcd1d338758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ced91b75a8a8595b6a03d274ae7dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4f7c92175a49451f70f1a6890992760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136673c5c28b73cd7853de61858f7fbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6d5a0f96fa61d3fffc3cbcc6cf7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81708ff01e7357c3096f22262df2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bda72d636fecb233afef85d22e41964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6408cd21e45829fe6b97b572241665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceace9f4bd0d8a41c2f4ad0dc855f2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f000cf15b523c8b498c7c8798e7a7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923674c583d20a470e524e79c75a9a2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f341d2bb11c22cb06316ca82ac0d6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf815f1b10b4ec1dca155e636d4e5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d135f3aabee06eb861be04a2a6c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8e1648a9fe2f97c50a0e08a8f8c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f0f226a7f7575afa41e67b33e74f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da2ca1ceffe19ed7077ce08228a7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c60b44200ba9264d57217ab3f0da475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977162c0905972a0230dea5b7509ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0081808fc43caf33414dae0edc2aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e991f0cc42cc47dd21ebaad3016e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2679784102fa107977957c37d7c0e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf11cf0f93485276ff8481995c8a6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db4b7528b7844ef2447b796a3fcdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137b5000663a1db6723c94d0cd758482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb694ac14925c49b2f953268f2d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174366b040cce67542da3a7d909f3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0861bb298d11f543a5d5d66c52da5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20cc62bd009116d3ba7263b2f9cca886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989afa859bce72ee66c0938a4395c95b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f3f006b9a936922c2c1ce6f482f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096df9774f0aa1b08ba7339eebd64789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e0dd45b46cb253f4e9519f72ff40e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52cc7f94ac24ffb890f50ccb7db7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb8b87d9daff086ee5bbe91dcea01992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12860793b6d28dde430030adce499c6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee22cb108dbc73971f24861075605e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd2241588e29679bc5b1d547ca94495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56257a6a81b719f494139513707a0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27a2d9fc74d2b3dd082994e1d3f5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd6174e0edc32a941babc0610b78ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0f03dd5c4da627e1cdba177875ffb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366cf6dd208a864f31af0c0aae30aa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266855d0d06b7a6eb86948ce7a918f15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d7265759230838ea00245fe1a02e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2821cf16f08cd44e4cc85a945f03f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51b3aadb9c39c8eba85e18765154b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4cd88877ff7e28a46366a0d34d988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ef6ce6953e12e037691558606b3c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc98c3306ecf116681be881eefddbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dcc7e03814dcc149ced99513747b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf885c0ffbba21420944fdefe5176109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f5e8ffdf93806e75c29b7160c8ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743242d5d9379142b05333e3472a6ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d0e22ffad8834176581c19a494c8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f7ada801b1596e08cf399bdaf321113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd36dde7260676a88ef07894e47d73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b978f3aa262b1474a924814945735115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d7830ffd947373241a5187d7c864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda183f61d2de51d077bc0114d64556e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f7b8ac1a8f3cc549e7089b7aad26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4dc443186c232a44c63884ae96bee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ae883d670867a885c137755dc4cbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f007c0a94b5afb0816081e6c4d66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c122474ef7241d70dced735fcbc84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a677290d5e973f98eccecc7b546236123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f35da0abf1f11ab0e923b10e3a11ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d690dbb816e43d4301d161f72860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fd903c12d62abc1b7af1284e3624b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c8834b0a1f4f6e697ea6e908d118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efb64dd032ac52813eab7bb8fccc7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004596c774eef124bcf4a25ceaaada5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c447e4f15d6d3627858a8efaf96e58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e5223e9b85d7039dabead4875148131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c2cd14293594e1896383d9772835f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746afaae5d014e46bc6044c75ab820c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188109c6b6bedc4ff42d0c6639754d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41738eae31400a50c96dd5eeb459af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf263618f7873f7a075ef21ddb8e413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a329b21cf4a3d22ddc2ed932fe3afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d708e148e31ed0732d8941efde9520a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37495eb00d0cc5c548007a2c132d0f67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15b39af587dbe0a1e4b8c7ce2bd7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624cb9a6b012b84eab76a1c30ce6988141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f80f9bcd39840021410e443464ccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a2b63266474b73de5cd435957f898143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea8b77127c0f149a258ad83550560144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd703d9033914947519e4f2688e9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3acdc68eff3bb68626bb504941cdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014045c52300a2332e0f3ef7b9d24c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840f29bfc64ea37fce29c5ffda689b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53974bba09f749067a7e7c39df264dcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab08d82eb8ac36b7a1186cf7f27ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3feac25b0f05cd8f9a1dedf18255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8caf9f7ef3fd15aa6be2ab28e407152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ceafa2283ae6358590500841b7941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f03918209f4d384be29a175b4073f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c79f54a5b3aabaeb119927c0dbcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41f72374537f5ac67b4057ad93be1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f41588dcbace532c97497c0783844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568a67daaed2f11b79d23e81d8a6c9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5701121ad40493c37aefa61b2839e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f3b8d093024f0b2176e0168972b05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1879b87740a79197c888684b4e7a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07070427b36a0afb9488e61de1a66380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817484db63d44e5a22232a3fb1064449163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f9ab662c1034d6137e62d1818d90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125942207292515b4dbe1437de846fac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944c669c7504dc206faeef9781857c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d811b4343bfa7fb4f90127b317b7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe93c2d7effb5d32d49e41f26f91b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93862bd13af997df9732c675dbc123a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678504a0d8a785f67049adf5e16b845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c0e6cb7794434172bde70f9e27c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654336f1f79caea6e60049c5d33ff688172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8638b1df77433bba911a9e54f1ee6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abf0b556423c5ac57590ceb98984f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70339fab0a80ea72bebd405d0d22a7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ccfb28026a87d450963368a59a727176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25d4e00120cc2d97c54f0fa4c9bb4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078123a85c24d754b725687936187553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004365f3998c0880f286bf8d5e0630179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c5827f310541f9e4d35bab9f3737b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cae6dee9147f20b2443354e776e18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb49253e48b5b455d68ff5019055d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837dfa0a9ca379703f037c67bd6c972183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78336dfa745d84a79c58c1e05918bcf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1371f1925cf92d78c6e3cdbdbbe07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4693113e06aadf2c265fbe25ca9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5d923f7c675513cc5e1a4ee3ac7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e579b2fd0c69f706cc0b8f1e7dcb71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ab959d35b430e09f3ba4468bf35a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92784e60abb4a16dcc308aeacc5c8cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be23bf08c1089f9f1e1eec85b737b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f36c5ba7689ed24ac16608c1d32db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564ceb1688b1d6dbeecc18080cc78d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7917479bef68c8761699b0462c4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476e19c81f908ac61c4f0de53548cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214345c44eedef342147686d6be256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62a6eae5e3fab32d8bdd4fe082726197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0984a106d9758f5ea62659072041b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f18592e4a0ee2d778a3da0c50dfb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ddd9fc4f2105c45fa0ce3c36bc4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780600370fbfc0b33e6c8b0f550aa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcffed194f4453f78f5ded53f8854d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868af612a4f472dff1b52bed0046fff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58567b41e469d4c45a803223822e5a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071e8c750243e39916f7f07e96a30e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b2ed92d71ae94c9026a175bcb9ea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f58b05da784365d6d4d5f2135bed2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ee43370ebbb6be1bc77f44f8411b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0e934c2fc8e077a4c603a8358463209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd524a9452d60927bf428383740587fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558244fd6802665a55a1775f515aab3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e878f94cf7e26da6525b5bb044ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791fc949204152c055eb4f54974835a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c3093430b5e4244f58213a46c62a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478965efe7b0f671efeced347b8ef892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0354d69bf49b9a7d08cab708c67c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f8d71152a8313494b274bba2d527a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fc52804bc009a8848e464f348ff10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5211859471788e8cfd210d80b16822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11543eb324fe163160317be40ba66dd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b750adf2f6a9e0ce8907bef9089ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b219b1d49b43c56929c7bdb8a864222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c37bc025d0714fa5f4c358aa82f12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffc0fed39abeb52f3bb61776e53b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab14949c763921e3c33cbe29722c712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316b19d7cd21aad0ebe77de5099b2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280883c615d21d1d645c6c7c756cd70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75ea894881f0705ebc454cf101330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6b1517c62a56d721939ceb5aa38a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2574405dff0b27571ac4a56280fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5a4676854939f5d3edaecfc6c253231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bdcf1fe5b15754463a1089278cbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab557fae8870a2138093aa68acbae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e7c05e74d6eb8ea3a1400a131175234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feebd0e906ea8d5251bbde5a30eb11e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be898e29da2a49c03c79ca860382af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb119fb03cfdd098dbb9d14f054e963237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74a42a7d8ff9a8f67cd10a4c7ffe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dce3791930cd2605449899e05def3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3db7fedbc5ff65d5808a78e033b0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5a80326aa7d6a3dfbd58ee5ba81e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415c2904391b404ccf2afa8e2719204242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c8a74f1a65eb4e9a8cec884f5769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461665a59e5d667c6ca9ba2f5829708f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723b96b1763f2e2c29753fd0a41aaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d891c6410263b1e1fd0c4711ced640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06bc2b28afaa3b0a6a27bc5e7bb9b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3430324a61389be30f3d37b2b83e362248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71039b48748fb0b71699f820c1687ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab972c1c48c970611a5c13ad8df0af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e37ab67a19e60e1da21bf9861e2f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cdaae6c7ccc18e1d94707863eed89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826ebc3eaa07fec4f77cb963722985253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e5374b9c358ff21635e856dc9fa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982d7e9eab65e4aa3914f7004b6b56a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16509023527f29a38debebf5092585256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e10a1ec4072d87bc34c961865d6a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed5291395b96ec103eb5c2ca88098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163943f5a40a0f08daf6c26dc09abf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519db433a7dedfceda814d5e3e3808c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e072f2b54f8cd345e867703079205261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3414decf2981c3180cd80229bf1df2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656387baad011616bd5e4788cc84622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed454004d73cb2f15ae604ee84dc984264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aac4fbd4c5a4814dfb47fa2d661e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dba1c67891c0731742bc306bf7679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a85c9db59b333c18d44046179e75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650872db94e28639471aae7f4f5916cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0822db464bfa0eeaf3550d561e547269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c9f5ed2a7de2e8c94ee414cde0fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9418ca16aa7efc1d872422ee898107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9b137386e47db1e6e5d2afcf50e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d730dee13ad88d96c5ab3189a48796273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971200cd08cf2978540ec8af69c3f8ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0077647e13760e4ca6fd84eb58e21ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1cfe8da52d2a6753edf1ac43329ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf1890b1334049533f51bb0b67705f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e212daa2e5b9d79fa0a6043a79fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e89aed7f3f3fca22a91908cecb0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3cda58dec00654bff967ef2232b5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f5cec008f1931b71f660d1038610c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564490adc3a7e1dc1f10886861575b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5954d6e6bf24ca0dd0112939ad4155283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171667757ec03d288c9c5ef70b472990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1bf629434eef3db5835e033a703a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8937257a4f016bdddbf70fa4486a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609548638f61cadda29647ac33f3b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7cffae33ff78366c525de349e1713288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390fd38a41f66e24ff07136484b6cfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0da9c37cbbcb238f6491f689a72d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba93763c19835f165f3f1401819b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571fc549140e0eb8e6d0a6e34d05131292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3374f417f9900d8c24f8f476eb61d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06626e141a0bf2a5613e522cc17283df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e4f836fdcd8faaeaf43021f631ddd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69b5e17c6430c8408f7218e4095f2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48666b0c975393d39ff49a0eb7a1cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64bdfb14e1c090d4173116fa528d38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce79fd2a7fc7a66b0faab4321ea72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe7d6a0f09dbcd5b8fb4c66902332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fafcdaae4f9917bad24ae5fbcd7387301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b5bb57cf1910bac0af41e3bbc215302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1181d3e822e49762ccc64fd7f9ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ab508e7cdbb254677abfda6308daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc43367e7a32233cc751af7f20486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32749db6259eefd21e02d37201de8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83725788088e956163710733ab8a21a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5777dfe5fc3a24a4f3eb4c8905411308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a910eada30cd7f44c53cb07dcdc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1531819f5483fea6b9f22877d55b25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b11c35cb7d4b2cba477e490561ae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710597c845896764df15ce7238f092a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67a7f39e22af60c2a74e38dc9b4d55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dfd4466f98a199ad1e15141e2c4ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ade6725797a71962889fb44ad4222315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0ba299a1ff026eb8f1d0201f7219316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00419268038dd38c06d4e3f597b7109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c545274213d1bfab1cc6aa2501afc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b91308a32d6efffd8b2edb799cc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcde21a4042e273a9038633d196672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bcd76a464d38ed4af4747b893e70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e6a5dd49fb5e78a90eee4609e4cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba01d361a0b29d2b6da52e624d0263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f10dd2d16077534f87a96e5c18d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55412e8facbe62be58258c8b506ac144325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308138f6841640bd207f22d330b485326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e3803da6adf3016a5104734b65d86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350eca4a14b4dad400b49e05cf1f32f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab82992cb3d1bb8d58c8a6d93fc70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633c8a63d3ba50a79b253e8f5fa7b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135476b3800daa3ab09ca30c72865fe1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5660fabeb7bf81f153e071c1b385d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc1343ee66a803a989c775780a419333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db4679372b22d0247527c5ba2a909334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f314d4a7c174ae1e7f6e1fa7e9504335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c37cbeba9295810719f8271d4bf56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e456e636a0703b54aa7fd46a17d3b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92dabf36caaa5de5888314181470b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8743a7bb88be620785c40f55fda68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998fa8090a283408b937eea0e90b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf57d0652da8fab89fa63cd4e9c7657341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8491d28f4e902229854bc8bbc2115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3320708352f6825fe19573c12728a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0419f0b0a173670c18b3811c1b6163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f4542c4005d008f6770467bb7b90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff5ee6f3aa7a3a06efe5d81815be7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d2c6edb73d878145232c8af3c96c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93c94189061fe1cc76023b57c2aefb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24d696ab8b3bdeb80f1d1593d6ea2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e798fc2f3939700995fa10db01a32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2697f95c71930356eeaec948676387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca33eed65713db1c63336ade17638a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585fc0d54c4e8bcd722920bcd9c484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcee0bb0a77ddb93e01859574458e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c855bb40f11229c8e4956d1410046355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093cada127ae0712a230934aea0452356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509844af4fdc5cf2fa7f699838bc50f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd79664d05352c5887e060734daa4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615e5f484ffda3dd607642dff33d438359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d6ece5521a0931fdac83e5bba7b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ae5ecd14c290935ab6b1e3e209a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb53f6c0fb06b2fa0c433314cb29d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cd7d718f3f1d9c7bba4ee5840369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177196ada9fc98684b1eca1912a3149364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c97319f374129f11abc4145e91bcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c38b971c8b628aca3834f0f87ec957366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887b03c555e4cf8b08eca1aa6657c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034807ebb5a3d1e06fb5aa2eca87084f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b68067a8b05e45d7f35c5462894d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efa5d7c2024dbb57d3f9ac6591f41a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49535f97caa89036bfd0ff999db88d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee068191f67f77b965090a351ad15166372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a52707c7328654447b0007ebb4a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf60e475301e7a8d217195d78b7c5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117985b221e4e309468e4ce72a847ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059489c34b09e138c59a9a5c02c8b918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf37f8da853211eced85892e4229b46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9d7a831aa1c4247a9b4ab45e603e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba4fdbff43c6e57796b532823ead46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367c2c8a4746ec64cd8767ab48b72a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd2a74199466bbdfa34d837dd52b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc37f439044a05b9551581da3372a85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823939afe3ce9557edbeb3773d83a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d5b68933ad6ecb7f2a49d9fda72f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425be4d26dea6ab5672e298faa4628385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437d75d1440084307369fe3f87ed4f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62df2e5882595c087b5c6986d4f6d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7abfdf7b398e8f0878402ed66978a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf89798d3103730c716200cb118606389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f431803923a831b466c0856d0fb19c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cadeb8d0283c5a8d3e8b0ddaa867c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7171b0f30336259a6a0adef2ae1e2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695eab2a64a8e24c5c80595fb65fee5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf546f2b3275c28f331d81790b97d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352ec7f1dadc4215b7ad8be0f88c6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3fa6bf13c9c49d0ab8232b40965e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a5e17885e4c2fabda7f4ce931f4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb4ab5e3966c61a514d17221f7a7b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d124ac836e09751e1c18418d301385399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c4b79b4f5ea0c27e88ac57e6d071a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121565f37818cb62a957be9ce47d7cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5ff70d71be593314eeceb4644e8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa04d862eadfa1659dc476c95cac679403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db265f353a5bc09504cd218746d9318404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165aa052ef3027716b175705e35029f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728fb0a44ce4816c5c077e1924fa3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb13ca5546e0039cb386976a0b2783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762667e51040a5650b62b8099915cc0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8403559e3f5aa77c2730f1df35f1f5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4aacf8565697da0b37c12fae2182410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566f5b50380cfd486b9f958aebf57e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e244b78deaf624387a800863768841412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774bd072ad4f9a684cb065854d25c63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf18c05ffce10a00d1ac433c1bb6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aaa4d161fb68b154a30522a0ac2b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938613b794018bd0e841388eb8fbb14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416089df73c330c7e86a794d0e90fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80a076abab24f3ffdfb60fdb37f383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b6a3d25fc42b1c0625eab161aa448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb7f8c580883d7932c9922f3533e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1b7e962246e8decaec76e83930d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df32664398278bcd434b45a58f4d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d74448f12e496793bbe966490e73a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c155ac48fbf6b235557ba71dbd139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bde21ddec838a2d6130d14ea9e2c80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d96c931c89f11ebcd07992e79e48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975655cc95c83515b5c0c8255542ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70bc9578ce7d2f46c40db5e67db698428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555a983433decc37c3e226865dcefd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e959be56b543c10d7b8e6bae143eb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacef5d30ef3123ceee93da82aa68c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4fdd661d448d06c7a63dd7f2b7fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f010508a375c9e3dac0acefa54a38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d8e05e3931f030152966918676c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea137a68e3bff9151c00d9d7d8c4594e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494575404fcce5ad8f6d8381b14c17be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da66421394ef1d2e3615a55ae90ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027557fbf10f5300e4f39effea86786438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917908f60d92827d52a7b82b9c0dc921439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a70c457dc42c4f064bdc0e9a5502c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3136ef3999143a3893a0a6a1b4b9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb8dadd588ad8c67c4073a64978e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a614141263190d545747bd329c4e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302f6f674158f2268042f39ef0b0f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41202b3e33300aebf2c1ba6f2bdf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd57b15f2cba3e861716f411d61d68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7817e3168b45d988ee2adcb59ad47b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733a28c587b8759f227d9d021a76a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68032c7facd995901901e2bced5b3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce674ea7137b8d721f868892c428a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbe48a1ef9d8b1804085a5861f175451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab53222c7673ad4915a4022c551e3ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d0b61629b161ab74bb151fe9caaa0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a59253bc4fb04d65061ec9c37fa4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc530553e08501fa4da8b48bdcd098a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129511b512395ed519ac8f16d906363456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d62907c608096b65691ae49609d38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec26cadcc95b29cc0ef1f639124d8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a964e2c9a9bbc13861bb3c62ab94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5a29bb540fe3178dac317918fb8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b759dcce31d123d03c40b558d2d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a303972b3f975736d9dbe3bef087d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e2c82f2d1e60e67f037c1a8a703c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16d33055aa41e00ba4e248bea12a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cc182b25f64e8c2059c59e6faaef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532a82c49df0fe7d373867436f2c5c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f2e3d7c41fe6bc000ec3c20ded031467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb4b60f24756437dc9b6b17d0a1f92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45bcc8c7ca3d1254a9cd5fb743ad33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb3c46d6d93f9c2713df22cc132367470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6e190903a8ce71dcf05e80ce11b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651007f848344c29a19d1a535d654b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e55c864b795424ecc43a496801c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363432ec9e998c5c03809bebfbba3b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4bbd31c623bbcdfcd0e6bb233022e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ec5598010517803901017747a38c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9164f345193d668aae52240d69ba24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c8382e81ecf4ffc07fd2600fee8ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b03956557b8ac613e4e8bd6bc0c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed287b6ae252fcf1d07635672c279480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f9192276c6b72776d61bbaedd064481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03f0e85ded84042e9a56b3e96f5f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1dd967517b3f18bb684ccd7dab8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775386abf9e3667ca9a26d2837871370484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f808ee50133b290348c4070da48bdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06187b4d817d1234904654388f7abe2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4aaced8d0b04d52af927bb3f16fa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf6bba4d917b8aac34064e051ca28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8eeab3ad998de7498ff3c54e048dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae258e395b3b615f5d229da7c59fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc682e6b6fdc40acbae42c6cee5b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d2edfec65e918e859bbeb529cc3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e69e800c323f09b8c0befc7dcbb547493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf64d875751d7631793e4fae1adfa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8e02bfebaa86b7cfe1a255d017181495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270d0b36708a6564f755f59f2fd032496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c546ece532b9124c09b479515ee02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428dc3a0d76fbe6ec966ffef3b9491498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241855281d8a8fa603a9273e07c9f38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4da9788da7578a7a0304239c7969b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4dee55d81089f179fb5da3e0f017c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e20e3f185dbfa825d9d2a323758e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804583ad27cf5337b5109867dd540b83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34746cb15969e3f56a661e9a770b6f80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101f98b17cf2305cd48a6f9674e488505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca515e0155b85066192f191462ffa64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a16e7161ca061309e79c99163c463507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd9d3f1655eb36f411dc3c60d3a66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723343ad2fec6dad068eb27ee7838c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed73bd3bafbbf558960ba911771a1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff6add7c36c992f75548507b80bb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd50914d24b166a6b690577defde7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4adbbb697f9e241a89dedf759f82b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869abe31e5175e3e594652b43f95546514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c39d618a1f6345d5e38bcaec2b221515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed14db08423f66f2ebc0ab43358938516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77737af6e6d46c84c61b379b2d13c7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdb2b3ca407afc1e6cdc5a0955a4f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1856235558f15f5ce4965319a031c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a6a4463d67b7ddb012d56e4d4a07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f22e427aa70945fed8079f29c9a40b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07c9716e2145b55bce3d718c460a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fc570dc255b163596e82bf884abd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a25007aacdc4a0bc30b5830e870435524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391026403584f6642984ea3132a824c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f2f98d6378651d4b860b41f712a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82dc3905dbdc4e9acbe8951106031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438a769ceb5c8cf72f46cba1c785f54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980580c4e020abcd9b2ea1e569aaa9a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd98944117cf453021da3f9a8341ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293665eecffe5bfb7d1cb275d6a7b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684858d0b6e6bc32d820cfae2dd889d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd6159f04f173b246582861c2e874533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e52bf6e01b901e1a35e9a639b186534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08520f667f8b2352b0999f47b30a107d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eccfeb99737c418ce656854a926eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b99a5a9bd679855e6430969100bfd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79233d7fe74641824ea64f5385f1a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8ee743c11c364bf37bcf8f777624539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b85a253df6a6726cdc2e982373d3c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d967aeb50a81bfff0630e3367109fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c522c3a72c0bbc271a8fc22aa5c378542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c38c444451217709a64920f8924f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768819b390842ae2914245a66063ccb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89854c83c8256f18b56d4bcd2559782545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc183fcfef45386dc2f351f1c64310b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24352913c489f7532a046cf82fde36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ff0f5c569e4cdd4799071e6d3439548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10979b06ad45a48335a5bf32104a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08bd27ea81c911624691d8e9d3c01a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408571417e31180fde3bc31b0056d8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84bc09bac711e4c6c09d01f7990d6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef5e2160c014edbc7de38575b20ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723a71f0f17570b03a156830c83b726554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed211b9c9236e1413b425ee065b85c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31280871daa59ca216a50c8ae98e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96e01890783fdd0e6d1c8694cb8d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e69e0ee30a85cff86d58c6fbf54621558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90e05313afed5b1de10f7685a9ad5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549fdfd7135d9b9f01bd724032a649560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afbca56c7194fec671dc9ae6f644a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da613c56b23845bfa6dc5950c2d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09668b9c120d1622753debda4ba5ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680f96fbda3d5c6de7adbccd0861c2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e5eea0480766767dc7bf533ee77e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f443f7d37edebcb9552d6830c2e5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b3d4854e9859a00832908160a3c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288f5354156269225ff144436b2bb07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738b3b5594833f2d7fe85ac79486b79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a83432f2d75d19e355f5cc8368fe4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f48e212cf5ced32f1ab96cdb2575571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fea03b83cedab5d5e7f1856312e301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e2d4bd6b959e42a1e1db23c3d9cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dab3dbe6fadaba8d09c7b7596b66c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d8fbadd964d9a6d47ed8d64efce3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75613d0f195a6272d2fe12542b32483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2f734bc5f816ce4e71dea76bf0cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2069efef4741306e7c7a8c606246b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f31d0f3ff8e372e4deb234fe4563579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f7c76625b44319c54600c0a5e02f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddfcf56f28795112f4972bbf271f87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be699f177ce1896daa9cb3a1cf552582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0468660d78cdd8040890071fda597583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d2c7e418ae75698a34c344dfe135584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839101bfdaf8d8ee8da01ef1c4d627585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973317e3020bb290af84754e2e4decc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e93c662b8dd5c9f2a16b60bf2ac6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc99202e064ebc00ff2711334b72f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f953a3d729432c3da508bced47430589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188e6eba449622fd92aaf29125ae89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18d8db8c6eb53802f62215b7a804d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570965f38f9065e0c0fc2ea871c19c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39b209d11588fc662722c8b7bf816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d728d26b41ac738e793160b14eff29f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ea05b8aaba357fe223c068135cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825d0dd4636b13de2d4effb19ce2bc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e748330000680294378debaf85cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7767ddd78fc2563e528dea0190fc6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8a08c81d6a1955fe073a37ef4372599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0325254deb27470567a5c61f73d56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcb92ebcef8ae397c29c1519162ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3566e3ba0851a221217c4987bb827c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b672f5d0b5bd54db6366874ca100e98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ebe9a4e373f7f214a21464230e42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b9ebcbb25d032aef94b8fe2ee599605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9867f985163c9643a1d285a67a332f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95aa0231bdf3c808190f3fa08c230607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763345f56f2c70201c3f3e7ed41e15e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519986a10a8d9322b186ea1e658c2160609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed416181ce253759dba2de7a055da1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98241020a9fbcf0e71ae14cdc28ac30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf560f0d9dadf1b27975fe45ee5b158612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d4b751233e94c1b88d3ad2230fec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66244c8b13529fdda420caed48045fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfc26675b5cfef46c80ac8333d0c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd110ad129c36baef205728afb6804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10dc1bd3503243c60da2c9a29715c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cffb865f1ecf0720588a00c5b146f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153bed6828cb63cb2d2496cd62e3bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758745747f232bda0f54b71875a82d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fabbf800c0fcdce48fdd8cb5a8d3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c48c86a1209e9aa4a57e29c5c785622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e44c4d80e07a7f1d77501b5e78f5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f390407f391c3b3ceb279fc8715945624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b60120e5f20e65961db226b3f7d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dabe14c0a7340d25008f0a6fbb17b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba7c62e760c52b765f7ea7b2ce474627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def146964a72ec65e2be1d68da715351628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c47351b48deef5380e07c632a25a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb86b9d40f6591c9715ff7b2642d94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465009ce4f334a040fb3e6e8750b26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30481034e59ea936910b55954ccf5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0064029498c6e49eb8e372d7e83b6c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4f0f3582ee50279aa71dc9cef204634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca800ecef6a306ef289d649049223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6170e60bdc6e4289e525f847f5b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33792758d4d143572e34d7fff8e0300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9d723eb6ac3d00192d0e612d5c9b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c593e096efc10e18e3a1bd4e88c5cc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee727084e3b266d69becab48daf98b5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f219f6619e22eadc41731fbeb8104f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f66c09317ffb64f712dc6e3e2eee1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf69e987941ef22fa8f34d4b203399643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da007ca0038b3ad67b2b7070bd21e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f837155f93e7bdbc2fbacaa1513e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b17d66aadba8da917c4799aab3dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75406febeaa8c67a565b72cc4e314e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9db523043d63ff3ef33a153b8a737648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d7b8bc4ceac79c7c6f6629b726c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cabeb66a9dae0c0d0cc288bbf81ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097bcf79220ba5e73d162cea120d79e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b3863a8c7d10758033ebcdd365282652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1963c5c32508c8e87eb4c5816e79a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423861ee7ca7ddc2c83f0cbabcc3c147654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50447664bb8a65731dcac34bbd897ce1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e31743dc1c4049ae2a5d9b287d9dee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84886e3375f767eeffa5491e0b73b528657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f225b71a3a029a4c6103a0f626b04d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88415b13261fcb941b1525a47edd0c43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304348d30a79d4ff5923919996607baf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1898346ada0ce7d2664140d208ecba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb0cdc4e874b5929640d0d58261e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec5220383be3545479b1d35d66a56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd7d55750d1b25e01ad14451e57ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2fd0de12c66404258c443f29dc95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99ef83a1e10d2874db2c17529af602666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f60e478cc2811e4a88b4abe699af9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62aaa8663a4fc893a2fb41edbb645a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8e689b4122e29840d574db94a211669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185797ad7ad6c78919083e2340eb4c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd7ac322e14ea7ff273b07e97d117671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c91db389a6669011df327df9948f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911bad5bde5df381c9f997b614bc5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8f9e7bd46b09155fb13b89bb84d50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98992e81b7d81009bdfd929572c9d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bea74c3eb76901673ac1f3af6e447676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f51c57f1392bf58b95649951824c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a469d18d10d2a9a8d628421d2d9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c7a2a7c9f80a4c1482b487d39c09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15bed751f14acfcf13ec25a15cbef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255d22b7f1c26f33e7825d5aa4695ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a71e98eb6e75c35ec1a1176d06ac7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef21c4b7f0ba2371dd20d64c8092e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb9b2cd7182aa0361e774ed6e6377684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473509c01c45665d27a4e26bf9e89a97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab786d957668761c0fc5b57bb2488dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93b5def9f4f1656d5ef359378cbdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29530a25457f5e386d7f401b7eef873b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d4d9eaed958d19ffb416832358630689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f85858f0f96879adc5ced30a25c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94753d1b49728aa3838beb10d9b852f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d3da77410537011033b2bdf3cb40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea660078a31c1aba1a37cce7b972956b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a40abd6892f30a3f1b2c9c4aa18e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786007f47cc5bbff6e70405c110e9ccc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617958a34dc8376f7dfb32d1a773fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31423eb9e7215a1a0948df002d0debd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e10e1df9dd5427462fd71f5d1fb897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5532379c9fe57d1806228ad8d53ce9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f2c83203cea41d0d28661b3d6011700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf5f1ce231b73b5a6b4014ca59ab6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9191df8c1044ea5efdec31c983be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b36996cf0de20ad7e0f406c3e05e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7e3ea086da1e3e8e59c689bfd5b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15528e0a334d414412c363e14071f2d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad737999bcdc6c4f4103decc28a858706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3bff27d922800f70cb299dcc2b52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdeea0698a3f147ff2db0df560439708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02075b91dca70835ff0d80ae43bf41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159465c4b92f3d3d096107e50b565426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f833242afeb6bd3b4f94a1352bff02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3f0e9f5f5b408477189b72692458712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be02ca234d8fa2b70300e980c57bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f731302525c65b9bf04998f188c020714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400ccafb56fd2aca7fd4b6033df081715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633bda0b9a4a06627cbfc4e4455bfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9ab2164345128b933937894436855717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114618b3b420c134bdb6aaaaed8e2ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37902c24aa1612cd839a6d7b2eee4418719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c667cfbcd4f696994e3799ad8c0c3c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7572b7110f1849fec7b6c9b87bf121721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419f1283779cd09ec626429fe14a3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b24019d0074a36016cc8604dfd29f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe26e6c9775f4eb9b3fb9f228d26a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f58e2d1a465133c307251c3c69f0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2db4d07d31201c239790da84044b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b81645441c84ddb9ca42847d8f615b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1821be3666fbaaa5ba8319ee72341a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae9a02d2b4e73577cacd1f4f5d5f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921f25cb3cef4766fdbe7b58fdf0152730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce8b9c1343b36690caa7e3237b795731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102359669519d4ff1cc91078fdfb409732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce722d7f26120ef15e570459c551f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f186cf8e260291a0c9d173e091b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153bd4b91f10ef0539340a89b673c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b519e4b031c433eca1c0f72ffa900e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f4774b7d1bd42d977d66b8ecd993737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c10940130a2bcea8c9dd9efe21645738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676395e6e245b1ddc644d0d680786865739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db07512400193a4885e4a0925eed19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295dbea836d58c78907559b37f9a94c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332292e06587ede88a3c20b9638ffdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fac198fae244b3151a4c5689f854f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7364bd2cae2cc32645e3d450a4cdbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837202c052fc303992a9723561fe409f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9faec2a9c85b519c6ff0016b2a4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54710dc7ca6daa03bf76d2ab1bfad6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ec9a12def8a68320cb3379c96b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236d8886cd851826840342a6ef8751a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dcbb7a65f7e7e117e20d899364f0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32641b6d1abaae602af4885538073d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ce409dfba2c5b23ac887c0ea4adf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69876b895a1394792f82583d5c708d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>