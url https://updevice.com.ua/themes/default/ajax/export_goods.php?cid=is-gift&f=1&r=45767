--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35427befaa9fd1e6460d5c3b77c1575e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381cee2853bc7eaccf47977f4ad1d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3bbaf216a4ed4effca078d73ce9673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97bd1b26313d0562c1c370bb865e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcebd1ad888f6b15e83491adc7428f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40b6c626be403fc5ce8cef864e01a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39553c14e0f2ac4b7fe42e8437c9cf817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d7c7e2a0b4c69e88a4e3744547f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f31af06c2e9aaf65f3a18b37ac949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bf48c2474cd6b8fdde8c28d0f8e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c287d08b401ebfa0b77eee9e0d286611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa2aafe59a9016cd084af8952acc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482c720942166b2317bba352315d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4bf10816a6d635225cc57501313914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aebbe2f056e3d134afcf7a3b57529915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0d0c9558484896bec2b4ce2d98d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe91031b107cb1324922f8e3842ac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc742a85ca09517a615583e60d0a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f23808c7f0b552b3bad11376cfa29419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03f6cfa6679dc52600fb1483a8a6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba142a7037a1cffeed992066c4805f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbcffa02d7bda661e4211a92e31b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171bc2455a99699e395e466132af7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55497f052c2ace1cf5be305b521d2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9f3194bd9c69df7cc596831a21b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c791e3988b3274362b678182097926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c7a935f384145a5267e9fdb078b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e765d9280c67eb7cec52b021b50cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973facdea428f57dc1e5c89c2d1b05e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84f42d3a2c330f60cf9b324561e0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f077c153303a1a309a75c21511da1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ad38bea34c27b594fab412f6e3c0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4f170d83a776320dccd6f05f6aa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f274977af5ce6c785f694b74ec65fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7199f50ecd6cec675c8e20ecfc82d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce92b5160cf6e51b24aa5dc80e01836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95c63bc2d98b59971ee8f7217b3cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e7d66acac52c37ccd62c8ac668e6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19634547bec5fac0a8c4c9cbfb014e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba3067e43d0221cc6047b4c2e1111640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173cf47c6e90d8a6c5b035c93285c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fb4ffc59fad371924f7a5ec50cfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f954e0971de150901e1a3cab6aeb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0432e754a826f6930d92695f62ecef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ebbc72baf9041526a3a0fcd03fb8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ae66a28a4e59bdea84eb0191f60446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df33807f1194c19ea9e8f474f18fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147174042db28b3f7dafcff989c1121248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef89dbeb517a98ffa22abb7ee5ae449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d604d21f00155e14187bdfee91fb8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9297a14519c6f79142777f61d38551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31fe0f665dc6eebb31bb59330281352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7136714202b66a96536b3a31554553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792bd13b700deac9ea1f468f362ae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e678103885ddbf602e0cb3682c86d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e04480d17ccdf6919170ea4d311756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9379edc3024760940ad78de5f940057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed8af0be6855d5aa692c05fd53d6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e44351ef9837742a714dbf18bc7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efdd5fd7090924216bc8b4cbc4e95c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1ea96649aecbcd965d9e914743e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fada2567337842630ab8b838a1ed5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844fb11708922d25d03f9dc918ffce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6489ba7b9006d02dcb19fc20380a2b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a236d4c5cd3d17ae59d1db45e65bdac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e009e767dd5ca3974a5f18aa7178566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455089d133d32238e0ecfa1dc6bcac0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e9b1a33eb537c4018084cf2bce98b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8131b9fe3c182f78f83add29fd0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8eb34145c9200036c2b5c7ccfa58e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4590b4d431c64ea9f7b53272d42e8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943a88770da7ede9f10a5f8b7c2209272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b46f3d42b15b1bcd969bf4ca032d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb07e6ef7f2bb0eb3630bb765b554474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf465a9ec17d5ee91170eb121c1236875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6548ee09b2bf6f0a93a7a59580b7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f30d36e3dc1a666b102db6832594177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a5f7d612609efa0cab61a02fd15e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce8faaae304419e90f62573d4d13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc84d2d06208b47de557d19374e425680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e32eec8bb2f63cd5d049663b8a5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89656052369b44d204649b1588dcb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02754c3651c7c62b6bcec23764ab0fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0f768d0ec32d55a0d8b5e630a322e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce58c2eae2ae7e6affce080eb3a00885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc81e14b8b429ec2c4189dca0be7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e1934a150b625df94f545d11b66f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560bccadfd60d46b192ceb68114129e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec369e989444efc2a7abc7758ca47f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b74a8d28c7f7e37f31dee4473db4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523eb07f52bdf7976137e1c47a79ee891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e89a2871d7452e1c030cbc30cf42692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ffb928410503a3f0203385e79600f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4da040a0bb76722c3982b8c26417394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc68d76ff3c0e69ecd93ad25af415195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c8f7b2cc2c4398f3ac87686300d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c24196039091671d3d8da5b96a83da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17aaf28c9f632399d12436940dc88698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f73ddf76ca920f722ac8bd37b4cad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65758309de474de16cfd0cd4705f92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e79e4ae30dd6156a8e8543cf27c8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e99e5e36dea0687154314813e9aef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd363856e96d706e8d2e31afe71b10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7da241d7044e6c394c19de6d2153104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714bd5f5674c19582c04bddeb88c325105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df780e2dc23cdf9577920abcc9d77ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58755b05d54f6ce15ca0fba504e492107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a0da3b73bac3aa39279dfcbe5fe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0122385855ebe929cea91ce06afa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b6ca4184c3d93aa4b61b5675048f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d138d17c36a7b6fa3f845d55c606111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556349fc919a49e5212e4a6846f340112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017a179733f337fa399c83fa501041e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0a7e51177a6316920cfbd852ad51b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d30011c2abf2f61a35305977b45f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb98b498deba56fbe4781076b809f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f76bad096166d7293ac1fa94ad7be5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d9b578339d17f1a96cb6d37cb1e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528163b7a372d9fa1137ce3ac5e748119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927dbecda06261056e6c022d628c5c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f9278d2ef6dbe5d0e9687ade16a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3e7c53b016646d42d31ca77a467e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99579968f92b499db4fc62640ffa72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f348b34ed19bb5db8db3a861efb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe8440273fbd1c04a2a62902550462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9970265d47b5c986f0bf8926473dda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab452c9240a9c27adc0cf1b6f20f3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87757be65cba4beab0aab5335a227f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0935713c7d393af625ee5be959f1d1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79234a0f8fc647d8080c4819b972ec2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b69d6f4c6d854067787418605295d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96551196338b4e31f0743860c164c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa92747771431a179d3fc7a192746133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e4d5ec76244d12a963ff5b1e2a1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b42782fa0a2105d80cd9d3fba0d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031bc86b9055f4545a3b78ef0477d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1a750a1e70ec33c24ccbfc265195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84a7d69761971ea8b3006be0152c14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048a8ff620e746f17ddbbf72c23848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204fb54205e44e30626c396349360d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cbc6bcf2c7e197374394b62326cf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ff71e18cc43e37673a9990b8eb31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dec16315656ec3cb7d4cea6699b81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33cb7c7a9c223c0a14f44837f09dcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2be48ef11a1d9c336bc40c4443165e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135e3658c74fb34f8a48d267a752d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f872b4e4a65e61dc08f98d526647b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e037f3da72fdd26652c8fc3e04c0897148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdceec2a2be980b2febcf77b52561bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f379cdcbb8916ef59c089bf1774f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe0b827f1d604b1c8d15df5a3cd1cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63380cac406e10d05bac753e43260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a011e2b0a93a98ee832be4627c9d500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f51974d8009cec4b23fd0213f52a05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b7d24ec6908c95d9f831cef66931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce21a7e4d1fdbbe4705dc889eaacbb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42695fb3cb95ba40ad79113406d882bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93923412a35e251e1d9a037ea776f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32412269a7be2ec15308aa6b4dde6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cca9413c528e3c42f468e8c293e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85ad53d1c14eb68d7a79d6e3cc993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb371a47e3b2bdeb0d4360364b560f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9592e02d4d79e3bc98c9d9fb2b9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb556388f49086b429775bb8ba928d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0fab7593bd1e5a1cce10b65dfbd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba94c18b9fdac0d2949faa88bd5365a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4f320885741e7966d1374731ee7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1308f5f68a81d67937ab247ae5022168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0456b132cffcf3ed5d05375a26dbfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91b3151dda0a8d2665575c18d0a49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da5d638c90581ee160cc8983bfe4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7b735facc47d273bbc05e5c50ceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c529f9f5d4ce46e40719f99db0660c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e44480bd04f08d740df9c5c38271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05140148e5b006e2b9207923a9e26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493560caacbadececa4071c923c1d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c293287d6b52cc6829604e364e717177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059bc72c7082094d4e38d43d1410311178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c921d830c2831a2c919e41be2963179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233220a2778901151289a7de0a5f6d4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0e2871d0d9ff2ea5c1abda69d94f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce5d8e2dcfa9cdbb902da02a93cc86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253bd6ca9c97e08e076a47c2bb7755c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8543f49ef1ac798eb7cc1c441f22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9f7d666c1d10707f813572d13c95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d31173d4e1ff7510b0787ccbc513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ad78aeb3758307c5de34415497bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc718a398f89bf9e62183d66bd6f63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee6bf8ab79bea48c8b21b5db837d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6059b69e3d651c0e95f8c06a77d717190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bb2dd68bf0fd96a7856e946d3594191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b15732f81e318458abe4925f0d1443192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2ec80ba935b812e957f18d6822b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b89b3742a04b8e621430586dcd2725194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddc3cb75e8d6f0a19e96da59815376195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516118097a8bc6ae4917f83b0dfd6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c573ff1e50781a55b7ad813b5fba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67788cb2fc57dbc09c093ff92ca5b87d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe4c2a06c127a66dfab95c7b2cd6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478a8fc308582d53dfcefc763a28b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e06684b6b017adbd4ae925827302a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0fcbf553644b85156831f3ff6cd89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc498e7acd6fac8f98a23422ba473f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274f77fc2326a5d435368b82fc8ed1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a417ff4418ca2a2113d1d773bdd7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28833cb69ad19e3196f18b5807d1ed57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa1cd5b7934c05389f7e404919f8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70883995e09962315b35bb83a6d032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502684310f9dfbd92c5ba68a08ad710209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9619bd3869c2f6b9f76d1440fc70c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd26f788d0598844cbbdf3dc70e794211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c175cd497871dc2855d142ee3b7f5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798aa2a467aecd71b4b387dc440a96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7ab4ffa851993e3804058ce5f6fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055bc04897bffeeffdf6418bf40039215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91028bbf7a004a4dc18a1465888e1db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e3acca744c2557e7e0c36b7d6d7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19a6817d6991b7763f19cf7dec520218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d3bcaf7b2ca1b9624f9c72ff4f486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8687a3b5d29292ffe81111d5ca410220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac3cdaddd4bd19aba82f88abf3195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b31097a5740aac7a27b53991de244222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b13f72a67800532fe611c54c42b1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538d976d7585dc844fa41225ff7bee2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f35153b65f049f6acc06e349f730225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d89317ea7f8da39b2cf75f52b77c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1fc8beac852eea561932414576c35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755f598ab4deca817f4add4418c5d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92f06e65c9165312d273322e652dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1370cba9a3afb8200a61b14f117d023230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d12c13030d38dadfaf3fe6f5949c4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081642cb91d1efa75d2733b291191d5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ba8f8eaa0b0615decb754f183a5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81427c101c9c1fbfc94e094875867b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91fea6124c3c11f024bae8e3c8d140235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac805f1cf6dc4dc17dcbc44445c6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ef8dfcfe96938a1b8c97779b281ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a190c19e9c4d7ad508df81f3f5237c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23ca23c257b65f9ed41a1671e5cf55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c48bb81c6fa6c7b45b6f5af689121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d8df2d97ce90dcebddb66aae3390241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38deabb301cc85879bfaf72b20e4570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627258e21aafaad18251b435d9dc4a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2982e3db10067bdaf9ae0cecf5fa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa908827357cdc77f8f9306c13d28e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6673cad9177311f8dc2a34b90c22d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba890ef45a4b0b65447af3e1b7a0b73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6cf8e208c34e8d9686b723d30c30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b763cdddca00dc7ae93ded41f9541a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddf4ad8f7f003dc460dbb62a97d333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471613fcf4950a4e4d354b3c6e6f30f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef96c0ab6e51ac7a7bc705d2fdc5a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323afbbd4c4ee1dd239a413d06f01536253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300583eecf27a3a65a64bf84d246f7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7cb900aad23f3f166c52e9ca06397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37a03dd5eb0d49f67a0f615dfa57d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7c80c146d4e3d3590c00b9488a245257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e523154dfd0730bfdf03d7f9ca316258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160fcd77951cfee5c48c9d1c9ea354e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc3bc3c7b6f71419255119cf04c091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25af9467231ce3f36836ae37c4a88a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573eee38d4fd6cdc328d4752ca48df0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2fa43bf649c241b3852083d1faaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3100585b3f36be3b4311a4b339f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ab2d0bae3b80ee809e585f989a0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4661b1ba4067034765452a37392e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325089f5797e79a29a465f3786342538267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0ea695e601b6f723cc47134ecc452268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab128aee4727f56b188b0b4fc96f730269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083dd7bbdf4a0f8b0ebe2cca482b9a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44efb8f7607efe86f4ccda4554c70f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f6f38146f9d5defe0d96115e08647272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d6c4d34fb90d7f6a08238b55196d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e852659d49174fae297eaa25fd2598274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a17fb70d07c47a7010ee204be00f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ce1abfcce7cab0397f07877ba86ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c739a031d97595dc3443b30f14cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814ca8ac7d199759da0be2d6b0e7126278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e44d609685fa5329c4fd26c018d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d5af081f670a8368bea4a529afcd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9338a5171afd65831419a7b3d540b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08232103604f83c2b8777c7de154a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba67ac47411b6a38eac85cf764ccb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e01761c6a295e3267c90dac94335284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408581a6e7cd3f85c805a91bb8748db6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0ed08b2793c1acc85affc4a9e947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9538a8899fdc79ef3db9e1d2dab75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aaf98e81a7ce0cceec36de97340bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89192ff180efa18d6fec856cb2bbd4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c16cb20b66b956acbe793b5df18d0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd793212b4ac7ce78d72c0586315892291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3818b6aa4dd67ddd50e48132719dbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8c812cad2f66ca6d8c43d419edd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de1033f2016e6d2bc57a135646f7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7efc3582cc46e3041295013a38ff0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a129e20d9fcb63d205f34682409e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf02e9243aba3798be0f59d7729efb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feaab60752663a5fd213380ff59436298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe767008a205caa9eaf41dba275d867299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810159a5baad717aef03287e50eceab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfde8b0cb64341bf69ea2396c5be60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfa2780923bf00fe6d4aaa1ebd810f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340abaa2250b9739edf40ef54090e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def14e588012dd1c8c30ed9f8ae5f2ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3ec8af5e65d81de89431c6403b63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307b52bbad397adba43f3a8d45e44b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02678d88d1c9b230995db086034b69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0fcc85c1e653c85833ea514ef72b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d37a429e594daa6cdbcc15cd87add309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787cec69e87d2e09f9678782395eb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f434ab8689c9250a5580e72c551e69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fb1f96151bd7c8005d8777a16973312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9583c6b203fccd1deef06a6a11293b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929919fcb7e644aa89bca9320dd25e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c424188d72af9cc2c5ea46c1d9684315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b632dbf546571f21b41b81d8c1bc05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc042f89812a9ad9e26fbf1ce59a56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf307f8d623018f1343eec9d6c1978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b9ffaff371efeccf74de39651823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b6804cd8fff07c5000954e13c729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf7346d069af43fc912330bdb310c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e863c45a5164a2bc8acf60a79e20f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232b604dcb952ebf6c22f31bb831825323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c739fa34356f115083715583dbf4ece324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861ad2c0dbff3fee1e525d76851761325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5428ad7b5980561bb4be58f89153326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31845ba760649cdf888e7c9329ea0a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3fa0415753a18a401e4cb1e350a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1856c97f60ea6bb632a288076ee3ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d366553c0b392f73d5944f6c4efea0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ea4a6822ee4f3ab862d851efac8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c81ff397eb3e05ddd7b7f2992b045332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdc62d04a1c88a82fac190ac52f487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052e5229423eb1d5e4c6ad07b2b9d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f27496e66cfa9d382eaf9502c50781335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7832a198e53b2fca967408949cf7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac554077f2eabeca836b8e44be5f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9516156b6e27c71b9c50f7d82b46d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b3950f3c8462a3017647eb132e6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea9579abad7d27adf76d2a8873777340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce6f19f31e5151e7a2e8d6c5436bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589f5fcae1cf3aef7a49f5cacf0c6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248319512ef9179ab1b43625bfb4cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d759861cbcb1d6bf63093b64ec0aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37655a6fa550f9034382b03f10eca098345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9ab7fff5d3c2c69a297940934a588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881f958953e8453046f06f91be1fcb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5a74ca8df3239e2ba1a693ebf137348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28078712d313515c2e0307639ab8007349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ce69e126b963129e89ecae870b3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154944bfed3f66f494d4d451ab399e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e642537889cc782d3647094ec7105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186fdadc059f1ff75eebd1a8b95a8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6e222e96304d5b4ad10391bb8d7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6c1d671e9f09758ea518c83b0dc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432790750bbeaec634be9cecd34d6e5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1760e36ac510aef13cc8ea25c3759357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42a570aba86d6aa5b7d6508ef53bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e066ed405393d685c8bd36aef8a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9bf090310c58851dcf8c40e9ea978360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b41b3bb47812e8e3021e455312fca6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6d2d31c57ba357cdd23e70a31d01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c30e98f952fdf2d3cfb3507e44c39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d60d32126344232e330a3c0353f9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1349a125bfd0999d2d80d2d81d8d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69296d63421e46457da2b2de8ea676f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdbfad107ee8a3477da1cdd2ea746a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8864669717e7cd296608fd1eb11c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01041cc90a7573560ef5c7c0e07754369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fab898321c574da6ba8dadcd8273370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d232b23052f28fceca6eb034240f0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494a316b195363d3b1f8fb627dd467372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce178b2f9b42fede285ae7fe2e8fe0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251cf19df184fd97193c7d6c629d01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94432f8b69ada755b0825aa208d0ad9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba632bde3c24a300555998faf9e172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb085055c31a75c64b7aba83422b1235377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3263f689e0af35c7f12bf9656871378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fe0f14e2b68c7c3ca8b71f530fe2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5036bf2696fa4a6eaf9d5aac39f6dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652037bae6108da51cac7be0086493a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a2f5be09ffc61b7dec666eba5a143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe6f3b36060c96b5cf67686f56413383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dff17788ba2191bee49fbeacfcd8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d90a3f10fdaf46b0344a02901bb38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e279d4b2e820373a7798807c4e474d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50e8b959449fa59f08e33fb22ca1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3688878e794899d9f3f591397431388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17543769d38534381499073bf29df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac9553c0dd7d8fb41267dcca9db7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e6cccc9c5e2f19e4ee499319e774391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25c723196f4f532dd283c9b345e68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427193da9fd6f92de65ee74c1c663b7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312185ab67ae4537f543bca572545639394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44578f56ddb70060bc5254e71b2803395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed6593ef4fb5f6e57b22d2d1365ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0aa14b60c21df6098428175fa4426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ccf00db2ed3aafd0ac7ec5aa3db7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f6fa3d35882baacc4b12af592a92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80151645b2229801b278197a7cc9c001400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023a0aad3d4e8aab8bcc87d8d824d2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c51774aa7708e2b7f6d6ebb3b70d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621880bec8b4a56852aa23a2e767e45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203c5d51c04836195d8ef6a4b5f8236404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c924090109497df426f7c47513275405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddea835437a16c16611b1e0ea03456d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ae5dd2116367088c3ff1ee3dcc9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a54a6028c0314a899a8625cc47cc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a623ba19ca115afbfc6d0f66d4e1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54629cba38c69addd4c3e79f0a93b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7ea413c8c56cb5e533e945613560411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9975f606400c43ae357121aacbb5556412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaaf3b40036af04ea1e3a3b3ea73b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25535bca2fddcf8cbcecc2371ba5662e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137fa38a69d291b3ec1fa70481510a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9129fc761797bc7f20ba95d9e5dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b560a12a3da7d75c64d02767f2641417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d59ee683165651dd7a67ca13e0e31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5db6209660324de2a325364a7ae222419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592428dd764b108f690dbc279880e002420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264c9c9f4f8dbbffae56535553ef04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1d8120d131b75674395a9bcd81db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af7e7cb62c7b26af15c6b3d9d13fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a409534948fe892d41d79f7d5825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cf51037cca86d1a889f4caed8e1bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb786d2ebc9875daaf65c617f2f99ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616ddc4217b6a2176f850a46ba64c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afef80617766a1ee64e1840bf34f3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351171e7933a97bda0304b8740972a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9b237e437f991124bcaf926c264d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2522f6aca6a09d1c161826a65d67e6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09dc08eb878a55ecab7e8a8331d75a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0143dba9245fe80cd69f604aa1c24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba033142fcd51d8d74aa913e2ca4be20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5fd1e099029b96f37ef02be333b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d71b0457e3f2727744ed61fe09a3b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03ba038c4a326aaedb9ec80c24025437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32491f07360bd5d7c16e26969b7e82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f83bc3507bf3d900723f17117c5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6d1e8b29f39035516959a18fb70e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ad6510535a67f89b3524912fe6bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f674df52ed2034c4ddca7b7756058442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a5667bed157f9cf85c9f71d8efc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d779dab9970b131e1a6ee47f9575444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014fb7b7580db10e88d2183749ca7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8a1a80e5738c396a3026e35a643f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a4cc2c70dfc76b7dafde7076a7f4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24d0fac70776c632237d5db0284847448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f6bbb77efb210fe383d8d6101f6f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028692a2b019bfe05789444064237d80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa92a12e4e664b15b0481a9ff89d58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8098f1b2a9a2eacba1a1355589eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b253ee0a8d7be32d1351abf08527fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc75d1b2046eada22498c10b963c00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942618c7d101cba4715b618dea1e7092455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266145b6de2f1753c7fa40729752a792456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936dc48b95004b7b83dee2e9869896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6c8173af2d45eba21bb81f19f2e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607094e8de2420d517c2b66eae2a00c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ff7f0f76f582d5aa237774fb44d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bd1e2060157f01aa1f8cd34eb0ae5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a53ec5c923a6a32be1f4c66e044722462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90cd0b95b524f9a74aa6cc01cb5ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a9a5ab160e4a883a2202e4ba5b8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da670ef131ef270381a1e2ca83f7cbf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af58da23497dc2657070d8decd3074e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908231e58df03e540771a3941a6952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af18f3a71663e9a4586df059a1099b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db93e331b115c34575524019095a58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb08e900899f1154781fb3afaa7a8e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ddf09340f82a3761094f99e06dcee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056b0c0b1a179e313d05861d322e07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6cd2de6091023e1756e85d5951d75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6f01dfb63ca733ec14cdc4ba634d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369bcca907898e3a2de09b3cd36c74f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b684b65c995c5c46ace50d9ce7ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101181aa55c325c73e15ef718855749477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9a9467687e08daad1b20298503b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14c73bb72aa9f4d42f4df41e04193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b779dd497c86c343ac95f5d1267e3e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793a273894a91061549de10900d83c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699c8810f3b3620fb5203d3a29ad61d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c265cd006a78ac2ec1d4a76a3ed40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7fbfd9cc2a49cfef490732632d526484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5207448a535a9201c40e8907c6ae3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c1cac256e6383aeeccd2397af28c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece45308b6936a76c6751cc1229d99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf9fb17e3bba55a4ba5cd10d4a82c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5d9717735771a336e7ffabe34dbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fd2f611996a637d9f6df6780bf9d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577918b5450a4c620a53e3d5025d508491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c7432c0f62fec41ddbc9b9fe07ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41aa17604cf0e4123965208458b2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e695b6dd48cc6cfb00b9a532a6f2c03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e518e5c227f8f4bce366addbab80c7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f05de1c8732aa75b160f3bd117d2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542399f2f1010480db502523c51a844a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707234ae859aceb4073786dd840f6572498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053b0a6c0a803ee3b52a84d2b6cce4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c880716287f47159288f34677d772be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f44d5aca355fa0c3188c646f7b85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfca95b66b66da0309fc441a3d0f4b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd90474a5fd3efaa674312f407d60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6e19eecd3360d3dbb0809a633094504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bfead9205b1e3b6d6e1333af66c6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79eb72ce870f62a0f77530fdde0944506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ebf968f6811ac2a12cb57ddf7061d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9582beb7f8d6805b363725349606a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff8342843d208d618ccdc842784d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb0a933db00fb934da5c765341383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28598be72b6d723d8454cd81debc8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daeb11e235de84e62e4af6eee5d02d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1f98c59004ed7b3141a849113ab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d6c3a2ce9b5601ae16e15caced97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd732c187c8a97269a9bcfa4de12463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26f0a7a879b193a2f47106fc0d486516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00cad6ce769aaecfa5e6f13c036266517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8c6766e7980724a212c78b25a3082518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad653d903dc6964e65c29eccf561b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac330ae0f0dc98c7b06bc1a20035f6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e21a3caebf9a9ad02cc05f42e5b26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11eb6bfdefe92050f887f2df959d04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827959eb72ff5f6d7798c47d9f32734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b74bfdd211ce2e19b62c0b62a516524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab883df8c01ece7db7eae7f175018e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543719f960a3871da67dd88836dd16be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b8d29ca90d6fb0e5a735538983ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01462ee86faf5ccbbce4420f29a42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb28297c439dda8d9206a14d4d7516529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c065d2eea26a6ea21fb831dc70ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9680cee01c0497bc36653f86a724f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447950f97592f11d4f8d423b83066f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f1d36371a2ee76e24f09aa9230f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7f22aadcc47132b6bf4bb439751f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd3f8b8c265bb76018c82930959b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733c375ee4a16151f84f2250ca23c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07707b3f1e69c234d9ceacc35559e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca17f4b0aab89cf359d032d2fddddf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c752f3cf2f0bc366ca963350ddcc04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac15c3170cc56b02cdc59a5b820d711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b53d0ff76d422f303a7065f3aad3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4cd7db1526b33bee6b41524e9170e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92da9c36effd6331ab0eb050b99d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb42bbd7e80c678546c48dbda0e244544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5fba2df4089956b1f4ed77dab8894545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b47807ae6ef0bb756a68168f35ca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692882a4ee586f28e578226615f14e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67515a94d6207c7f29c83db7b739ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e14dec95b934fd8a1ddc0b882f1d0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a96e525b1d93055293e56593bea02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bddcb88a0828d060bc528f887fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f543a057036807aea32062cdaca38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0b74e034add56e2cd6f703f9677a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96e80155d95d30188b8d3b293e939554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedeb874bb062a61b2ee04c82ec03a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf29da7b2efb38db57d30e8a11c4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0e98f8a90c7a7843f8d9430fcc970557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dddd4f044f59e123cdd561c1675df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1351cc49bed4faab3b8f3f502c3ab9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59048f0815c46436efce4c0bc435302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35db42a6d7861a1ccde6e6e12cc023561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69035984e3362be7b0360f262de625562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836128151819d53c33f351576057ebee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7175c1722fd0ece270d746c61e10c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff3302fed3f94d1d983a6e13c7ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a026d0e551f96a595ffc39bfe628566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf9c7627a8edd197259a242832c8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca5af6c148fb56def6c1004000041568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcd0cf3a3c8ffb99bbcdfdf80a00a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d19a22e81d02405a073c370c9b2d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ddd70167376cd38c0400cf2a9f3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691e45992ba33884e3f59d450673fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941922c29158470da1cef8fb9db451b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d1a66876531471d4c860b8f6f4de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da9a680a56912b2046560636aa774e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea5de62ba06118e7b6db718a03c22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d8a81d0dc7369a9a51c3e2a75a1d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b7ba2515eb8fc30b950d2b80892a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3bb3b05fffbf35b0bfdf2753604e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6655984f90048d88b501a089dbd15d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307c71f4d34f57b58f8b559f303f64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea1f47c13e49e4f3dc5d0857adf037582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db5d452502393982315ef9b334e5cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f159c7346b28cfb99d36e49f32666584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea9a08b7b06e148b3b9397227b338585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04484a969ffa3fc9acbf9f913a7435586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716770c6717ee04582ce1c00d164596587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda035c2f80d7ee36ee9b9e7815ee52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d134a58848bbb0e64e63d9893c93a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ca2d2353146cf41bbdec84232b02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f30f9a3c6c8135b3d0ecaf30f1ec14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d233f897b3555eee8e0117fa5d0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468785229a25ec2bf9787206ad1cc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360cd2df5fbd50a32ce0f07242f3700594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa58c0d7b8877b5a96c6dbd3aab29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c636d7a0609b82a1673c58845686eb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400968e9cdb740f8445b46122c9f0cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bc362f97bb593c2f4088714b53058598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ce0deadefe7b6a8fad93ff038672599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644c8dce49db7fda9f402c64a813531600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d505ad6316968695a76d0a5bb06a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9969e3f5e51958804cf0e8d6bd1d48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd2373517fb3906455ccb45a0d0ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a18f61a9d4d4a7173bdc0849f793b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd27e3cf486c9391fa99db64d336c92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51685b7cb00fff16611b7aa631de9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f3627162f8fd88b256caffddda5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45da3ff7baa41a1da9ee14c6c42512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5257942328e0c498a46d61a181dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00483e3c8dd1fb63e7f7812751a0d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f880f532bc1628a222c055d9db758611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406bb98a8627eabba4578cc7e823dbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a9477be708c956d4e04ec7e9c5d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab635f4eb7586d83f73cb3bb529d02f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfad14d602810ac82713db271f4e03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7fe990e066c6ed2233636915b8270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad761400fa967c172988dee31ac0639617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8895a3dd9d911e1c180f4664f13bf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a4b11f303ce08453f04fd08457b82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283ec46ccdd9c5b12f8781e7317f76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429963c71d6add065adfcca4a0a4a52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1688282ccec8c76333fd807ee1e1f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345804fbc784a56d95d7555cf535d000623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d6f10d131bf95fe9b8fa02c9d1bdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c4e3dd686781ec8650489ebdb995625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f87473249e2e16cee102cbb8d7661626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e578f818db6cfb581a4b5d7c137b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56b1f09f596bd21bab4341e346f6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf75033420a47b27dc2d3d23d633e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4224d4af80cce41c3d06171c091469f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37241ee64f0279929837bc4083b5f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85ed2546c1c2484a00a7186de7f52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00407d6d85a57ac99e7c00a9a782420a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d03eb08c2a0c19a08e2ab24777a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c9a6aaf21089915643f6d25ac11a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf196615ea42ba02d5007eee32c0ebb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b641052de7d45bea3155a17e1748f03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291cb89b500bbd9e2f213ac0e2b2cd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d04f98c3ee820dc978d9c681a8429639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20746d5b1a7d3e0d5b532fdba7f81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e252ea3b97a11c0efa74b4754f309641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf69d9966d3ea1dd0032b6327e4e3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d7ba7705d7c6a242e503aaf1c1442643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac0d648d469c1395e9dc6f4b17f8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da55a5b5796a67416a6c25719c5dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dae2cf19eb278a9e11572855e541a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c75cf908724e9d2cd7408a656c5c6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e780d4a5af127c222ec4d3693dcb68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f12fa43e5f3d24f5a5e68568e5de83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269181daf3d5fc15309e055c840c85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f6f76df84581d1cad562ee115eeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059ed777249888f984190122856c91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8b319e25a69ea7039e5a643c183a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a15cb9ad95e5056d7356b7f833658654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4250b09673027625f7cec0d20113ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5ade3542764095490bf58923c6d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f74ebd84921cb18623c5100413d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018e439f78e9fde6d691d9da946561d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3d697e2691908df3d82aeaf0c58f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75fd5a85c7e7c644254198643ed77f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e00c2d35217633256a40da6abd93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdaeb5026f6e6c1a6118a49f869b6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595bed180fa714143aadf7ef0da23a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547706dee0fd9fedd207de1763c25f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf051b655aa25906d5d972e50fef3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c7a86a95c1fe4f540cfbb03730e73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607e83c6fe5371a7ed5b513e268073c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3037ca4cd1cc258367ab479e66dc82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2ec1e7a089ce99896f4b03b78479669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94ac236a26d8816bb027c77ff7e8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a58fadf3b252b8ff2cb3681ce6528671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162201c7bd2544bb6949331f47cc25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eaac57456791eec8bfe27467cac82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632aafceb74f40f7a16d729407961cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abaf99e87241e7c29e43f3cf79bf1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b61c2a9123a75e39ff2a4f6588564676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d249f965545a16f598663e6aa3328677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57479cbe5ee0ece418e5ab79a29cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1eb6634f37128924b3381884daab2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b9972476d23292219e7a1f0e33ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d63d4fc24793bc8b76fcedd364ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7691d03177ed4189e9fb04fd2154e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e347bc80d229f1b4acb92e72ccc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ceb9e2c1c8003162087cd74edaf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d72f1f992b9b097d71b34e51a74b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace894e191d75df54a180f3c27957a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1f76add441c9f87d501c87623693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455e0945a2e90043677f411711cd55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fab14919f03fd3dc59a7f2a9c0d97c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377ae72111dc3d11c4b3fe81f9f6074690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2556858d4df2e2a964b83bec6394b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b597e4f0d3048c2175ff2eb4ca24ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f27507b819566673ea2d08b76c0e55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a4e750aa1d72bea43dcb4795488e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d123553a63164030bd351b5769cc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610e255d0c5058f6f4681f3673b71d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a880029a74010abd925779d168a03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdc928f7acf4fc16ee917f7ee8e18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6054bfd9ce90ad2b4451f11873ad96f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692b928a75e6ed540904b985777413700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f120f1b38b9cc9c4ccebfa6afa997b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561eab2baf7aaa763214e522a4d9764702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc7a47f508eef49c9c181ca7b05adf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10869e4d8137d70ea7c6c87e37fb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6c60fff1a9dad1161473811bf5df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1bb427688b3ce11428b45dd66aa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc8e4869a76c8a7707f67b2add543707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a971d170bbad095c6f2a261456a7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa62df0aff5b590aa78605f1b10f703709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e7b1490cebaa83697e8c4725a58b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff0107098b6f303ecf63decd629181711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72567de8fecd69982f8af8d52b50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821b0ded4afc1a28ab281141191d56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8cce5d90a616736ead631227c6d9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2085366d080499da85292660d6245715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e2fbc0022057d2c2c394ee2a2e50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fbb71bb80717fcf63a30c165ef468717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c6a9562daa46c895b7f2f8b1c722718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e307fc987691ce14441d50080b955fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cfaeb88f5c9523ac4f70ae5ecf36b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9aa89cc95ded70c3f6e81f26068b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08c447f4adb8b4cdc36a502f499545722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf8f6eb99a85a0bf7834587cd0f45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d63fd894f03aac050660985c44bb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b5bb344728cd89a6cf5c94a5fef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8618ca7f1a7873931304b7e0605e777726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ade822c8dfce2559d7eb3a42ec029727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed0cc2c430ff4418dadbc287dc6eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93ec53d88c576c6febd8bdb026f12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaae8b16a3ad5cfa36adeb7fe934b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1bd9347404a8efd57fc47299fc98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd254318074520119b4c4bd148e7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53c768004b2199a1b27074c094144733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aeeb2f262fed244efc85b5488a778734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c8e9e54bbc618cebdcaca98c013f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8853c95e1876ad1b0a1e17a28405736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d2526eebe7ab72d9b1a1b7568a44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3f79574fc483405c7a5813627347b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ec29732fe0600e3eefd92055b10f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d161a96090053aa0d24ea8efba44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14f46d54ee27cafc1e59ccd18f5952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1c3654cc3180d49d0b57e0648e7c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92193e232c9ff5c965474a8ba420eec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244103ceb7e319ad080b3f9e2495263744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6f4e09fe9c06b0663e42c41237b21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146868df28abaf012b464bbcc786b24e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc98a20a50cac45596e599c38cbeb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792c7f9fcf0f10186f85b0dafd8a4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c222ec105984e9b895dbb65169562d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788fb42f215594cf21292317c5c4bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908c71cc2a19fc2103b500adcf9070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38bf91ceffe58c13e41e63c0b84dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78b653834cf535347ffd2405063931753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f0d6888275973191fc26bdcad5c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d201029baf9e9d51ebbf20c6303fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6cbbcc86b4320f3cf5f79a4c7e408756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ed3297c35d80a5cb9dab91dfde122757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade102fe35340cd3c9a167316c3925b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28940562f8dff30c8747bc7e97d338d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecfb62430a34a5cd5b76de4fcf45fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35464d20d06d40d04eb54509b564adf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06723bd98e6fb5dc048dc67e60fc753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414c39eacc33c8b7b73dadfe7737444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad45b5260fd4eaea850d7aaee533225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502371c067aae9a9b447aa33cca911e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f320b0d2be68addb2b5170eee0911c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a9c3c7ebe684787d13e01bb993678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdafce9f02e35b2e15e1ea2cfe05e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb84baee35e3811a223710667059910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b467ec5d32c4952b5d6b99489dc8d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1329378c7a64ab6d188211158036512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f152bd7651af7a6994523460fed476813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a57eaa39ed0b670bb6485b2e71a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4688441e3927d3c2653edf49a7111315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888939292fe37789f1112ddefd7f9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2392d070387bb20e16cce4934fda6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91ae0e0829e59352bdeba1dc879a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d85d259535635886c4410f5cf4ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714599a529cdaa6b482ff903873fe120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b67cefa1e03a510b0f898eef784ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2fd246182c0ccb085dbe107bb91522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7170ca1812775412fbdf1796992dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bdefedb10060d0f31108267603b7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731e110282d1cd2e79e985ff64f58625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a34d041cc97efc955b12d56a6a01e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0daaea3ca58dce4b8015570fd50b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4030129374ceacc22b3b0ca9644a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1039d3f1a6fd4025ead3101f89cfb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96134589681d4af2e77d21db1271c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae98fe974e9eb88fd576cfa2b384e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba15ca4fb06b629c3086e006a682dd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82608cd0840a1036c6c9afc83cc3fa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22671d6f407e2f3e0c65d810fd0974a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ae4c85c227912bfd39ff08c0585035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804214e8196c080194e6634c60b7a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca235a10d5728e26b90bd76c16fc0dbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e789f7078e898541c57ee955d4bd4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f34595a6aa23d31d39e52e08214039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26520b74a519f245be2db67f4d24f9e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782e4560b3d2b8aa4190fb273591b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd184dd076c7ee7e0b4cff130b77a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f503a6fd1e5dd54750a58cd19ab1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a0f54e90b5753fef8d6c685846e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f6b73290f10fc66d8f28d6ebf84745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb9bb53ec8df202d462636abdafc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3afaad35c8c76bf792a8f046574d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b466422305509102ca86955d3bfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db85c00faa8c2191deb8cf206b24a0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb458e5102b91c374cc4144b8aac4c5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb3dfe29b46e21d442c29948d08dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97c69b22b7241ec15dad49bb92ee052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee6d1b3aced94d4ff45c1506bcc9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50089535b72fb1e825ea136a1a48954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20661e707fcbeb80efd6b30630db5ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862efcabd11dfb5440c17c31b98619656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109758c0076e05952f155eb4bff6fa2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841456e678b5f34f8ccf5fbf9aecbec658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c625331365026951cf8112fb59a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9278905a17a50bdcc92c6038d26c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95acbf98cebab93b1a47054615999461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfade7cffae6e88dd8c654f3fdd64062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e97a06ca6249f5ec228eb4217075f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb4f9f5e12f4395860ad7ed3ebc8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086b6e62061816d1b1f62be97d35dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e674f8b4a2617d24e1847e39a989b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8238af3dc271da8e6dd9517caf522367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f1de1ebd2e5330c56016b9cddd2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a504ca45559d568e50461ed6e506c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98d9ff1cb293c836b55247e4f8dc2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285af9dc83c2737a27c9dd239abfe2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25adddc3371c09df4560a2fda2c49772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27f2a2d786a32c955b1da92e19f0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71a80cb12ca935ac7c4ebdb4064d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c71b004783bab4171f3b3aa64af075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e7ee36564cdc024e223967da117476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21694acf86dbecc3a2c037ce08cec8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee50408ddebfd4531081ef8c3c6ae278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d0c3cdc619c81b7cdf655da80968c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da02aa7223a5ac20e286eba2359a6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c95650546d5233469cd46a57115181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b91327ac183e8528dded5e6575a41d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c4486a511c41501eec40714fb43783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be806c7539e94e5aaef2e5b0847e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee531b1574e84a0a8f9dbf081870d9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e3a929ecdcf5456a3f3cbc50712b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1934beaae9f8b6c64a52fea0f61451a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e774fc8083d4a3974d820c041522688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956848b37ed177982d0960358008d6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334f97ea4960ef905fe00c47315e4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4dae1cbcf33e67fe1b50329fbfa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785183a34a3b701018ee9cc5fc231592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85388cc53ea48c6344bc828bf23496593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e262cc51722b9aee85150c0f4ad6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7bc7e3b4e4af37ffad1b4573fe32795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2291b5e6fcdd8ff04b7917f022be37d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf7402366d371eaba79ec899ce97497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218f30c5045e9b02a444108f0eda19698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72656d12e131164431560ef13754a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166c1b23c35d2b8533ab29d123a94b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1635f8b1c14e43787d770f0414ff01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc174271b130693f939d98ed2bc9ac9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae1e93159022470292120b128818c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4597a62f3d95f91e8d49adc0271721d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e3f7e00646b29f2b26136c21fb20e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5813b6ed2b0a5c394e82e32438ff84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f926060520bf9e93abffa131fa9a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4f44ead5192629c6984520d7f6b2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ec760e94cf9798e7fe555e91e857109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f2d13e699fdb981a49a4cf254f62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac365f5dccdb46cb6e05687ca15a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbd54139f6b6156cfd689ed7a9d9ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33db24ed0ce38592e3fcdc856200e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71aaa3403255631799331c6a408cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7db85bf9d1a0df944e99e9f6e97f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d083fd83046f54c0eca9f77d4e9f5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494c3fd65d9a85d8fd69c15441db2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f9649315cb5155b1dae61fbfb7ef2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1607aa2a0b8e449320b332fe962a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629b70a61315d0ef942cf9d45192e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbebe1fb3b9c8943e02a38b71767e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bdcb584858d6e97d512715efa0050122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba5f0749dbbc94b663fbfa392b777123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4163594eb0fb4e67c54af1301dcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0960e01effd2a55f1b7c867aa1b6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888463f7d4a477d5c27d67d875b57b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c16bd8e92c63c836e3b9f71fd567127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027dfdb2c2db60dd040a9a8725e99c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965f458b4ce444392a0fe88cb84e93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd69f1eb2194338d0e706e9e2f398130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e378445a553f124df5bf91f93a84866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959914e9e31e6ac22290a91909e874b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70502ae75436d273a3c17a90cb11ebdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5566939ff6b7cab9ebd1c6c2dd50b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091590d05119d90737e2f4c95ce961e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b661546636139b5433c3702b29484136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8817f6596f303aedb7236e232db72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc48a8156de0ebd4d9741cb7a9854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62bbda63bd20cb0d50e27ff8c26c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c875447b6f5cd3f6cb6b0064ad5855140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b5149f09052fe4531ec83d9fc3eea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670038190c57c79f1fe96ccf02950302142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0454e10cda6af3e5b733135fbaa429143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def20ee0262198807312025c0c5dd175144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e8905f3b9a69a1590aa36b766ecf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050877991624e94ac93d6833ca7c58c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a229f62a794a321231850eeb7ea657147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9033b35ad690768d5406c769628a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5c36561efb21c9fb409f3b3d8c0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039fd5a9289f6c05677a90fc39b5e04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a3587dc392dbd3ab47d1cfe48401c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f059a34f681fff16877143025ecf50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52dee95531684653473de671295cf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1175b852864a5f6ce0af7dcb18ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f071b17ee5d7b6ecd921481011867f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec28d561b3720ada0a11f10c8d002156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4aca79a128be6f2cfdfaf0b892d5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f06b2042ea56626b9de0441d915e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22e631c2236b148eb766c610911d33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47477a346811eb8ac3f41a7d352cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4647a73bb690404764d2e4e784c8d1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a73276375ecc99dd906533875ced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73456c661de2da7901db0e4d64dffde3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38cd5e07306bb25640fe0f9ca4675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979197b0ef7312f71ee3099670e3887e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cf55efed96153c991d6f719bc65e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280ca4a4d966d4841ed2121f7f2fb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4562dbdae75aa085816767efa2630f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c18b6b97fc589848447b4e742f0db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab742a14aaa0e059e28473e7774d5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a303172a4cf9d46a9d40af83b3149f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e82cba7d91add100d9e762209edc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e31fa179b560ce2a0a213e66eff802173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5800867b3495ddefac99b9a0a4e4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690309365db9e86e0b94f30d0aae2bdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad3b852c5853eb03ed02ec83c0c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b1db1d6e42919077f39fb3dfe5d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60806b3624f5442d9eff7bc5d6dc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e443d58214c8c05d6ccd8cc0d6b8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b82f1bc2734a46d788410501e6a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46830503aa70f43f4683b2f31d5a2812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f08b4b71368ca631d4c55cf0e2a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b440144ca7123ef6799cbfef8be7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c2a970fa58d024859af41a8b1603184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be193878893f41ead945ac222d53e10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e669c14ddf4d39ac55b8c893dd182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798863d7486b20d32ad4639fcb4cdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61fec9fead623a5b2119518cb48ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5ce8ec8d78e0b7955e29ac45fed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c251283e7bcaba4fbc4b7ba6f8fbd74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a26a62cdbe41b4a5067e5a27d35c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def74033dc61150d686720af0ba4230192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066db8abe1d557b5570fa39e9f636fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e69ed3565fd2a6b885202f1a7b39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca167970ade98d037cc53b83c0769c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88f706660baf3512453045fb10255196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d56e3f7b6b04f9092c3b7da3869f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1166a684304aba053db5fdfe598f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc13f46cebd4db721b96e8ffd88bc90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e5391489c7d0d05bab52b3cb237f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d5d1af04eecc5d59325dffcf414d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bee11da7c2572de2d2e68cca03344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e5f2b607c5b9c9b4314d2958bf22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d813c7e7ff3ec7532f022121cc9075d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1039be59865e92cc1f373c1117a3e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ac1774761622fce9c7188d37bf7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77b2677a73ecc999100e5b1cb2714207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189811555d1789fbedd06cd55e81db5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a13ae46dc566492e47d7d2de31c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0ffd7b6d7d9594d730d9f0d5367b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76474c4f2ad0d154f82e56f4e96f891211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a193ac1ad3593e38dbeb18860dcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e321726bfce03aef732121a43a67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dc057ba8a8c5304838cb588ad61dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fae2e68c34ca9d64ac5878358723f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e44e7f1661b0df8cb1a1501eff1410216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc1351c0682515f07ede74e9338b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e54a6e5f465fac1931e4cf25979858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aef396eb5cfaa74e8a4e240955720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c152eaeeba7283fa08da63ea5746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f5ba24ba4a6ec8ad54282dff92ca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260227962d63f35aa9f56255cfabd1ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e50c1dd57e79f719a5a3bbada6be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe88d176f53318af752c9e6bf48106224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09afc3dd89c6c5e64994c35329a4681225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769cfbb49519b5bbe92dac982ba2450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e0c84579e345e9e1c407b201938c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f67d1225540d0e4fb46e5658e390e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b39868bd8e6ce9fdcbe65ecc531b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67728783b8c1b421c20a789edb715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3efca85d4848c16a7a5bacd4fb23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d4d004a446431931286e3612f47e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e1bf58d830b825290c910dda0bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393faa78a022368f450d622240447301234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc015e0fc84c4f3f560e3bba83d4231235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ef9e7bb2f2d02599153597e10c24d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043d4994b1f8380a4256d55300c08bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716110fabb1fc1a44d04619dccfdf383238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a105c4d6c39ed5c963048c266330f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153187be213af3fa2a63f5586441706240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151456c9017d2c01a1c9edfa352aeda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a4c6846e5fc3393c6dc0f190f3c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319fc7418ca8a9d0ae4ee447cb0333243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a00e792661b27350c6a61aebc9df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb397a452951df296085cabfae3ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb5e817fae918f21ed7b646755e5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b924421dfcfdfad25344789e139ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090700eaa1f38320cc6f8a54c0bdf03e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac84489423e89a269a4d23543b563249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb51bf36e945ee88b27fcb7b8aaf1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f5cc6cfe9b0b6b7d40f11e993a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6a1c6897f279403b6932c40fabdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200a072b286701e9ca26d74d1d5afa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c1fbcc916ede58c7b4fad27b65959254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298ae2e15526e20c900f6c49135aee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b6ddf433f134d3e03a74c6eecece256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92387d03146e0edd0e2edd2d0909fb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372a87b12ff7fe3506a582be0894933258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8691559d32b07eb3a84dbdd449a039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a6ef82c04b3d6e4d036f1c939a41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6afc0c8f7003debb6215f5ab538004261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfb1b00852569f86177cab74a63301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a474e12b13c783daaa30a0d1ab66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878dae14943b9497614cdcfd9e982b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb67548ab15b4e036ed95718c0f752265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab5d8d83aaba9726034d827325d749266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951a2c3147b7d40a89173ceeb41ac9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577996906a7600436e9a6a0e0b2c15f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4abeb36e2987dfc51a2e9b2b09ac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bda62755846a699c4061524913f3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f031882492da1e0e7b6fd50fca0acc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e12263f6768d2e63d7a25e5ea378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172050d2f976116e8de4a370e139f14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be01e3b2f83dd980b0d0b7f24be42a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb20705026af05f1f43437714b6263275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7a93316b77ea305585af375be143276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b861758f0c692ea0807233523157277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e0c7009007dcb8e24dc55f42bce2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3249290d9304833e71c56d4e9f8ed58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2f6b6b0e7e5b59925f66c5d91d091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22861b63446786a6adea5a78b6eabb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5154911b7f4f51824f7ecb8ff6bb67a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936433ca54455b3ed27bc3b0c1925e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30272be14e7f7eba3f9bc08af4d28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635ddffc0687c4966880baf6a4270c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482ecbb7386e854917299fcb7f941c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ead6a0438ab024097234b6d96e3f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1562921783e4e6b4942f047da078dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d77407d8119e71cf2f17172cf1af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da702a0663d8e4891109822cb7b6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab02258b87ff536bba9bb26ab34f78a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d579222e448e39279f97e5d67a940292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aacee3750dd33410e74a77a4341da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9f7c78a0e82d150524a8527ed021294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff5b2e1037b001523ace17c2bc2ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa87f01e1e8b9ac78e665adb5064f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3478655bae7e97742c19be3da2682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6daf988428850689a0b2227b16c95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0267850eb4750e0f49e60ff5d6441299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22aa33676d58a0be16cfb317821fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d524b47aab7e3ef0b6184f11fccd05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f387dbda660683d0546c4eab8752302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6741338964bce00b816163a62cbd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728dd0a2c2084120503d0eeb5c4080304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439782badcb16fed9d24d74908e8db9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54b7f65d778e0d1071a163959ba320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcac1dc6d96a79b0b60708ac10a17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75e238797512ba3c7413e4cc6d499308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef16b3618533db441d8d68c6f017a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f24a02b0abd5c9089036a3b3e77030310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496157fc4552fbaa5368d6bc91cab4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e19d74f0f36b362e6e9d62168a00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62064c85efb4bd547b8e8426dc0ce0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbba45dad4a53c6441ed1bb89c4cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7dfff590111d8fc193e73df2fcfa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab0172f3ebda08d92904125ee6e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea29b37b9a84d91420264bb1f58ff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97ebef23a9bd67ebab2e8fd103bec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5a9e8a1eb27af22f6d047d2d6812e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650865cc3bbbf1e822a18be079faa51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455775bb02247c497e7832f1a888f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811eadf01d43183f1cd3a79dfdcdf3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e90f71bd314f0249597b8f4da978b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539c4a04235b1e510f35a9d812e076324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d28979e616fa6c67f61abf7ed5d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4614295c845ef2ee73320e39ae948326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ce79073de7fbdd3a746479c2f4f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175fa8ec825bb41c31a089cabb8c04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dce77cf562260129b82f17817d2b1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d563bffab00d5626e99accb8a0674c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40895d655e5bc41c3c34d218a59f19f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de85affd2402acb1d0c54f4b43ed36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c4a0689dabf74df5799f062944fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699890e9e656926981a6aedc9f924b29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe2b48cd6638a60f6d01483066be7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa137c4e2d2589f972ed8eefda304b75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c94afa4798c7ea16eb8492c0883771337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e1f5eb5da58e5585bd1365a9eecaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dee7dc4ee4fec4b2022ee0ad1f64fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1570c73f81e1d8d7435961db39581340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050716a7a542846f642be13448786b61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e7f373f49a1117244c58d086ce2d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8678dfd28ec88a71f1eaf7ed3aeef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d458ac130b296ca716c79cacc89d0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ed248fb00c3cff810aa4922963c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dada1cc889c48748d41f44eafa1da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e96768199ca62b7615e048156b445f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9d2d866f642915dce95a80380b47f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c03f779d58ac5074fdefb578ef34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d610dd6be59e44f470887a0a51ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d4c887afc2654bccb72de5ac50d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb741a6202406f7079a361409d8c43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f21f71949df3729b4009b696f9accb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf453752ceec75e69b3712ea96b8c563354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f8cac2138086d346f316362a039f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2394bf670251ef2a381d4f9877e41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe8fc2a9db9b1a3ba2acf0a82ef60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca4986cbf47f9a9edf041bad44d98c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8e5f5e9e9f3da2fc6739377dcee1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802d349762d6eb36691f7c46823f5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe4133b217d8599b6738bcf3f571b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d45829403f776a692e78672fd250a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aebb2dd101c4c3f3693cd488fa616363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07833177281a0883ab26acb41ba70405364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474cd9ebf987f2c136448cb6ce2c492365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace391d5fa1babbdd8d144094d1c34ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ffe1ec063d89d85084b1391b727e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea167e0b9562399534354e5be9a2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983ab4506686ef9cab78e838a27db9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3649585c0d238cff852433d8f307ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c046eb1a7e56f9b207f9d11b1834371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f3bc3dfff297b178c96fc15d1451372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f117068d5365efd599148d2fc3dfbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa468af74761e9fa86d7a830ae67d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3843f16f3f5afece45533a54ffdf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed5f83d59a511dd4c37899895e95e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73cca54bb630aed30b3efc6a150976377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659852b5f40c45c9f8463ac9f4cebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f85551d7c4505e68909f3c84d874379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604c39e59aa7cb93deaada6582e085380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609ab3ee13b7e9881e9b43b5011520381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f97c2a6cf166ffbbef46be3f348fa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bade610ad1921fe0a4211668cd4c6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7482f955ac8e7dd2c54cd9cc29ea6bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642f5bc68a77e0fcea7317ae8ef678385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e2bb110f0198486d4d35cb4f716e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98745b96614d6faa3606c3f77b400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850409087910f19729471a423b1b48be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a809050a4d20e201514b5f672bfc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465153b29de1cad9b35efe4c9cb6f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe16d2584eb2942d79126dc9aed2423391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f0bab4cd38dc807e3015c47c4a5e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a47f85f3e084035059825c6dc460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd0af6c1006bcd5f75818e48b1e7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e24e050543262d74c30cf6edac664395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1709ae83d6ec3cb9dec03c257dff67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641926c478d3ff90b76c05d3acfc6d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fc12c7416b671511b70c95185889398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c593984986b1f14be6243e3946ef46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c7f5a65fe03b37df1affd034b136d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283a70f6eb8ea6be11e9c9ceaa225bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b6b5ae4186ae123ee0202ffaa41b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26163b8d374da7b597e1ca09cc7b2447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f613b133f853fbd4a0b415c424f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716677ba987a1c711503bc43cd77ed22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e4ddedb5d0c76642ffe5436f9f07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182189060fedb6694ffba6f9e414faf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ae30ab3aedd3387453ff6a2bd32a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418499b8f6e7f8745ef6a3a9437d139d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b23a1d7e42cd45eb46ec31836d90b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff51ab86566fe078ba6dc8282edde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9a41582d862ebcff2b2563795d9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd1b5dbb36742a7d81abaa5d3f168413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b648c69ff8161037e51b20e2ffeeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eb42cb06fb086019968d4c3c70572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262139312c94c398858a5c712b7af22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035b22e92d8b150692b302e09775ade417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf942c9014cc43e7d78a8449941c998e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe1897f84adcc36c0e64d33b1bf7ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d8201edbf44c042b62cb88a73b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783bfd96090e096a3cd82ab1ca1bbe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f2df811bbbf32ac3bdb8692a1dcae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdebc19cc7a78c07aa42c500622be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec5803964b6842eed39932608a8b0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786546c15b4d6397d47f6a699f2361425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b36c306dadb96767033f3fd8de2c82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00fc2f21f2bfb8e7ed8e154f0268a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eceaa5d5d2a74fc6851e6b28454047428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807696776b3634f5969f1c559d2e71d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16dd5195422a4582859ae1166a1a2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff6f87d72ea32cba110802fa204cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485f8cefd2862b19292f4774289b4e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bb7b624147bf58aedbf17256f426433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0616b7fb12306966b68be63288c64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c0fb7ab70c8e9d2f6d7432464ef4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9acd3d7cd8f6ba19435c62c225ff1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82158282495be11148dba337ccdc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cda605d7a72c425bfecdefea993646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e993052e595535f21d369f091744a6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace8acaf19561a72dedcd8856a6c452440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c17a6497a01692c0122cb29ebbf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e31284b12bca0eb27224d42ee468442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40bea0702d3d279b0e30e6b572f30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cede4bee228dc093aafa40c8aba449444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86df36aaac5da2d6bdd5389c0a5f61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee8ffea1944af1bbde8991a86609d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c097733f11e04a152cb65318ae6c983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2881ced978ab471e638392178cf29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7d2eed885902e268b17575d8456d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475152e6ecd5285f33a2dc4976cf997c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d81628eeaace15aa71b26b62e88a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceade2c7448cb38eb252770ca334efe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08a5bd483f6617799b63e51877fd1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27332b03b5a648d984810a12c9b9ce2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020251627ab03133bdd3d6186e7bdaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddddcc1024ae0908ac9c18fa1b28eaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95ab435365763d7903d9e44ec4a08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71fdd64d6e0f19ef4ac67cc76d639c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a283a03253e3315c841b5d91dcbe91c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812d9e316a50245b22f3cda58e9abf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086bd4eea54d2399d9740ac0cd72d49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeccfcecad9d153244567c84296df6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885080a2d0654492edb48a723861bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71832553acd83465f00a4ec008ddf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b18bc4433bf605d555dc09b774e2a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36f1391c657426f692c6587c4b309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8482e5f2e7dbe368123fface37a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01520a2cd6cf54d931ae80c5bcfdaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db38210e578595d80b44e9b761a827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909645548385e250194db5d28845b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed7cacd478e26eb5abcb36f69b4b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d485c9298817ab5748e60215283633472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035498bb3e539ef66f740659427f34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb61b10ec10be580903864dcb3f9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bbaae5477b479cf451b9b7ab51eb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809224bab0e81f3eef45e69b118b5a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31228c599e9f3f06551bc05a15e48d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f83acfa161ee71b19252e85773ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9f5d00d32440af074ada386cabaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53548bdaee2ded1f01e2a09ef8eaac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757f3073932402d4e99a37e1bee026481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ba6a4a2ae1543dd1de43d7bb9443482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f102958e1242d7298dab956651df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef5c7ea190faf9bafba4501a4f0ab0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57cfc8df381c28080571c975ca0bac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c292511f020db8675c6138adf147486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0be65b63ef2ba485db56dd93c2085487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e53fb387fa92e6db060ea8bba3050488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9ae776adb8adfd95dec6900bec428489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f2f4f79b64932026e254427c0d75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4a5a4d31d0ad8d62ebe49ee241a60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3efdd88f7f2a96c2b584d990c09fc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911d97890dc88066782a3c9db917c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e530678001f2282adf6c5736a980d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacecfed1d3002aaa6675b635670ad67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c625f243b207f3500dd52095f55244496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b650ff19c6b2c3d7463aaf7963c579497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbfc0d5a1e7ecc8d3f9dd60a72a7cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da0404ea7cf679d8045ab4c0d24f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01353e8ee66c3d2c674721980fcf536e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411cab6e08880da5fe57a14d13ecc54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d1eacb439e0a6e4718e01fd1471a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defe184ecfd5aedb0cea64e91554aeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5654daf38c9935037ce94c41d83f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2c1fa303f2149aef55ba5092234f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087484b15de325d7c79b371e836c271506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12908f83065529e8ef2e092568cb85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a9d476635822314bfa29c042724d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e5a646add10072a40eb019ec7f70d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263a450671dff05ac4a23c358db5c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a903bb496cbe0c91fb5b33653accc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e72044e9730386b8900f48b3f76e52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5872735ce1f539daf5904103e927f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54eaaf4088d721fd5edb2aae62e6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d26d7355fea321c09cd0429a1f406f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf97674f78abb840a744f781c44b449516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bc796933e3c1d9fbad59f9272f641517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9651f4b3f298e36b9e892b9db19ff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756dc2a169fd0c88793c420077ae8c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493062c175f9b5d74206841675c1765c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08127ab90c0a1dcc802f00fa11cdee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ad62230f26bf4cd1fd624312271d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00412ceadc077e13c5d8c7939997b58c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83311bb22096a93e390dfff84988d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c217e1da5ceb5cbbb81a4641a7b38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be156552d5e9b96debacf447276ffa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3009d687868a4319c37f10df4081e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94bd11ba6c642856276c3d7a0ffae3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfb40d3efd066bd6891e0995d8a877529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2f604390d20e40fb9967b0a03fc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333b20f40987e269ab502c831b5df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c13e6e07e7dd60a26372f0c97cdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dd19800cb5c3203ae1e12a7c7408a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2160e57dc517fa044ccf26d2692c955534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96a906ecb76a4e1ab7d53810ebf59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b585392f52a2992d396e5b8bc4d06f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ebd764357e80c780cd7e5c3d9e01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab820ca4af305fe192e37a542e64e20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f46bf0ffa235da1c1f6a278b8ce7ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c454fe008e489939a592b8f8496f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07850865921f12ee9071b4ea3e1c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284997f27f6f90df80639a27b16290d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1531d21ee67e40b6897f5bd60ab5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226968e0de31d45b809a8b7835e85e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89ce5f17431489f96c7e794be4b4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afa32475328185445dbde4f208dbe0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9446cea7aff13a810a4b06d0b7b3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be62f5cb33244eddde12dc3bd38fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9ea551d7f6c7855f5ff346e93a3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0836c67acae2fcc6319a5651f7cb067550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be41ab924ad34ed5a50e4a6d505bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416879d39cbeb4349a6c7e41b82cb967552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a662c9d7fa84feb18a34ed76ee764d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b5bd359cab462c8e5e3092f53403554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fc3f6a0b94f14950ec0ce66e721d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcefee8ab92e72109945dd967a2ed80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b43c187e5e933ad3f3e6f6ad03e911557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0db6a25d3fe44bb348641263d767558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068b0d5739d1d1eeae9e99b12cb4d68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf22430f9f75fb98d4ed43f48e8f31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb4a05457de8615e495e966bb76f97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cabe638dfc835eb2d7c5ebbe563812562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136c36e7c4f3a7d46bf622582b8005563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b89b553f18bbc682a09734801ea4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc7721db99c6cfa9988af931314d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc20b1771316bb2bd718c7d0db9081566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596e1a41b7ef06d1e3bfc657457380567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf854abe5b1fbb6b2273200c51c8304568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e2dfe1969bba8078506217a6fc166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f59ef803dc4d3ae88ac43b36e6435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e5e714ac91f413fee3432c57d58b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eed8b2c95754e9a525cee63313528f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc54a2e1c6be8081a1a94e79c6df11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1eb73fd06ee8e6189549d12eb478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54502b8e7aa01381b662ca076ca94a44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd018854620b08bebd9511e0d0ea4c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01939b5d3d7fb65c147ca1721e2be4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a036807425683da71da5c54d39739c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824fda0fef7a96167fb154a722d126579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85971b5e2cdcc92c9c293e3c6842564580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46add12d77fd0cb2238b6bfc448f0df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b38e80dffc1a72794abeae1a417e0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484491a515738a4bf282e26ced06fd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2801016f247459772ed74ee4de3e3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b01bd01c1ccdf5a31098ddd14909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996684477a2da14cde92e08bfd321448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2f4fd2fadf4ed443360416549587587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff45ab86271264bcf8ac83b732ec88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035d0200e125522f4c57b84fcc80df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfb0dcf828d1a379cf4f66d67c6f31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc35dc22b4afbd3f9e7c2909428b64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9648925e2f343b65d59404e997d0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a33a1ce92a81e77d26f858cc48687593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe93c2f62c90b89d47ec20277c5953594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11bc6139c88a8c7a4c63c27cb3479595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb5894e28231f08269d5d00fda515596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9e9ce11d2570f2517687946e8e94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbcee3ff1680f3e9d09ace5f1f5aab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10532d44fd699eff967b31138fc4ab16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c77a21a7c03e6f60bb9501d1492b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6f7bc505a0b41a922c3e9857f74b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd4e7c72e1488a4cc37c3195b17bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a484ae57beb54d436a8882988314e6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac62e2ca1dc25ae1496d856b9ff6f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599038f5ebe089f0c23eee9084f32745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a966e0ef7649a7b3db3948bb8e72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed266609016b8cdb977e81bb0cdc2f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274167464e9b4a4d8ac7129419723f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f0c09824c4f3cf09d195fc10cb071609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191f3be00e6f3c2a16d4d54116c5fee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfd014e699755a6e30d757726b7144611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fe428825f2ed73539c944c16760ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb945924869d7e6b314006395090a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547836bc9e5c0f486787c9428884064614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26920e129190960d129f1ac2fdf0608615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cabb670a0c1eb50eae2f0b0d2f60f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d747bf1d29318fedf04d662554615617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508ef39680e15ed7958dda57dc0080618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c076066c130a2e201ebde4d919451b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748979932ccc1f2d795b2ee1ea1833f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b707df6ac20247ca672311469d4dd0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27495d79193d91b7baffbd387ee7f1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc910ae8925039009008d3ce93367b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f27c02cabccf08c2885fd9ec1b22b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c724fb9d75e70d6b94ea3ec77fd600625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b806500fee96bc5cfd6a4f8301fe7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40773eef552e345e34a80bd4ea9ed9e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d988da27296ab87ff7f8b86f706dde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e4c5d539eceb7e1178a6a498610c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6acc3aa4ce840527d15b9c885abaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e2b400a18ae675a6c394385962675631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0233e92ff4e6ba94a6b608af3c8b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc8ad84326a6c8282a6dd40b6508e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aafb11bd896b813c10cf3264396899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406552ab7898cd38788a0fc72d0355c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc189064f3c47a2040c3bca295f6e86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3364f9b17d3b72d6a7456279fa7eb92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ebc42596dba2ad9091f64f241168638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f682f34ed7d98788d8ce66a5ca86d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360163e80700df43a7fbc59112e69e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66bec65e4092b649637ebf87b05969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05d3bc7921a6b69a5b7bcb70f16e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936802b03ab610d749eb493640c0eaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a44a30b6e92b0ac310ba982feec2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99977dd4413c5dc7d1727a61be4089645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54437854b17fb8392ea00833e79d84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6cd31e8641365ab27da2e6d83a5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f083bd64ee07bd25b520da93a83dd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984280599890dad53c09af35194d39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c5d19d579e6b4b7943cb7580c99b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340b0489fcc0442b682f7aeed215c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b1d8bd16d9fa47a9782b166147cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6bc03c98fe98f2fc82b3da08295d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c4fc50edd6925a97f31ceeaa452f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5ddfe086bfe27cf89fd4e8666468655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b2e5ba2675585a7c1470d0552e4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435167a8bf2a4650b312f7cefc4699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c9a6664bf4c897b0a2b374bc18d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b012a5a1e2d78fa1196c4b337be27f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138e1d8dc3fd7a0aa2dcadee23a735660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e108bb183bd3454160aac540374e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4475c7188ca9fd4388ed194cdf0d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0165cde52de895cd0e7b2e95a03236663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f289500546c79a889b79208f19634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da76cdea57e1a6506e2065e46c4757665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f56bedc163484101ed2a2b2977b05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de07b3b11d23d30361ab2b6cc3fd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449dcc1bcddce78cdeb69868e395803668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57b8ded8202e1875224acd159a66c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6049d2eb4e637ede2b50d0719916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfa1c1d6e5b639d0db41e718cb2f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2078629a587e6cc86775c96287273672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f5afea0aef9845b5d13db5edae361673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7c90e52aa1a753300491eb08add90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07cff9b615f8c81a626273754ebb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596764e0c113cd56c102f7cc337d60b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602b21829685821a4f11a405717968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063bdd317847c6f5850926829636d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e626058e8b3e95031fd9c0d050694e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848ea34fc2dd8d678b7efda60d564c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8679fcc33555a2115ac9d3fd6a8d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f601bab0d63d8836b9f33020cbfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32ed8a44e376b35ce05414ab70acb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534a152e357136a8a79be9acab998b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a493b79623243aa417663fd254777685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2679c7bf1590547efcf04e499662e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb52eb1034bf89dedacaec7a861ce3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8c0543839d2a2664e16e48ea8697688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a7f0e455673221f2dbc4ac0141e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51285e729f1c0f19d19fd2ee568f364b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611544776bd2a67b2691bb9c1c526c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231fae522ff2bee7f4dae805713795692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00015e8bf3a5c802653621f6e7fe3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300571b5189b7dd7f2c04005dd553c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61554b6d38c29eac09366530dcc0343b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644cd6838f330280724b85fded582fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53960fff6bdaf9d8c6fe69ab7ed4bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90769a6e8c09a87df12dfde26f31d9bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebb34191b3dea10ddcc753c466a2cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aebf6ea96ff5fd87d64748511417f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d85e9f486caaea0ed7272bcd7a3a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db3130d5dadc39e0ae41d677be052702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92521ce98dbefd7278f6ee24bf86d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da52ec4b7eda5c06a15de5c84d44c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19d225356d4abf2e37169c6c204f15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595150b88171663d48d8cfd41ce0a727706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee210d1c22c2a330d1fa0449cd8fac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce48fbb88c2f1641c407b0cc91d2ebf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff26cf53601506befeff7bbe68634f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe16958ae5974ef6bafcdc765cc16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b408d440b4739f3c3f12578a0fa85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c94634970ffe92d6fe157c60fd1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd39e3bdb3c1719db180baca24d2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aeab9aebfc3e385d7c4ce4ab80235714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec17fad05ca6e9caa502b1294e1029715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5124fc501e8afd3f681a6a40a25c21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda810c9f03d319a4be75b88d159d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abcd7047e08cf69e28d6f8b89d671c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581018803ef497896dc0a22c727d438719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f910e952f882f81c5b5b06c18f5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003a2d0eddcf899d2e83d902685fd93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dffa64ffa6ddb14430ec0e9475d92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de06e7e1a8b25ef0c2a2d896bb472723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b58f8c64818464cb180ee9e70a43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5129f718138ea99770e15f2e1fe822725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b6ec382e34f6102fc96e28ba4d872726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf7687e4b6202edbba10f75eec00b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa1210828d1e0ba6d2508ff8380e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ab3b2af0477a5ee64a770ee72464729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027dbdadf042428ba22fea367e56d98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca23ebc9c631bd39737e8e6c6ef0f1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea51cee55a649d38bc3e41e581a81d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7142e8d6ee81a23c500eb8e9f05de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ca2e6d3088c624cb293ba8180476734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bacad20dc83192baf49d7a1885a00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e42e1e30f3f5229eef2a310081a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600695ea041b469aa7500366d496135737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eea14fdb0cd84fd0483da3081f512f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8113544b9cb356d6e584e853c59522739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d03319a1406e651b27d068d9233b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d840bd8f733abfec90974b4bf2bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814fe077f8e33b1500fb57d2e890d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56ec7ecc334608684b615566ff699743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb09735c4e52e77b5b03c953f5ed8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e0ed3cfb21a4dc6ba20544b37698745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd32b562774d70e0bf3c74aa872cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb3703e76e28f44849692443ee9beb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5e57cea55a9ac9f8b9d7fe05e86d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f485e3d256b63601dbcbef10055e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d719a2ebb4adee7b1a9be16088711750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9852b0b572ae8c46e473282b65c533751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc084a04b8b3347a2fd966f0228a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535746ec02d89455b3c2e459fea0773d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917baadcb786d23d9ffa65f6ff3ace55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf758863a98d3bdf69950550ea605c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d76be1519f3abd4aac373b75b6710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa8c977ca58d9918ffc90826bf0532757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d5e3f4c1d169bf974e3f14f45566758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172d4cd74cde6f168aed990327096d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>