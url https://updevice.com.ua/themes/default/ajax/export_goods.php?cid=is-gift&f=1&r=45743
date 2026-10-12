--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6013f79811f418b0efb4eb35f710e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d8d0d2b9180b00ac54de21551b6012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14793c82a49195806eedda6d7ddb3f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0eb73d1a7884ae203c73e394ba104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eaa60f366c389c05e7f9857b26d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c3688dbc4a1b5a140f3ee89380c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327bd32353eee99dc9645dbdcb17947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1c7525d4cc873388f6eebb073ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61fcb5784ebbbd3ad5f0dae53fbcc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9207b9e26b0f9b44f411e78b3d3efa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bb6fd4e1be064f92a5efa820339f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2df5e57498498059c9c3d781978a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d07f241a2b6c45abb7a9aac3a7c5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aff76b3bd6db3acdf2879f85bfe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f6879ff66bfbd542d990a9f90d1b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e17f4abd5c5ff12ae3163c830c4c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dfd384ec1670e151a26ce3a3ba09417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85aaebbccf0848d03806bac5ed5869f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b4328b70be6aaed2e4b4333450ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c72945976dbe1de4c56b15779adad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd1c7b50b7cae20d6bc90232ac55921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93924e0fbcde75c8e4686be72c9ca9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658cd93e9c8f752ca38c9d55b7e0a4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688a720dea3faecb66697c55da3bb0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f847d485159d599ebd1a520d4647325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e04b4aceaccb0061bfe0a1473c46826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe948892b0af5a889c6c411a273bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5bf8494d7d3f0ba3d7604541e3d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0a5564d7abb6587d61859a07f99129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1254f36881ef6c16e512b81d0fecc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f5ea0cf3f70a82d843eade7b3633831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b341fcbf854d8bf0d673a8ed600be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdacfa2d21c4e3e6ea836ede48be07c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8707e2cb92e9ea4025612994b97fce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1197eced351375a85dcd60b9bddf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312652a0c14044ffe4ee3a19535707e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d22480498275a7ffc3c17ea7061437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925d7a71e8276eb30166f004031f60238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34537ce3942c91e00d2dd5d266341ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896c00c474fd754df995689272f3ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac88ddb974c7c0bf5d99904ef2b62e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a76eaf2a9452dff878d0cf6a8c0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c0f4fc624ef06e535326f0de0f27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755655393eb8a50d068be274638b4be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5e05df80c116a8d2faec77ff1a64c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc9ca8b3cea873843bb449d1c37c3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3f15426ab84c83af1ac98dbe249f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18fbe7bf9c14c7f2c5b1f14491752e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79ed58a8b9fd0da258028c52cd90849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f79ae0cd573c8b260fb6a97df36750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485161b4ace18fd391df4a8857ab4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a355e4d49018dfd6976c521c3a6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28110cf7b2f59692bcdf059d019eaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bbe2876a3103fe5a9db807c3f60954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa7fa36af774bedb88ad127de0da2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4758694523a6f564d55f5ddeb18a8de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2ab7cf512ad4eb66fb4070e2e4d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f4e613a01aa3d09bfa9902921813258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a9bb1c30cccce93c00bff38c1a1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad01e264d2f6ec6b0ad2399a83a8e1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6156bbb6b7ab3fd26c54ac077c674f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455cd3b57b58d6504e6594430943f9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c8c5f0a1ca8d7d19fc34e5bfa1a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686b0cff157e0c67104db43728aa9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf40158da9b6c6f36f013d7f72a01c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40177635c6ae6c2c45666b940a989466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f92247323d9ffe8a3ba73bbc5d53067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e792e6cf70c19f1a1ebe1503b9287b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b7c63775c180903de8bda06e3b8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec982677edbbba0b93bdb8c2abea4d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0f4fc1ff88fc56c6f40069edafe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c3982992c6e98411137a4783de69172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e5c00183240509f2a2e5808c0430773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc15827182489848f701db51173ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c178451a1a9249e11c040acf9b29f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e47f532658dfb15209d954f9d7a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9884ee1f0f918e08e0f722391b8809c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f19b29fe35ba07b97e96622d2f64178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e8796aa4e9eb8e610ea6a5d8428679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65e6ffd160ef6a107b3aae350f55980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89ae2ee2598469784f20d49b05378581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79a3d57ad9f89d8fa5e03bc9d4db4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a1dc0e2b52b8667711fbcaa50f46883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984458d4f6acbb03ba301470c198ec6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a25cdc1213137c9111eaf267decf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4f26762c7d2a3da3be74ddd360a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b4b611c66492bd4ae2b8808a64f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea33740f19c55bc48cc392e27ce3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7664f58fba30cbfaff4ed0f81daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd392579f979162ffba899b6fe88590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01cf343d180d1b866ca0e1c940d7c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fbae9fb0ec77d743dcb157f73f50d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794c0a5873e663bb6dc6525b904fa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a88a2be56df0eef248f71359d5dfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714aa6e9e8bd81172e1337959cb054195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961995106a602444168b6337383c60fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394fa1a9afc3133a3993f42db9d56c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b71d99e784663f3e6d6e7b547ae5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b19d1fea237598a084528caaf3dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240bac173e23b7504e17cb0f89a5b8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd3a82bbf0f7a3ac1a46ce0a03065f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d7b81c96cc21a77361db50be71ecd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311f5254e28caa8a01eccea0bcdd793103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14857215e5ef7a41d5a441547ae95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c2148b436b80bac0d5834e6b0a369105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35091c73746419feac54bd07ca26070c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20950d3424a15a001f401bf3b02874f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22391b3c78bec393cf7c42e09f4e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5154a48704c0e1486ca2d11ee8d5cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5641e5f4d763497a262e89f1563cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0f73acdc52dea1e638e26b7da9fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dacacedfb454ce249a1c1b586f1d3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd250b9e75ad19a558fd6c9c303770a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383133fa9afd50da95f368e5895530a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759e2d2fba3eb1ba48982f78e381b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af53866cbb4757e4a64b14888ced4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063bd44b7b5458640b3df6a40a463a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769736432f832e4275311ee79145e7cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b506a9cd05f6a006c9e14fc7d51d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658e4bda3e7550c52ab4082c44b90be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d6c7d6831e92a6be9cb963eeed9fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b26ae22c11396f3daf77ef4ace105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b17e4c4b3625ae6bc92402a11310d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382c332c701736a720ea088e36f9485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10148f25e5eece63eb968d05ce4382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20e2a05abd552c9bed48fbf32b90c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e54ba1d7fc2eaa91723eb7f83d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951ea7620989cf2ebca58ef070fb54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d70a4c0596b757d032db61cae2fe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f024cf456d8a089ffb205cd6e3254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c306c01ffdf133318413f7e79b8e91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679723e7c97e338182ca894a3e90ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd43eeb26d66badb491cbb9468192a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b81437f0b0e816f19d705916fa3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004743bf16c33c5845c122a370ca71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f853b179f02299df6712d2d1ae352136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbd608f1d978551d474b28f28e43c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181e402fd11f3c6e551debfbbefb71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f3da32441c34df649030deb74a05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a97373ebb84b878130577df9d9e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f9bd2198ac850c246bb4a0d19dd4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693dbc804d1fd138fb0cf5b4d97eee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e188791a21b0b604a24ed2c981e09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b88a1ff6dc32d13f73bf564f6233f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4012cfbb76805acdded91f7882420c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b4dc9d363b919836c03e67ad2896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8442a6f276a6a5eeadc4f168ee4a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd379018a0d52523ef6ad8186cf76327148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5131ad880a04ffefa65986b456b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe3a029667ec3a66eb098eced10805150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450030220fd8dd6ac77b2e1813d2a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597130d490beef837616b7c0529c3f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40728a2d4376f4a77648ce79548e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da95028cd61633def89eef448d4ac4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47a43a2f959fa0aac38e6d4a3f5ec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b784e4bc5e2a33252b673eea97c01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26b16d41904e735ae979c07e85399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f20af504b325d8dac04c993611fa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b881194fafdeacb47fefbb8af662159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1229059e7f84d4c85e0c1a8a67df45f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614c7cd5f534b080b8d53fd66a1ec95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf32bf533b91d9292869de6abda8bdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce831339371b958104aca08d9b9cec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5053bf6339ff4b0c5918f431adf3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e800efd5f4dcc3d6cf8c2e5f655b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d417fd33c83ff30c265714e8065e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03a09bedd9248c7cef5396f4d5c69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb28ba69cc90887dc017a3716e3fb7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ae5fb880a456a6200a2ec029cc5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca515d6945c3e92117bcc3fbdbbe7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ae61ad7268eab00c19cbbcc58c3ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa5dd0a26fe5a17b93ca03ad98e748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b610122cf73d3cdf939d48de8ee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7be5a06d054a70bef47668fbd0afb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4546576a365d4591dd9c2d5e33b95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2399ea2492c91430a0c5032ec0a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531371f73a11252aca6bc1570e5298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbc4e1ab0e5ae604a333e9abdf8476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fcd098b09b1493a76852d6be7dc49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4650591954be8bfceb347bd21224180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed6cbe0090c55c7f02df518ec2612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537d90e54c4281933ef8fc6427f3ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fdda0ecf8c6dd249f996bc675857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4b370ccbfc5f01e46e22e041644b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c900cb8714177f8586c4eb28ae86136185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd05679c04f7c793c5eb4d331c1bc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada0a6b1657fe4e44824fb40101cd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe9bb3621945d48808438f986aaa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886b4e2b69661658e4614dd92fddae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385bc92bba2a7195e9adb0dd770d912190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd197ab489ec1a437d296c0f19eb825191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309520624c115ae15f17aff61f186a33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998c36739161dfb14b44d4f0792890d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad9ae4262d7cb540c06cda9a5327f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57a52e71cb718bdc6fca525330cfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943b712807da56ab1e14d4d2a349bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecaa445825ba0df3a627d5bc2d5587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819518cea1e5d9d53b57073c3dd7895b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771e6a868e8d4fd5ebb1d0880651c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167828d3bc07ffa2246313ad33882c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bdedefb76c8d18329ce1c5279064f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2c689f383ecc67cf833b67f2a230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bf5dd1667f721e514287a74c56e14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a02d81656dc7e9c95d7a7636e482b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f2bcde764903ef23720e08abe0fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f567a7a28406a66b31e0bb8bc9d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432623350dc652f0ee578943482f862207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa574a2964e1d0ea35082a1f5790afb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad13dd5d1134d28c3d0fa9148f50ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84690148379f309f4faf011c70c213210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f52086f0dbffd0fadf599d835f3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685716ad0aadd2ecb7e94b28b0ddadb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f3bbd322d4119e5d457bbedd5ea3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d4e77b55a8b8b58511192364fb433214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c490e0bdd8e9782e5a83295988ea2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b974ce56824630e9c02e91c32d5040216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca50ba7d52ad1bbded3667f39ccad6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ff209e583fa40b29f78456959fbf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99e7050c59d257ec038d33d7a0629219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07bc7c143d33597e41d475e9b71e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae39518527722ab8166a5e5adffb62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e25ce70ee5b2b04e18ba0948d7658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4761a9e9a14bf235c27258a780b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91321b9f0818e7c0d2d2c8554cbc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209be786c2105001861afc741db73f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f876f3f4a0fe556a6755b50d0f76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c9bce47b69f8ec6d98594bf7bbb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6581b684ed5b16453dded13bdf7f398228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91059cd2a1fb3f9dc137e91e98a033229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373b8bedd6b28832de5e944ad6a0434230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccad56a941a8f42970edc6289ba0e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61fd16051ca28e252a1aa42106d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ccd2294a9be3f6f390979b04db78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff95ad37ea0234550a06ead619874b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189186cd843eb284b1f24ae099abebf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5288685d35a6489c7ec9f0d0473714236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bffe7549fc3f0f6cb6565dc8b4da8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbd70d4e61aeac5c8b9b53ae92cbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa14b34988dcf9138ea33d54da3184d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc6f069ffec23477cdcff3a9897afd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08fdf3b1933ec207604dc2c9c24a18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f6a5f3446c4220da0f7139f6b08b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e445b634d56cde115c2a5e014acb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b2c444d385329651392d174079f2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d81b0a6c2ba7bae9bcd3dd46fc19f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca61fd02fc87582d7fc733a1826ef8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866cd71e4d752cb0c71f4f2d8099d38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a8249e17b6d293ffa94114c1043fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2928ba8922688ea70e2568dcb85b2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552c4daaa6dacffb01c1b80558afe5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859fd25bed2a6fa518c9db4832183aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad102c4a75a3f0e53a300f2e41a7c50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d099bb61f59adec589cbaae112ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048a60657b5883804718d930786727254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f1fefcb1748f3f17e6f4fdda6ccc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b9c1b131274d7dd0b204355148be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de9dd279d4b63f0a967197014cb69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712367a92629db3d17d102f1838a482f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928607c70d00a5b3b29f62da1b5f45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb0601d8afe81b4c80fc9fb02ce6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834947b502406868a62b5766e8ce1175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1005fdc35dd3eebe18ac48e146b61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec65bd1b612e7c3119abed9af097b19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9309e5741c3cd2b2789a92fe127e7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15d59304a93902d95d9eaad835027b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d6a4c2f440154243c58ef169d8a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b5bebd8122ecf9bb9602c91334d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3680a0a2d4d119f4f2a8cb2e015b9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c537e6b2be2b1423c63885f434839f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bad9866727bc7c08089a7f8c67896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ff75eac621c11c24ccdecf07a4f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9cee4f2848af05bccbe7586f9eaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a902fd92295c25e5821c162305b9f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b72a6829eea50b6e7b6132a59d601274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91211fdda8f7d9c10e41ab33a853df43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e668a37b6dd37ef760be98b25018468276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cf24131a2e8476b841a52516d4dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8db0f5052fa7a6d4a65cb02f2de4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66412323470c651f8b2b88005ae8c761279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef28f0fcad3b1ee02cca8cc1318ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042ee64a1b34cb7491718e0e84d545281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282600d6db399b3f4651b0026a4749c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a9719d96c6a8f2c946f8e52c4683283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ce8fa0cc6418d1082bb85a3fc038284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3d3daf7322a551460a3af476db92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11448c395243ae3d8e62410f8ec2d94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691b1aabd56297d90b25865dd3ccf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92544cf38a6f5996a4cca1494aafd142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824ebc1862617c58d2e6543b3b2e1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c1867128b77bba194808f52e9013290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998cc38afe8132003a1957e628440a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aee54be9859705e2c4d3674fe8ccd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaec2abbd1abdb0469cc506244fed2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9f86efb3210a7fb97c793e471d5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2871be10ff9ed68fb8cc46dc27e919e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04466f5b272c5982a5e148ea059ac041296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6a765b524664d25c0045824d7c38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c906e4b88c56475ba17e6131f84617298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f8ee914dd68304c061797177d7b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47eb8ced848bf13a51ccef829e49f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f848ad1553e9f25dbaa833f8e28dbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c23ddfacc6a32a276639b6294c990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f75916730c52397ec43e441168eef9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0c40e67a706af25053fe99f283e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9945f6aad5ad002a5edc8d1ee632eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2fbee6a1d39fc3ec5f81d9a332b40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316a3fc23b424a27388fc162e6e1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa9be9e24d3cd52a09e46cdd8af7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bab6a517d2fe703e5a7b9f140dc46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029723f19d8f948de504d3db820907310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b09fcaba24db13f9d66f0df9aa593311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633588a03fd702a1d4efeae75303269b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c358dd1af772e8640ad1e84e62bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd28154d53f526bf3b527d445ada14a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f34daeecb9ea08a7987e19ce215d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b098ac97dd09008e04b8fcb25986b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d29a20c43c15dc558e9e40ca71b20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54fafea7c0400a64e49cb7c6cff910318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdadd538faa37fca620232f2a1b16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b0fe92348fc559f0fa4937e7b420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e03c2aff48d6000190248e85c0be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cde83a76852216230ad71ebfc97a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574391078e2e8d12ce6925aea45b9e6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b20ad909d30d710b108f88b8b19d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0ab3545942411e0b0fa09d89e9bbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7335e5e6c0be81835d1cea863d51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd441429048f8e9e31acf24c51fc9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973cb8fa68b72c84a1e91947f9954ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bc2fb88994ffb815aec213bd175a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815483b7d6b03c6f2e385379ee30e313330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880acc633f4841c7d980257987c1b680331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e9def2f6f67f2f3efcb6978724877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03749bbdc57b1b0984eddfa176fb7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d30f1454a2b443715a33a760bd80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ded79a2c2ba92ea4c1fa0a75e915335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cff8c740b7688eb52efe2911f2772336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fea16d72584a439ead4ae1e9e6ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab046c2551fc4913fd202dff5e9408338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e5b097bd807ecf32084c8cc1c0a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023573133e7ad2d40df48f074b24fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bdf7ebc79612d25e3f258483e64bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013c76a8ee6a8669160007a1da3a7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79710ef18f923fb4bd8c212f950af2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6086e0be341cdf4b1450e1cd2b019344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c68c1348c4c3b46eede75e466f75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79bb0166af85e446f454da8218f1c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fe4c2d03e4dd0a23a8d4d593f3cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b086ee05f737b501d9af5ec459bf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99294a05b4befb3e40ef0f3a47d8db83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd88ad54ee4da851470a6794ac5f17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cc9956d222a57d8346a82c328ab54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e7f4d071aac3ea517f56785969169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8034b69e1fa0384f9ec45e25350034353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a2ce3aeac5e79e5d2c29e933a5d79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfeb0c44cb162a0513f4e8a966e245355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502687ff4d9c4613436c54285ae757e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8da1be105fa51228dc55b1cfae74e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d212e5617cffd60581ff6b74ea62e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109ec456b49cc78044157cb5801c6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b368de06b184392178cced7555509e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82428b8cd0c86abeeee9882086e43d78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e7e089b5528da617c1e665bd4038a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2301bb666baa7ca3e0cefbaa377d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081987062afb3b2268657bfb2f6889da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a32b2f33938fa79445ba08b4a523365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a31235f7b89d5912f52a9e21224b30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f24c1650e8f006dc703ec77fd7c5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0ab42e55403f8720bd32119e4e8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde45c8cb964e0f9c4102a21c590000369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132587d936a6389721f10d3fb0bf9389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295ea2288710384c77e610f86db392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f2959097b795608ae3407d492a20b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ed34d68cfc6f9d9dbb1dc4492c2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdf5285dbea325cb3a88b31b6e81e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c293274133cec764ad1b4d598d788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44774621add5b292ae8ee151f28e9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9410244e1e31ca49d2ef94222af2d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8aff87dcfddb58fa0293cfc9a09fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae3bacadb87cd1bc95ad88d323c9cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5d74a4a8d134f0b0dd1b7ddc5f946380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e07830ff50c7aa3f375b4a71fcd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21796d63c7bd438bb4e18ab92c1f97b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b29b7c88216180dea28c3ab7b049383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f259c27513430c822e9b7e8280c5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5fa36a742924910979ee3e1e3080d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dc2dcb5b37982b828a70262ccbdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af945b9bef03fbea83f8cee0b09b7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c4adaa06775438ebb0e3cf634b070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d77e15c5b51c121e537808525712c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10855193c3dc371fa285d31c2f26c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a34b039441c29b026326992c5e0c1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939411b466852a93df030d95652fe82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb08a338842f2f814e176c02a0536393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d4fa42eed3dde9d3dfd4791434d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14987f58e2740b3c643cf12700846b57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25a2b37bf2d3be1c7187d3056f6937396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758792d06ef2c007ed214ff82679fb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf853a6487f8b649cb4f1216c4299af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527178ef61d0ea7f360ca313c762eb88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b31be376866ebd5f1aabeb8d9808400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf445f5407fb4b329718422adb1b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b2b8167a43a27101ba738a5f0e97b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ccd81716f5b25026ccc75093e93d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42498f9d5429b168047ea7e653a757d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb7e872bc54f57d882a603887a1b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0146809eb53d2bb4872df1aef9d0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba3a0f1f55f7b1e6b64ef7d57c9b12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664880c217b1d75bdef8c6ce66cf622e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b4af6e2598ec1b374b761a3ad8147409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b906cbb64f1f5403e17eb93b8bb68f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8107426e5716ca2232da2ee461e9172411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f42f5c9900c6ebd01f49b877502831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8dcc51306ac622ffe0c81a720dc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dbfd057b28b83a6ee74842b0646f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427040a7c904d83febff58129aa4a69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f88f939d14b28098f7d3d48210d3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de376355a6d5400516e70d167282da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c9e10da6d94d8515cc19ba33c5fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49339cccab5d0ac17a7fd8fe77e47c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ade46b1a534d737c080f70a1a2ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e895b8c70b3cbe968e3c122e5dc02d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9d7caa1deb6ef598cf745029fb8c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eba35c23e833924f29d65a69d8521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da30a8a1b7dc2a55973086ee92393d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3814db3299dc7e53dc19a5de0a24a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c288a56a58490d1e570953105542426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ab850fae620c75cc2ba610a3b2f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004bc48a37b62095a6a209609d92181428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5add339c88591472741db318af7db5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699254e7876e26db1fb9ed23179a8d6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5de3dafc90796e170c92431c88f0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b1cdc8d15092f946b15d230105fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7286d44ae50486ebad11accf69c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76830df7f8ba3835ea1e3889fb2b386e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92bb88d7e39d7db5eddcd2bdaed254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1688f57a0c33688ebf2829fa2993c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8b544cc9562aece4d9e0c524183e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a404bb6de795cac901d48e4cda416438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44872cb86a5dfb6aec16e537e391b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeddd33f205eea0b2046598e8a2db7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd418cc0be5a553bd776b2da8a349080441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d34a77c8c874ee154890a473c6d70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f12dde529ac8c6d27f7d19fd1f5018443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6286f4cf0caf99acf54cd1e97f9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0f3ec8de372e15a15bbdf598fdc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f0b280a306d4104fac7d03a5e359446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d25898a312a6bc92bc2fe23d93a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a28bd8776365c22146bd85a4a86e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32dfb182ee029bd35db1db13e028a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782334eff3e5dbd4b8baa38a6eea24b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d190d92f0b0f2df7b57eae718fa574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1a94bdaf8920bef809966c27c376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ab62c0f23db09b569d43289dad19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74d9f3af06db282d3ae6d8e76f609454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92515a27d220c3f8b2cdb0e8c5e1e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1388a06d9013cbad4e1436c53b19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ac0f692a28300bfe0c425eb0512a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562fe32719a1e3a684eb34981023d52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6a7ad55de79afaf846d679de83a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d86ef90ef74a2fbf9a7a38cc03b74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee69f8cb1d77a3ad2c2a43d8f7dc67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150db8c07c988ed5d86316170f551c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580352e9af1457190123b545f48c96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebde44ac8fa1f57bed44af4f169e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c3263eb688745b7f48e52014790d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8658d0d6697b84de7a6c1426e964e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6079c99aa2db042289f81b759de2cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba96ece3e6d5cfb71af4356668af4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725ef330a8ed80336f5f2519939aa0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7827b801b8bd39e082f8e887f3650470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53eedefae38d21ea171ffe8fa1abd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9830595c7efc18823624993f133f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aec2021686ae2a5d6403a5ae34461473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae154ef5cec68eaae43693d8cd015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e832edceb2b33b2c554b0362c994ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5c5cdbd2e8e5ae587b4a80324ed09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed24bd1481189124338eb604eab61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3be92fe2f37e6e76180ea0a2078d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8da8f61c1a14f088e5dee9063b7d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d02717acef1e3e5bfaffe546c23c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8b5b60ea2746ffbaa394f9714b56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165425419e211591c0495d6a7ec952d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b99bbae47e2df7ac7e76b13f3990483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b572292d7d97db2bf1143cb758ab5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55607a73e2eafeb4151c75d18e571f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d31c8d7a90f8f99af8f8ec26e202fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f05cbf4295c200585cca3b5973f16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9d9b9f7717df241f4889ff8af311488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d80a2fe5a1555fbf34798354f8fe5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c58a2d75ec3e6c7b0e8a06c4329e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6dab86bdbab537079a21d98bbdbbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041663e1be9fee1a6aac2003f05d887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be75fa35fe15773fe65a205cd881b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4af8341128f77df3ab48481f88f77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc686d35da3a2348b4572aac88259c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3378816e8ce0cbb3cfddde65a8e3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04dda4e01f21e9ee56a29e07946998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666507bdaa7f8f365bd7748b119b8fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b10890ba0574ba0b97cd2d05507e71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404faf8671a4cb9bf1aa1a49eb7dac91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33116760d712fdd3ba3f0fae7aff9e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf652f02ac4f4506ee623faa4cf814f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c59bf5076bd235dc386a9aae91d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a530d843ef71b5132d5ae3603434420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e569bad432bd7259263e2d5876502505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04c45974739fcf976b9ba52e0e9ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed368edcb8cd90f81c5c4df7dea08a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25809325d9733ef0c62acc3c8feeaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839143e4452c2545f58b54f880158d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231acac2aac3981b40efdf8cd62ad338510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a807ee12f95a3af538c5540f570a8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76197f98cf7b6bdef988afae07da6a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c851eade9cfffc2abb882da8009cfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d14e55679e4f4d92bf54da09544a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac123e32568f79f04a331a767a0a2770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097805bf2f13efbc832bb64298b45b78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff2bda1a54e8e49374b7e15563c5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da62ce1d47a9abdef1ba2d3b85e3885518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67b3e8d5f475fe137103d20304ad3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ecc3332456438172e8b3cecdcd8fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afbb3b186ce750000a37fe3540d8fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c34127536a8b2e008257c8b3ee7cff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6ef6f4cb61fa669d0c3998e6b348e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686739696946e6ac616a1687468b9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dafdeed2a1ced3bea2ac98e543f32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3235a275de8e516936a381f902aef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc110d1d8c22c34370bc267d4b07c33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857bd7edd201a13f6d245c4f687d70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058989a60c81e06300d3bd0fc0870f5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd8bca687f069a0c8cdcb304f56b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd4825375e5e2fcc52d1fce0c4cfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6536a2a37f72478aa222c71826a641532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff491272f081c7e74954b379ead01a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc031a541ad31756851eaa891070705534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda33d0073c232caa90a3c86f7c35dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a68b7a2d29695fb58a1b68dcab03a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82b152a810864498b4b61ee8487ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0da40601707f7fc8df11a4cf20227538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db55c9490dd2b09afb1f912f826ded539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083c87b9c039e49bf42ce1e67b1894540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29844444f1d39b827e39d13fa39030d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf93ea241b442829be0ade6c4042f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e4de514a2abdd8cc313e604b0d18b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66446595c83d81164556089fd5551216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6378b53ac6af0092821fb812a65e79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562821c83d64f7486541786edebee7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806373c740202ccd0d920eacd0d052547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b12f817305cbf7010a7c17ea307b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789b890123bf3872f28871fd170d27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599817d271a068104c4435efabcd1ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ab75480d977a87a8596b1be8eccdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485aba43718134ad73c0c7bcb08be3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cec4180d942f6fc3beedace53fc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852ff13f7285e78bcb195ed056acfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df76b07373bcd3b4c0fb96122298eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d02fc0a828f6d724f371808825501556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3ff67ed860314a2e972e6d77c3d8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f4fd9b822bde3dacad47dd00de28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aadc08301a6f368b0b8c94c38db73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdbb2e675df63c1754dfdc23d798e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a2fc1f8baa06c417bda6d3591058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c972a77cf2ba91ca80bb4ec4e4598562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1ca0e0cba8231c109df41e3c8f64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e0dcffd896259e9f7c2e5347f0d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548e65fe033e0424bafd0ac95a619e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5420a1a1627095580a9cf50eee5930d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c7bd5706f546b32c100bdc0474a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3fe80acd615fc2462c6c662fb736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e3791834d41a50c173e2db2e12451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e5b5cbf75ad7d7402870234eeef72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fa55c757ec3ab7b823563b93e2ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6efd9da1092e77ef630b79b60b682f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4782921a457b6da3091a744b6cfeae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f801e10f84366dd71516117dd55d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786470ec139ae7afafb7c2e88ccad7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802f7aafb47b3c88b1bd5463d3c829576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af3112c66d0081e0e824f9147da0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2dd3ef9da763a9b153ce1af887626578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd76673107e85fca348c6a557a93e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc09371bd3fc4deef99a2f5f5fed9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d133687c7fbfe5ccf47f5db16e722581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515cd95adfb9a003eee6b707e69248a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c8acd4f8dd913dd8dbfbcb633830583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ecc65997555a59bb8665aa9fcebd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5896e8c3adf6c88e3fb0e2b8f202585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63159773fb39d56f2200032db1193536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2f7b4aba230fa91ddc5359fdeba9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118147484c5a5207693e7b4b96b794588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180106b4f0252fab2fd0099c228389aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b6ce7aa5fbda9a490aea57ef4178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd41981d599dea2562dd194425c1b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b1e000d535faf7f0ab50f515e283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bedc4bd0ff549afc05ce692a1a786593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4527a55b741fdd92490c4173217b1eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f8835184fba8712fa33704f6bb6c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696a4b533a1fc5ab2eac465c087493596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2583ffb116ed66cf9c07f268a52ab54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab493632c74063929ef2b65848b042598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8d49c099e6c8b66c9c5bce5e31a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b24ec893889ac42722216ac96b7183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76faf5ba65077b46ba74a1e35fac6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5084d549d1aedfea61163c00032b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae07122c87849cddaa2eaf99f4eca1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc73dd1f99cc378071683ef0b886ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37c5ca8ac37620e07fd3da717dbce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d4b28bab6a372c37eac1dbc6cc438606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c352bb50da9bd260f694b33065d9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ca42b4c3c303dae0bffb34a9ee1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440e825e8954e848c6ad5203c89fc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a2c014e17ec69322737e728e36b8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99681147c73dbb7e7b7d5cd88eabb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06517828f2d54920fb121c344a8cf20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb2bd668a6c247bacf7c0ff6244a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce748a845fb91c0384182ee1ebbc30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ebd9a34f368fb53320c05aed3db38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f6fe36e0d8c6248a293d3374277e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeead02cd57a548cf3afa4ef3f31e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762d0c9a78b5aaaab07359224991d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e4a9195b46d51dd31b28d47ba93ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d1cda3d8857a7c5793c50c6543325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de018e2932f9ab7c7367361b4e79142621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12e38d1cf5ef9499b23e35c9b27078622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dfb31f3e9953cc7fa7660415b5885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46e366d16fbdd1cb3596e91d4d344624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91880219edc8e9a36eab56b8228bcf35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cc6d45f57c03c445633377172e89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a54f1d6cf2310e6bb2094e5aafbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea46dc8391bfa0390c5a452d3fdf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67a96ca1e1ab7978b016b379fda1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6cc14985f28cec9d6c079191d04be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953a9c0f6e9a9e2556aff07411febc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a67893c9fc641f1d05c019f24c98f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a14f0d3af218fd75c33dbb74d86bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d41573e6448dc4142f72719c10c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f56e68479c1c0206104e0eebee4ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07dfd4685b68670bbe79b9d8b9e31a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a530dce245047e4b148d5d2e9a08f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d51cdc4ac13d1d9caae38b57447f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db47cb94255934d6a2dc29f035ec4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddcdca015ea6c6cafd5182eea57cbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300029b448e526669f5411b9c85423641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82613696a26b2164c72a0272c4b171a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b417dba46f881de3186dc1b5525027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca659be1f387a79fae36e9d539368644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17a5e48e6d7b7fc6db8fd983a2ed75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70db2ae64bfe9a19718debbb178dd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116faede317515897b19bde9b724ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f38962dd2e1c39534219c02878c8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c902de273820440279aafc1a3b428a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0ccddf27e32be5d8a94f300e98f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569e5c3766eee7d333e16db18ddbf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3a58fda4ef831378dcb91254f796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4bee5921826a3d7c664730096f989653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9375abb929b52a6278664e963ebc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0e67630317ccb9b668cda3e20f72b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b31f4c52c28f28f32e2cecabbbec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b76e1afd325c60e94b1e8bfe2449657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d8b1bd64dec1b1d7930e98845602658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad71ddd5bb463fb9676a8900cbbec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88962dab68dd82530cf1838692c214d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2af8d321102884f19264f3aa9bed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638123af0b4796fd10c101c5dbe29cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc13aa8a759c1ca0692c34b71213fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84ac246231bca593417368637b159664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664bd0780708557a32b2b7d6184c2b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a68ac84ff41a7923c01041e71877666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f70d8116591b4b194180710672684d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c5ccaf1b14ab7599ffbf5865dbaf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005aef795e6575b87e71c238b593ec1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578dab1d6340aec45b199e60f007cbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c30f95d1dfc7508f679e3750b90d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140bce5cabbce20b4f8ca465fd606d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fde87a429aa8fce3a0f1bacf587a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8322e7c463bd4efe0c07afab6c793674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d67d43acd49d2e916484465c6698a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba156885ed043061095aa3eda831da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955c747332f4f7cdb5024ed9dd3bcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14e916ac0c9cfb2ff48cf1dcab9e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7212f295fd9683a5f9a849cef909679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c89f79ebb620fd9beaff31a6ea4271680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cffd061fc7267eb35a7d0a34184e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe56a7034677d6c4496f56547093a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6735f4ebee85209828313f862a77962683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6f510f02aa8b4b1027445472875e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4104723b6ada29dddef8d60dc6dd85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d389b5475786b32ca8f98e39d167686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957908566e15f821074d2c4140fe3133687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3b3664c7bf0b36219e15a2ffd5f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3b123af3489f788ff6bf8187a0237689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c3ffa8a43dbd881aa36d0980632b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33fe6a73709a09e1e4f3f8ffa23e24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9e57a3198ecb527425c6a29d81cf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1298a25339499f2766b2316bc200f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067b882f9b2fc5f4c9ee63b107c189694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6982594104ff1829b2878365833e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3df6f83d4fd37dfd247b477dc2d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e4e00928a3b91195e93105e1aa27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7684bcb192d68b95cb714a71ce54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066cefdfc366f39ae1bfa09c19f5c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be29e4d7f2d146a1af32c5bda43d90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eeaee358641f7a7c677199842fb30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29c1bcf73c777a4214e7d368768589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd4ee9bf181441a33d1f71acbe9c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058f724f9b0d97f154b5bb72e9d6f6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4485da6ab6a16a4e2f64739a43d0b93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0628e4e2f522fea11952f212d276a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31762b90d8c1d2b638753db99c5b07b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985430df96350ccc8eefa16d797c5fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c75584c6c5d380fbc9a6fe32013c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab8e2b225bcb20c38232f7f2e2ab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15971712855c136dc0389a95a563c93a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafea8ebfad962b465b81e038a10794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b05bc990aed41157dc0b9d2580c88f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b97d25ec9f348740a938f4e252fff1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d504a36e775ff87243bf54c084126715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1da7004673082a46bc88f912c13653716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff85b6b7e315227cacd43b719e5c4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3716d4ddbee01b6473179021ab8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c69da51dd5da45be162b66d4014eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9e641220d1fdd8720f5e63ac22ad6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d3130fd4fbb6a29f111d2292495f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ddc7b105b6e9374b30e1f3f8204df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b04937ccd015a5c50edf679e9e6cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017528760a2417fc9358eb3105f2fe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801e29111e163e84cb6c90a6c60dfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ec7608b99ffb69919139cd9caff5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e905578c4b0f5154642b34e365e909727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06c1d0bda2c6e9706c4ffac3de4093728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b697d808a6681c05a2cf696594bc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7540f3a82852a88a864e77db98103730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399d768e4ed731e5d92886cb5de86c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee71a6fc617fe00527b01a6add57f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607173dcf1ec1a1b2f6caadc58d50378733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc26ba0c54361566d210a460910e54b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db5c3a10b0c7cb0f0094aec5f47edc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4409457401ed72f3ec8ddcbfd274c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37f4f046d3cf060583d4eca0e0e79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e00e57a866c83467b02b1301a608738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9678680ce4cba8deb0a1041ee96024b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265b779376b280c12b7d3400f5e1d26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d5748dbe71995a47da475ee16b763741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23190e0dfc5402632ccd68a6d5aad15e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf63800f1503bd5071a7ad598bcaa3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b5c699439dd20398dddb5c9e3a49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b7a16d3db65ff9896cdfcd40ebab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882378f0867e93b535bc1357949971a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02b9fd5b78596cf68a9292cd4cad1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1431e4fed511658d1e6a5c097af38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6bf5b4de9c69b49a9e18f9ddfad2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c9a3d5a62e89f7c234f20b511cfc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d93eaac463b9cb001420a82e51ae3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cf551060de02d665040921d900591752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c60983693dd2cf74f08afa4667fef0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873421214d03446085f1ffe659dbf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eb2795ee136ea031c64e63541fd32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761c18135ffc0c140c8ae5b1bae958756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946733ca0f2bb0fe4a6f79ca70aec604757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d583460406bb776bb56ac741d9005e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f85c88619b7289a715343bfd4494a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553eaa25168f66c99f5e0db84ad4f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090619dbed890994c0f762784606d442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344d62821dc97f10d04edba5d1d2e4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308466d8f8ed095a83cba45b8222e5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854821d78b548b010ee5a6bbef1ab2fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609e471b847942f7856f5b1ee8227d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771138a70425ff4ccafbeb3eceec2407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494af0c47e4e5d7fe30f5b53c8e2ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51818794a84640753b4ba3030c064549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6149734721da0b04a2f9104b5cb10b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e030db4936cd53f1b5d53014d24232111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1bd40fef0e2bf6ab356c6474110e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ca3311fcfea1f59c371a5b0f4858513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab670022020dd60081d734748931b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177ac242e64aee3b76d471bdb8db5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaad5c7814d0a0ddb4c36f1f09257e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef912e133a187b661600973d36911717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eca8a5ce38438177ae4c9ae6c45b2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd9845d57b0f0dfdef2acc9b5e63b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3885bb096faf5df900175afbd5311320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77454a3a3f274d06fe342fde18ed2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10650dc8bc32e1e39bc8b27fdf08ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e395a3a6eb1884681647af45953f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1d5df2913da1c31345f6265803c6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200414d9e084a387f9093a746e76c88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1ff9e27c51f6bad203158e6bf4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb5e3acbdb2faa97a5a590c377136827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f8460fbddfbb78d4ff857b22a5d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e056cee6dc20e51df52ac400868b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568720aea5eeca4345201f710924b6d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f0b59882017fdaa3eb2feef18781831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c83d91b5fd056afe851139ba80ea832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a67dabadb89c180cef86f5f22f42f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d410f8171efd6ce85fc7817c39139f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac6c90f1882874aec8598358f14af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee6440f40944c596ae8b6386dcde436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c889e044c11bd9f4071d7e7e2c82b9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc739f844adee06977438306ff1b8ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c16929263f1ae19f5e578e5201e7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0a4c7cc5f37c12e23882a408f31740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01eef76555dd7929d8b8dab06b2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15261c71b6b14ae849fcaebc67e89f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b283162e24bd27cffbca64bbc10843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b1e6778cacc466d50688cf7f71a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb4bfc02caea7a1ea0d283b27db2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da1c63dc70f7c981a1dcd22835cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2531957a273ec528d4cbc1dfe31147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023bf1a1b064829f7d04b75bdc454748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b2aefd448aa5404a0e19df10c7d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea68b1433ba5e8e490aef9a85c091950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223ceb1f45cf223f1e7b42eecb737b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d4f7da5c029bc37dbad438d6e571652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461a8c3308503f574e25b476b1fb1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0ed2673e339e6b0248c5b8cbd2a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a3903bb02fa5c114395075a230e8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6b7c6c981c574ba1729e3b5a4db256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d504363a2d747da98d16b92c385fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba505158cea1f03d37af7ba7b34e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7405905f3e236ce4f3bc5c1237ec04b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727f1f15c8857cf918606bdb20600760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110db023ad4f49441ac52d7f6214df861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7c85333ca6704f6516303d01ad6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814e6cc916b90e4035711697d4bff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b15c11ca7b300ba1f4c6ad6ee18ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd41e094a70ec446076368a7f95e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d037071a6e4d4fcd7bdd59693a3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b825df7f0f0881554f1dc8601713167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ac09ae511a2a6afd286a31222e5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780cd197a4d849b3a87e4a85a6427069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ded272c2e79f574f9a33f907921e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0f19923284b8565bc3a8320a7a6f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7771be4a3e35e84b0263e6e593ed172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c224611a8c6931e6c000c9120b0a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d66854194fde6a361592b353247774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb763f52a517c6b101ec44f6b073a1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbb5ec17387f9e18f7ad53ecd802cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa23d4c50f0c42135c49b604f194c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206585ec019cef0142f3620aec8ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9033099dbb8fc930b8c22bbe0e78679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5d47045ca2cb315e0d6640022f2e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e0946b9577796cd78a5b3bf98d7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7398a4850cb7a8d4f2efcee5e45ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db5c1bfc6c36387e0de4fa1101bbe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272004325916fe0de73973a99f2c47b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c61c656e7ebaa0a2a51bbc9485e5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8678e5cf1b26c02e6067e7a725d70886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d47bcc4105ad6d0cce8650730d1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580b18aeab983f76139bafda3023fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2396cb8a8a3712641362fcd4e62689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9bcfb461d78943be0c92b447e47d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744574b3e4cb6fb7cbe8b2e40987e0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea90e954c17280f31c7c70635d53b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95901ea161da32cef44bd69aa2ab5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f0af473630cdaa3a0c17c9b12a3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d2e4023aef029ce0d0cdf13f15e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a7c099e4000917206169c5f98249796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e2840fd37b461825d1aa72cbeea397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee9d5b6209875e8bbfc4f4cc94962098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6e1be8ac3da9657fd33522cc077399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce17219927a5b2c3fbea42581be95fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b37517f84edf62bf147c1809ce063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3fc29783c781d15a3c28a7b57947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c198d28edb48dcae09815fba10b47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca96fbb50dd550e30e441a63e6274104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cf1c0e4df65d5d7ec50d4a6fb88b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb586631f8784fa62985b45824450106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c2d28157d701e7f647f0eea958a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03795a163b5c7b0b1e43bfbff3cdd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217f878302edee63de8e232f083ab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433b06c647128e1b268f400a9518a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d38c597a174828c20dce0bddb9b32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0cd383493cbf02903a642758dcd50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa11d05cbd783e9810e9946eb71aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713365b3c18a25910c4231ef2e9ed9dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06dbb79f8e864ebacf1e0aee373fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c40dc0cddd7ecffddc17dce165c1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989110bc4877bc9e542f604dbc4e04e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869f30ac24960785b137faf80f8e329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62ec6db6f4641d86b29d55d8a482b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b781fbb39ee871fb6f7f7c8dafc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916465e17b9e1a7addc7c59271fdaae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1091b3e5e96ca88183a120e49cf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72d3feeccbf84d8a4103b3e41ab35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a82f4c679f533719d9f7a05daa19bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb363ed4a948092c00dab53dba7f92a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e425c715ddc4bf53bce87ab4a9c9555126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39881ba2d634be46b6d50a27a645b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78484230cdca105513a907fde7b10e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188590c632a333a8b39e2282fe8cbcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82285863e09489c5272e5fab26843cbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bae68dcced73e94c8a75ba7e643f40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ef2ea0874d72d074c015e687a541b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4610d5ce880a265726efb78cfc7f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e8e6877848e4dece00c85523fdc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499432b8d86df07571c73cc65479cc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f9e134c73e3659027278bc855da3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e067aa1ff91d84093a89d58b7a8c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92616a6c9d00b38906028625e28c76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b62f8b352b244bc4252fc1dea9e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e427ae3496a2e485560d380891d1ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e69a5138c9955efa42edc4ce49743a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5424113044f57bc4fc5fcd437420a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7ff1dbc427a53c2e5599a52d7d40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc5cc2350535618947b24d7465455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1441a5d480c0d1dc647822815509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1d691ba54723aa84d4f971bc244c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1f1bea7be2fe2c4e163848cb92c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bab1715aa22429cf777453ace466b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1effce1d93d55bc194339f7576316d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6aada44323d4119c42a9542aa0492150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920530892e9deae1e5b3ca15fa42bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a298979d4170f753a4fb2cce91c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521313f5e596828daf70c887a2118b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7b498d5bf7de16b5f10f98c98e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66b5230f05f5041f0e4821caab0ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14db31c51eeabe6c27b2461afe3da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec33e3b295e8aef2393a7c7ce0b5be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973202151147e8fb7400b336563ce3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60031dd85606719f7dba7b05053e68ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90745b2a9b3511a7575e09d8ebe0f04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3212d891393d5bf30eabe8da9ee9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60ac7423e41254a5b3f8f46365a79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e96cb6c0692532faf764de145504163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a69370bd157edcf32e64a77671457164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f99b731014abe40016f420f17136cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3926bd8d3002498841da675e7417166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36348fdabb5fe28fd23e044f6044bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99564fc619435ea10aa70cb0385eac42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c322ad5edd906041116ab845c42d31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790b6dd86d545e2b60b182eeb6bc37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663f20b153f284093d28dd3e300bbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5423ab6330d9ccfb97eb51cf7d2a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f13d07dfc80a45aa8475e1bb3f4b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48fec162640876ed1cb2e7f06987c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2067f3a22db2b2041ff320e19c41a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4e7b1136f67b3b09052761bbfbe41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a3f37fad1fc4472cf9acbddc7001177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f4aefb6ce30b5335fae091198513178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41383606dbc7f2cbcf4bfd419b6b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f6685793a7cdb2b6914226dc38c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc08c7c314b49fe511d9ab82341ae70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2880f8efdb062289ccdbfffafe41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d322362f36affe734ea542aa08c9540183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03234a67036c11371799c8fdc3f79af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d21ec05ae4205f328afcb4e77a0d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf8b8bb1edbcabb930eab01c6a06c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2f471fa51c38b3594dcceacc7c5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dce281cdfdb917f12b050c5be5fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a679db315ac5ebd60ca8f0172e00de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1125ab788ad1097ade3e82302eea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644ec112f4f602fb05c6b54238973a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d25232ab2a9a4389d16699080a0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103332fd5218d22c355d04c62ac02c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd374d6063fbb50673bdb8418be514194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b07c0dc3ecbc97950a0e0beddd79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c658e0a56d16e4f1ccffc3265f8664196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3106a69fccd101800335cf2d665198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465421483eeb32b4f591c6f9cf450d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd98811816b955fe059506ef9117a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7e6ba62260323beb0968d764dd95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec6bbefd5553177d6ef96046a3cb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c60db292999077853e3393e8cfb060202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ec4b2d777729d438be666def9d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea0bc49fe63d57712a20f9363be39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bfc6055afc56d32375c5325ad7277205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae0dc408321368f30bcac921bae57c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc272d1b00e885c2ed9d2299d4a584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3b5dc684ebdf08b4b044c209fcd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699d817549f54a103967bd09fbc388209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ee800ed5e1e20f6f80b52c0fc268210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0e7ada45465909eedb9b65563942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db77c10156ee9a24fba1b60b8e4935212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c2a3077e99c8f980e5cd22c4ce0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519591b34d342504fcceff8355695a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b901c2dfde8b88f897b932af4553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656b976ac81849b1fad9afbf227c462216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54cd2e1b3f08678263f2f4dbabd513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da264e0fbd7459584373c819067178218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b125caf7614dfa0e45f5e38ef10601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b82bdc3bde57993200fd8b99253b8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110c097d94065b516353e3f38c34a7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a09e3c5d5050025afd1905911aed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f05451400f41a8827494696867a16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06099034db0702a444fa6e5bb7bb42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92560301ca0f6750ef36e7625f9e55c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a4445ece3e0c28da8d1c9497ee009226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa921267403c633d36e8ac1cbac740c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf29d52eb149281d2f3ca484fed38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237327653cf56a2b068ab7d165ebd53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b467e53176ce6dbcc60bfeda7962230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5cce35e6a74e0749fd554c1b00108231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d21a4d9dad1a8476b03289546f22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707284bc48e684e85628708b3dfc41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39216fe00dd3cdb28c7c7081b3158f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df5d20d684b4736ab9bbf300abcc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bddfd34dd12bec21a0b14f1abe3f0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a38b931936e584a3d1974a28d3c31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0027f2ec58c190573ceb7749d0250e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec3b61e483d549240b9f8df535dba4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ae5e6d81bc8324e03b591b9950df7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d485df727e7ceb9c768292f5782d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d69440cc1dbfd608a2e3cd54e072cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb58984ecdb19e7f89f48dd2d92aa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b467a1f05d4de0b726a480e5c1e8236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0e8544b442dc6e2519c2a1675d91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92709d29e2149a96ee6bd812d86227246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c72513e3eb6ae0d062e5c75d8760c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d710897513b0c268177ceb22b62e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e396d5cc1b7af9707331c32ce95b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b30bf52b650d0ac22a05219d7c98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89764663744fc01f3726a5d93e9c4f8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02818a26800cb7ff3e1597ec1df37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a1583c35dc82d7981baa6a1a4d43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffed1be5976bf016f0c395eb6210e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583dfa3211eb689f52c30a8dc5af3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dbebe3d111610705541a304642a4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca223a00d682af004de3f4e8fab65f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde84d6dca24e6500239cc37493fe0b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb82cefd2c58e90f612f242b98e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3895eefd026c1ebe9120ee320bf0e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af570ae3a74820465fba614bbdc69ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29829d80fb55b14876e2328eb719bb1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0906023547f12b2750d79bcf56129263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedba8c98aae41b73f4dd494e159ad4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97f0bff04201e10acba9d50aa5d1bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c7fdd6f83fa331f44be026b21d8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186f70fd7df061ff6a646d76f4748f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487928135120ab4c07d60c37650e060268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64ef00bce5cc7a89fd4ce43306cea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f020c3e556dc509176989b52d7b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233a59a621e59e775256926f6101542271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd8262adb3c1e84744683e9fe79b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209952e05545e385d4c2f1856c81d54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc4266fe191654246295e2b2ea9baf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ddde90c8cb8b1c29f23a0376b18de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da2a9c2f6e27a1ee94efe0f0a1c4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2ed936ddc9df609fdeca21a1d5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72acbcbb2d7e3c4883f2b272bc8b7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a397d1907c878032a7b298d4a1c7c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38f9b4cf9c3c5190e996a916f41ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122693815858d33d2361cd171be308281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c841399e233b4e7303eb4cad8c6ba9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba2286f3d2df1c5091a0e21067225283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb399e93e2e7824f0b9cf0cfdba5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f582c37ae2ec42a1825f0db76f23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde6b3ec7233b19551d38cf9748b67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ef09583fd5becb9b5f2d07fa1173287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0307f37015b72d1a3eba2b47290d836288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0bfc04f72f0f20da5b64d6517632289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad67e73be11c2704ed1a9a0ca49cde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3e3a8d123e5a386c0816897094e38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072333fdb2873d775437e6201f4ad90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be150581cc502bc47f78c3abd033ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a55391b211b5229ac491d73502f56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba4ff917b1ba7012131959c824888295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243720097ec5b16776676301268bbc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce63274587b2644b18fede1c9b99a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ad67db8becb9aca8ea11e56b6b46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049596ee61b7e518e6f8ef242a99cb7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95578356c4bcd66f784e02375e14e6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f62288de335a999e7f27ea201725b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3cc5301dca7e56087df935884c427302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd5906aed1fbbfe684e74c971e7bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf5b00461cd0ed0f3b4aee40fcbf48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d8ba6770be1445c7d07d06a7c8cc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f597298aa2ec9e5e48ca5826197af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a81dc657a22a8a0061ce8e7d36c74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf206f4ab19594464734fcf75c223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ec314827b559b6832ea4dbabe478309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4b198d641d1289bfa86d74e51ac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159034d739ee466377353462d9e11053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f85a3307706577839514693d01190312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4053640c8bf96c4c79bdab7db92fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111313b30d58bcee4ea7dd9d04ecb79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e061113d94711c60918a46e4d0f98be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df5f67a20e7b406c07570ee2913c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2706d044d589e4aeaced1675734187317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01f7d0448941c6fd774ef15a3070c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8067e662dfe21581fddfc7fa740ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81cfb30af411c85be3d4b6e71dae81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d7d187ad75820a0cbbdd5dfc4c05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354382547eb26027d11db447d77fdd5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3d4a37b345db3ec6e6388a1e3269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d296fca533e3c434c55de6364a64b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32ed19021f4c6d45388c7e3e65ff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd57aeccb8c24ef7d178ce68118ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb153bebb86aeab708617b82d923b1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741bc738ad9511a697828ba61a6ad75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27376149477095408153465899614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbdd243ebe185e7ebba8e626ffd55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c1e76576815d749f513390702db12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37cf89ef4e4e957f1ae2319cb9f3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145344bd0c53175420f40e1df4574716333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f413f6cf0e5d203a1e99686810d71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26588c8cb1e574c62ae1a08433831350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210156cf4fdd7c839085fa0ff977ac14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad98d9a1c2c741a58fd4bed7306e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512555e89cee93f630a69c84059dd73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106841802e804d27fd477f1487eace52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f759b23212aeae120eefebd7a3efb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810d75d7d040f5e961293ad91064337341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d43b822362fdf6f527c1e7b8c9541342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb71040365bc44289c1d012294df3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fbd6c4f394fab19026a6e1577414d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a03c8a6f0106f80b713b91844b8142345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca817740754fa2f812b45e15130751346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d5e6fdeef1c7023d6d74b7762a3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd9123342154c29a8a1bf171bbd31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea26eb908f567b27dda765eb39dac6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3786eee0dbfbf94134d4fcbd34df5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293867bec18b743b0ce5b7644350bdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf08b4ba4c356f2ed33038249738a42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d643947bb3ef616aab68a37b377a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fcf8ce2c9dde0976f63ebfc412ffc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef607dd7dbd1d04a1da8aaae5c8580355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fc6aa1d225d5d5510b9a7454c1ef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecd0d53597adf6403a132bcf8b85d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ee8f4896740f92a227277a4709a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f13396ef872c7ae5d8cb33b27be72f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba8c8cf9a06f4b6888584e1abffa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2c2935cac85d5b26c4c1618f95173361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849faa9cb02cbfa475305c7db08609362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4cc77b63fc1e1da4bc3114be41c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4235dc84e1a1770476c1ab955549364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877033f0332a64f78e061b8df8ddfe8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e83cc71ece88d04acadc8f70d242366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d1dcd5a8a7a3d9e5390ea6a793e97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a91cca0d9d425882883ad38f7b5ad6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623be11a177f5fd043c9be8fed93c25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4ade930689999e9cdd1bf64253c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401fbfce23a5c36752124488eefcde8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd7bc7bfce404d4708d1c2a1149bb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa635155b34591632a3b17446cada38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d211b82ae180ae2df03e70288318175374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ddecd82151fca6011799a3d2ef91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30427bf8755d1235aa588410a3cd261c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b708388d4d86c428351d949a24ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634db91a3bf1135382d2a8fc2dd1bff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2c43277df101708635634b60d9097379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6754330acce3ec65f3892467fc16791380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc3794d697bf79da1463373eed2834381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9f9a37810eaef15871850bc0bb427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b42b783ade536d5e2608b5cecba6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca836da757cabf583dc089fa82f89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86173951cdcabf5fbd15a1cb4b8c2fdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbe6fcb87053d6f310bdd8f56285fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf685e6c5a255bb1a17ac7b53a656c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292a87fd76d1cff0ccf5f91006c5d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b207419c763c475c0ed63ccc6f1301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6e6c1943598d1f881c5dd63627e6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c6eb2ba03631cbe13c56d6310feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b01596dbc1d781f5147b1b68d6a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b958e3f5a8968a10990b64418af0ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8ae691bb0c03e1963550dff249a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074964b7a632bd095448ee176edd3aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c783e77845ae0a7fab12b32fbe3ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3db95f3c19b12d31de058d9ac7317397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbff90ed4ef6ee9229435f6140e044398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90c214838bb6a1e03f5db27c66c403399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1f1b4374eed31e7edb4292b6c3e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d447d69cf8005db24f3c4005b9ed8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e50401c688ace1a95a45c13e02d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde567a36395cc1ebf89ed4789c39d94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af4b7276f56f707f43744521a9c69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ad519444398356a13331826a7996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641e5feb30866a84b4cc007ccffd0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b20a0d04d7694f8d0edcc3a6e9bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff6a5284b6a5b4d562a0d920afd62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723531d7e483257fd68e906cd0deb918409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7e989c58229c3ec60277d1bd436e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406fad47a1a566767de7c5013814259411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f28bb45e25f221aa0f94dfee8fbae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375353cf901abfa5c199e8df4a4d158413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc320f277750548e87563ac2cedcfd10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d3c962f87dfe054a31114aed800c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcde1e059f75a3f17e5e543075198416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a7860f970e94152c9cb6ea2ae352417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7effd9cd5ca389da68685639022dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1d0db9aefbf2fbfade4334fa96c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de2e4f64984a9f8e36d6d5e2465cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df71c68ae386602acdbb787246ddb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456905e02992250c1651eecb9b93463422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a5facdb97012e88ad965def66221423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f082ca3064e4963bad299f79deb41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a879ffd028bec1f5cdb56186c9edd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485929c69dfdfd9370b4fc34cc54302426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1c46f92767202d0726b9896e1f06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a2a88d39c2c1e600211ec4a98baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6ed151efad462d8cf795c74eb0eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a8cf126c3be982bb724d9dcb1add430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94d0f79d14293edb6970843da5ff0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7517770561bfd4eaf136047d9545324432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f2941f86b586d4f4f56728f11595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bc581794e410bb69a8f03c26ef6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc27df9ad03538fd8236e1b1c6060435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463298339e6f78064de0c2b6d7a818b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11109c98b4a993bebdd7fde4d45044ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfa7efb9a798f7773b6d2c0e8ab37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c02484a1c8d208195b16c504f222439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb1f6bb2cff86902fbb0d159f042e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabacbbcf3f58f6d9f7ee976877616ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553705a914eced71f9b80df93c8bbe3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ccaffba916fc935b21f9df9c6e834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175eae531e5d75db34032a7bf4d096444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9ba723130aea8553c2ab71c092d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c2eb0b0ae9958a6fdb0c8a72a7b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15bd275dada61a8b07c1d55c0ad2a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cc07b925f8bc2e41919507076cc97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ef987f9a17d6108c1f4d6da31d3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dfa31a72efaf1fd833be86e316b81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e00f26c77ce5c3532b852dd821f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9768310eeffc47f5536d4fee1ba44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060f6ee22a55a7f24e68cb3b9b4ff3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3df1bfc947f21e5ecc09d18b0c681454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61ab6d34eef0468aa4840c293bbc30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7bb9adb0193f75a6608fd5a625e82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65a3626330fac91ad28a18a63faff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7193878e7e90334e97d27436610c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c54d9f8edaa660cb0d3fe71bcf36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22d7ac4b681f3c00ba7356dc936ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b362fc4af8d8579d8a4e198cbd1678a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca57a3d29a61b342a4c40e86213938462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dab717fff7f16dcf336ee336db6d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da9190fa7a36374bbc1d45e1093144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f275f7d717d3e287f37247b1753eec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9517f034de5e11078936531e0da72d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34f32cf40cebb9dd3fc9edbd05878467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4063f5786f1c03024ff6bd9e2afa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7b1b00ef15f982a0ada0b6041eed7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff46c301fd5bd2e47a568acaf5a79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dcc08978d7f915994866bc1a8f703471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e5209eafd3a2ee576ba3825385f29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79146d1ab640aae94c942289306dd5a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9255318292d3ea1dc3274e5eb6c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f200c1dac7fa4f923971d490db547f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8817129b07a61acc6728ef260eb55cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded410cd041279a0d845c42cab47bbea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c5d817f57723bbe0862f3c0f07f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5250070a98c52c4a20777db910f254479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab411ed515a87c249dc9921b1587721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da729413cd94e64a6cb2356e6a60710481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e389fa73f8cebc1b364fd2e7b5fca0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9902e6a14873b348e2fafcf4bce7a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7bf1516a8277d5fe3b32b01b47979484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad63a2400fc734d4579d8198cf610e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e8140a3f5e7b91181a13b76e24b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc260d1c24f80a03206998b7d8a251487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f5cb43af0e81d8e4e5d233d79a7fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b493ae2d0bf8ebd57d55e9891ef6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ed111f83de857aef4c0895157a5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542372ef5d9d04bc749f1cda5ad99ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb01841b0427c5a05c4dd8dd9fc3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a2d45b16a69c1d7f5d5e62193b56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f87fd1c67cb920679fecaa687bcbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca84fa971ec4fb5fdefa8c51751c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d824a3d5b3c764a1a9369e6d7a227496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fe55b91f44811b328a08b235c2963497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e6f665ffb3823d045d8ea78dcf37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61f62536c638510ef5fab437ae364499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26ef576d2cd053e7663e28b0617fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6993863f2c382fb60cdf492353f7bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ec6db1fe38abcea18e78c72b9fcb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d33b854c9ffcc429c112d474623dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2f81e371300ecd5e2c9dc27c1f52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a3de2b3c9281ccb4e301ad93aeb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e05f44b45c2c81eb5abba6080b20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b712f73bf6deab35440d1b62cc9b86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66b988cd3169c48caebe118126e720508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504dd63f7d28a485a2c5605d2b3c43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1986f184a0ba2e5da52a627a5eba2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc2fdf69a049c2e56a5f77f31a6862511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce479cda3d87e771ed268377cd92e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c925637239858a49b3ec4804a3b4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9e6c380706e7aed3dcfd05cd9b8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231de1b0274411a1152bbf29715f02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291043d66c2f6ee848d07b574f8bed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c9c8650203319cee1e27689bd912517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e16914ba7efca11ad313f9b006689518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42ddb740dd8b1bc713e05e269961d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a967c370dccf1afb2b3a2c9a57cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f65c908e8ed1e7548c1860c1940622521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa2602e73aee0ddcae61acda210113522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673ee01134500dcdaf894f2e8b07f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca7f07f7bf7ef6b28e5e7c7107794e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622cf1e80eaaba3e17c1598105a9c50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd98c7eb7db4aea1f19415457abc19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d88e26a73a31b5488719a79a84af3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95356722eeaea037576fd1d1c9b6c63e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56bdf7627ba7d01fb65d436c143ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28b1ba4f4fc7a38c069e6895dabfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58450a938762ed0627314a26ec947c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3339d318ab06c2d6abb79bb007aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115322c9e1d8006f31739dcd1b86bf80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475edb54edf077f51c524ee65a30579534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551dcc55fccd720a76ae76c30558dbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6a05d31c9d8fab7ee51247b92d9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23b8920797605b4a6bb31b2069e745537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf481536786f713206584500b159e45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3837e9c9d3ba54cd11709ef3a9d57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64562d4785a2227fbe2e016a708062d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ccb0cafd6bda0ea65dfcc1c1a2f7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29e2d918566d62699489c02687324a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494964c427cc7e2d51e0d7a2aab1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2141797817fb1e3701ed5f31e4525e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ac0e2a8802d27faea47d9f72542d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb393f988a5c605dea23a359b960d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704af799d6dbea03595f55f6905a1e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a7968b9d5501cd6bf2006d5efc7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bd8e237a092f0035eb5800054bd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e77869d5805db3adb9bef02b9f87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a367dcb15ebc53d0bfbe57cca151db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224d35f9a8413f4ada666ec57e4a9e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fa90cedbd2508a181d4d0d22dcb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f7926856cf621750fbad49da5da5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ece362bf99072d8f318f097da0ab9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502397660b9fab12fe22372303a2f53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c9bed95afa65d5cab3a693868af19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bc76662a04b28eeb2446be755b962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728de155bd4744a7b4ba0adc7e1c47ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299d224f4c13b0a995f9069f0f7ea8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ce521b5d610c1c4e70bd90e57b49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fff6648bf698d850bd18791eca016562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb426ace3a77b10c9bdaf7c41d9ab656563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e6fa09cf44c3a817dc8085ac5f529564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f17aec7898be56d11a85b64240a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517cf1a3deeeeb30fd153c81d1eeae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80df4fdfeb6e4955edbb769593d0c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e021c83d1c0093614a84ff420e98c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a032e96e39f6eda20588cb3b48e82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9cc352a7dde06013552beeffcd3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a98ca54fc904fff8d2d0471887924571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639c117312784c77db277d05faf7c22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057edc6647a565315f7bac5cd0378a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786708a535177350b4a3ff2d930257b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb4a9cc05e17ac83f141475439674575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591d57f491bfff88a503209396ec3da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff6e704e33fe93086489e483872ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5da7fb5b4302656ca5332a4e69dda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f798145c2e9065f429b6318425e9821579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae986cb3811949d66a35ac33357c52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee356769261355e1cadd7d9eec975c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259d085de6dd0986058fd3ce9140800582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e87383459b3d47130bcf0c453de052583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb25d5930decd2f9ee2dc853ccaa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c38b4b10940ec1ffdc33887a9a3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0ddbb5f285a823cbebf583f7e34c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822090e020f1518336918da1ee331e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529deb3508c336bc7aa77f9237160bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72282471e92094ffebb1e2d10e1da9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae292d846d56f65d4f7c068124e9bae2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aecc72a3f32997a04341be0d2be4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811332e9dd94601baf79b2c42b3a8f01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315efdeac2bf433185463e695cc62d7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239b474a69ca8dd8ac5bb4c38c974e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7e205cee49c8c329a14c67b23f63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd411e2da6d2f62e6940df1f4ad18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e06f5e8f065ab7116f668dd768c3ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30103d7c8950da45cea7d599f3cc19c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83f9bdf2d7847e049db14eb0c3a9f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e680b2b9ffbc360ea8e755f7753ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4407c17863f11345483e404c8418c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c1f468ce5a9f454c43d55066796d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a06661b765f5bbb5e76b92a785552603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f6c4deae9e207e2ed5a2822a9f55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854533334397246d43b795f900cbd682605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb93f94b4803bc7bc3a7322c4f0c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba6cdc0b7785e3996e7f027dd6322607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2abe43439f8e26c5a581b284aa0de2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98090cab80ed2ad11b90b126ab6bb06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a82db047bc9e322700f002fdb5f13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17327dc76cb8d8ddff56356704ab1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd26674ec46d636f3a48235647fbb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533645b79a60ec21e0ecdde6f3805a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a349c2b6bdd2622e064d26819950614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863667769234a417126cdd6b5403d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4f60ccf199957829888615181bdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319597c4694a550833341f9d6fec276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3c8a3c2f28265783fa1b15ae13930618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce21fdc9942a85c6f78f929488af71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3e71fc1f3b6867869a3d615cb955b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434cd1b4ca9ffcb116bb7c203469fd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78e861c43192bc68a508874d119e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c0eb21e92c83ffe56b747b450b37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe7c122128dedf10310ccf3b45dbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bd42c0ab91b0464e4690eb781a51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da1f808039713bedb78da198b0e49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4340b46f9e95215d908a4d10d322e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d47188e422d2d02457418fc133ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666b63e6e896749fc1699e56248b47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b75dd570ddb107010576d3c70e60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad7e1591311a0ac97b62fc82ef021a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a79a168075cecf6c1144da3dc3843632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c8386ceed553fc9a7a01cc09a2cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a649ab04197d1a8dc2abec27c4015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37427692412831fb30db87f7d92af70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2822ebdfa7ee1bd867ebd8a382281636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe79b584ecd9f8791f9dd21506c959637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af846b1e44576fe9f935f52ae50cbd26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b1683b568c14dddba52cc70591bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bff36c932703477a230e1524bebf3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4747384a221ed4fb6a2dd86023ede641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caf4d151031ed5811ef7d6421b5d3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a303addc6a7299964604eb59f8310643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cbaa789302743705a5453ee3e0e7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bcdb699e79eb94c77531adee9e714645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c93bf27089394f20a28547e2482c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491e8d62038575a85ae3eb16a7fad5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd283c41ebbce048977540d624203648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4335a21f8ca594ccd93258ffa40e5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3951ca699d67675bbe9955beeacd94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebbae27df2092c5a57d1c2b9705e81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4c75abfe707c8a9fb612e082d505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abaa5fba5ec7a9f8d24f10a11b86cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eeb4e93f449397083baccca0a3aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d42e1297ef76485d55b2ef3debc60b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa041214dc044f33b201a30701fda1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d03cae47233f454e16ef360dafbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b35f03a9c8c87b785bf96bea20b31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802776d8a76b47a3eab422f02eee2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db00fbd55a90c3e727d25da6a81e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a410c8fdb0405fc61999194abc86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70990493419254fc88e9208da0525848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e6f4f5ce5edb864bd84add73c00e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bfe6f4f84672a75d2b5cbf558fd66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a37c84ec6b32f249a62de7ed8719665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab73dd32957b0532d8e6ee6170595666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819de82c37436905925c217e33c3b36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3f092c3006ef81d70e19e17f2cf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf4c9515d414291fbc5752c214967669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1d68dd9f353de9bb3e1130cc3415670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d108e266275e045693b4298b475337671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8b6fdc93c5c654b019c352bc5f066672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d11b1cc476a7eaac82325035fb71a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0134e370e9362fbacf6c18be617144674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23cb0811039a1a2abf5f5ba37b8a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8758893806c67bb3887a1a40e081a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef3a636c82d456433496ee66cdcd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9f126712693fcda99d073ae79c25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77489a9540e811e46090e35a675cc281679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f4a9229ffb876d70e1e4b060c4e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c2d85cbb5e41a70eb45e8b72204eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c1101fc77d75a407a32bd09674fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775758c10ce896e8fe56f163a4fda8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f6182581fc72ff49f924f5ca835c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e79d426b167eb6c14a8031ed3786685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1b32f06ec73d01d4d94dfe02ef24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11cbf8fd8cd330771cf09f7707a623687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd441886f2b6573545d25983d74f6f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b950d7402a21597aa36f9deb1481689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4dc76f2fee2e2b11d5a3545313df5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21eb7f98256614d7668317ef31e212691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89bdab98036b8fc0021f5f0c8b5f79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0557ab9d173b8473df527ca30237c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ab41c990ec232fa3d7ca58918938694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e373d2e3ed33b9c025d46c1d8437e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b274426a8c32dd54f2d7efd2c7eac77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48f0e3147bc672b044098793000e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c214908fc7be3035883c52b0534ed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91783a39d163898885ee62b1d4d05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210843346af6ee0f26d11763e1aca7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929729a7d7cf6ed922e1ce30546801701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeca6199a4748b56fb9b9a4d098b3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971c5554e781f672cbf789c143c2d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab15029f283b2d1c190a32cdca48f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c695b2f8871338ac359d40fe9f623705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af0f66966a2a7a0d43e5b6c4300ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916303386feaa2b1d4b76e47bb0bc1f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c453105b8f26c8fc36093bd322aaad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2061bd82e1262929e2cbe439c49e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d229bd50d6c472f3755e9ee3d383c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5129aba18554018d1fd7ce22d38ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d56a0a3c98017d1225ddbb2b0ace9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c008f7cf2a3949df23bb5568ddd92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155f53fe37e966f74d8df1cc326b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94df7fd9339a2e5033ec9e8f27300715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e419c6fadf174bab3c22ed89dfcf6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b73213523b3fb524941bc030413e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ece140296fb960cf751b8e053259c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193029b4786cb8a3fca9aa71ef58ec6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eda403a7bb374d7f436686f7a490e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef3dbe3de016c4f39b947ce5f012e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79862d1a48b9168a59f3d3489235583722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde437f92d0ce615b43cf03d1963eee9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66defb7f25d4767ef5e4286156dab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636231b113a28cad3b9862778590e0bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade878162ab24c6fdcb55459de5d84e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b7d1d77eb67725b6c9bde217a8b6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7421d923496dd89d4d9189d94b6221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494fadb48a48009e93e4aca39297dd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc890918c2f637e31dfa4d749fccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e8c50a49a47faef6b46a8ea93cee3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ad057849077ecdfc2840c326fc07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81104243f69abc4a052b12310d7149733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908dd9ca55e1474cf1adfbd28a88b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e3a50bc51ecace6b9a70a99da7392735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d92537074d53bb4f93a4347dc127af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ed5bf2fc6e681024f6e1ac09d75a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070808a6442c73d4e88431058b67e5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a87539e83b966d467e2eb9ee3e19a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a3b82196beeedc5cc3e473de3cf8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff1a38d21e3f9459a3fc23dcdc285741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96483fe3a5e9a20198d931a51bac260742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e534d1f3027fd3c7c1d875f0d25438743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b06173e15a935ae85e0e391ee4897744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a3913da0c97eef5dcfec51e80d23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104d8e9941fd813406566d72f908cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f420ba6243ce02a54f1940991e8a0c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437804396aa6ed4a849f8e24d5a665748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38781310846b1e0be49831c0765ab23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc55155c34df299dae92cf87e977f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584fb71051264d2299ba4838e0d3e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b762da73785affadcd94e6e56ab77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108c9b99e628024b228800c25b6776753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ff0c2abfd0dcf275f2c2cc6a8c28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc03b0f5c4856bc950957122d4e82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9b235c40dafaf8b5fdb0f531ee031756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d67b55076d6f8bac7fe347663ffb2b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>