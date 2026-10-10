--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c91a29b3930ef925becb614d18f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad9ffefa4f6dcaf364a63b7fd17e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a84bc29387cbcea26e9357177067f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ccaef1b21adda45737d826a6f04cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8232aedc67d8ec3010219e402e4c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46e882e53d79c12f422aaca4a0bb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ffc09d356ebf3c596fc6f739c0607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c719681c5c476d427cc394da488f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140fcd0b16a1ad25ce0748e6aca62ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57723a92e660668b13aeb1159548b6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357074686ebda5d1e1495848f6b1d6f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60dfad9f274f89d8301fbae4bc8ca812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4b8d8f3182d62cd0866677d3ac24413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872641625c218adc6256411742eda4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe2dd6639e0b11fb6dba8bb915d2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271652b8504ed74852f0d27e04c63b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2869b02237fcaec5fe0901ddb93ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa39c3dbaffb1a927c0ec84f6cbe7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd1d46c89bd5bee4522fb9b0827f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595612b6d9e062f9f4d743894eb3d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc4d3c3999e35e8643a0d6ad47a25d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44628b62bcdb78b1116bb76771fbd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a9407d95868aa1765b30cba41c7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc809fad0bb29438e5f005ccb133724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392e866df58230eb30ffe07e03c5d4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98264915f1649e9609d8150925da1a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bee523d6ac592c2d2f4f7192e1a86227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff6cbcc0919a8b13a524b0a380b28628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450928d656da9f24bea700815faab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f57f26af9f69af8c843839321213c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ffdc7869f097ac401d36f4df4f4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f3a3516c34fe2d1204675a2a4a1f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b08ca9207dbbdb7b7ec1e2b74898b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2b522804ea07e6f51e07e4a23df234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed498ef98423503f69685efd5f9f949735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88434dc985e48f4785f1cf1a417c911036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d336b769a7b62f7169ac8fe427c794837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc869fe66c9c5e001efea926928a7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68a0d93635bd28ae1347c11aa80c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172722fff37e468e6576c164562ecbe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de6daa352d5a15834005cae48682941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739c6a95d141dcba2db390cd48bfdf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9af9ef9dbae27b15a05a29098b7b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b480172665cb06fe3e6447c22de9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327637f2ce007027872536290bc34045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269da66d970334138e000a5ce05074546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac4aaefff796bc777e60ab92ac432f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859a0664fae38c73c5905b7424b82c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c97ad8f22ea14e5d9a19779cd2944c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb36f45c4ba96ba659b54320a988ee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb698d73331b151ca38ee8ba867a73651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c05c2e7ea49abfe0add2c9d8da64452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2ef59fad3cd2d9a302aac3bbd473b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb357b943cda65de87850a8baf5f0bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a01b1731a0a2d25c700c5f00d91b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba496f99f8bb07fec374073e0902cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf17c2658e6827a9c4134503a71d3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eaf29f95d81d25e8f6cf1b86e62e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa7adb389b39c2f70f8c19c88981a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5dc504d8d15b6cea1738845523fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a890cc8b96484cd77815edd96f7f8ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc431704363dc4370fb24162b393462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875ded8ef1445bafefadfd4e6f404b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f333f52d19065cd7325b5325ed9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c318605bcbf18565f23955b10b5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1b2ef04d75b74a9250011900d30e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafe9baed32a4d2c331a7767a35920b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1091410b1e050bf29f07d9cd96de768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44993b5c083781d34096777cacdeff3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9872dc4ecd692604805ca20ee11f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53173fbe5e1d523e0874eb778d2ef86971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34a08120a2a7472e57e74cfa81b8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e50e3e08a3c7b72c22709ea11c13073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c12c5dc8eecb1dd67107393bd4c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952012db86aebab08aafe73f22d7887575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49bf8e0a26cd5670d15a1c536b6bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec433b2fa0545f37c0275bf54f113b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209f70e504ea5e71c25e75d42a012778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125cd8c6cf12acd15ce06db2d08d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086ea50f95b4f447647e696494a8f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927d5bbd82ac51a3815c3bf4cb0adc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59bfa23d2a48cf852114d14389bc4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8ea81ebd711b0fa1799c4df665c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3846aacc2f81e9b1344c016d361484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ebe0b403a2fcb87f7c12d8312a5a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae567d841284f149b05b5b3a3179bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1dcf5745458cccd96265e8d4eb93e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a00b33aec20e6e4314592da4cf3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96072176d951978f9e49622a504aa60689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f7dac34a511fd5479ea30299dd4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3cfb205221d5b69f19e5fff316fc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae111fda2eee8ef156e20b737acec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee49a75fd3962b18429e661753cae293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0c209ee7d311daaaac17cddc209494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe48fa5fdef48ed12988d09238c44195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fe94db971909c5243a56be79dd88896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378896cbf667dc5af9b8ff01a677322497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5e145edfda47f8f54c48582b658698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e76a3d2e9270a4c429a626440032399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d18a769b30e0be6716a4cdd07acd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53fe3ab00754905cf27d25869a32b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed0a23d02807af5e3089dcfa32c816102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181468e1769bdce088c86977a4bb0e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65756d1c6c8caec06694b5ded4f9137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a53867168fbaf80aac6eb7cbe8cf01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b3286dc2a74461fe6fb9d6edd6f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e3a42219c6c6016fd1320c647c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951ec15219703ec5abc03edf64dcaf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d48d886c8b6df27213626267effc2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1cfdbd05fff5f5d9fcd1cca1c990b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81da1c44b0b402540dc737cd0845cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d91b59a7ce41f55dfd8e019f79d127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136783ed1fbb85c9a39b31d9e38b8ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e06571829ea2ac582e23bb0b3c1c36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569ebd85915891e85033d49833d409115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d87803d04f84a7f863f27223a182116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dca0258fea9b10c1d1320d80795d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39591671d065837d7c26913995fc1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb81829b95a3f55046dfe6578a116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a90e6e8a3fd8e64e4539b1af040d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e935b51b95e3d90fd1612d10a3fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769866ca2bdb395f17ee7a594473cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bca62d36f891b9c46ef8e4485c08a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d66bc9f0a335f8bb3a1937e14797124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937efd043f9d0ef5e376b360211a451125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b185e37c90b108447a8e485ab40fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fac5535748ebe66bf936247336cef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74cfdc897b3f8987cfa759daa820e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e39a398e4357fba3a239bc7919be6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34acde04afb57f24d6d8a77934f69cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fec213abc5cf0259231ce06947eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a8a944b089f46e87ffd3e80946d50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5857212c81c9a280388c37bfd8b6c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e22ca7d27ff3f39db3b0750ef3483134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb443c29aaaa210d72042f1b86ebe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06247f498ddf003bab3ffdd6bfc31de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277980fdf1cbc72bcaae970db528d93c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc90f2b8b7ca8af20b0f82422cc864138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9884d79938fa1d6e26c2c46c0bd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d232dc93e33e13d688572c11f0e7a05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7645addd9c80814ff9cc85cd18a34c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600355883ec581bf3dcf686c9822fdc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889f6af8bbbb6f02f190b52ac5023d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668d2535e23f4ee64801ffabea4e21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aeac86286ff7d19564760749a75cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da7ab1b85771e0cd6e429c729b928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497608905e875ebf55ea15bcb4545c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906d2263e1404f8a9f3ecafb2cb046148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e52c9898d0086f6cafc0a634a024f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa4e89881bd0b49b9bd35ac282f4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec30b93073c450adcb22df6080e39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d33892912e79cba360b06705c8da5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b73f45fc472bb99f8a0069dafc065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59db7120eb239e1a87023768347086b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af2d6a455d0150ef56e0265072bfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d42bde6cd2bd33539fe619b19abad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9de0a898bf525d41163b2f25486e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424f44255b7fe420bf7db692dcb345158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899acdd22b1f1c303c13ff7f070c7e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f609565dc4e7360fa970d6598ecb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f426b56f76a6d5be1140cede3be863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b2e426bd82a76e467aa6a24993a81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086bde0c5777ca3375b7ef199f87453163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd138a2886fb3166c9605a1fcb39ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e53f81dd406d3737a02ec7c53df843165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4fa75b61a466364dec18830c9c595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abe51972f89edf7dbd82fa1721536b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30e697d7963554249563f71d39f6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351b812fd982e11732fafa4e6f3745169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8400f6870dd9d372f2893899da261170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a0a181d8c9559f5812ff56e6a9b75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c700733dbfea474b509880acd9a265172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acecf832a42ed31885709b5e29370f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14c16cac9eafbec32ad5796eed1197174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec94566ee210774dbf6c999c2877f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0d89026ce6ab4cc6d62fce41b3cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701c78efab69f97c533fff46f3ae84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303989bfbcd1feea9b18dd431346406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5efcf0e6fa2cc7fe217620e851d191179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5d778e172f1c8bc0063fcf5fbf84f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d049a9a6342affd5d8deb91dd61da14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57de4b4e41e2890144870b2f0bb818182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4044d713186a2f65add229af9d04ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae83116461f675655a7ba8b2285e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f4f1bf5fdaeffda82b1a41a62cdc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971f65dca759a0b343da687388c5e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e3ac13161759ac533da4feaa14bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d931000dfe90dfc2cbca4b9f4ab1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604879d04021e9029189da825715344189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f62a60ed46d03cfaac1cadcc73df2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a16a6b61ac73754bd7c9825dd5daad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cdb7199b4ad649869c9d0f3063643192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d98fde8f0112a8dabe3127b891224193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fae3bfbe93ec40b6da0c64577bd54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e41479fa203e62cd3406daf334aad1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50132553cbe9e5f733767d201db3c6f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559ee05a1ef99c89ffc9506a139ed2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf8fe93fca86d5c0629d11f9d23787198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364611295e20f3969b3780f76bd238199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25e02dc3574ca091f37409d523f6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c55427debc84466f80c168455c5f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60be49bf4fb4ed69e661a8754484c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9399ba679d99eb4e1e5637adbbb0cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0474e5e4015dc017a5d4a2314cdbce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69fbf070ef8f40288b02eaccd2a27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683411ab6a207f401dae715e5cb306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db4f0b97b52f1e20b55ba59082221207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6163326c12602ebee14a3629143b8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf6d77c2cb68c6a619f8e54f79c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d1bf5d68f298883395b7c68b58530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d09ba42e0d2f577cac96c8ab2a1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1732bdc3e543a6e747105cb4a734d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b2cdec8e70d09a5737cdd573296b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb05059ec49b2e16da31506ef656f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364485d9a8c70713749fe351b9175e9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbaff956047dcc82b64cdca40c8fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b628161e8a628210a669d7906bb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da27fe371a88d415f47c07eaf7ef8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ddf939670f609d3c49723b6b593f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c18fc66729a8387cd99ef93164dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36d9be3746832f7c1918d9cfba0f09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0452f468f0983da82a20bb8ba1829222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e21e89b5e418c5f22411ac811f30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651383e035930ca672269ae3f1210378224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc3904d819d3d743ee919dbecd445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b70844c8f58e1dbc5377d8ca307ec1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a45a84aabdcb08d85b92a7fbd37577227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8d071150421247311e2a9049a79b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd654f837b47c79f07b6838e3d95d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eae03c0b533bdb49239427ed97e96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff58e1a15054922055143ba233b49c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0971a03c11e84161350773bdce0eb57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f5c093e3824a0c6239616d721515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beb59e637fcd88a882dcbf7b67909f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82fe88483f2fcd7e89e0ed5a3d29c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664a6ceda59b9e8c406626dda4b6bd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3b3cf0bcce96c353b3466a707bf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5110ad2114530c6b8ef0854f2a9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ea43331d74def8c10ba9416a22d0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41185a865b4b546b8465eb03f8fb238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338799166a05cffb5c5b0474999f0c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a9921a2b65f21d9a17edcb8157b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4723d045ee22b50872f0fe93335f1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256fe63d148bc3a03e73ac8ed263ec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5341721e1faf941c60a2141c96f6f46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c98ec6391928f1c0482a4760d2ac86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fded1f95c6b88af61b0dcc5b0b0cf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049eb7fcf74a42ecb6d6b0611cd439248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cad4c69f8b9375894928a173cd7a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2777030747693b23d3e777ce02a83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b193ab8954e1871d3b8067827778251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a06a0527373ee5e61448f6dc4217d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c004ab4074dc1eaa4e3721816852253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579be73f39a4f29ea79594bd6a1405b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116798c21dc4947e5053e8ff0a61de1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a2aa75ce9af44cb700ea7f5816d7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b6bb43f1464e8a7f6fc97078b118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e3f831568d711290e63f360406fdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2826bbbd8bc5774f62cacf7f4a7f16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da2aa4a002abd948c0711d2d781a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9827e6448e32d45a477ef01e8dc01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841420d6b99089f4b20292aa318370b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149642caea012f689de4720b603fdd39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e3231d67e50fccfee4d13d9797a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdedcf3b8b9de9f16b8a94fa82071f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fce76be75dbdca10fa2b5cc822bc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112830e23f499df0b0eaa477a581b082267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd4b901701cd35c3f76dd4a411c800268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45d0214d6c83d5f7678edbd5c1dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305a132c2a03cbae902e350dead7ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6787fa1ba1e5bb9c584c4257c3366271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c0215e4ea429dd11a22e21518b30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76e35d450895aa6a6f2ddedc2cd25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf2b177d88a14534860c3cdac35433274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706f12e0877c4a9fe511f9a26eeeb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e66b4a05c59f3884fa74db3f10fb50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0323ab2a41be6f5cb4c5225528075e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa969c7c7d12ee70c53fe4162d8579278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8058a3f3f69d96531368b29483d47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a07eb90cfdb0bb8fa825be4022d9f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9155013be8e58fdf9e03df5a75344fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693795c29858f8243441c249daa2d51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a23861ba6aaba6dc16b82a1bdf735283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf23be37496a063ecca03c27b326b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d711c203d4c659de179bfeaeee738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603e3b767c9f992f1163820fe88492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c6a36a8bec6a9863794147296a705287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dcb501c02436b4d325490b26fcfda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa2d890675118eb7c307d7b66cab4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1f837cb27ffb411ee9279e69d4b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff58596eeb16dd9c30d53d68594674a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90a5355b7475b00299691e7672a23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a70fb57adf783792be80c0bd061d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6e4421cd806322e78bd6f2723183294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f98a31c668d8610c40f5f1ae57dfba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d3ceee24a88c6099b470d9b5434b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da4db916b42773cb794e3a53e6831297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e27ec63d32bd21961f0d49fa011b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d38cf52cf26f74f94d8f447c643d68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba006e418e05184b5eae057cc1c54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b4c65be8e1aab1d23789c696a509301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24e5e485e4723843e2a90f0877149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5715de40f23887b7d4960d9b57f8898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bddda7607b8a0d3c0192fb7e3cc6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894204c8cbcc0d3fc0c765f8908594d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f37dbee6fb466f3e38e257c21a0cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536dedf910ea86589f1c14d092b70a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d43ed9a907e84096788e1a3af4df8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93896c86d523c435dc4d707e561c3fee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f0b76f94272df0aee024911ea8d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a983284d0f139b2220d03c95d39e4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d186afa9057c3bc8f8a77d2b2b5a665312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad45908930bc2e54394f389c619a162313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7aca2cc9e00de9099f7392f88426a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9de768634a36974c23d62cb811513315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23e8fe7157ef73a3bf7159719b853316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c44a057c5cf0c268443577742fbe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884b02930bdee312d8d5dd02cea1b84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f4d6a913af1415e58a3323202875319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b2c61f506927d3e8442b44e3c54e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ea8a667996cb85c7574c8dd5bf26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083050fee4858a1ba14ae1a2fd5ca538322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886a386300f4d98a157f7968927d82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fccc77fb4b1b3e8936a4be98979b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784127bc3faf7eab1ac8e3e1ea3e48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494dcdc87eaef2da8ac0ec42e614aa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249abf362796e2a81c82531e1f77c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3a80b9dc3d37a8146d6fedbcc11fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310156e2a9db2dbd55dba779703a213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3477dd58e3c21f7dc444c9ebe5518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1ade239872e961b13663e9bca0b01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ffa1f180cfb6a5a8d7ba7cfec7567332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423940d73929ffb74b9c5db5d3fc0a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185710748daa4fbceb48ed42160eb77d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d31d42ff5e0c4e69c718e9b5c387335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d27292977a3a30429f0b2b03c3f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979001377bb75bb315cc2f6c782cec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc381faff64099bc535401226ad86b14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe389f6d34af082bf260f7ff3de5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc54bb4e5f74bcc919034deb6a63da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a6f811e7a2c81f74cb0982ca2caf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5e18f640fb997b6df0dd4f05f647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0f4bc607a34b946337fc38fd74bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750a7a646165d91949c64be980eb43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351383f7231051f6b1a55aabdf6a4ae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0ec4b5a92e7eea2c29cc3e2be8468346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c78956072af89b39b9a340faab8a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2962e3178cbbc43f269cbe50d78091348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f1fa9a130e858078e71a9a4b239cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6804b6482693c194badcb96b9548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e8da997ef5cf150f358db248d01f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c45623a2df63c8d45571897af7e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484846952dcbc7737a303c2ec1ae93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79e690fcb102f00501867b100bdf9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f4c3dda46d554b71745db3c7d4ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17797be28bf3fe04b828f408ff7932b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c6e2cca7a93879da74abb97b9f46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f745b83b9dc6155fd1e47daa48e409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac993de9d1b22ac1fa4776d87a9c72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242101782b4ac11229c53ce9da2454b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa95e78182740ca7dad8cf71f85d6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351467d4ce563ef6e2297bc6ee14dd6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3900c9598db9cd27defbf16c76d79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5126b31ab8422b15cd937a539712a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0130ef7f02d6c218108e8ee0a932365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17183c9a3f139d98dd2bae595bdf2504366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a5a270a8a35d758b10e33c8c65a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f078513bbfff72088af7153f29007368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667dff2a0ae35a1641e0b10e4c5cb40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99e28adef8982ebfe39c25092fcb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82015be1d0887d36d336c9b57f23daf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc200c40e39782fd186850ed11e18b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1274911e5a0812b2fdcd05974f991b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9118d5a217d39da796516c0b1b92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d15e3d3bff291f113d52c5a8db20c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df9f5ac3c1d2b7cae157b86ffc76cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1626874739c14c17a5528b183eaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2124318b5ec941ec4a96e5f13a2c50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03262deb5c42d6d147a4f8eda09e3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169e673c0446280f9a99dbfa488eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294f2b27f7fdeadf433c5b6b3b4ff0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e9df3a83186597aad15e43dd96ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe6f53126029ee347251cacdbfe77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059024ddb931dfd6c9455664fb22ad2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3eeab52bc025d0d7f1a50f0261a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cef561b344f96ad4fd27a0dd8bd20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfcb13c73618fa0e279ee58553357d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834adef13d4a6198d572eeb8d69dda43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626d54bef68c889d7606f16ed9d397389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831d06871ca6b11ecb5cb90586972a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b557684cba2d3c9ba615239a519c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a758a9a82a459fb023e8234f8dcc35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d4b08ca86543352d339a0aa1ec4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9692d646eb7b8cca6793b74b39bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf257a91c6cb526b7c9b44f0b20343395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccdae89049da81906009dab414b14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a835d5498e7cf0f144ff71a22d000397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdebfb0a88387f8809b55296fa386d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e04f479b2ba500a022147c90ea82e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b895d7b6e000e3b63640f091722e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759ca6b011a987f09c4c69e1006df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0a1044ef320c486c40d7cfa3f51c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9fd6a59d15ad9cfc6d3a8d2982bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58444b3395323c7e5f52cc1fa6bca43c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2f158d419a8dcc051151605cb98e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511ba90b9af2aec2a0226618226230406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729111a1f97909f8e19a112fd6d8a45e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87db1da44b3819fc4fcc6b10bb7ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b3e347c393c89e37e9a7a0b4acf40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8d9f61e467a16a0b14377bc7d50c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924dcd2b567fa34e303aed1754ec14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf090da89447bdca570f4336e11b4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f6e8a51f5de6e123b941fec05c9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725944ee9ef8800a5d8004466c1b11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d0bdbb1236c07d255722244d4a13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5419ec7d7cabd72fda13ef8cfe44b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bba70df46f1b30505097f7278582a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274d3a45f54d7882a47694005ddcad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a73dccf0d85353209561960e0d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18fdfbec791d616b7903de15824f6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378e272989e894f548e965c2ad6cae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0c4faf73a8bea94903f5c8b40727c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22179a9c52d58fc8d4546421c2b7fa68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee4901743dd62f6791347f57511f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b5b6fb12403b071b4281b55d9789425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9832be67a4d04f3a767dff60cd14e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208aab1408a175a2fa1af8cb9f6aa0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ab9bd8077dbac1ca848524f4b299428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73aea3b1e0bda61cbf6de69dc80d60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ccc5faf0a7c58efd2e9c5a088d5b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbe51d97311ad0e7c2cf83b461361431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456280d3179aac8c40aae9aa64268cc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e82f611d2cd67fa45a72e9c77f01d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39cd124744feb96daafa399c01dc2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8550294d3f84478cf12b57b7f2f6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b81239fb3499af3ce76814cae5d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241f9419278d572d33c9bb9f92c9ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd7b7a6fe20bf1b9329e023a2aec4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897910796508a4b369b212a262d2973439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a376f75bdff0e6d8c0330b4502aa4a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb2184a83a95eae961d2ae9707ad88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb7c7c4c5be126540d7c763ac87a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab313cfb5445e7ceba1110ce9779d70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b1bd0c12ae741aef560ae9c72e33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571c3590bd4598b4000fbcbccfb11a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b223e748963368d26cf024d73a7220446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8cf0680a4114d4c91c3c787c663c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb07708f9db9a276016814f1789932448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd41508cbb41311b36aa9a3f9f15356449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eae3fb2f04eeae3df151427c0678d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f1cc92e79549579c476a88c51c4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacdf6dc898cf44552bd44af878c9cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4528627115bc21a3c899f97165c26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fed5fd95fc7143718226aa197f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b30f08dd6ace808720644e64c9631455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc2bab786e0f60edd073efc1ac861456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a85f017081544d6c30913ccc1be01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e50d761a60366f5d6b8692030a7e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac6c28aad189e67261fa8c7ec8e13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18960c4c183c5f5f1877cc41e0eb2150460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0da3bca06e3211cf1250b4a6e3790461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed7f7fba697a35db6cd5ab2a9dad06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed9ae317a8e949c6a97b0e40c4894463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dafdc8ca4625cf0d7a6ba30be0a40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c1e7e10a7dd41406bc45881e70ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8157dd9ad5a997de2313c1a7d5a15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dd4a28170710ebfb43e565fd19284467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12cc89fa55df2e317bbc443d470d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090030bb25e5e51a1a5378ccd124efe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ea3d1c218d80eca9f454ee37fc4db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f32852fd01ab49736009c94b65e2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40ee91468a3cf5e1461d1c9a7ea1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f464455ba8eb0644cb0f41af1375f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d192e706a6d9ed6210facf1e306ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d58fc6e8d3ada11cea08dde2f3f1f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242288d336ed647a642a961d49a640476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd44b29292c8334403fd29d87d9388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8097d740a7e2521fcdcec623928502c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fb0bf6969fe939b78533f6afbc43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec723289a057a90ca8b128d787fb75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36b974e970e14246b26be1f27172a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4b9e71804da7c6a8924cb6b2d6b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425c59409d26399fee46a710a1e1bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3226122606e675b625b8ac27ed16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e38aea13ce5fdcffcf0fc94029cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc42768b516b617fead76770e8758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daba90815ba27b6d7b487fb3350eac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2049bdb219b8892beeb499c2f8e99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85641bcf6c41e1b5b6c62ac4c91a2bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184539f5aa47200fd679c4c444d248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d3f15a7162477f1dc6e42efad9be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9821c31480b10b984c270520c9e2ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0891df3c2554491c067c9e308dca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc36b565a9b9fbaea17c54e2fc912494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54539b54d28ba90a8416e7000abe6f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f23c5c40e67412373bbe9770852a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddaccae068e49a03bd4f6b3d143559497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b624b7db7960996f3ce5d099c71850498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543c4ee8b000f6f8a2cc8cf967045d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e7efcbb55e53223f7d5923105242500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4c93669ca52c1326bf0298157ddb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050824034b48c528a3a02a8598f39726502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec6994414a365a4e96dec4e1d04063503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac88cecf494c741292b11bcc949f88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4517c1aab4f67af8b9ae447bfff6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d859e092d6df1915d7def664d7049a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1529157c45b6047e821806833438b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6875e3fd5a212584bb2fea00096320508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648f453ea64665ffaba2c7c498b6a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0e7bd81bbd6b799b206929a641112510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062fb5a9d294087ab5e452b3320262511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55415bfe0904ee080aa0e7f803d7f74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef4a950d08de1f6e406f2ce527e69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6e487947531305179f4763d40e1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd043205d29f756d2431f3050bf8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db585bb9a057f109678415c4ac8df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d011335de106e3a2f4fbc93218867517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e1925372e9ccd2c22b8d5e4f6fe7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78a97cf07e4ee0b9878f445619dd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbcdf0472575d92f7a0d72f7a19d65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22b5618d0788e8d10f3c061779163521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb603504f0a0e0622e762ff32cd75bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178189b0c198add98a7e8f21fdf34f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c12dcff7a1c89035b6921cf7af03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b675e628b66be8b2dc3fcf091f78c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cbee6d80db752c8d31247bd1a344f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2679cd03db6fad9604be7702e58cce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd250e78ac7b15a376b8cdc049aeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76a4accc5ad56d991ba0a54dacbc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ee1a240ecda62337453a9390b137530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379d142f9ca3ce221d43c215738728531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224940c693ab48f331d22d1ee7f1c9b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e58301ece3ea5fc0c7dd826aacbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad24081c0a96e617b038f74c636484534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0668ef04baf1a32ceaabfed66b890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a972a2f708023a41d388ac9dddee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23e58c65009a14c54bfd489f87709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772b98287dbcfce2eff5c3fc28ff87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2afe1b1a81d7457dc6a78a72a6d01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a7e7b59851737078e46b627a9318540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badc63610e91e897048813ad3841505541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646f1cb6631162fb639c935e23bc17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3214ac6c2aa5dec24d3a186de4e640543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5acffb2687684fbdf66c22af3597c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5bab48a77bfb53eebcd699a417eef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d10614163bafe5f336e34ebc56de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2127c795f6ac500f29bca1487685547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b805967edfdcb9b0b596cbc9afc5f45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48fee75ea59e97b0d9ec2ca6276e14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4a1df7cb7bf5ca2516149f111943550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3003a2d60a548fdfa047066aaadb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5a7b9cf477a1035a5c4282caaefc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3d5c28a94475bb7dc2debe5b26161553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc2ec14d1ca402393337588b1d959554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e92f86b264cac0aeb4f1b0bf04d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5571de6d505321062bb6360ef009b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25095df5b475f960e2b5f5dfee7fe418557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf14e0a9d4848d71dc9f9dca9d297558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31257f83f28529861815996aedd390be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a34f303f95778ca80a368b4473ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817fbdbdc185240b4e489614f1e5082561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f42afc7a678b7bc66b15643b9f867562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d3ba94b219f54476f9dcda5a15668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288c2f3b3a2b4bc74ada1ed839caa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c132dd67028b3e0cb6f36b471b29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7a2797bcd6f0a32ce1a715210124566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbfea3e018fc4596e25b9e2844d94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd518a90dac616f9ce9b4beddb6ea6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f295f81d50477bd6f7cbaecfccb473569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d81df88497f805ef737680d5143dbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd75cffefb9f44e248bd41304630eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d7c0bb7285406c9287937706a3b7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a42180c3034360d81b1b9fb40a7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c2f48b2aef05485ac539766f66f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a1eea12e05bc9ae8ccf66e008ae0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b585525fc73f2b9d095a2baff6dc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134e3035dc7d70f101242e18149351577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a750c337fead1e98033e5de2fbe2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889f214c0d27707d12860488e8a380579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3af1f31f67f32ec0350ac93e11c71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ef38a9b490bb5f5273438aa52bef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c99d296bfe3c9bb7c1ff39c4190d14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d0a8fb80801327986c6006e997075583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78da3fb0832eac04ec4045474b5d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1019ea8b2b979481fe2e92a5c8c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adaed1245c5f7ab6a108087e8c374e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb1583104ea3d95da9e9483809982587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2311e859296036f7fcaea81a20d888588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d1b88cbf719c1bce6dd70a104397589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60db9b596d9e27aac40112f4cee018590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047a265ec764afab438e5ef1dbaa4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e252048efcd34097f485c371208998592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f52b47b02bb0b6419bcd2d514b954f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6aa0da73f565d27274f5c630a1be4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c5abce03d7ea0c87ecb691336dfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6514a916ca8a309b7f55dd937230eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893995b0bab3e6235b16547319c3af5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c11da33d5f1375183244fd1990ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a26e56870089977628846e4f404e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448195ef51273533ac4f44d40bf93c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31885c2854c37993ad5b8feb4e6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870300f33bd1e44936f2822626e76d1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753737eef9738dda3528370a2da3e318603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ac8abcff57aef11d03a1aa908a94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1dfe9d39a4e139459ce87a450a18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0bac1f6f4df976da1cd650283eea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b31f136d6296e78bdbed64836fb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b5b7c077ef148d0419d72335671cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6127aabd0611225d916364f0e7f21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978485f0c17aaefb31e7b47e12a2df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30442e7303334b49e904cdc8da81d4d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa16f362adcb3fcfec1147015f431bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb0fcc2158665b24eb90f79657eba7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819888200ba5af47f7818f3e4d4c34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76653e90661709fc160d3c1e3f48b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e62cea16f1fd8216ad96a2b4904b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf51c9efb35f2898e4091c1560f86e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387521704e2afb0e0e4a88bc46fcce13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2c5d3ee7043cd5a7ed069c94a49b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c858eb4b46325478ff262d23fb0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b011d33218faecc01eab2d9da0e12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef9597fa740b0f94154630d4067c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7288fa15cae68f0c18ce462267fc2eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4337c0838fbdfdf58bcd3923c196624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a76a4126e79cb4a56c43be237cce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa9ee8fd93be5067096c7dbedde7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8d20f0c184942f4d66d420ce070ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feffe7188e0ed91a7c273b822ba4d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5788ed95de5a233d919d09c216702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c6bebebe4209f9619101fd398401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871063d9268396dd55376a5dfaf83fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abd3fba0946eb7bd1ca08a52dd456632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c70ec50998878136f2fadf8074678633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1b29113bad894a6a9d9d493cca3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1aa538695e655b344562953d9d3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872428520793df34ee8599db555dba2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4c228876f54b842c9251024107d81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b7522cd68f67bd9db2579706030d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52047e52d3602bc8f1f944c4917a4664639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908866c518e4fbdb542f83590c517399640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a46d0cc35691a5b2f1e1bc095886c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a696447f2bc8015cbb2e8cc913b6e8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588660731395a85655bfa6782b3ee83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e894093edf8adf55b6c0a5333d80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eeb62afb018c7573afefca1eebcee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2ba957bedea7f8b3d3dfc3e606ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a07f4a5c1e72699dc782598a7471647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c09f8954c6eb45c801444c5f390d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552302478f80550cabec6b211956d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba07126aa706506e319e27c36f2c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f12c73c2ee53273b7b552c9128fc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4aeecb45e6b98cbd72d0ccb792655652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab4178ff5e72cab055e8228a375f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a7d5acfae07d66195c47322d4a51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04d7769784505ea28aff5dec06d38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c6c91da1a19b33eae6622114f0f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521d3847b7b7a8175cc6fde4b3de4cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91baa11f64a7c5b38f6b74b455364658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a3ba70126f4bbf0e6458fdc2399da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d9a3b0794446510f6b5bd3de2e18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa6f926ffac4a997eabe163fc7b35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970ea26670ff15d0163f77d0ae4eb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185591fd955787056fb827d49715ede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf559e17a192c0d232cc390af9000d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95109117353af2f6f94ce1cfa32c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0f83796a6e1bf6cf2c11fa895126c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b76b2c69ed0c9e678690a61ce543b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd565e19857d9a1d3d5ebacae6f47d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f558da89e53c4a467f6cd0132666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d97401963d37f4d4a55fbd3dfd49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237bb5ec2973952bc5909e81d063084671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756f19f324b99c71c999f45323e2f00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f6ba487a1b6932f408094cfb8d94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd5430d10553a87aaee3df7feef6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677c32e4666e684d2b3f4c90ed5a7e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4a153b15c33b100d9a9040b07161676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447622106758235f159c4c76218733f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fca94e81196923be580f41368e2c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beffea96767976762cc5a7720bf634e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd4dae6f11b5844a47ffc8f3e536e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c71ccc626db68b3d404a60f3025ebc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d662aee8f1dcee557e2808842bec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cadbe4b5ff2d0acc14073ed7dd672683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cee1e36d99dcfc30cf152d7098c46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb224769952822cc03d3e9d00d114685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4391f86805a3ee4421c97c8dc17849a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0788a9d70957178216aad018bccef9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a0ed6d13b0e43333badc9f32df29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327801566e6e5f914c5307dc50d29cd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370783afd5c86385d5498449935415690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46305c150f45be04cdf7f4bd692a85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65200b7e8c7c7411aff9044b412e43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98da59f29e133c2123b410280cdc7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1379dadcf32acb19b02d31be04e8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4491df6edba11b4a90dc5e74187309d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667b90c6fa07d8658598cc9a8f5224696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf9a035b7b1d88ca653a5770203489697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd0c4a9dabde4d2cda2c55adb0c0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c373f95e463c0f872733703b665777699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e042c1c84e5bfdea8bbf3a686da3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5d6be0f6be602b40d8ca3e79102c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ed7a39b9c9b72995c29f372f3d0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b50addd69be6ca085833b554217ba7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7b805fe901441086692d1a0046fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975e83e186096c88e7a2de20bc17bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de79f4a296e02ef6a1ee6264559b060706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1dd3ade3ab4720589d4edeb474959707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9767e1f54ac95e22ee67d56596cff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058305b5fabdf9bddeabde65a4b0d76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251e1331363885b18e7b186b1db15ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a32ae8eb8ce2c3543acf59a513a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802dd6009541ccc092abe033d0759c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff63c5d88041e98f5e67b4708a428713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebeb3d5fc428df272599239c175753714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c61e4f150fa95406245c28b6a5c3d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd653270fd41367e8cf6d5cd5d8036716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107fb58135ec2675245fa79ed788489717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637c23ceb440f7672b47f5e7e148590718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89007c547db42d8428d00f11e8225db8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec34bac5505a2f87b1e37ecfcc33b4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9eeeeeaeb5becbe548df32f50860721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c462627719ce23becdb1ffb8c848532722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a841e463395aa678ae9b695468294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e975cf36500d8dfa6d9ac905a01cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10238495a33b5fd3f39df93d3dd2ef21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c71280889f59a9da6fbee414adf49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04cee1ae6920436775f79f3f2c0af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d888268b19f1212383a6bff62989728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595c37da117a47c26a1fc17a329ef35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780cd9d6d98d39f8001973030dbac0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508db108deabd39d286bd713aa6c1bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d75cd6dc742b1ad77d01c9da836b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff1dfa7c54bfcc0c40dc2f4ee1fae1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47d6294c5399d1a0a290703b3c75c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2023afdf2c700b52c1890ed755348d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c0d82078b61e07a83d01a4a90054736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814a05f4cd3e6165095c5b148dcddc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b194f516098a9a9028fa939ee352738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1439cad3a8971ac99c99a0dc22d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ce09e0bd068d90ec60af02efafae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c655a3a1fc5da0c3e0aed983f0ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7012e96722dbbecaaf1db77093a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d2abb4d1bfb58f0cbdebe57e6b57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82000ae5e160bb93a52a587e97756f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb152a12467aaea1a96f2b92c7271b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66835c49c6e210ee932c1388c7a8d10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7c62b3fed780a7285a1d7e8b99d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99b1334eb7913b31e926699926759748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7dce85ba9cd976d47ebd5632b5644749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a9c2b136ec64e534c8fadbc00b79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b480d02dee9dc4da51ae22ddaaef9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8b1e750b424f45ee3c85cc36271b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d66313885ec6ba7a3ec4e3d68fc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5099aa621f7a4ac26dae764d19812f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981021b2b903d173806c1a0fc8d3de84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93fc87a1992305d4b61ac1304438f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973ad04132d3f96e2f4abb03d0ba251757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f83e18b0d9f097db2b8342e2ef963f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c6ae6a92438e6224049b93a5134f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b847902095db2b7f5d01eab76ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7688cd0698f8ead9a45e33f5941412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729112fcf89d27ac46ca33a082bd76d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45fad11b617e846807ff8c352b47654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f1921da8a8575e8242b302add792b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd02d9df8146c48613095afe48281a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45893b2923660a0b5ba7fcbc4d53097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0cd41135c9c906080c3223731fef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2575edaf2d029afd9dc16003b2eb9609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ffa22d38870dfc76609a298c3a91510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb397f06ebbd115d006dc315d2d47a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1ed17723794960163f63d11a2255712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb439a0802f9206486cacd7ffe7c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a748887cd262e449ed852e8c1e7ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244dde9c25920e50052d37d5341d5d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b57d253562834d708c4899b5576416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429b9cc026003836d8e6a0fae88f0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5d9f6e5f7d97ab8e8efe641d888718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2814c019fd2cb07ccc10f59cffe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887f5cb9e1c71bfbf92f0bfb33f16620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05a71fb4f7e9e59222c6a7f141a2ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ae59cd2860f6633e7a4602c0548b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a25263aa10c95ca4591a494c788a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ed9fde4137ca69ed0f2d688c1da024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7de08d2e399fe47c6a3bee85c63ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b364652a900b940bd274c5d5d3b57e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64937eae3185fd0d99e695a72698f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d78e37d288f6f9451f33d726e94b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d332ebe92c6cada207e42708b806529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446987b1f8ca341804ee49d914cd8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738978b7c16ad6709ae1c9e1b0f8b8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6e554ee10bad521e170a490d193632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f93dbb22815d1496d38de3047960e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efe7cff1c504408650773d7dd4a91434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe73fcdca05fe24613713fc7b9ce0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8094ede107707dcf9226ad7160ead636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6de04299fa35c2ee78ffe1e32d05b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d312462074670ab23892203cd854438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ef9122b0b5bba94bd98efb171bed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ec32f2298a6090ad8fd33d58f4a9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cf4e99d64723b0ac703e27c8f382441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21b9915904e9c5b99a11d60c86c5d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cb99be2c84475c9b764f3da64e5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d79b66d851840432398de672ed1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f722c6cbb17b838e99532c00c304e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f916fdeb9234ecdcaef2b1f39a1bb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30730f486af02c04bb1ac24b051030e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d0efdc51cf3ec964897f5308349248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a159d570c9685c953d57268e023449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410045ca37b645724820e5a4a00cd7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7883bea02e4637a8ddd908db1b16a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597d4200340920ea76744b5121403e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3fc86a2daaf934741b2536eaf69b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddcdf5a7174e6b5563b3e3dae7b69654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d9101b9e06e332e8ae439d5ec99a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6e012f2b9aab0321d56915014019056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2b2fbecf730e910055267eba51e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7b9832a64a2600a38b781546eba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877e2b32ed463e10c9f4c08c7e57d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a54b07a0b3a24e593cc5a025c96c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8220175cb59cb2de54d4e248d2241861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad3964bdf6e0b276c518d214f0e6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f5ed9aa7091aff71518dfea0ff3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c47cf68ad213cb07e268afbece18c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffed80ed210b575b175943f6c3944565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a5640a03ec53a88ff1cb690d4e28666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc3aeadac178e1693ccdf732e684067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba04acbf6249e5ef4093065788172868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99682a0ad965cb0e0a2c569e077ba669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfba353fe8076de328a989ff55bcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b7d3c941633013d6152a36c7b998871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977f1f22d1dd135d0960032cca424772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405b4b8f65b9a95f5ce6e9fefed2b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aaab54bd39059910e6636e245c7e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a4f3edec4358e2256e18ed1ca669375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52442f6bf3e988226dc827fe994c5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6802f9a56edf859f30bb42654ac69a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99fadba867906bf13152b1437cc48778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212fbdce0ec036efc491729b9c4810979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38306c465aae203e7540ca800f904e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ef3b454447189e18b66bad9354e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbce81abe6d99e9b6d3d2baf09dfc8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5af3590202de5170597d8c2b74c3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e03fb3b1fa3c735e9e705fe1256684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca26de771d8db8c5d70269c37f2b06685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005db0f23d457ce072c8b1daeffedfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3d0725161691abf3c2d6093deae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d5de4a4f473bec17c62f202a479888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8297f91b8f61d2fd7e977bf444ce6cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8dfdb1197f9b573935e6d928a8cf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e043407c6fc6873996af22de8e788091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74580d4ae016f551e6e25a5aa3c658792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42901654923d3d4f4636c4093e208893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1425675fda885b9ac05d4c3e51c7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75d3484043cd440c82ca47c7b0f9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146ea79e78c3bab72f4d49134339b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7539f803c50cb7756f97c30912e9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067523b2d774da6993f1a6021f3f7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370944e9575fb77b6d7c92b2ab7453999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968501498b473083d8562d4cb533371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba60337ef519f8bc5ae8d325d2cf0c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afff8f5b24d21f7b042b7a197b8909102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b50cce4a0616f233a9f0fb1859a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4349fba49ed2913dec4736c4d00181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db955bad6587939280ce157c3b9913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845483dc274eed818331ca068c7ff374106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dff3ee69a5ac08318921995724392b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246678fd8f5fb8532728349cfea174f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc61b2faf031000b6511af7e2a2f49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f004c1ad86459bc942c158ed047d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2515199b3a1a8bc8d0137843570c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed453aa1ddfa057724c5b82e69f87f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa3d8aeecbf1ec9deb5cb6d234c5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b240cef85bbbfaf731a94aa620fb3ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f5330217e33302fc48635f951ca7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac64fcc02828f0a61cb70af2af8bee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7d3c0924a9fd5da3f7152c9121058117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc328b2a2bedf8e502edc306b3799118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93359f874dd9c84fa6e45d173c2f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dced30958ea52e0c3862216aad820120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854f24c664e6cb9db1b8be384b9d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58a0713f5572e420bfb4c4246c1f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b83241720dfd4fd5e93bfc374b4c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d10e72b925151e7475023002472b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca39cfc1673b3d1bff231801d36213125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db050ee0808e29290a6609d96eddeac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1eb59eeb2a838c5ab740549121be9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbecad2d06d662b3f0e2a0400e9377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2606ed149d7edf33ca75064b769b21a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd51497818e4af0bc03367cd03099130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ad3b0ca11ab236c85f126216140b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f0a5f41362761ee17ed8ecbfb288132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ef2b14e77fb8f74b561e7b3ee81b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267031eb7f05a69bf97036ebd21c8dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1bd759497ba525251ebf654d96272135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038d3a8a0ecb38f54d580266cda130136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd0396035993600b331fe322c6e40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba8d6e4e741a0272d0680bfc816645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cedff49461adb106ea6613698b5d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9e1a99323aeaf4f53354e71a96e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e143173033c1499189aa89e559b6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177548e887351ecea79d592519b914142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73d594556ebc2270b4b3811fd0f24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bb03e5d00670b6b8a6b6c1584f902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60438052430bdfba72f81225a35c8d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1bad2567011e49bf4d5994cd497f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc162e679d16476a296f926ec2b27ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b27624cb1e4ece3921e5fc41417d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7292fef81e02ffc4f40c9fb438532b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251501aeea36cb46dd64f9f9329ab94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cac902ed7f8bd17e18ffaecb0321b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b93fb6b5351ab45f0dbef2d95fd10a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76585e76885bdaf3f9e265faedb7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe593021a8f63a6254dbe908446e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909513eacbf53c6e4c1c440ff7a6ee50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32c60c9570ff0443b08ff58bb6a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016079f4a03d57ed97c0b3327a41187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e016cb3e8c0d8531d30cf027f6e01dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f253c213e6564f1a05869db00224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabddb40d4cc8f9730b974dce1b287e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69f3714ef04592bc56021af79187b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ca006f9768e7cc6ee18dfdf01dbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec472b4881568063d583d924b34d514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed990c45e3b9dfd04e523d9d4e57b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b301f1965c36b2a084d57ca4a0565165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633de5995a40efa21c44412d7ea5a38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c4d58464a8a1cf413ab745165e3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4422db81b639ad7e2fe87c9a5d429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1095886375984045faf1b3b12805169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b624cb348ce71116d64c5c36a7c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856144c31e215c04f0a46e538bc6b69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481894f44079eed5408d2a18cf73d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b728503a305a4c464a8e49a368baf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a11eaee0a4b4798946ef1ce65cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995fdbcd3d6e162154163803017887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e25c11a39ef4ae9b917530e57af7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c274d81cb41a0d4d9bc2595e853a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd58678b161c8a26920f82ec6428d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bfa09ffeb072babece6e9316bfb2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5323bbf95f8f60255e6c59ee9900efe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6893ef7265d405d14b0a0c3ed5be78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93d453587ccca16e9236752ed135f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fbbfda78cdb19a5caf95c0ee97b24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41b18661ab567ca6dc9d9bf259643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d2b0025a9d96bf337eb99e1189e2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff673131c81eab63f92b51a56558ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dd840eec297da47727818cdc536b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba17b7e1db707f7d465e059025535c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e8fa7e30292df30c19040fb9d03d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea425dc309afa70add2fd1e225e89a8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d464051f75ba02273546bcbad78e96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99effc49c1cf225f3cd0a9ce563224b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec806cac1e426a62d8f3cbc675730124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191489ed7c968c60fbfb274e2389748194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96fe03d7dc3b4771ae358064bd5324195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff68744c4e2464048bbabde6bee52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542267ffe3897992a01ecbcfc63d8ef6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e81c3b5d7d1f952ef36c5fc792d15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307135b69f80ad502b3c05c5bc4d26e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecafb3074ef7e9f3814a10f24f9ae3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf2be2d99321faf60c02357542b1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ff4fa9415324c982fa795e378b1de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a6529319fd19b1421f64b1b7486b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee21e6ae303f12c445b4da11eefb4c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49eafcb082e932b10b89c648ba49a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f742bb2a5eddf8c7334d9edd9778aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba1899dea208ea3800f584b8e3449207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989609dab0e36eb625536973b021e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b8e332fe6fb014a942ce2e17eace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa142b6f3159bbb8b23a0c19634a6df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f449f5bf51eec9221f9d9dcde2e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa7e866c2c63f4f02fd447b8595aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16c31f3ed12059181c952c846d1f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727afd42c5cb92f56e993e5b5169d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf1ff60037fdc4feeddf5756166680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f144235a16be9624c0c370450ba02c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16add66a28a9c4bbd2664d7415e147217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce586a0d95b49e4c910e64a06eb83eb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a682836f90714152a1a88aaf3b3d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659cb442f3d3fae23a9bfffe8222f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454546cd787974bc848980db4355c35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d693b8b54bdf8e9d9d142292e17a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b287d8b881dd667a99865b677a78586223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0987ed718f02a1e706684b721f9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f27649fe9f67b85d6fdd47f9c57d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e83b9cf80cb8af4ff901944d4bb66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545b0c698b5de44cec0af18ba9b90fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96449ef717a7beb175496414474c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1c734f4a706422ea5a6282366701229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176bb5025cfd41ccd5e2909a55c041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c572db006c94409781b1d2978c7c83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb0320135c40914ff412cfc7ead83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa1c08d1475d67d94cefea75deeb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7025303e7a94513e1491647abb958234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344445018d9db7f80038184048c55b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854a95b6a6ae314431c19b7cd1443f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781da305d7c28cc252c8e96bdb208e75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cfdc9a46bab378f465fd23c0aa85e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6b605d987088ac3d2bb0f6fcd986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930db551f674435c4a8277d7b0cf21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6839a8fbc8e1d72cb82b6f20de3d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372342f1247ce2ebac69ea129f0f30a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b50113818334270633818610cc3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde5db6457720ae7f42259388492949244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c486ec4fa211aa5007e03838cff52df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe5894514e60d7a8427266d10c7a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964658bfd52ff89aa82fa90acc6d61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc995a8d822487704b0f765e6d2324d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c555b4d624b45bd3083d159cb6cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb9b0a2154fe4f4865c9b1babab99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d9068ad0cd0bbf212bcb6a6171dde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a67ffb693931f17a3a07d479ef7af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498fb8b991d349563cadd828ef81adf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4499b36ad0c393103db4e64c1c57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9397de5b8012e4b98b0e5c43864459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb856c80744fc2a1c50dd282a86eaa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049e3a34b6d9d43f16bd0751b647c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74edf310ea0e6042206a1f32b453c96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c9483d2914b3d027cc0392e472366259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa0837574aa2513efb0d6d163f44f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4719e72a4454d1dbcf51f7cb03bd7e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666f554f383afbe7865a3fcd476c43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454ec4df6e4f65e394acae9c2da49d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefd0dac5f5071cd4001cd4e66254b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8f9e5967b3a17b68c8711a1150eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e50e9224581a124aa8171c24aa29d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40349ef7629ba6933683cb5f6cde8d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573951e2e19793f97732fa4bad7a7b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75796d7e02b04f6bb918f49bbc48974269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c73aa9a4b948b5e878f768941407270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba7318851505c1caeabd7400139f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947149ddc29da6d92c9354f167842e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f0515156d68a670493906ec5df7df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bebcaaf039ea8edee2efafb05cf007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae240d7159be213352e193139fa6368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91793055196f0d7b9b25443bf19fdc72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa3e1f33eaa6e9e4f3963bee980ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4272afed97a64f18419ebe926df7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b3416bc675d662b28f680236e1d74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6496468f427c0bb5ed06e42e177ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d890b5ce0201f1eaa8ad7c402971e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c12ef64f3934d6e103f1b97b3239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4bb4e720724be0fb980b919b635f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ea6f4df2ad33e4fec53b6f95a95a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7626aeecacb15cf93fea68a3d0783285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679949699d3986ef0dbe6de8c729fe1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f2adeb723c3093ed06865410b82f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08d6c465dafe195eee64a9c0045ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142d13ff40c3f341ce88dab92e1a37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b934f2c3e7751aec0e1f19f46285c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3260d6e181284ba3f9e050084d6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b8f8fb72949ded6eecf6d8f238df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ceba0e3ec8121897171282f3dc99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e4ae3e4854d39160adec7ee400ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c09674556b88c05c19a3ac341de3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd073f1e8fe9003be289c0fa7c9b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a55dd9fcd88f3dec48f8341f4afa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017be4ea532f9c44cc9b6092f2523d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3786a9b0e176da2f446e5e25e2541a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37437cc65a3d761e0232420740421e00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4b8e1716920fd6b8ef6f311a6ea3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51ad9217b2d39d3ba7eccdef731ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e8f5641403512a5265e4515afd95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837768ed30a0b916e9b5821965bc3f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ba038c995c145a222fac25ac89c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d0d3c373ed766485dac04f7af026306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bbb6eea4bcfb22d616b1b791bac09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131db693dd82fa2ac80553b5c721861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bba0cca405e1532a0238b9f5bbab7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03c5bd6b24b54284646af92579fb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360736aeff5f11923562c08c1a924acb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad97bdffac29bc6d92b0a4793dfe01b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa896f7b9d52e5dad63abfd58967a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a33e9e1e26fb4a7e2f4f11c767acc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc79344b02d55b2f4854af124b929315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff85b9c2914dbd131c79c4d9fe0648316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06004bad4f4d97422adce2f7eb0348317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60451e3eacebf09efecffbae749087cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e784777d2acd2e96cb2379706f838319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c54150f0504af7f713b410751341f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbbc8e4a6e10ad65bbd15c701bf506321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637c255e2acb022dc4241a6db45f9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdae4d7d499c1b09478584ca6ebb52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb44123f08b8e690269a23602a031324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ab91f5705b2c280b19e184d979da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92969da1a1ecdd3a33df43fc4ec48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2237d06668ca7e26814413997b26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8fbfbbb18bec61ae72f6d2a979075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d55935e367c9193cd6238141084c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e15817295c8288291c961e34b902330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33428875cf84909ba4e9771fe5033331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3336342687ca9da1d3295fc732df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad3d44dd0d29137ccd5fddc7ba734333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ebd4afb0a482e4dc578e7e2c0580334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eeb75e0fd160918f11cc8d5d2c2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c8f2798a84707864432e543f9674336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709e870a660d5fe87827c86686a689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732941d86707de594419e07a8a3e27d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b835f32ea1a5d1fb42304b1449e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2ae9b3e95cc141e404ac4c05f7c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2d756249af132b54b41e36f161aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84f78f61b99fbef381c2d153e844d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c712fccf44245d2db2e8ac3371ddea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32015c056ceeafa5a127b7a453ea3836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8dfb36fa0cc5f1edcb6fb1bb8967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f487879109a5eab4845c3f7ca421346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af255d2660b80a3c562f13f1a0783347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f898216ca8c602cbb5777acf8a3ddd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c62e3bbee9ce3bbcaedf3d5fdd015349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86365d9ac8c4ea9986fdb567548c14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ab7938a872174f1188982bf0180d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff840d1b786c742262948f45886c3bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226aa848d2ad63bbe665a331765a11e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344b36398718cfa83dcf5f0efc0f2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd549c31145aab7a4737331eaf9d53f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1c48fc7b97138834b983c86265e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836ec9c8d359fca8d70e36bff866396357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e659d4a59b796ba70f0b49fe4eb48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a3813c568ed9623c2d79af07da1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc967eeb8aac2f6e7be613012783a635360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4dcbf62cd81167584b153228b7ab1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8d608deaef49f92769c3b2cdb16f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd50e84edf805077b862f1a122bec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6f030145e406c204a54a1ea850ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be6bccb62404ca54b0ffdab6e93fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323af7525311a5f58f9c6a98bfc1952366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd09f7e2b20bbaf99ac15583c2fe8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144654db13c2a087ebad8428ec1591368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633bcfa47dc18cfadd084bb765e379a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c741a5da874764e025ebd5511a5078370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e2ef78f64c58f620adb3cd8b91aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e22ad6ba037bc052c93140776a0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f44dafc147f31635d457a9453de617373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14c35775534c3d1c421e36a9aa5e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a262a6ce341dc19c34dabdd580dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb887441f0bb74d431967288712cb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fca04fa5013a8ec7c115d4e974703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad3d9f8f4e35c70235375da980d7ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb5067a14dd071b4a6ffc075234c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49641061b1fc1c1ec7f716f15c00a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bc6edbfb02c3e3478e775fa3b189381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c2ba8944ade031778a0d198aafe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24baefe55a0fcdfa04b088c705b5684383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d7032b0858bfe3222c23b275ec3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d7eb8d0e543b02259810efed2f292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9b60e88d56b33c6fe2ce0c17d16b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166617cd7b5a0310c562ac2475c52a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87827dedb7b38413d4c30bb03374fca6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23803d44714a0f1decee65c9c286c70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484cb81a4686e068146c0911ad5a31d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a964f6cafc22c335559250d41836391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657acc2d2ceb9e9d804d6f256f0f5e01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4250698c5ddbacf85ada16225d43f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a95d34f2d7135575c9f35c4ae2ac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4628d3ceda3b834f84e5f019ae6f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42f2cc2d5c8dab48920b5d6517597e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fc525eb88857276d2cb7d295c5481397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d555ec707f5fb1829f186d608cb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932eec427ed585c30240878eefb084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d07f417e851f4238e0d1d65f3d5b77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc145548306c5187aab973bc58ab59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829362b4e41327dcd15410ded3f3a15a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a7821bf86d2dfaebd03471304053403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34668bd3e70a5ac76681605d4a62b227404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6279f16977a95ee5d774eba5efd42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970906e64aa188776148878a15ea1b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc054671e67a4555aadfd0aacbb5aa40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6cf07c04c5fa3f14f4ddf05aa955408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2295bc69bf1fcd37c0303b1412a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8842a9041c006530dad244ce04de7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2035f203c5edad0ed11f4c91a3e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672695f98d369365b942336f4663e10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309d09141226ddd0bbe6dcdc1afce2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c6b77df0e0644aa78800f243b682f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4c53b7fd89d0c53991d7290a1136415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0edefb3bc205fc74005c23279e51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae2220e2c276627d702a2bf45218c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafaf6a8f9a4b5f0ad78657c0c49264418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7669c14cbf7b1271fd6a058b0883b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc7fdbfa9e7ccadccb09d965d79d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bfcb2743a95f9fc822940a3edbdf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ca4fc926a75b4571a222822ae34e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628d540da9c8015c2b28a16dc57a49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e30b5d97e4ca8a7fddc9c46e36887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d788f073eb0f56344f13325b9fd0bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af16d7251ee0c8bb4611c4e8242a32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f80801905f0fe9f0d1f7212cff94fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ede362be746076632c88cef38b11e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27e4e959bbe4499079b0a45e5ba7bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dcbe251ff30baa235569bc836b88c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a9b8826b52ca60f2ed1f9bfd1f8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162796791bd00e76848f36c98c2566d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176b8d8a81f70b215597f4190cca7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bc78518cb07f091c89ada806485a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da3da0589e62f56267a52f7b072cec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f096b551db4cb548d7b460991ac1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde50ee01b12cb8e5f2578b6561e0db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbcefad9a3c6ed1be0414f210a1803438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3446994ab8f265b08a7c4580e9535439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf016f0e26bb8b4fa3ebde49b4ee2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cfec59438655528cddbe8b240c8ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985d4e27af5b8adad4fd90d94968b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ff36e5b467bd8854d838d360d3994443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe295ec95518ea8291d39fc1a28642e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cec1ed65f3153929dfccce5d39cb2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00516d80058ec3f9eb33b2fb16ba12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409e3c8a25157fec3e3f7c0bf797e25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8b3479912b17ca1048995ba6ab19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f91975f98622d198ad3e779886ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228ea9e3c3301c16efb7d5c43cfa318450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdba6fcb521e8bfc94a99df23d449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da8879434f816d35a7b66921f116b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8c29c8700e9f4ada0f2b13a808b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080787a57c96f942b076c513b540dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed6c6be69379edf5b9aed5866fd07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8671248d984b483389167ab5780f89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222fb70fb8eb7a43313a3889eb6e02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950cd83f73f358ef1bb10afe66ed2a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb70c291ca0013277625f29f8bb7a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2abff89b9fa73c4cc7c55a639399460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829fa8a12d7a460634aa6b715e1a9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3aa9684b47d90fc67f3b4e0fd178a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221cd032871c7dc72cfea84cf4e7b3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b22b6272695e1315e09f086735d95b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4dd93698728c633bef78148427913465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0d7a564dfdbeec6c10a9603c79f10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3efb74d8eebf08599901e5ffaaff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153bbb29049b101e8ae918bb259da8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641e120f49ba707f9ce60cc8cce11f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e538944ab04204557e9596b5ad95f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e57b1e205ebec84ae82ae1c67ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d65ad70d124829321a64e61c82f3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5721577dd970e303d47f30a155dc142473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfa255fb2d5cadcbc797a57805e944474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759b772835756a1730aae0209d7dcbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4f3657d416faf1068369bd1b757e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461b1f39d5c9619384462a59d70a12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc10f454e351396ab6fa49c1999a53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440867053c2bb597623d995baaf4405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e4f5588f195821d6d0d2dad1a9685480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315d3cdcbe4e6654cd94990c6c1ca6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf569d8e21c2acea7b75664384b09da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd63f6e6a5fd882278c1bd03e4b96e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9dcd2ca0ad5e17cedad4b364b2abf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176801e7d94faccb0d958b9607b4e45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71060afeb2e1864d2a91ab3111891e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3da4e4429104ff30a748f17824b73a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb352b0afe2c3797451ffb0226ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f260262417e8a10ded4ed86afb5d9e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872e45ccc756dbc105efd0ead54561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665b50bbaaf1edf8ba60aecb1a32a44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ddb44c86467abcb578695997da05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754904505add7a968a712957d506f86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b94dd7696178216bd66ccec042ddf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7b6e6cb3b3cd7a3c491459ebc189495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11793fa9afd022266abde03b191c237496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fa5f6b7d94c44f06ee2a5268bf036497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55bbdd1a2b09918a2605884844a0a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d469a9866af6e9846a1fca2c3b3308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e44855340311ca7d1ce16938845144500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb10510ceef67707a828e89e58c025501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c37fbd416dd0657577a42e345a67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad76de5dea3957990a27856afedcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb188cf3599eb506ab0ccceca253ec7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09168a4de231320580ab8d91d7a84e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0f91caa109f2742b61a10237757d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de669bbfa3f22e06854f862031948507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd3290d1ce273377d5404bb2e0258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de23a43f4e83db91d24ff5220a12f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed9d7138a281710900e5ee75c2a590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45f6919b21e1dff5101a653988f6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad04268a3520a96dc619821d89b56e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5215009e884b115237f845414dcdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a19c65cd6c257d924c4fa72b80847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31eda55d817ec19a7e3b36f6362b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f58ed25f148a3bff99f1127dbad5c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3a6d696b088cffe38eea8c538e2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f50b1d3c6ab38d44f9aca152015d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ae394fd62733d51ce960651566b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f4d8a759f98260ca615b69725170b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f061d5339589c2b88388acb30d8222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff9138dececca7e9dd16779e6578c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da564ef768a5e493c4f25c9b0831b89d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cdb9efc7c61650ea2388d6865ff1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262041efae54e3855079e840978e885525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0bc1f95ceea7c4b1799fc195e8cb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f5081fa39e0233f8887476d3bf5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28469fd2f9b943877666fdcc919ca2a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3fb84db5a6881b6268cc6518f98e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353a727cccb5edc8fbd9d167183ecc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbac0db0b30b0cb88c211e6af1ac5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c755dc74ea366244f78fee82307a662532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff0b8a28db8280f091478bf772439533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ef103be48371703a7848acf331bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2601584494bd241dc9266836d6d701535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1e278f5335bafd83a298d7e7435f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e648aeed51a70526c663bae53dff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da2af8c860d5717f2b08e72c09c54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052970eaad453654abe817230dc1df2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a09132f8e0393c7ac7822ed2fb949540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d702156654b138e7279913bc97974541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464817167e79da017cd36776ead339c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bf56341ef5bad0e98010c5673a4e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d32dd254cf6ed85aa8f7f9a9f807a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd768a534cecb81c65783caed600da6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698e1653f71aa6aec13a1fd4e793bbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd574dfed75993a69c2efd80cc863a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972ecababc3e0233b9a092cf2257a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83446b60254cde0e357868de6a51b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70f776254f04d10bd6560af729fe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e7109ecc886a7ea06eb63a282221551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862ca8c2d8867fd9c0eb638873245b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2084a73676511b310d10d2f53b86373553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ab2c722ae8cd1887d007f85e7632554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172391d4ccf879a860c3db5c9cdeed2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d58c09f3ccf721771fe580d8f9212556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d3f11dad4957bc20039e5f434fbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b76deef98ceaf0d90b06b2d4f2643e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24a212098534ef4a869663ad7bd48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fbede87788b853f82f321aeaa37f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f253c8b86e0305d5d938eafa75c33d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad515fc7f146fac56dbef0de8c54e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d531c0a5b0d3ff775744bcb4d26f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcba2418d7e916c47268432de3c0b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd96a37ded117d32cc3a18ded5c540565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d1c2328830285ad4f22f5fc32bdbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53499d372ad9cc0f2bd7310e0400d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2cce1a78a6e43f330e108267a0e08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8227fd930b9d886dfb3474408f6fba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc0a4ab4ccda106650a09e701d5fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f124d9c214b8071e5bea0d930576fd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3bd76a79b57805d20723678f1bcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec385492e3b9d77484e58b36d93e427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194302463213f3211d9ef68b447870574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c71bf55a11ac75e7772d3595cee7fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a365c63ec78582f36a337ba9aee4f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c2920117bbef940e5aad79d95d75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf921f5fb3d130c49c631deb5eae1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7b33a7e28142443d05698fb62510579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664011f519c5589ba899b5c8cf1ea0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e12e06ad14974ff5f25a2578ffa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee80426557a73db39625b49bd200dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea29015660f504251ef5ccd918820583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9b818799d4cfc0adcdc2cbcbf873584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddc8b53f1bcdd8d091ed4d20ee628585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909e28bf13addd366aedd768d53876586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ecda9db7a37543f99e014c6154d86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f875ee5d9c120003bb46b81251ed6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36671f9d7f871bd6085eaac36ddf39b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea8a7aab6dc7ac240ace152bf9464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a77239d3d11d0ca0063e4adeb81c35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b83e6583ef279cdafd19f50cbce0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24f8c8b12d5d4726a6dec90517aa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b35cbefd2bd01f9793d53416f5fa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a717922835b3b1c7cdba111e6d0e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16f5546f1c1ac818e84bff90e9714d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614203af6142e68c05987fba4dd287597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ab34ce98891ab896e4085d19b36b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90692f0a47ebdd17505a1cc580aa0de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb15a5a213a9da0b81db5a4299bdb8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f3716cab62deaa2999011451d6c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab1ad0d7f1d2c395838fb301aff5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46a153992b149f80df77a0214924d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d2118aa29c3270c08b1cd0a50ad7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c84ab8cbbc04d4f679c1749fe06c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c76472cc70e5f3f63ef9ad4008fde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdfff80de09fd617999353da968762607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a23d1dc1f37c55bb9683b5e88b4ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda41593c53b25b25971a9349100837609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ab71f4083efdc5a3138b78953b22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ab0244a073f1663e4107f902cc86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132958e6274f6b9f4b1c8b8d6b89d90b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6613ac1b68fcf67c782b0965035b72b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea426d81eba0f23e00b6cccf0a0f5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1754e87c4028b51bdc2d379b0ea9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd2c953a5b10297789afbf825552f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee201d08fd3130c378e250b3308e2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b460ab85f236119ba41761ad3a95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319429ceedacac10511458996e5753619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b883fb56005d02ef3e96f4cb85189620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c72e1d7058d9f86d7f5f34a62db0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58484d49c7b0bc6ec3fd34c842fc72ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbad221da9c8f0ca6b37031e3eece3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001505b6845d05f7e753825be7e7d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574853798bc386389ebe4de4d0542ed2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7580743c9c8c951b6cd208bc6a7650626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014dd3dbb218794e344046aad654b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56de2a69b20b6432ca64e6beed7fc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b307db96cc7bd2db5595ed056c5264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480cbfdb4f546cae0337c12779c32f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd83cb5ae1059b51cb7cb4f081696631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6edb1597b794183a3252f41c33973632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a62de33c8070ee8d70521ad95a2aee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1beb57a718f6a08c93ea0450a52946634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2ecb17f6674544f5b43393bd57b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eaa571e434bf18314f3fc56ddd766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812faf89bf016a8b6cad259f106e698637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae339abd1882b1ece3a01174a755c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9637ca9c62725f83657bf44b1074b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5f008dfafcd8cbe60499068a33ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff44da774501cb1e8acc2554e5af9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfefdc2791032c8477051cc6a7357f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94418828da1cbff1022d489ce7b08d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010ce62dc83f1fa4b93fd9bf9d3c1bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777d0ffef2094ec414915d3200ec50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234df65b84298c894f3d2deb818113a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde294f1e4d060d9bf200b9559943957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c8bf26fdcb890a0792e3647ff6bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689512de6e5d26b439d8e5da9b3cc1a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485dc01de4665a3eb7a1b28f04098a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fed65583fb58bcd1f685d2d8eddeb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5e42e93ebb2acda06611765d9dfe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412875c5dc71188434c8f416fe4f496c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c017524020cc525e65708da54304654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a901c30e0350ea8ebe04a79f59c90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e0b45a6b2c7baad9f30800aea3a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1976897f9d2efc13a2f6548b622ecd1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c4632feea6f2a7d48536bfdd5b068658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b734dff63025dfd0ba75204473789659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519ca19018c119ff330ce928734498660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f367b51fcaf286908a76d7754540b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855537bcd54721352ca78303028d7c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca886dafaf1d1d9b84e225d3883855663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bdfa9f15d2dc4fbb61048cf14cbe4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8479206af842a1d65df01c6bcda972665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b18a8a7222e05f6f43934c27ff92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37457cb942e618ebd315d13c085ebf64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba08fd1381d6ca8cdd7612172a577668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bad696a6203ed5df1018cc3b5a0b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd177904e8fb6d7942d07c69d4a8a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015c94ca9a89767526f7477da9b4ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a28774901b9f02987eae50c2f0307672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c8be94924e4b69f87944a6bdebf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4cf480255cb2298d6d118d5d2505674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec335024c89b5adad23d87e3d2431675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4548c588e5ea850587bc4949b185d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a7c3a87c225a6f63b23a6a1b8ffc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee5676771cf39b6790c9e9e7fc7c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616a13e62e017cb368be5009af5d86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304615a06d202e41a66767f09f83adc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8009b23d435e92297ea30b9d69b65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77129df9733b67c9f4750ea990ca4ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b67cdf7cab63e8f136f0d5f0114f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be139c9c2cf4fa7f73f5c5fde0d0473684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2caafe6b9fc1facf8a60532c86916685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6cf6ee40899efd600ce2327232372686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e53a6f43e906ec678be639bfb976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063932da030a14c8069a03aad15e9819688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e56bcb1b223e0248254a01ba52cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fa25170a9c1a33b149e66fcfe45fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664036232707575c47458d5d7e00f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2e36df7b1d67d16fc284543530ab9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc55dde29e8079757627f76a534cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e158408c38f71c0aeececc308330a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876f185a39f84ab466534a60010df9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567316e724dd7a1112c13b90226780696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230b807c0853daadc47e8a5dcb4edd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83663449226d14053c29c4b89af9d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d1299080181d9a65d0384f25d52d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832cc9dc89bc7951965133de9820908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8eda83196e580c97b6cde5a387fda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2964c57736528e9ccb433a5cd0537702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436966a0134af6205a5b1a8e74264c42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9344924037ec6783af03c6d392b4bd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add56ad2dcc2630fa5866eb6560d290705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8dc5ced354941a3067fb1e6a718f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576704cf0d9dfbfcf77330d20eb48a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1938bd9586bfa2ac6011e784f2cb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bee9dc993527e7e6cc7e786a55a5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d178c2a5b65f644986411faa834d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c18283139b39d269f2b1b85a50aa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353f43446b74cac8bc3ac72e061903712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43399364f35acd17e85307220b0afd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98259fb7cca21ded291583591f9d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735788e20c2e50d4a460ea046ac4d77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210601c65c7502d7211d94cf2ba3100716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732d398464b593d2b90cdee76bd660717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c487a01a38c3b73d38b68174ade28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0ad89bd0c9ac4ec50895ff204d47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6266ed1579677cbb8ec6c772a7514a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b8e82b0ab28ee49fae4d4076b9f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f98f9551a13d1341d93f4f803b299722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e662a71a1e52f1046d04f5daca507aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c9b2d363dcbdacf340f1fb22486ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91dbb903e2257c211d7914138a1540725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b0121c40f03a8c82e4e52ee42bb3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd22a107d66a97b64f1a250947dd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bffdfeca8da90989ca26e4f2d928728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3805cfa92c097340fde57aafc526d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfc17b11d98295612976ddb106f8ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b32fb245b4ee245be282d013d5debe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a9337be5248e326b0e37d2b65b62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f31599f41e00926f505d0bce66eb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e01828bd26271048aba4c71e826c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b86b3fc43530772939256918513ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a1f477113a1aabd0cfbbc3085c76e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759859f67dc129a3c74e46865c9b61c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef872dd420f263e54287e2b6b83866738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607670a9d13a023e8cda7723a6794201739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f798a23fb24142eabad85cf64aafd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210448ef517032232a9e539eef80fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f077ac95d2adf0080c1ac72f36ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9586572d812e2200ce853911379ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024438735f3db8cb592656babf3b2d28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e3b34aa72144f578d0064a16a674745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e5353aeb8b9f07c237136b821db6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47422a4b430362b38ac1a39dfea3fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832036ca2df24af9be9025e61fcac79a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235be53326b204f06b586f22ff5332f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f24a18d9055aa16f28d5f5b127e82d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06cc1b9aa4663f2ee221db31edacd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317098d8aabb5225427dc554567b25e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1c65be2d81e6f7c3a921edb25484753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd29fdc8342507d6eab0e91277d94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faa2ad0b8a7ef235b5e38d9164ba7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca63be071227978e192a8addf40fce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65403ce7ef549a9c7bb9b02ce5e8b12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad75cc0b962f9f19136c95d5c5092758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d3fb979986e16cd22e637b50d55e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>