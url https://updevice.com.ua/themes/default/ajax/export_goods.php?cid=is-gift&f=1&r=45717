--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e4fc0e981eb78bf862a5ad3235a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a176e0c9ee2c52daecb61dbda1b6252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfd68aafbd35d96fa9a9968b4e3e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c8790179a0f59047b7df69ad111934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7733eaae4657c966e2987a6e31915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573538e2402b4085a2df8bc9ea52fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31de21a9af4b8a582840d1a77f57937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63104be8dd0d92ad65c1754036205468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138ee5744cf53367571ee62f5d06d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203db2857be55617aa00af9b4a62d7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec58559bdafe3a1d395ba855343593511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430f2cb743939e3ec629b1467d75b4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed35a139c64187f3830f4a919006da713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf8c5d60d8f212bf21273fd4ec269314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ad564615551cc09deee501386e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c48c697aa018100816ef8e2218f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495afbffcbd714814dd9a21574b03a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41dd744383290d4f799659ca34c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae23827f8e01daedde4a62b5a44b9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054765dd1759e71e13fe4bc8061160eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131fbd3871dd5768db93a5ae9819a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c2c9634772efdc7b7544f232dc3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d1da999ccf16fe85c389962c1cb4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8fe8f4856c61c9bca1c5dca21fe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c119c80fc6e4fdcff8725d9acddc1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bae2766b51e9448c7d3907d077fb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791f1841a7b2afeb129726b83c384d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d3ec5ed9c3312d84a667f2b875af628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4114aefd04a1ef808e22b7578b406929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8db7a4a806ecf0cd85648cecbada030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e15f29ded23f4e6861641b49e8b3d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803256e29296bd82c582c3c262cac932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de7b19d94edd27b277658835f5e9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce82dbef6ad8d39b52de7dd543bc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f611616014b364caef4b0e94990d48635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097427a8636e5897acdeb141b7b2da036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a4b61ae7b8cde0462a63b9847856e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499778de78501d549b9a37445539c8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c682fec9e884d0b0a861dcaba6f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4bd2153a3395b1e516fd4de4812740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190477a66d05078c4a5018c5aa03a0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a4407d4398b35c3a3047daf5302342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113542c9bc7a41d2a0a1dcca0e44d53743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037e03857cad23723195885590656c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdeb0a89b5ae39e1068dc750ad37ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc482c163b2d1e3e7de71739f4415a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd87f34e85b20b1ea3d8377e1932447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8efef40d3761a0c335bd68a449eb7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470c98b617398c6d8e9ba82f14b721549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de9b25c4428ba94236a9b00ac2f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b4eb5776c5c587e05e004537df11851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6309a2f086b8f3f925d70180740bc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a009f070a844f2a5c34cc34a2be97f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bca21f54f896283247f8d1f806d2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4930eb3f1e58863035a3c111f9df255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd45a3ed2f959990a263707002d36856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723e9897d5d1bd3a0f6a49a1904caef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c3ad08ae92d47af52f124933cb8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff54ef4d370bc6e6b9e620ce19b536459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f6a529973318afafdde13debe22b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3bab968a4e235e8b2710082e725d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00630d297c968c4d9eab692c96482b1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5907ef419afa050d514770a4c185e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86fc263c635d66ec99376d8ca0e59764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852262d7ecbf0887c7a6147c993d8ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace97b798646c953cede588293495be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c38b266cdeec373e9ed2ecd0253f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6a1d577fe3dd902b5a689b39ba0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92f9198e95e68da420aa8cc13f81c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72becf999454fc117f2e898ad2257570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef7f806dfcbe33e69b914d2d8792e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f97438c18a293b35177c1f15cba2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f24a6962e811502065e9ac5382ebc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c491e4327835334312d6c9b4d9fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52cf96d1615eef10c6abc68ecf193175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713edc428609dcc22f98abd8b5ea3bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d032d80c3f06d695efe1550cbe4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff3079135c7f048b9c8c12ae2578078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165bddf8a7df0d6f895c08f40ef21df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22d557fed847204005473a3cb528c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabf28014c5e42dd2ca505dfcfcdda581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68de141021f670227e086c6922ad482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af73bba723f08c2f4208720d64020183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af5c58c65bbe4d05b570d1eedb8dab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d47056e9cba52ae5ca9be3068e6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636665f962d44dc879ffea20099a5dd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0392b9a2fc19d92063c85dbaaa2be687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644bbfc2fa258ff7ae30965e5e79dbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef935e49c5739823e889940f13d7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba91695516d8fe8f32f1238c043f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d26d990c8cfc056bf7f9a3848e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4dd306540a438ad23d0e9ad8ef28592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99740894c8723f4c32931d4423d4c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa068b85ca569a1c83abae13cd6c45d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e5c24a8cbfb6a1200c8697da010d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ff34e4a3078ed7c9a4976598360b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5190eca965207cc840f4f34995b5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1cc665ca436f6a845eea1ce1844a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5c16d0c90355a4dc0cc35bd0949c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a20a5ae6808f8391656d16bf03433a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bd774e2c0962aa396751b58743bbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0df8a74c8a6136b6634001b29daf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a373f21888a76d4aba93bfe872f6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfd03f6ff814749daa02d8bd4766c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eed6e704a9a6d153b164f3c560c99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafca7a400e04732678646bbccd85ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126ece2e0c2848fcb033284ed3f3f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16ce3dc4528c2bb2c9de04bea5be5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492033d3b92571c277dd62db812c425c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f51ac16f8a409ee222e9b1579d4d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b414346ce704913ca0696b0c4eca1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ae5ddbd6fe18bd5c0c41ea9e9c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2753e265e386ebf24b022e0e6fdd50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c1006859ba2bbcb200a4c32f1267114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121ae6e375e4d5a84583148b108e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8295e0acae62182caf0b29dd7fd02d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f25d5a867af2581f51f874c7ed8df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd823735b5675f53ed644b5a78bea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36410c951feebc56cf6c72f4bf0a58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428f2ba6687d062e0f0df7251199a78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed94a457aaeb28b1f2373cc7428dc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62899a0204c40906f0216e17969653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918383a68fa9eed1b9b08a979bcc7a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ac965c064b7dcba46e746cb2e3d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eebf4306fe143c260c3bc94dc0d7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c892800dcaadf5f6150daba8449a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df649e2ab36bfcbd99a89f63d52d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef3d5e4bc92a9a51b6124c24e2d25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6402dd6833d26234ea99b75a98358f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbad8471e86191004b1abec2c3140c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6920518e3f09a0900104ad91715679131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c2dc4e39cbb859ab894a773d9423132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458d9c7b48607371c11eb4369c44b5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e191e4f6fc093378658e5fe0b28f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62008b91191a659d185f7605495f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02c393d52f6b9016a01cb53c541a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd131699060033052fbfa4fabdf97e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cbdc4c40ab50a32f1f42103b991a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092d2839a41c0cfb86d1cf01d4c988139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41591852086b10d37ad3a64608206f99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927b6eaea52a569a3f39e1e493f6653141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba07d120b1cbcb36a4670a8da454e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439a5ebd235ab49c87b599938148e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f93d7df00886af57bd75aab642f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4b0caa6eba13e7c61904a3721b90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd22e4c82830f581cbf8d873bcb25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae080d1c2a4ab46553d0156f7ee710e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115fd498c108a4bd92a494164064d51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cd17736e69e18d6a691fd5bb01a34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017c6a6dd68256b633f4dfabdd5731150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c42e26893e1d906f93229f569ebd1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e2f562e0a25327f5d6d51173a5e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc0ca29c33e2fc95474c95d8193f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b9ef970af064b05b0e72a6acf9afe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea9f9bf396fe01f79d04fcbd2b5ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f442fabd2509d1991b281f5c6e4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d48ec0ee456241cdde56ac99e187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366df47012460aca2adbf5257ff8a86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03952ad80856ed8e6492d6065f6ef307159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71248a1ea3689f0a72404347fcd7cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36f3fd6fc7dbefe23e4177093065a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4931a81ae501db47afc950571a0d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a1ba97fda6fbf2cb2fca089fe4822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678e511dbdcee76c2a1a3e69d7bfe7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0397dba2285e58dfc6e89514feafa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833794a93e4b8e531d8e58f8107b4f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd912de41cb32b9df85779ab386678167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5020b59fad8b1cb03f30f3ffdf73b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d89e17e5d89c6a82b4eb504ce4e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4a6451e8b86132c93791c8f22d7b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3a869b9f7d74d11dffa230444d59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fe56ef8c7a3ff6cda819ee389ec2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7fc0687cda6d6b9b2c6f7f6cadb03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ec1f116646a6fd94666030313ea5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaccedd5aad37f10dbb3b4537c6a736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690980ca44e16148aa2b1dd69fd454e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d420a5978327b330943557c079389e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae5441a8cf3bb88e714a89a22457b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50901e0d8dce5eeb82685b65e06c926179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aacaf6c08f03fc64fb0ee594b0ce8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36603b88b0f752f741ac8261b6d0354b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888d4d457eb1673f47d6f927508e8af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5fde2e8bd3bc0924c671c4001db07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2ecc058c32bfd7fe8e45dedac486184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e94c5cea353c6486103e60db268bde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03cb7eacec5d522a096711712c625186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9b0e34ad9a622af3aa0b025cff036187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c93e2d14b4b2feb5f60dc9b7e9acad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9034a052005d46e9f22803b00758189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e02dc50eee3fc5e84a2b344e94b1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a2a03b14a473c0d57bc7e00bfc0e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f17578ef1e1b1fecb143bbb27184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f746d2bc0464e0e028cfe5b1f14423193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc72880eaa53a0382cd5c9134cec887194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5626f60bb2e8f92bacf3704f0d0d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d6d47fa0f66f087323b83ae84cdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af528cdc6fd1794c6005fe1d9890d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881fd21a9c2865398809a3eca9b074c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901708f811f87706e82c454e0c7b04ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91299cc25a874a1d98453af1346504a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3fd0216dff904fce5a70a6560956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74cf09b3bc9460b08673b27451925202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd7325bb830152dd2fb048b1595dee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d62cc3014dce800ef08add36ea3c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e37a11ca483f321f2875ff7b6543ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a6600788498dbd78ff8b72fb90df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc80c7885cc196d5089a8d9951112f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548aaf5923fe67f8bdb983bed12413c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41762d09c0d57df7f6bf1a569929447209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba519870307b4fd0f9f655da51e9f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39dc83dd7f86d10e3800ad89499e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c82e184e3b0e7e1c750a1784843e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cdbfcba158f65096e7c6431f6d932213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6ee2f9e3e402fd7e0da451883b83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6bc70c3563ddf03edeb48a9414622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97507394479e40538b85634a3c4ef2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e50a02f0d7959a16866138e16dff0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892387a070b0aaadb47f46952353c3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf8bcb48e65f821928f3dd04226636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1f8543a20a739e2a11adfedd8914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97251362b3dbbdebeb9962305314ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bce967edda479dd1a2cc13b84768b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1254e09f3bdf21196db699848761223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a968dd33c08314b77323fd98ef1c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6f07a30e77a0f67de9ebfdc1928c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424462a1e5da8b30e9abfe6c8548050226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac67593de837d97b054324a1d4c8777227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c52a25b1d748be9b8b71883fe4d7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e096e588ef752242cb5e440634a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edaa210de53b9027e2bd9f449fd31a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4786f5b3eb47bc9125c64c30d24d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc154abcd5a54f693715a18c00fe57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f2d702cdef0609546e6b5c3d76f3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead9fa88645dfc3a0b47826870bdef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a49f18481846f89cfeceb7dc622ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef0788a35bd7fe9c0983c5f021835236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a332c545244d2ce50480afb4e96980237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a6e35591b0f7a19f3a7a890448b5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a742a151abd07b53f26789706c7ac34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693018ad16b00a56f3dca2900d5d8758240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336a1624ae907b3e852773f239407f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da375bfbd57b99f52b706be676c34d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6a5157586e930f10786ef0afd2bde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba451a09563e0c58e675856a320d3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f7d8fc534a368ccb49927f0d65f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683807827b48b6aaf4a2e0501a864fad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df8c7392909d668ec0e7cb3d84f141247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab06238b02c38c618fc70849a6364248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea63068d9f51518844d262256d8a99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b19b51f98c0149a84eab9cbf72b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8e2726c0b390541fb1a366806b94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0536612365c116fb660a247199ac9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8c05d9b88bc199fdefd6d0fab10f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054919471b7762947277ae6b03cfc2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4634c1064b6df2c5dfcdbfd50e08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012ef0515f7191a24af9b1915e2d52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90a0f3eed93d28106c1d7d8148a92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e46fc5ee1e8ec164c35d3797e9566b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b2605e0c281e221bf5c2489a43fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d28833a00d1293eb10b6cf74915ed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643054d8b8f9ab2ef19f82ddbc89c5bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a8d05532a25e83328fa0503a8152262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ed623bb67eb1cfa43822f9068508263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3c6d7ea613cda4a9017bbcc6cf80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150d75bc628fee001327684714e957f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd785d96aea78cfd0d1cd97f96bd9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e39783e159d4904413d2c1197507267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d6da74fc10a2e94bfdfd8ab2357f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a9736546733341ae893a13b2d86e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c66cef0c263a2364ea9eac736dbe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76840f9513dfc5f71bcbd4a5b5df65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8fc45eab015beb0f245af79a24d32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96da66f340a69019960caa3bbadd1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af009e0b0b49e143ceb578e9a1c537e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01cc20a5a9c0f8bba2b284536d347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f98dba13d0d486035057232fb40468276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651167e504f4c2e7614bf95d4f8c43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4927f767a6cfec7018486ea7a49a01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e7be3afc23ce58b620f5ba7e16c37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f6e9b749d620a72af32111cb2749a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588962b63ac17fed32e06a2a5f820c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3724e09c71296efa7374b7138562b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4023041ac5208b975d9e379f5c5f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff6a27752e00e48696d96d0ee4745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b0075d6ae80e87b61eb0428c5b3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eb5b298156ec2b95e98fe7693ca6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53161475e12695221f9eb7460989249287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46b3a37578eca90a3e78aad20a6891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a99eb9fa540eed18f3ae3d009c3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc9a389fb9213423a5f18aa4f3690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0440b4511951bda36967c20fb690ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5e96d1b121e5f143656c88d1527e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f8cd6270b7ec46beeb8eaf2a60da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e780484d15fd8d63822911bd6b6cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f906bb546be50a5a3111e4055b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497467f760832074e4dbae456c86ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2153f4588a09cbb81c3d25f7960ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313639b39cb59f908a575ea3c7530a5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15307706629a9b89346fd7a0e9bb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d09a87946eacefc41437100ae1e84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451327f44f2e67c6041e083dc8e2a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa86b987bae0eebf38f131c6bb132f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd45c9a2a1d4017a6c23094796e948303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ba5b4a0da7d6f6c38af702b241f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa1600fd9040da86d1e7385375f54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf738f22b5dde566152b7e1792c6c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212b3719c78ecaaa8de766cf2ccc96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585f417d989c8d10f55a4df4def30f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b14ece6f3cd261c7818b05adc7cb81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ded14acbd08559364662f37f2d173310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147fce562f6dc2f5c70a62e18469444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf6e4666ba7f6ad0c4c0aef2378b64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc39e959cba3b4a98c4e9d45bd4da3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0638fd57a6456d918a1bd6b8913d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d52a0a2bf94008178c1937a2410b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f4fb220994ba9d3ec8bdbe59e9446316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d190bb652438c46ffc47f9a797799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121535569dbb9a7a1c55f2ce9021e69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cce5059ccf7dec3e2a1e81ccfc6ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a85aab0c7d92103e42f146e6fa09a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521f851356f5b2e30732c1488a7bd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979703edd045cf5a3cfc8f8e689f2ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db282dae96662f118d9e760a7b1db3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79a984d137c5a859fb46908d13093324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b570b26cfb1614c5580ba089f7e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340ec55a667a6badb9b4648e2e5793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592bf084f6bd669409b2ed90597679327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce61381cb3950eed2dc890045c2b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec27dffd12ca64ef1d44ff18b4a033329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b04bd5990f5cdde04ec72b054eb9ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac77b11b78bbe0d8b3e2840dc1abf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b3cbc8c66de82bf5f675bd561bc79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807ee41b44235a27e44cc760e7b412333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685001335575f669dd05e60e0c3fb86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47f83696228b24ae4cb59e0c94515335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10909097d7f31fe1dc0862cc93251f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9842cc526b631da9ec68abf1eac5ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2cabdab452f99d9b182992e91c06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aecf34a4b63a3f3058d5c67f72503339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836543cef680f5b8b3d34d1c572ea8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e43264e75f869b9dadf473f757422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e978a6a2d8a989229545b4e1aff3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bdf1fcdfc1a4de217c66b9b6cce68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dda99f8e93b3b293d3dcd8a0c2b69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b683f5216c329cd5e81ada45c2a06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84b88ecbef5a0d248b3ad35c775af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6950ccfbbfbdaacb3376b87d4aa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343e9ad4aceee2d21fe401a3aeb23d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a38847dbeb1985ff13bcfec643e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4faeee75aa4fcec198c1401509c46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ef52ca8c283118c375a60b08bd0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4128112ee1ffdd6e9aed037ca8bc77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9937d83002052b05269260b71ba67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a226a48097bc01b3d0353a563bcf77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c197ce897d7527a48ebf74ea189e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35f351948de2d03af2b7a96d47cfa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3fc2e13188e96de939f2a5bb29469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac367405e5e979bce9b3421ac2589358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0794a6cb8816990a8b01bdd5ac4129359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b71b4d06bd4c71d4f2c25e3e3e40b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5004a14fea57e2479d443023ed64a7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfffc5543635f89425bdbdb28c7e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf864a60d455ecd7f31de90debb386b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee5c8d1239c9cf8c31474e835cbf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94433c57eb7d0f1a879a14ec0c8e5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6f646dd43cd817824343b80a9393366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ad80af4d2c8e6894521c3f3720a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f037ff80107bf463ec04e8af561331368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cf9f589386c1c3a3796c1e4e9b8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b131315db9e52fe482ae8281d1d4ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b815cdceb796aa8341d4fb65548349371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e30f52f1af8937c009ef993d82f69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25344daad982b969466db2e6a24df072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ebbde18642d9574f7c398829512ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd94efbe0b7523143bcedd9ca8a07d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e5bc8079a84b5cde2ed10c944c2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b4f9560619bee42766b7dbd334b55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eead1c4910af7c143fbb9d9704b57e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37811112d0939c77d636aaba242b252379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40093d49e43bbd78150732b83aa1746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e922aae2163f44eb4f57d2b6cfedfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e975f16d921f49c55cb34cda64a828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03ac08cc35da715fe2cee35d2e3289383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952782e3422ff0ca0a99934482b19d9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab5de1c1a3ac1e15e0a5756ff97e11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1717366ee20234496678ecffa1550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de0993f533914927b9ec15604bad5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a1b141aa8f0b20a9179f2f33bb57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9571b73451318d8cf1698991349f516389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594971b280530b35c0d9275f428dc8da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a51b565d04db349cb65ff8f9a606391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49cfadd58e436d14fc3fe2bd125086392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecf64097125aa02308945028e87f20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdeaf09374e2940ab27f97263465c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cceb4600c686cd26bc95d85a66f1af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9baf107b8b59add39fb2d5839a32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48041cb892b99419f7007de71ef2fc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c451e33d21b5edd3816f517f3cacb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c91e69638f9e24bfb8414b570dc3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52067e60e32d708f55e69656b5e5558400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7aad9095e88011a2ce4b115124f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb803e22dda6a60398b634879bc36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08b29b16e429430cbe398167cf7b00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367d9723b32276cdc6e5e802cd6453404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd42a8fb9cd2eb7fb220d99114495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801971a32afcf318d4fe8d1f249a0329406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cbdf74d436d8bc9887cf817cfd37f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c799aecaf1820e429d53d449690e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a062d53cbe2cd13c768b6f60c3da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f58b9dbbb2ebe0f70b21d153143a74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38db94c178a8c9a7bf358dc137dc4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b64caec5413bd19af0ca4873e5b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56283f8e4e03bd2776afb3a9da3bd01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d858678a578ce8879e467afca4e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa1a27a08edd34bde36e4bf2f4182415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b8734b2ebd073a9d28a619dbc1c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdb57444f1cce1a2f53940771dcfca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8129227a793980a797693ce54d0ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd966139d9a93ce1f9140a7584301c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94349e182b9274d5bed626045fc207420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f38ebbd6db44da0024e2c2cdf131d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fbf32be5a6347b49e43bc59c272b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0517ff8996b0ee7b9f50f4ceae1ccc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f246e17efc03df9c9b7809c900e09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92f60af9de6f1e36f3824602fbfcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040292f845861440106ee3c5c3ab5af8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7af6c84e79184719523294bad8ef6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4c7222850b1c7f9ae7a713d0ff9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1044a9e8888ea36c6e3c40e93466de6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ecf3f40dd674623a6792f250f8454430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f30033c9d6d5fa29b7456bc758bc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe6cec0ad2e8a902fdeb01e02bdfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466044d31bcd9e6d6e0a424c46482d36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43033bc47819c3f156945d3930d4791434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddf26a5b4bd528d2c2e82be9272ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722b629e020b5d4a89fab7d538ec12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4732af87ad2af3847cacc891569ad2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2ec0d7be9296c2b11fc0b6c40fad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c132a4928227e43e8c70476db9699cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa136d5658f0ee544514f796b6392ae5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d565dcf4be293c16f64229a982e40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3cc2a541780da36b80857a985a709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f05075ac52e920aea045f36f7bf4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4001ac3adea040dcf4da3cc10f92a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034154f22ee24a09d613ea5e6f590c6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206266062d8583a6a6b66305c90a2254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b736f087cf3cec5b5431c5fa07f8b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f0ba54151a40fd6aaf07efc40c4f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751d6b9009526ba8916578f19a97b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cf9260ef5dbfa39ce84002c896e4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470b3589be79d7000f9b0d6b6b8d4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768c23ec021f6bbbe85716c67523c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c269d53aec78237207eb079ccc67b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92882a234bcbb00c8ec7f6e85dc844d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135368f479a2a5ae279320093fa7f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265a19db17b558795c41ccf1fb285b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf492c5ce0602f78df53fd417b667b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab6d23968ece5eb14a29a9c123ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62816d848dcd847a536d19fb75b1034f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5650b07992545fc309c2db5f275e00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58687c1c5b19cb068851ba9640f8559a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0fe28aeee82a272836e54ac57df09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d90988b5162a9457ad2d2cd4e826e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344420028aab8afab0c402846122403464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26903e6ba7ea42b6654b176eef781c17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b36389f8446c7e76af77f130bd08c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943e77b75bb4c76629e6e27e77386b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6fff8193293e55c57775d4b3c30d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326072b3e01de4707f965d57bd7a9d1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538879301ac824c0e0af06f9e07616aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a0bcb4d601154609daeb586ad6f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e1905825eabbaf915ecadc8f4a686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab832c79d7492c4f8a7125cd51b62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a710045b560343051b3fc23f2dc3d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3775261aff54df769bc96c590b9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd279e18f0b1a8814b1f7ebd6e27b6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f905bc1d5694d38fb086014e93420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7dfdb25ba419c3e15965cb9db8b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898d2587210bd6cc07b38edbf4393c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec48a77029918d3ba3ebc0426e75b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74d501bdd2aad2144daa3678e19d39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e81f44d8430f54557b088d3049eb39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d0d987358c1fd1a749271ffbe247483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1b625b6add5f1898c5f4515a6689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fb5db1c73d9d1c8339592316bf2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5205f6e913211f1579b0f99c237d0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787813e9b6e61749f816d7afc730bd18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b6231c6024ef7a7e604c6f95dc293488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d32bbeb48785f438583f69b5479a31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5790be7ed2972787e39bc3c3ad5679490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568739e5b43011bddb322f61b3000e96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80d07fb47e8ca175c07c9b243848f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026728aeb5434b85504b33f6c3667f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b79a9179e527ada6cb0a23e00387494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884310056e8767b15bd7110e19e5b84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07149b00f9b137fa5b68f93b35f1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a312ea26714f7a02e21ee52c68b343497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81823c8374a92f9f5a05dcd1b83a5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f493b9a850de59901ea2a2dff319d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ebf939a33e506dfd48d72e24fa0e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65cf198a129de928c0cedc526be132501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112ea558655ed5b7b2d61ce9ca1253502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a68ded3cd7d38cf9d3f314f0b938503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63aa72d2d8778120b6a3b17c704c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86715687a6cce9120bb2a376033c382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c170f573039d298a7c0f33c8f814506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d232670d08a3983bfe3a0bf1657b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276047d84049727ed804dc226bab865a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7231085be3055c00d9a8670f2e67fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309926fbbd549cd0b9a14199eeea00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ac569eb7cb95f458e337ea22e6329511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d947bba5d644bd896990becd69ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3a59572ab4eb831e5135f3f0250a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078100f77dfa3dfd6be5bad6db246129514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490170b605801707cb21111cd45f8179515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42542f11f90feeb597c4398c04435516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa64c4c232cf91355a8304ba16c95c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59019c4958faf1b1824e3bbde876bf11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526cb2cedafa3272e17bc4d3f0a940519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1bbe6de7e6e52559ec11e6f19ca43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e908ec90e6cdacab079bf1c9cc9f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72e89a7ff8d070ab9be727db0629c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849296ea58304ef1ab8574271761274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de559e8fd58734f303dab37b5a3ea205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e818277e20b0f2eb976ca3cd85e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3afbed424f4d1099f278606d9d524526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0824fb56d6c8e1e4f57fd22ecee749527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7024926351bfbb1669d7977fb78f59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83371c3a9ccc0c2c0802b50cbc400a4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c2b57da0ca8f422d4b55ffaa476e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87608636c2fc43dc7fd6547eb24d5b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a22a9b0b839bd0b7f9a1370dde9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0b8c21666c917ccb11b695ea12fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25d278828f394441a0555c6c566f45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34bf5cbd6eeb9c7c2225ac31613bb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f07e65413bc73e66dc2ee34cc6776536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1072e87685bb6934adfa214b8dd9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24486f168b135ed32d43b84d10a444538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869223d5c0bcaac4f299e2dc74f6176539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d9cc3be690a178c11e3382b48b3f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e514b181b76180cd39afd3111634541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7a57fecf1db9ee2d63185b2d5f0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3638ff4ced602a6dbf6002ca8859777543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02832b59d0207d01cd3fe50374833e96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea6fd192d0bbe818e35344709a7f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283af4966ac4e259e601564f6dd2b15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170080837ff6c11c8385494fccf454d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab793350d57d3fd5fb2df8b3f5d2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbfb2efff89c5ad75c195bfce50848549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a4e9669ca2c798e544c4648c3738550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be54220764ef021cb4af17a4601099551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca115d2dcc0682a7f9da094df35b128552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8b4fecc79837c7036dc8d9b46693553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63602e2095d051bac09f7800945d4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162195c20e055cdd3dd8b65b5caa58f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced616b64abf18507624c28a1dd4a5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d05ec0f61d572508624cc185e5a3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b61fef8ec2f87eea8f34df8dd98a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e687021b8730ef6ffedd07028709b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf500e92d557531b3b18e0d770558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd29a6a6345f3bd5e0431ab52d070ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5c11a08f1ddd890c13b2ebaa9d95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898640a58aa49fb68eefb196d4c3921563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4190d584cf36b99dbd36dc83128e25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4525ca47d357686021599226e88d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907c87795be8e404e90be7daa36473b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf7911d91cbd3e61da9544dd4efa3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50541b761c9bd106414600bcf30dbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a131f7a5dadfe0cee3da3161937676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f31146b338df471a19c96ab86efe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c382a7b16a53aa547bbf6c87789f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac29689102dd437fed8ac68a75e7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160751feb9a090913b3bf7a1b2396815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f303b09a102e45299a3fb33b35855f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a5eef063d3139c346c0d9986e38a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402a2257a5ebfcfdff5af0da179070576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e733b0b5b1398cdee05fe24cc2769577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b5b69c4e4ad144d3480db8cb985b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c5154b41c073e2281e5e06bdfcbba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b65e9de53d7045732fb98671f1987a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340304a944fa27f3f2c98435010e446581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114cbcc2e2c93da40ba59e516184952582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e09ad84ead7d77c9f65a7794be62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16d156220828cfd004bcdd3f746f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b156e0b06b3dfa330400f38b5536cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3356ccd625624e7e540dc2f00374af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656276d8f55393c0d883270723faa483587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0d3dcd5851801236c46c683fa3e1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc782b0f15fdd0a1aff6cb9d46d4c17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2691b21734564babe9e17d049ecb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293308e2ace4f61203e06bb768dc2c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad75ff7498bc5d0a1331669fa85ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df3acfee47e688f1db3c12e217089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5e307bf07047fa5bb5d93ac002c8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c2bbc7c50cf9deaa62c9001ee625595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e131ed048c032752cce985e52a3cd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42c3d591c561eb71f65415cd28a56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd279e67a81177856c204d2ec7de57f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41719efbb8d3523f271cad38126f3954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980d7de7f3f69a74a4863eff6c74d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b304d752e8b93b2cf83d71529282a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb08fc4ac6c503864d11248f9ff4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae08c80d25cd6dcfc09ab032b823b1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea53d1b285ebfe9401e76524c4fe6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d83cce0890aa858c0a60a20163e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70a5b92a3498aece4142d38f1db6c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc795085b591b405c5633129e03e94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22cbea5620bff3c6716e5488bf1eb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b892f4fd76e5373ba6270f58ca4712609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885eefcda67575f7bf45f21f6700a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85890783cea112353fe8db1f51a5d61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a344e8b8002d4e10dd6e0931dfdf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bba250b0e96885e8a74c26fff4398613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987ef9a422e7dd138e277ea3c05e59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951749a6ee4e901cf55b5e3f31dad3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59da413d815b59bd261767a402bde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6d1d0a5f30751b93eb62062051ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d02e6424bb32b132ee366ac358ea4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4da97b793cfa96cc507c90d1fcbcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d93668f5612bb20f72d4545d3794e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c7e0d2f737e141983dc529acb256b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390b8e94acba26ae3b6b86874d05dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc930bc347297d360bbb01741a3f0581623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eab4802a9f4d112a37339fa3e7779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59ecf101d84864a569ba061991e2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d80ca0bd38e70e48df3e135aae28b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7ac94b275ff81b579512ed6fc09c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eaaa429d55c87e55acea3ae5523f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c34f004b2177339acd7c6a3f77c53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73480419abb76328068456a4378fc4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dde70495e5183fab7066533c06bca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dccdef085ce66295016ce48910910632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f89cb6c5f7ecddea2da04b2de629e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef43f7228e23c2cb497013cec735b64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450fa40e14a8548fe7760a18e7ac97d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd27ffaa90d0598f1f3bf5212138ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f2ea56ba53c22b3f24a63c625b7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739de9ee3f9cf84e952821453a568caf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e82ea6f28b3fe3adfff730a6a6098639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4dc89bdb8b32958243a25f55f1da6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c9d753f4b1317e62c3560e95c4f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b283804ae2603f8ab2a97c95ef4b6be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa8e86873776811b15a0a58e14e846643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc226e717b0fde97c23588d46028341644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea1492c089c34d7a6dfc1386e5a8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc35b706225a83a7b6e32b9ca55945646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823b1f4df9151fe5746f3dbd5233a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa9cff5b0c2ce43aba4aaf5cb11af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34ef554deccff7ed15d815bf5c9a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214a071436ee1e68792802fed193a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c782fe86817f6a38df5fb36f1e6552651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e77a8d3bb2d16bce0e02e5314bff1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e6b227a12956f8ad2ac12dcc15d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd1f3252168ed7a004f0ed37b003e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbcf4258d68c21c421d6776a5ada43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e941afe7cbbf06dd4a9557e62cf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffb4466e8ab101caa3a32e4e44bf5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be94fa497207eab2b9db810140c8f92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f9c56edcf3f5f444dc0aa28e2ff5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86b02834ce177eaa3efd865aabce37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856e955db039132611439708a029c3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554bae6af5da0e579261e4c5eb00607662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a572877a18c72017bc42835144ed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf133d80d7e94dab1c8db4f5f32623664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb92ac2dcce1a3c028cd6ee73de1b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf3e7d7eda6358e2b5d15492e372db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db570860fed7a4be89ba004cc96470ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d1f7f81258eb02d06755d0f9baed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db28b790bd267f333bff2070a7ea6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2191d61145c9079201a48f68f6dbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a454f55e4a7a4a6416c55064496ddf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6ff4279f3b0d62fa3f6751c86ddc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de2b8ab6815554f0da5d93f2215b81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23565a4c2bd3665eebb74df273f32d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524076b071ae768fbfab4181b1604d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d079207c5062a42656e85ee4353a54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0b6939c197688bfe60f34b8b268fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d671c7712f30de0b67b7397b1e05e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129481c38c0cfeaa913490a6f6ffa8d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe1aeffca5b40f102ca5adf0b6557680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e307ef81e1fe181c74b7c9630f0d49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da6f1bd5285723d823eeaceaf237ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c279fc144739b08a4738ff3b0db77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c15bbb6deabafb5ca69d9dd40e9b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b11a0117dda46c6d872ab92f4ad1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675c01e3c04ca3ffc9c3f23b067d1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45e79625ce3dcf761e1916953ef781687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc850729db612e439dd3345c9bbc690688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b3f323dd3df302cda78d89574449689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7392439ac01bb14f61901e38eea1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac91cb7bd356bd6576bf6a6d2aaf1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b11c05ff139030b163a97186274e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f037adb1a7850b5cd1d72a075cbcfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2be24f793f5b9a4b42403a00d5d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b55b209822a223cddd7b6b59d2ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f5dc4ca38eeae9d997fd459fa817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15b7b41434fcfdd77d1caf04f9683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e8bef443fbd66cd6d6974f5b043d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a014254f4c17d6ad8b76268d852aa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7940eb4bfb668d01a16976bb45bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c73ca9f1941b31140ffdad59fe78701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e2a840836259eb8c8b2885ed74d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d228fc2f8505bec90105a96b3d61b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb107e26292195df90c5231596d93c8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3da6e2649bee367ab037c46c0d336705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d856cc8f588bb2351c438ecfa710d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d95b7a312c35985712716e15bb233707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5aa821e61972f2ad068c613106be4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf76a6c1fbdaf167bca79df61bb16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d428b018b833035d1de7926267c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f506f561db0e248b8e9d9f24271ab1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65351e123355bdc7ab7619a49a6c3bd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2c2b19f8b8319a3d09cd4431edf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b4cc91579e665f54edff6640afd72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd064e2b8fd987a8a9ebe2c949ef8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8be7451b6555d0b2d3560d80aeebf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe79cf07e4b93431c46e9af264e9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39adb6c15edf7d7befbced7280a64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa066ea654bef091fe604bcd04108719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d0bbfef453a30d02a7213894e87e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c42aedb016402201f2569a81baa6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a71584a7e855ba3afff850ea3577dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162b4ec5ab2c45573b71f9de726025723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09cec1a249e1519b7a1794cc9e97c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485db7bb6db7546ec53936bd56817e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee4f06565396280808d47e25ca296726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67c6e8b8493670bbc09ab4e3a5ead727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea21e5cc5032bf1d4077e42397237728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4f16daa6138b9a2d126847b71023729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d3bc2333ec39821ab497bdf3eea4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f8abab78716c4cd4d829433c7ebb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013460825342d941011adb2624073c98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8869fb1ea23ef684d0360c46b338ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a297e5e5f32c910ff463ba8a84976734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ec88ba690bac45a598f60534d22b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488fc6096acde7dcf47213f9894fc91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4622358e188369cd4122f88e7d3d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1129573dcacd6f9353071a6aa2005738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336fdb08f5aa638e6adce21837825d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803df6c184d850543211f02587975e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f8f9c0016ed46e3da18ec74283ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b9cf0734bd6be31346636b5dd1a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bbc2ed28333c83c929ba37184e802743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342dababa20fb1ac9d8dc3f3de7f7d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79887fb3f3af2c321a3f15fe27176745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c4ca8c48605c862602cb77b2bbff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac80ad18a6b998d66f84fc417b73ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1997d5fc266e610c0bdf647584df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4951e8f0e15a12de1957a5c26f791af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07436acfad30242ca5febad3c64f90c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4651d844b5b8b8839ef528d5a364751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0667b0b7e3253fdc39fada8cbf934c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e91a8e5e3966aa0bc6455307e67d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d23d5dec5b5d450b5fc2869779cb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556597904fbbb98b5c6c5881b53282755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc9e21eec3ce50fe5879e6f325552756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29de100acaaca07e80ae183b2e2f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cc29146e73201cca4134bd83c41e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d38bfbfe3c19a5c91e9ffcfca5f56759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c5865e080d092af096625abfbd1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c45b8941f87077e9dbdc8bc6b9995d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b97b7a1cc7f1a2a74f8c5d53a24f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf1631df65bf8bed481967e23c72b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09983c51418b10944f859b32c94b225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf43a88f782dee8da8be6bab933de36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f13d3466522a3ded1daed7019cec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6db8c3935cad26223dc0828c9d9608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c656e94039f2b7f5a78f72ac473e44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704731cf9881d632221bc2ac462fdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca52bc185340de1b8172707c566ed2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecff088a0cd12e26652fe5c3315f2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cb975c48b7a6b5edcf453be2db3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c47c795d42af0da3affebe0f426c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ff16a9b5bccf6adda5b6770021e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2073ad7a9f0db95b843847d3f262b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a61760519b5610a795c19b1ed0d9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc6437e5945c7fb9afb04aac1caf3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986d04476c4802657a4c7daf05d72f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba8dab58404144710c6765fe5098f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38b4c23d549b30bb7e150329fd74c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf462694a366f17afea459924c73f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e454e9d6dee7a5fc000d12efc5a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a952b9fa3241c746706d0383ad40b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c22d54f9ab1387a65c937c8bf3cdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772472c16ec426c083e0e0187323aa4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a89783a10238ea0b8795ab651f3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48ec580c34adec5bd3f9e7e8f01c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47444fdcfacc6242d814875df0fb904229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b280af5aa6d34a22713eac2ef925630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e65685038fb30cf45a2cd0387277a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b541e64e9fd80b9b48a0266defda332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664303fd2894f424ca74c6d80ab1eb4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b24258cd1daafc0b9592bdac8d3b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9e7bf258943492180ddeb7ed44a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770212737bd71087a12a32f8c52e0a8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7c55ed85d64a7fa65910508cb4cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c3c3670e2e91f27e07102fd02bc2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68533eadfa4c86d9d752dc962c362939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb28ef7242e1d3951bf001a64595d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da229b77fd6e51e5d41470836d788ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b414123bf1d905f7e72408f3bab8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce326ee438767aa2130e261c969b1c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396ec989f1dfbd70dc28c4f12bfdd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e54e1b8d477e535f0414542b260c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f44dadf6198f571beb19c45e802db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e1ad7f6fc761410695c8e29e6f0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aafae132f787ccedeb3158c750e9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be44b36974f3a2745b806347377bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c9a0a748d8b3a2c1e0045c5e82a2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245176ff76786a1c6d749d9de21968251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047beeeaa853a9156c9785745a497452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661a54901192a241edc801d66fcee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35da97ec3e4087e69e1f7744dc27654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c769c0c2a3c98fb49aba50e1ada2b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70d03b257a510e5f0834d4ca8805056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f5d71961a96e69459186e85d12f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e27b9e4e5971452fbbb9a1e904ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577723c2d1eef6769a45b7d3999026759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c08181915f9ce1ede05c383ce2192660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d9e9a77e17ebebc3ef05466c56ecf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a55af7927e22ef3c8fbe0fd95cf562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900716be8ac73497e6ae10e83b433ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65821ecb3d6bfd22615ddee4ee68364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39464639bd9814a90dfffedd0afaf1c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa487d010b513b77f490ec1ba7ec0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa2c4a255459d344c44c89d1eecb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1387db59443b8a0d34bf78144371968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c12487888313b1a03e974d5bd664a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ff95d307a13a475b25b7b44a754770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc9f27d723f1a0623a68fe4ae86be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c04f58fd6dc26d8403f1a0790deb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f9144627149f8d27982093017e5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485347557d1cdb8d5bc625a12ad3bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd570c9d28618a8de8fc41401b3bfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abe921332a1ee173a5e93e199e82876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d1cb5ec9ab17b1da494fcc873546577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523261936c52694369937035bd5ef378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2d14d52ebc5b78aea90f10d8dca079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b499c9d97ba559c5500d555efcf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164264d5655357cdd92fa38ae5d88381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e72d78d52e52479d1b059f7d31cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c49ef014d13d20d8e085cab30e61483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46510abcb819f8a99fbc86a66832c1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca9c214815fd0310ea7a7b3c0acaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93e8b8f93049c7fb030a2acdcb81d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b70bc9b8ef0f42a22021bdf0925d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607310e6dd85fba22f76d3331ccf8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d6c585ea8d73435dcb6b69f47b9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07937bf75a57cbc86ff5a9ef60058190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2f614fb4692613808159f1eebb6bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ff1e5d4c86a41c06e3c8d2d7f6ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdaa900a42987f43cb7ba27bd7b03793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790c25b320e2fb5051064c82b188ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ec812d80d28d4529f6ec169d39fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf71ed35c3e8617fb6d9206d6132b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb8ff3344e8e6a8add652e83e652e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17eb5b3ef7692737657cbb30e391698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d80e5fd9ff33fafd1643d5e9ee5e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa16868384a6cd8dec11f34f9b92b09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593d08f9bd4efb834ca8033bd31612101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7b17baf3df1896f2df06ae329694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab99d229380dd388cf685057bd6cd81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef818489bc513326b173cfc734f2900104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b983d760e5d3d67089c7b49e8f39e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab05aa863b7c00187926520b3dcc46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709df4abf794e306a1b704a913d60ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ff1133ed8d2e03dada2e54c053745108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44c8842a9701005af850b35fe5583109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f17228770da58f298285d08df179110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855d1be8c4ed9588630934b435660e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0f9efa7b0792e9df2eb6d08f5ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b12984e303b379f37537b8bfe0e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d140fc6d492c0f5dc98afdf1dab8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b67371865058062e796911d7364c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7393191e8cb1a8a40072191ffcf11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4e9fe3909b9ddad68f419a9d62372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381322d9092bf77dfe70a0d425312a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56e787b5e5839f5480a0f1440bcff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81851a4b1c993bc81842cfdafc1d523f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b82480608ef95b3ed560373750030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2d51e66a1f6f33b6d8d2cc5792df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd288c713b4db5bfb5a7f2a2fba38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af08c78240ec38b9753ee41903155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4406ca142a6ded99e86b7b0d7520d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3cd6cbd2ee519daa4e916d5ebf51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa478c6c81cff18baddcf91523c3ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c107b4308c1672b5db57775c553f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3fd3bcbebf4de30fda296fbe8dc2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22f7db931e1f09521bb7fa4d47c268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0eea9182c9369023d821d022e66a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70e6bc9fc35c0e7bc9bd63ed650da1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4ba31964a6d6f108633f9312f3d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c2188723d8b0f5b859c94ab45973134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b8064039040c5c7507685c537a66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2725d82f476be99fd92e34e8834f83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36e9348af8ea79b4a8f100c5a9991137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30399b7c263ff8c11549b5bcba2c488138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dfee20ef6297b6303a3b0500afbd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba4770ab892f913e40089640a00c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df4c4dcd6dd2f65afe4b0f944dd1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc73d95653b016416c627f910f9f0b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25eb389aa0329f57c64dc5aefe1e98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5b8160cdca27dfdeffedfdfb67cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf29ac2ff38faa3dacfb8743c036d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0eef665ae5cfddadc31c68ced2a28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef33b03217a623a56beff64e1a20d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722ec3e23ab59a04996aa660f226b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39d78ba3d1f57aa3eef0baa835444149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ffa12e72eb29d17af4c7efb320513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0685bcda548914b327d7085dc306bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0e15dc4188acdbf98fbb2653cd7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455e9c8f1d0ee93024c8b1921ec81d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351401192d7e28d05c858b55f711c84f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8acc947239982c35c1862a3bca3ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9d65b51c06e72121499bb99d23e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d3c5a403c1663eb760cecc354a7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab382f8ccfdbc02f25abc0f04cad63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d321a18532f408aea67430a7db7f4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8b3c4e19a1a9ac9d0718ffea0d22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286ddb4661115bca98c0244eecc934161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de034064be740cf2f6204c5ffb3c5e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf231b83807895ddabe6d03f1bf65a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2685d270d3db4d6e55a837850f06d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc113d80db263440c2aab8c16e48ebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e89fde3e81bb3dac28754e7e3e121f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87742741b8d0321a2ae4b4e5cc9252c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308295b0aa74858394a604e0679fa63a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fec58b993b079a94e5197d44ec787169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de268c06dc15614564d98e96338a0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2479c00e229cd5c950f082e183394d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78172cea707c8e308de2d6801cc67a53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcad77ce7cc8632e354fd22d0bf966173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17acfa3cbf2955e79f911ba7e48a8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1ca28bcb209365764804b87bafb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6461ce968c484aaf51cd98ccd83172176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116f5bb6f580636c2dbebca1a48518177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63323b946681921b0c66e72fb796e05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3cf5783e2135f006a759cc3f5b6a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973dbac44298beb489fba04c61ad847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800e22b245510149ef589709d5956d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9697c9cc6ff80ebd887719b333203182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc1cf149a5ca34b4a648632a6a8cee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d48102a3e7bcc464b770d76ac362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec53c8328561a0cbba3c82b42ecc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b352a361555e8e1cec43de2ef857186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f04979a8d27a375f9896f2e70287187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da13edc467c5e91dbcb6bc97cb15c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4599e4d655988fecf67fc8541dd6b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140fcce56cc507689406996dff4df98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801e1a405b12435d5e456fb5a47dfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7472f772f87cf4660019a0e0363cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316433bef40859ad521c2115eb5e9f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13862705b8bc8a74f6766b7aebc7e18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6708f9e5cbc78c169191978d2fe445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81410859be8a8fe30a73da585ada502196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c81dc81aa3619bbf81888e8d72ce3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137d3eb7c142166aaa89dcc0fb0f034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e77cd99a645f2bdd3cf4a27a0e202199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd195f73bef1d4f84c085dd3415d53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b47bbb376d693fcb527e20b55d04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee7ac8df09b8ad36d7e3f8d2d29fbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1e91a0586b27832a4d7782bec40b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a48e68e307751b2ff7cae4b3a7a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b2d90494898cb7b126251dde6c595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1601465837d37ad41154f214d2f128206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d756f583a46c37c8e7eba27a3706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633722d5688a3c8ce3b701c24249dd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b347d04306d74d337cd94b365a85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc3bb2b77c6df8c15c6b2f4479b2d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3e846308a63542119eae64bbe18f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610905de5679302b47bb170f919868b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f354875691d5bc410efe04b9fe02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bc4a78ad4c3525399d76bc27c3e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede02f25dcb1f5f2a2c8b79e3adc6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5f84f29e001a1652ee97ce9b395a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a59c9b4a740af0035c81932e8383cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a41d2b8c4abdf0c58585438be82b45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2360998b920fa03bd6dcaad57d385219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8a80fdf8c76198dbc69066983f33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc159e8fe1c700c98a864e801e4f33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1792dd7ebbcf1c2b99bc4e6c819785222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb231c4626ef575354077947bb8c8b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d564392c377ec02631e4f943478a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee272a78979cd2e070be9e4755943cac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd97c8415b178165be821231aa446226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985892e9fff7d293998ccc8940f5eac3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0db272d7d92743a774f7cf2b053bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0521c416353e4ebe4092a85d161b1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb22b325275e353fc6eaaad22aab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092941f324bfd0b74f61df918433af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7374d3e4e0e0ae971b3d9b8dd742232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e9d5df05341137a44fe609796baa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ca540a2a4ac22ce97bffd0530733234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f46c023dd3095f8c2226d03ec18f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2bb27a8a321596a3a9e57ab06ef7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295b25521efcb78215219b1347f59fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72872347e363ec11c628548e18ec7e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d3c0bbd5b42e42b11f956e20b084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d8a490d45c415d0abd995ddbff5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab162439e4e672b4882e9c522271ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4881fe2597bce89d1d8fab2a99cb45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f2fc47af9af267101ea8950a2f86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9c6815e3761b06f699967cab93755244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4b99a313a66c2b7187d65186ebfe0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d69a58c3572e8d8a7fa86c6b415f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288377c6dbbb2b9ef6a390b8223a7af7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9619d59f9c927fbf2b116d1848dcee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73bf56c36ade110971fc29ba191df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903c8b4424782c3bee77ab9465a9bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663347f9c11502b4a794fddb8e59173251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d50bb572a16e217e20493c23bd2bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d71b038a29225db58af63f315ad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f8b38b14ea3419dafddbbfbcf5a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826acea636baecd34a67be95a999ddf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bbf2b16f3fddd35f48d088880af9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4990ce778c0476deef95a6bb1692af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e7bc39dfb643a7f1be54c4c44e2e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18769276b083b1fc3c4e16c2e2a53d51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d98e220f49a44e2e71382cc4d4bfa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305336b8bc47da1ec5bf15083f49221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2214a89b789c7f648f84aa42a820262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d41d31901a69e553434c669c36f95b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8ae1bd6ba0bde6f70fcb058ac4b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763bff6255a3291369a0a67d6fd9ca1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b3518b3fb79548a07acfe20593f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b94ec53e1d2b0d0550aa23c100f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb4d21e8f5fc357475463f879ae4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758579a671c8c862448c21c7e7fda8c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e4d0fc8aeedd951c26a12e1daca2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13fc00d2219ecc3dc7d26650cb2cb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc7ecbf3fdf5ff85ed82dd0d3f1e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdecdfd2fce68eb4bcfbafd9e1e9a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929dd61cf7c886627e8955f1f87ff38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a68eab581d3a464b2629b6a07bc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9306e6a0d8ca8838651b1d17925a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7beee4fbcd06cbdc07850065e6b702277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505a82d59288dbbe1607e4ec9fb932278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1921a6a87d976cee7c64aba9d69f40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5046abdccc6cc0a71856fe4dd7803280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346cf09ebbf3179753145efdc3b5b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958960ab7069b3bc48a6e0b2a1cff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ade03d245ee702a0bf74f885280f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697b5cf2ddee21acd7fc5995692654d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaaa61de0c3cfe62edab7030a460f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d60bf515f41adb5c997971ddb0370a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d445f9c102f8719c1562db84944f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9013a44bb4746a7e2b8e0fbec692e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7b3c9622b993e7a0aad3d0013400f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6671e77dad235b12fccd8bebe4627e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184978188b02289a4f2154e62e0ed21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292cc3c23ec0388f3b15157598b708292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d366f8feabbe3930006b21a05bb7db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb531e1ff4d80f3e9ac9caa7800f630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d09cc7b8be7359d897f7ebc324f09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b8236fe1fafd17beb3613bf981b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2af76316fadb60d87c0c33f353395297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64290607322807debd5715756a91c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8892bf99b707e3fc9efa6e03acbb99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d67367c1fc36b91d173431a5d08b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5413e0332e18a396edd2c8f66a44e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de9d032eb08d7a116f7930b9d23e92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de31496a1f0fc872488547e51a87e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd2eb1b3a1027a0819ade36a1f705304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df11027b43d6af4ccbd0e974dcccc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e188628550f88af4e2caae6aaf4f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f098b403df0f649f10e6c3a1d539c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc60c414a105f0973b2ffe8f128b58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120490ae3381316987b8c5ef3a0b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db328e858322422b8891d1fcc7e2b5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04166a1a4753634daaef786ccacdf45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667ca223534d1a6b7bdefeffc43c4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a190a61594cf445b7245d452a61f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7dbec220756e82641fba0f976d93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266066d7793ed7d094e9c775488ae4b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93601b9f8a0002e845c4a27af7a6c1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39d8316b68827cd4e7bf0d5b015ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021c0f8105ab9fc72ecebfefcbd62b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d28baee7e941c1ef49b8002ff30930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006a37e2553fcf55f391139ecd89ce4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf8b9628b304a50851f1b154084b9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3da310b3a1dbd5a50117bce2d40c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dde8af7a4f3fe2f16700db5a0a7cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec154257c3203e72ce84a16eea52dee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947c6acfee8051bffa68fa704a2e5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6fdd3fc49ffbd95bd8adbb7f3b9a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124973cbfc98b60bcfb9f8b6a9c0b18e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a57304000a511b3909be188359855c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73312537535ad488d7a11de51f982ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbae1b76bfca274aa130d0bd888b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e30e6a915e598423556c3bb7ba8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6257d7bb47b232df34db4d203a9c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d93aead1e54b2f3ffb41e228e952a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148819869bb8cb7a67645b0527774ce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f8f9170b75a4d2b900c5458c0175335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2110c7ab61bb056f1368ce18dd17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178df2f1ef4c72c0dad101b93946b26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815659263e3ec3fccfe0aae5c316943338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c8e06973783a11504056ce61e3005339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420e1148c6f7d3e2d02e5c95910c1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec4416c0aad9ea3e7c651656d7635341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5249a27a2f2d4aed12216b39ad1e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81664c06fbeacc04d86cef6678d8315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db57a4582938ba1710b21660a4d684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ca83be386e26050f277df14b8ca82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ffed586f39785cd8883fc919a6967346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab5b95e5312b95549caf73df23cc9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902563685295a9df2267a10b6f578bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd67d0e97832feb0b458ba931dd3122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd5d36039611f837a16fe6cb565ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6454ad573f6475b94e38d6cbe8c4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d40718b44a499b2658d56b6f2c31e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10b9fdea844bfaf9befb11be3e2d73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6389b8e6741c2051ca7c8a80fd5fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80504ef7ed87d565ae32def0affbf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63fd9d64c749922e4afc922be86813356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0b8e5c0f264abfb2319530354585357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef163b0469fc3f40a013ff9565da4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7074122bdc1b7ee72ef55172a62d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833662659a1b32bdeff5a5ffb9cb5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7d0babecb615178fa0b3bbd05d13a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f68fc38d6d26f31c09f8bdfbabac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453444d8b1f1eb30dbc0fbdbd01ab8b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544fceab8c9c78d5796da784ab3f7bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9176b9d09736268ab8a710cece6c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f73f72d565b650494f5de76050f41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf5717385ac4bf1225384758e2f9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62be8b98c13ddfd1949b57a4b25bbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c9e41344a96fde0e958e2d0d54153369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21495d0242796685a509c57cfe2e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c15b433edab1b48a5af8b3713a1b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9ab10ee945b9460915bde3ab7b40b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f9640569e3eb2c5e880795291f60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb24476b459d6024fdeed028c6c0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcfe5aece6ab73838acecc57a0be64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a8426fac9c068d2d6eebfd19b826376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a3792b70773d4d0c115eeb2c22d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a960673b6eb84e086fbef26ff2adb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e3592c1d032679b620882e65ba7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0cfd7a61fb484ac834082bfd7135c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba9d2ce0fa9177aafab7fe8233f3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418ca3be08795d47bdfdb0354be99cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285b0821f9c6e03f6e4a54121d4d4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ec779f1a440ea2d3de97d227dbdd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9fc6f00b79fafafc2d5a669620b70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9956af7b5ec05386f5335d0fd249ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656350118e53364b9498ec0eab83634c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b0362afc8b6ffc80eef7ae17db2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc9b3059a35f9982cfefff26be065389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e9ce4b65d13f9c9df7795760eaa85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70eb64fcb1198693b3e39dfabc744391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134d1a2af5e8906489835558a704e6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a000ae2bd280f4b635f049bcf125393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6210367cd8f3e5a152c89b4e4909394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a65999b7e94fdfd2ba758b5c5e7a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd8d1808858403144d96f4c7dc6cbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc17f03210b83030b9830ba147824397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7ff90d1c2ddcc8157027527c0736b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3718f5cf31855fd56a3df0dc2829399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803745800a7bc0effb1402d27d095be1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381416e463c9d67f3e6c612f347ff8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4896320f4b95f9df9a665706c0f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d10b4e13262e4264a4ec47b719a14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5973115412384783d9486bfe8125462404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c605b77457e4d49be527eaf7c8f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2f1a99e3e3a36910b17d5ad8ca7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb56ce3db1b0a34e53069ffccb2a48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301bf7087a092f4f2b97e48e79f3f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a64e1ee3e0c3fee7f7927c37b36fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220123d664525e50847fe5f8c7bea6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b275a73cde963e41972f2bd7e9580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fbdd1db8f858291e8f6db6169def2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236717d3cd2d4045b249a3dfbdaf81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a611b18b57f9423fde3c2d2fcd2c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59329ba3324ec7ea9715b08411ffea31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780744a2065d6ff7f46c2cde0dc6336416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889a961d075c5c0e2a3d1f9e97290d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7928d42d4e70d39abaf43c3885e77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e491459c08cbf3cf76227b8893534c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1940a789328a35289b794781e26c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8089fb5e337a9189227814c4b6d57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173ae37c3a6ddad96a901f86d5bab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b46e89146e6edb643a079644ce0bc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e547b35a24d0c5c080d3d81c79e9c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8282a652768f60ffdb9e1c3d7e806425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edb19f5646be64a176bd4753a2099426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e321617f7f8ae84cf9c2c56d56981f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1cf8f941294918e62e89308e30c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4a82c7bfb71042164023db9ddf82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9afd176d24b7a86844dc964efdbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45592577f0e90d020523a2a5d4d5394431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed98abfce7f2d29435a10cde8ec6ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b248d369647712789fff271a2f7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28afca032b23669246ccaaa2401517434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aeb77b4647fe9378a766f6a0c831b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ef20c67a11660383b1d934acbd9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f301f97eab5d9b665535ae481c89a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f885f133a44200925e8b0b968b4d4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d9a0f750aed2a6f977a8ecec5c02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8620a37d4e4e6e2bc546b7194c0fe0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9b19ab1e1b5c11245d82eaf989e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f811800846a9a069ef11c0e81486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70183a5a2476c2f6e162fdb49f4c77a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d9b1ab38a18b6670b89b04e512a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312886a65edc820fe84edca9948995f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088405142cd2b6cfe61e056211875b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3eacad4faacf9f3851d15030c8449447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644f95f74ed7293fcebb29b0428af6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a428f9d7e2b50768a2d0b5910d95e1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018954d87bf5ba43cf0d29e3718f16e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fa49675a93cdf7ec9ee038e2518e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460cd381b630b4495df3cd8e2d18e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a3016fe3b0fb0c907a18350dbac83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95044092f137e3ebe2f6f36e5dcd97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7829658d32d7b71d13af00bf02edf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bec731755ae9b37a2fa11a2daa6b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57506cec069663073a726216da5615457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0704f1479f182d97ef1ad2029845c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509334f3996167767b08a221b912633e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddb1b0967b393a09571598638fbda4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9369776385bc6e4208e18b7cc7d9ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ca3bd0d1b9599c962bf800e62c89d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490976de6f825ce1e6fe3ba9fc74de5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15557c41f1b2731d5fdca8c4c9f9ddd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01268dcbc8ce50a60403b755c0b18118465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46c3e4cc5937ffa82580a6cfd29ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5880eaccbf60aeb9eecdf13514862467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dffba2355994f69a8d56720ee134d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f136daede5bf0d6110fce08e12d3077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba543fd13e8d6b76cb8891d6f89e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9890007ea183f96ea38bee8a03c4d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898571659940dfedc73c11e29132e84e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ec4a215b83494cfd42212bb7fa61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9551b228c757975325fe502cce84b5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4eb786cc2929af8ea7452a5d73e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224db70e4a8263e128cf9b4795cd5927476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421053bbddfd7b0658d5a35dfa4f7869477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27fa864496a550127b151cc787c29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4040f2f33e078ca46415c6edbd0f79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9821494873ec9a3116a78cb770c8f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5094204b059dd3d63b1f84c9f929481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26672eec18b6658277347674dc2a9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200a92e515612ad2f687d6eb1d55a70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188ceef5a26da343119bdee54781ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150764323ee50ed6bb6e2fca53f97a29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18912a9ade293d8d28eb90daf5e45a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b03f698b310744ae3fd053431b8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c924abc389c0300a4ae2705453e988d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517a878f0c48872ea32caa348ee240489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8592c953d505eadcc56cacb222c7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585753a4399ef92ddedf0b115c5b7d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc1a3e6a583399c40819fb61efab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d3a99cf59fb144156cc5ee11b5ca2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce497ed96763fba6f95e7097f6770b9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf156afca09bf3c245284358344944495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765569cb06607b3d65aa9eebcef2b459496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87207cd4f84081f0dcf0a9c03defd40d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879cc804fec65a43b8010ba9a1abbff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473675625a476715fc4144848df19db6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08259279fab4a243b4c9053fd352eb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43992299b676cbb0673b82a3b0341da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acfd796d1e724b01690297a725f2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608580cd6328328e740deb3e2891c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69f84a528a16a8ed7e32ed4435fe5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d25b7515bfc508bb5fd370763da6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec7b9ee71b48b551f751ec6118e59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cb837370eb40c8fabfb4e488dd954507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c3c464aa89baa664ce6cd1704691508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e0c8600f49a3597004b9b318994c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f0908b27215cf30072d5e2957ad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6944f5f0676483c8c142ae9e53b72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efa1bd66c919d6786b66faef82c221512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c416b4e24b4791aa6c679a12edb59f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e3ec6527ccf77d2ed5e4346585a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b942cb40629b755cecbe907a6dce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fe087acaf39a55047f2b4cffc34a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367e20713de7228558d4bd531681396517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0b7162dffd9fcc567e6ec0fae7ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf313915158b643cc8dbc67346f8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08da1c81b74185976db160a28e137c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd6501e85c710ae583f27194e98be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471309021418ce675944d34c4ef19b2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca5a73a7453f48bf98c63cd2b7188523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3acdadede33aab2db11b7f20f128524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aec75737258225c3414c5916ab39f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9e82b7cb937e06bd8c38b93a52bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff96048e698de6b2b9afc5ce33e48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b35768f9021954fa15d210e940feba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c313cddcb74f469e37224096df251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed944f90326124ea4af1004220b11f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c7e0d1b1fb8fafb527c9a518aeb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ea2cc8bd40956a83fa58acdeca1d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ea9cd6c8b1e30d6af3f1f6f4c8bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e0408c7e7be5c8f367984a7d461b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6321444e6b3a54750bda42cca5d0e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e27af512183e0c423a58bd1cc7150536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb03e1c010b3b9cbec02e8c2f476e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80841936a411e6f1481fd74d187ff97a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2d082fd938a7c5fa60a463f86ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02778ef8e5e4f38a985f45a7cc436b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ccb7222884baf00a82d150107351541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337d72da2406b21940f77e7dbacb7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a2632a291d8a2f24a0bf9cf5ce3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bdf47c2b2d4d658c9728473a0b116544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eecc292f7088197269e1b807ed1423545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1624ddbe2f52f1ebad978eba3dc7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e19494d7e607fa1aa125e46a85c7ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911cb53c0ca3211d672340f59e5a625548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d707998f836ecf8f6b505f9f205cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46590f760754efbe0c043fcb65d96e37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc4b6979409e2cab4c9b516742068551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b0b69e339f14512401c18c51e6c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb2a0a0daf2c823c08cc7872a2634553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56c0debe596cdfb084d28ea50c0eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930857da1be56261595f61e48f4e2b56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881289904b7c39f5d5ef9e1db6b8476556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b3eaa8c0c578cd34080368d68457557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043477d01bb05cf10797a7cfcb6932558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d393f319ba6aefcb4438bd83c089559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26c1e71bd60a3c519bd4fb95e8296c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3bed538394f877a4c6e492241cab1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831bfe0427aa1d5a38ee9c5d7505c4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f2bff7b0175d0d808f3438f16e83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4cf5ac84ae0a45c2767eca7bc53d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6c748815bc5a2d898de50801bdba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3d1fb6defbab9e43aca0d6d90072566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f4c68cf67c8a16ff515d35ab350b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe741e7385c90a686f275b88009d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3608ecc238eb5c55f8f8c7a4459da76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ccfebebb290849617c6bb7a5c018f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f433208ebaa295ae80b6bfef0049f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69fe7b200213849f1d815c603acce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f105187b8c9aeab25ab29fdb16ba427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ce17bfb79a90e365ce0a716db700574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcc77120cfce369d0c50dfd321f55e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb00b6a15d9d56ec78acfadf80b12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2814c71df489a399ce847586f56904577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafb8282b4365c5cbebf6787ee08b1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959734c4ab70de073448b3b529d06a67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364332f574e13574777fdf7fef6ba9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260bae81d4cb0a62ab21f88cef6ca2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b30bdafcee78ae79318aa5152cf77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858898bc728bb75b480f9a59e4bdadb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc5380635d48c567ee455b3e48074584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2c46eb972c7be432a386a59d2c25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dbec9ee1047616a48c62f90d6e28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a00712480c972f0e7cf63798e57990587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c65837d83a4558404297f59bcf571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4090bda0e0c849cbf936db6c8bed51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10eea9c6523185762447716a06635590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234f6f5758d0855e1c86d313582a8da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e8db39331677dd2e7dcc61cfaea5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6381a6726a306673c56a7c7aa91da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba22e4016db87615267765cbadec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d080eae7d642df3c6fe063388975ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579003f262e70369fae0a7d25b784f96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42064d7b28c8cd6a79bb41a120859597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08791dfa316536ae88506087389816598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd09ec3008343ec1d52fb07be9bf37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762aada8944c30c251dbb85ae2223a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204840c1a19a063ab1b317bbe173084d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca0bbac5761e289cf29d262dc9f97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc9da671d5667645734370a6cb63b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865a33d01a6b3997fc10b9cdacde968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b8d1664c719599eca18f7ff98438d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92121cea69cc86c588f9ce6bed10f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaea8549d3ea152a378df286a5338ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e2acfcc812ac2491eac0fb3bf242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d39903c1642d750bb5a06f0fbd5dcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075bb4998d6e616f718f5a109c0022610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce54ca67c11921d94d5d0501e244c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03e5d5cac13cfb2d43de451828968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b2153c6bdd448da31833bc2f8759f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96759f85b8a72191627c9161c8cab32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a02d385dbaad178514586852b0d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01336b931c6c565c48c34cb00443f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b43a5d2db4e5c5a8ce46e34f357b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc56d8ba5f630617f86166b2ef12e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e91520853e3418515f41185eed267619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051fc38be6fceb455701d16c9114f0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562124b7c4096c4afb1ceb29104f176621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda8ae94d2742554981c596c102606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c36f2ebce19cc43d6411e265d8164623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a645034f710860c22d2a40aceff36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f1baf383d9490ff477d3698838e2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f42260a3a4599ced1594cfff7660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190e49e875918790addee07f6553d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c50c6c7553dd946e77ca1b6f67405628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd3e3ad64a247350231ffa81bfc314629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789ba3c931da534e63bfd4bc895dd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3facfa2c2d640adcbc96524c8cc9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531b97743790bdf231bdbd38a89309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123915c5d91db9d1fae2f3fb6c1735a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c66fe8e6860c23ba6d06da38384be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92dd62dcd353a2c2376891b28b969635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd31177c830ed0d21e51ab9e75316636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25d8ad9e7d03cd2ba2668bab51144637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9c6f2c5191cc528d5e55b03c0e91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fca9a64e899c92f52dabadf1678a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a9a0de658eb96714e5f0fe44ff04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2f2f70a764d6b565a43bf5e1619b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f283797a898865a01c80791ac65b30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5de29f8e22844e72cbb723cfb7c78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24db6245ba78cfb9ab5c9e7643f62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c952b9f6ac7caf26446a44e07c024645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060d9beed3954b5ad36d2a4c54dc4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8be720cdef0cb2b7bc77e7490137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83737740c8d4c343e715d661019b5d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571bbdc0dd2c1e88080ad909380140a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf1551c77f57a079ab10d40d69a62d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a14f03889cacd49165bba078c764651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a9fef425c3739ef9b9a9d8c41636b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e257c2effca11c23ef05877daf4649653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715864cd3cc28f4833dc86db9ff7f43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f0134448302b273b89ce99d3474b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa5f58e57031bea8f97aa702185b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889e220645429e290e59ad7bd5588d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f455e724d9d53e3fa8537fbc7c506658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf85128304185bd754daca7c556a0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ea1290a54595973b53b46a340cbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf710e946204475ad671e4d282276c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772e2467bdfa37954fb09fadb28cb17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919220b7377978a8e4a5de3e1fb3766663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ed7881da779a00c731682411c5d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21862d4d325aead13af5b2819bbaa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0758617a755e0b5a043f0c02cc2b27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee0a15b66e0c0973c826d3e67474ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c411c2f46cb4df757d2e94c56833a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd46026d769fe92e5d733056f76228669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386a4716fbeff70a2912f2cac99ab3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8489e9b7b23cc0cc27487e7b2f7d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b07ce53170b4c38a93981c4fcb054672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800ed44badd2bc0add09fa5a4737585673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da47488012661ff44f2682ef6806d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15865dc17e1f71ffd06f890e590fa2b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633315da8fdcc5a514d6f9e37e3c1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36462ade7580ce83cdcc8d4184bfcb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9bb78e818c37ee0dec86d895b1d06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23e137cad5645666aadd8a728d25a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cc1eef7ef306e5a4deeedaaf8fa48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553703e704af14c7683265d234ddda3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adebb6342507c1485dd479377535e9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445d20bec5f67f30bb23bd28f0635d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c6aeeeee9da076a73463269420902684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9601adbab6fd0da8c6cf516d503dd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea234ddc4a54345eba78aa9a09af31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565662e5f71230d103ce6090f26c61f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c648f0f83839bfd52481952f37206688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bb14ff06634351120d0db6961124689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e27ef330f99b17d4e29ee520671e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18d5bf3332370de351bcad8aa2267691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c816453f6ef21a0193306ef9171c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c93b55a12f057100d9b233ef74521693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195171447169313563fe2bf04737c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6994ade2379d1fe0a81ae6c674d5f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeefe7f51dfe3c1d690b0c2823e55a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ad7a4586ccae6203169581257d82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eef0943754188691c2ef40e8724cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d2ee779632023e018e39eca91920699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa42f8449e9efddfad6b5530ddd510700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94fd19c34866456d7d84a564cc8606701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50696f0c23c3e7eb78cdfce1d97cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b839ee7479cf1510b07e2b1763e069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc1865755b5c336a17ec29e7151da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90cd0618e85335efb3a4bf871981bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533913c0bd383142d6a82136307b46c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d34d1dc0d895a5dbfabd299ecc70ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d377f51d1bacac0d87a97aac4dba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6965c54b177ec065969630a12d6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d61c1254d34fb10faec8e075a65e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c8ec8f21f7ef88f40dba9c03057c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb29d39b6a7503bafcb7e6882336fa7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb57e2fbb60d5a6a116dd1e413118713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5ed2ebb57daf8089f109bc6b7888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1169b06a497830f49e139e9c8dbf3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb237ffb4cd0c360937a84d01dec989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815b3d464764fdac97082a6e1032c72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eca5b98283a17049a038445a899ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5163eddb2661b93d0f2f288e104255719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75e58b81465eef4e2ad337f4338aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52351ae22e651d9174cc4c9aaa0db42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6336ecc262a711e8acae421b0b8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601e4904a0e72ef7fefc56fda5b6046723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8467bd79b71db20e3492a1b1db7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe4c6d2083afbd765ee57f0512e8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965f96f7fd243639afa9f76ae8bcfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd2aa4eddf45efadeec8f07e6480a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa753ef386771e3638a4c63479cd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5fab20960b1e4a7d2322536f285e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a935a4a75f95f8656467072574b94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a174724e7332baf5ab34f69c2555c44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d845a8f66df020a2e3bf05c4f307520732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14413099da5cf18aa4ede76d68866a8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187bfd9e5d6826006db1ac8c15e504734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423017afad0c7fa9ce74999eec3d80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bd4b338a862ca50fce9eac871c328736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5aae6cc8b10581a2e125829c4dbed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d075105f62eca2dc5fd348f1c2d8f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eac227fd784733d7cb2bea59ef3e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da6d9d7fad9ecfb8a9f806fb53cc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719271f52174354de62a9df7a4cb62fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a17847cf09d790d58e9e0e7061cacd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59870fb8daa5eeac385a66bcd6b7ad1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ff5713931f06aa1c33f9ee7cbff4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252feb4477966fe0ac571eb5ecc09c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff590d26a380f63597330da4779530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a0c49bc60af510ec31762b8dbc8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a82ad2e691da9c44efe63f7cfa231748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c1f0e39d7746607a7120e4ecbbec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200585afb8922b515a99507336345ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129e4cbea1e7710a74e2e53783c185751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79f8ac107371a22826621b4f6f71a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d36b579aaec093523bc71c0b929876753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78ace3415147d30415ffd04c4052c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7799c9c141d8f607c51f57ab278713b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2e66f0ac5c93f9569bfa4ac58f4f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49188b573fcd6798001cae888a69b7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08418b744593e97f95ca9fc046929758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803be2c9721d2dc39d459b1406f72e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>