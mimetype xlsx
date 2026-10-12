--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904713c3b6296a6ee17447977959173b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c336bdf6b4643afaffce79f1fa6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797846e9841efadeea345e56def2560d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a92db18311bef4dcab6cafbfa27e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b84097ce97de3f79775f45cee37215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c57d4bc0b4a967f7fa986233b322c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd67aaa26ba68601e735223b89f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d31d0267847720b2d8e854e1804108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d00634b6a80cedaddcca19460c9419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ba8c961185dd81bd3aae3a85a1f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704b436370b7d0330f73bde95fd61b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc1aa4a6dd8e03df187beba3fb1a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcc7694024a51812b9484be36c679f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ac55f5f4fff42e43a90a40d7286314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790bc5c7892370cdf86361e2a68317015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2de0585abbb89d946ec301183d2b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3f3f2f4f52670a25299261ebed3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5167df297fab6b8e13287de46f5f8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96342ea9e6c4393aaa1216b621739519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1562389a400129046ecd95dad582020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4fdb9056a4501f9ad513847d92f4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae041cf65fa582d7c962478d5ccdff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bafc218c614bda3f567e919eaf9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163852af0d7bc330c470b3391501eeef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d065bc46d89809bf13f4d861f6def25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1dd1d55c3ca2cc45693ea964415a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7adfb82dd4b8981adbb7d4cd51dc7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f99c78650cfee3c891636c7a72d8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd919c5bac2181f4fa9821ef613abc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f202d16c43bd7a57f2482f96246def30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b483961e73a36c6290724667c62231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebd23d745f87b46c56c39fcca2bb0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e27865214cab00d3f8e5935e9bf9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f122fd66f9883a3719d645ed1072c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87647ebe407d475ba40149ff1624c1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b9772def9b3944a561073cb127d4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e701712e123efc0bd7af3703f8d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001f6b4fdd98c0bac08a5459da2f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5ab21fd9435883f5e63e8dcb012f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5918095356a8c25c1a34124fe6ea7d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81491edde4a087e55353dc4b897b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01634651d8cd6fd5c17a89ae6241b4a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7bc78d65c57bde22f625134081df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870675567f7985acca51998ee36dd39644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092a43c4c6f89d114fc6d37be57e19f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02460798e9bae6ddc4deb8cd3015ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813625e7d1f3e70a4e51c24f5a2800d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afdc4c2b93cd665c9b1158815a1deb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ede2716d9d32554aab80226a026049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca36bffcebcdc7795e857a1a55af78050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbe33da99c909861178f552f6236b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c332abaf80e59ba12df2ef96b348b5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8414d310b38939d3f410fec55e0d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075311dbe8087575cdd86247061d039b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d18e2b82ebbdb11fc54b15aaa3ab555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345739572eb09fb4e19c53a1bab47da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e9fa4520225291584bb46181958557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef90029dc64b47a4c86748bbae621ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ea9db960e70bc3b5b22c398494a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c57a95874e2a0d2bc8c650ba4c3e6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf005771fae899cd264dfdb66b0e6f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6889fafc716a082644aada86b0e4dea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f429e62707cb429b8db93aa209a13c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2bd10e43946cae4b0dc3ad1e0518964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabf2e851efb0c9e1e49a01d3a9a8c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a97ab7feda68d875230a5360d1ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3bceba8caedff9612b557cef397d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c667cb63dacaf3e9cd207186312b7e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7587b357f290e3714631dc1b301de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284503159cb32e74c79bfad3af615ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5741e16badda6e03426cae5fded671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed71730dde7b0aa525421ab97c07b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931e65f05de5ae79de18949e0084b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca95034080c38b7e1ac527b681122374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32924d0d74fc7f29772aabc91dc298fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c578195dc09cf00998da184a7002f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e735becc52dd9cba859897f16fa3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843a2faa86664d3e4bfa1d35d5a3a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802ee8227c86bc5880661d01a36a9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3b2f5a6ab9fab08970db78827e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e794fba6f78b163e8ef69a3af1b43581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05848f47c755bde2377cab81b913682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee44684d75361de6cff47f739c687183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b4d4773be725edfb07ae0a4c7ca1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2970ed63d85476e0761e1b0276956485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9623c189293ab8281589fcfbaeff0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158af6b7d966136e327cbfa51be8d1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dab3e20c86322ae0b6d6e7860b28788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4177b6789b0b98bf0c40df64bef1efe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71df6ddd4acdd01161a36693c5364f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299468885a5a9f0b2d7797a4ba2f54d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b82891cf3b92e6c4854229e15d1f0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553fdecd0e32ce086c660d7ca532de293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08952b5e13d0c0409a66017d3204b52b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4f11339905857a5410abe17d7ed9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5a1602a65d8dc478f3892ce90e2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1df27dedf23553ad0108f09e17c2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970d24201da93e325029323287250b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8a80f81bc6bdf4bafd276dc3c64699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef02529915871b2155d5c52eb984f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830cfcee0c451ef7f8553f8fbfb352d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126dff44e4ac47f9f7dcf9ea52057b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159d62c06e0998d662badc5c5cecf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec2507c01ae6b16aa95536019982b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5508863ba7eeca6270f0368241bef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9930124aa0232a002875b63740cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e048b08f8ccd967ef5008e543fb0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7efbfdcde57510f6b7fe87682e430108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985adeb90742e79c7427d2a247ce6cc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e18647e75d76b6e621c83133424f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf63958b030f8f68659e1bd5bc802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba65c94195509697a7b29eeb9344a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcf25da83631265b75c19a7723c3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6d3b41d37a6ef7572c48e1e48dc23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab9f93a579d45975ab0718ee1c78bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202956f4d723358030309b7a45cd39c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe251afe717654a7af67483d971106e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f6a82d38e12e608d8ec9e53be0b55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562331aefb4df64e774911003c91db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb38c84c7aa38b7b4bdeb15e336304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11af5a16bbc671dae8c934615ec33e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f86bc770a223e3f1fe73ae8616eb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d01ca1d7d770a090988dcf6d28412b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6aef05a53ec007189c3df5bcb7430124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc4831d0137845810d33d63b1406b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae075b800e7052e2bc511adf85aa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f8c254f58a57323b913cb7345bcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e9d640f3d998e54f75b166dac17e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d4ea92a783102586c528bf8014088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51ceb08f2a29490dabb30e1438c2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b4635b901ae3ec195d9830d56c0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7bc0243fd2acf32e0baafae0d239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba428a8aff2029f38792e32753a6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182316808995dbbe9961d5ffec5bcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb9d6602346f89c9339ab8b0ee1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff32fa3aedcac4ca332da25f506e7d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb0436dbd8933219fa1a6b49ad99d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669bfff4066da0c51d07aaea39cb5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d5fa34d5e4aa9033385c6868cd7f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862a84a9c7e2b1b5f21c759b464299140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678343783fa9a2257b62c9ee13fe5a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443fbe2f099954821c1b52b304fc04a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8acafa0ba4328c3ce550f2e9b2607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a57b71080467de58dd0865031eaf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc80b49a6cdb65862446fff21b6ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918106654b8f28009b1f12aa84e52ffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b61f2b12e051d7300a359233f000a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb8b21ecfa62a9a8ae88a9fde62db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec25cd4bad976333fb205f3b54967ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb61e2a478895a5c294feb2ec28efcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392d185b2ad763242219e46356b3b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b70947ae2475bd40286fc7710f3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935327511a9f26c5a564545d644741e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21dcb44c618bec6aa8588ec121c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2725d671c6d3d6ccfa5a3002a3b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de16ec57fc3b1403a29c060a64f7d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551907239037bc185c2f75ad7264418b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598dea9b3dc14e286ff8333489fd9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8e64581e77c1112c28b77fe86728f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86acdd333841d90c5c9e454f37e89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e665d03cfa60d21d6f6c8169a85d6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08b2028aa89570f6662e6455c39095162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0001e38e0e52b2b0f814898c2bb514b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de373b20406b8bb3c428b491afc020d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef25523eae3352a0cfab7946aa0333165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054cc37c4013b6ec4367e29cfb0318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d25198ab03060c24aa4d15c5d1d2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dcc87bcdd41c3e9089b0d339f91aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a645446c9c094f96dc8ee8cb728e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3828ed645e551894600810def9056170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17745b19356c7c6f55faa174fdc241db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51af20b0e889375a73100bc6c4a327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4cc0168708ee6f37c2b6516525c6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b393b7238c5105fab9a09d9525d58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04aa7cc9d41e8a315a520ec7e8f2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270149450f18eefea498e036fc32206c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9226bdab6e4731055fdb4ebb325f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b5e5cde8b26a03a7ae66f76d0fd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fd2b23f4f55ca1533b295097fddd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b7c83f467b24e9c775f607f98a0cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc496ba875ea95e34848d451d025d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d42e99df0e9d2f5f0d214766738b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30398d2314daeee2207318513c8b2d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5c258d6d77c65722b4e9f29b4a8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3e378d2d9bb9ae5e40d9d97f550b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248704951dfd6140a28a3048b8924db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d9062b505ee67a6dda248184ad633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04f72200e1a7f1d65adf0c5bb5d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec4ac09ee5babb09e9d3076877bb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281334210d0cd3d8067a3b06385e4e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23abd73a0811343fab1574102cc851191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7f0a6f629f43cd3041633c66a069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa567d552e9fbecdbd4b6ccb6bd4e2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a5f7f47db17fcc423f1fe006f387194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f3ac405d655c958c1aa4420a430d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a3f56c23413dcce703f0ec6c5e21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a92d4912284e28b34caf2e3f09fb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d19737f2b6f6cf030e3019f63331198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b793b2eff882683fdd99346b13f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9e43e318347326af813bb6cf78d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028c608e8db08cd85e5e67e0346363201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84071901790a483920e31f9b11321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f957b6433b52b922f066cd78ba8ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59bcb89ba6cf0ec691a758408b9283204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f7b62e3442865bbc56286a6e1f3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af9e81756132f25a516349f72f1a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7175986273a3c5300bfc11d59ec60c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc36ae2f0beef37f391ae132f46be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5d858ac1c287f9d90b69eb1c3798e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c26b5405d1fe222737089685bf5a5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a280f1fd2436bcf28e009dae3bedb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a950e867159b671da39bb5ed1825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18c09bbae7d8e8ff181348bdcd7057213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd617ed1a803e4de9faf625ae404a72d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0fde2185130cb1b8fa6d02281c238215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d40817fd11689de8a9777e82f6233216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5eb1c451acc934db998037b75e553217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c6fb55fa0dd50d7a6e860ffabf5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9baf7816973695f070da51fd8b19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f719c19dbea332d860c7461580c8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbaa8779096cd08a3e143ed471b4ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466503810f0110dedd36a120f3112ae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fab686ab5284e495bd78cb458e39a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0e593b78a767a8c59a82f0ae6e71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63201f80a5202a011e9bfabc0fbfdc1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467277a88476d13c192faef841ea312226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1f8a150ca3249f206d18351bf3cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888e57308a75af969f2be484dfb823228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aeb8cb618742b227a4dc5f99409a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568b06270a4b269f4b17306311ed670230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc12b1d322518c66de59f03d3f024a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd70c06cadf9330895d22280920f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fcdb99d3305cdd12f411e4d0f76c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def20c34203e87926be6b1c5fc77aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151de17372878aa7dafe4167e06728c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7bfdd2b1bb01f3927e4a97361222236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a8ca3d1170556cd9aeab6172e8df5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56846abfb2ce9bff06b289635edcc6eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bc5712559b60f0c1908c574de8d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7de853e8128a603b960fbeec8109240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65138dd0148537cb65469ecd79b3519241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09246f8625b39f0b634965f4f3ff0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25124a7dc3c5d641f4fb8cbb61bca11c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05cb43a837ceb8a37dd9f8d868f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ea245628dc8c700e8ecd9b70e17bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ffa1685b76485c1f0162beabeab5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93403186141462a3b941501ef27f59c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d319ca01111f9c567411f75d59ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75103f954bd78db45e4e39b52e7b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8829fb5e4fd995bfa270a8085e867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc9f4d5d8bfb34bd23c5478ccbf64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a368e2c6624e1da62c3038749462cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4a925b83b8811c7b9ca42b0db0b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685405abb948884d1ce6491ef5055e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982a2f0a0bdae9a7cb0de89badce494255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a275a3f4da6dc7337966eeb86807256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206fe95da79993071e1c97c5d17977257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0063483ff7b2552aa6624073bb89e3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e62815d00c197c5a6d57cd682744259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127fea5217f4d21cba93fa20ec84c78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d3a98ed9584d0fce5debae34464a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750a9f7947babc2175c340cfabfdc89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641d06b2b19bed6dac5760706ca201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed279a905de5de564b87bd4766482264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978eff42bc95e1c638bc70d87781dd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67917a3c9984c4085de41571926fed5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9ad373e7786bcda94767c644dad0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670dca53c9f471ab8d8ffee4e31ef4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d868c3aa25ad3e6dc17dbcc00e653e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514f438b216e6acfd82f7d4132c707f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e75b30295ee5dc38ca53da11c3bc28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5310acb391c71f87c5a3e240a725272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87af93305537bb0bdd14eae7620ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d656d9a08739f5e95048a132d9818d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a54622ffb5cd9b4e40f7ee3b35a091275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371696fcafc8a7d235eb0281c11a729a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c2b59d053b13790ea5e7bb9cd994e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511e12197d721e3e1bb2a8c3edf575278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af488ce4a1f2875fba778e7c95e20368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e6a7a7e8ca0a5ef5c99fe9667a1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f880063c97437824b5f7b8bf57e512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f836c1df66c768224c135efb49f9fb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03088be5c2281f9c48cf346b54db16bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac009a1e74b38283468a296adb0a0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa39274ff8a09aead550ac147d459285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a987a9553bbb3d9215937378af8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035cfbede2e57e30c50db4b36ebae61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934f13b98ac0b82c5f2d463a7f7fc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5babeb529f32cef559d6d854ff026289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676485d040f24df488c9a5b29d4a779290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2d3e8c1ee030e0f48a86807a7d9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b4dd3402856d8df941c75d0cb0c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757637655d9aa93a6d058958a20bc812293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942921f0a29e4b2f04e129686178ddf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84b74d31d91f8f7b9050c7221c8d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f08bbaa4e48d03bc64a86cf42311c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703c23aac80f5e5379c8113a3b5579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19c51abce59b5647ffa3d3a8ace1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023d40dee329c9d4952d931ddcafd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bd32e853f5202b00ea8015a72d97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6fd67f6879c251e544c300a73fa17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d42d599e90249713aefd49f6b559302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d062cdc361c6541613fde76860da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cc1d2d7740268e643f30b80236d1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdafa6b159658beb101ba650125491c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae30bc88724a551413de2eb55d6bf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c044f77c87c3501632a3d9b40cc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d62d8c73614fba49fb61a8f8eb0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0084331af4e978d4933f027db08f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa38f95ef64faf36f895104289a5d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c5694310eff8a3c4a90cfe31d9363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9a9d2bb77d07c01404f447a7d378312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06552654090dbbf1b0cd5bc05110fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5b8a146c5d7f1345594d488db9ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62558e205bfd8be9f8a8100b4f8d615315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f30115ef39541bb809ea6bcfea28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bbe0006511f29a4790efc45a38f43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98dd6d8bd8a1c1332c252cc2b9ba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aebef45ee9684aaf2554345455f309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9a9475fd177492ab6cf649161f590320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0d8fd1b2ceff9fa7771f3a6d651c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50198b3ab77f147be7bb32f4600ca3db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efacaa45c756e6a2a739b7469d70be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154eb3dbcf2bd261106861d703af75a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77d359d18bdab6b414100a823b975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba37afc14ffec0a5e992c555c728ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c66fc049548ec7b80290e9ac72277327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5e40ff2f3e652c94f4b16cb12c6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c509f6f4114d5c665b22a49fc845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb87f4e464adad02d23355d4854b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51832c4e48160f197d062cc063711f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cca93be7518c07eb0758ddd67543f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a738b84edaad824c95c22b90fcbe6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce4c90d62f13cf49261d126e4c81f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9935138bbd3335be25105052f54c72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc78478099fa4e4b322f0c8a1a4751a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a12c5ce167325b28a2207c2d0660337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954644d15ec56081cd75ce1a2acfbc98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e1c849ccac88d30598bfc87c7dfea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b222a08fa186923108c95adb32dedb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341bc83eceab082aef53d7004c99ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2afe9598647aa543eb358e5ddc76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e15726555715eb3f526ce204a5edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7880af413760ad50e77364d6a88ff1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b18d116d26dcbca6b36f5aeacd211345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeb8986ed46e46a47feedd752fef6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c681de7e63af866c5cc43b3f7411347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896f2bd7b3c20b28457787241162b51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63c4e6fd719f61b9da7c64a6d78fdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c0603cf150525b580b7772020b837350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d13ca9858a0fa90c85b780127ec99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5f97032fb8cecead69a170c9f5fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0071915aaa02a8dfdecf51d121b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236bbbcceb9608bea3c6471cd8aac7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae638c3fe9b92fea62142fb55515534355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d70f4899fadd94be1bb281636da5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104595b25c3f7eb222d968d2a7fa8fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa8b8b9122241c15996799ff3eec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927de3ef368c4f04c83754415496421359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083d01d0ffbd9728d8ebcd754f08e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d91fdfb945b22110fd78f48ff655e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dde68ccbeafa30fc1c0648a9ceee5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50268e66bcd768e44eefe855cf865363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d2b7ed549cb0c6452392d83ef230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5eee9024e9ece14d4153304dea3b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f3877172555315dfe084b319945ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83afc0f9967172999ca114baab77a83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74930bd9c2207466e005d38d2646e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6783d89945ff4b970f80ee1528e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd075ebb707bb3342583e8cfd53650a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3990e2dfec665246ca56465cd5d03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e6d486e75c087314a3e2e3f85d942372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94658af421e4dda79dedbf1c007cce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cc4f7993401b129123b42bd09bf51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9f8604c76df7d6a34c8a18315a3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9bdaa63e62fe73140d8bbbea8012b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e06dd79755d569557116e544dd623377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf31878e10c3812eb8d9afb65538ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d32b8810bef4f70872b59339bf667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd6ea789c0dff32d03dd7d07bf97ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eebd56a27a619beac6bdbb6646224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495355edfe4f605a40854143ffcc0445382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e12d8dd6736e2c42770bb206786b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cac4f911a266d431416d257eb2f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b74ba60c3d05e1142b726a0557969385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ea0df7bf099d6b3ce1acd0095629386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91aa3970537377648d85710809c509387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576dd0a91b20ebaf8437b54be0ce491388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cfd29d162391e95bd86073a1c68fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb57e0e6ffa1e4d9dd97e593318d65b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ff268f2dd0807f72005faa1dfa07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d4d45cbc63ed81ce6e8842584509392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84186b0614b82f046f8018a4d021c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee06a2502bff95e978c9b0c9812550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8f81a3a750ccd725a0430162f4e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b26a6e7bdf30df9ca1d431f39f188396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c66bd865e1428f88b269314d1be763397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6ea3960455fa164d7a8887ea8efe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170954f62c2e8be066db528d421427a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a868a9f991a30223e273f79f2f2a94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b5eefcbc2f932c0c4cc8f8e94c39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f092d5c11a216cd7ab0e45a90642b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd99269f4963cce4beb9e8a352e001403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bd5bea018111dfa4155a330906711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da42057a39898690221c0f57c4a70a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca95578c0753f9bd0e37248bbf382c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc941e7bebafcc3699872fa5467014407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0667e245347c939dd1183a93cfebc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad889f9f559fa492b62e49f019149b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b374799ea8dac7e6ead03263cafdc22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e051b87a410a3a664c0644ef9a1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ea13a1a91ef724af062196da069b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38433fee615c720809522279a808e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d88eaa1521122e1fa08dbad6347fb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082e110eca5ac976cfa5620c3c4530415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def3d4f9778f0a20ceac0f25c982b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116146ecdda6b70cf3b766faa82a45bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592f633b3a80dbda2507f2329f1a0a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c35d4e1b6e077a2b627933952a1cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309a8cded0d60bab2439b9f0c788b1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483200aca60f3cc7862439f11961918421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3eee919d4309faee9546b7184156f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c86fdf097517edb394dabe2a0c892423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cc96415795b88eeb6b60348605d2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7450654250f493d5a8e12c6da3d0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bc57191381ea64d2b1e0c89c66483426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa7aac0212d7ba66341860d9b8bcf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce0eb26d3fea4cfbc6ea0492d433e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ad35790c91ec04607e7349ba2668429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f23b2a38269b28f43c3beaa6804b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec7044dc8808e994877de583f2e2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eeb96ea2758a58f97c8e70935b1b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c722a1fec67389783a391f32d613ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c29bde5f0ecae3be65b49ec0bb60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fced3db43ef850a1a3f4fc3a203de8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b386fe75a5611b185358965c9bce92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7a463ab92edd9e61a81a3b48c25a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905f75bf1e0229ac90be4091ff7c4d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00053190386c50325b2cec2a0d53463439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1512c90ec2ff7c53a3cf0da99341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a3cb84884c7da06217673c281894441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9f6abb9f6d540c2de496d68995fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5305c4ee12b6cf92d79deb678967d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5b628139e7ad14b42d8c9419d007b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba836c83769fb9c96340374403330445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6bb85eabec7da6eae8f3b4d801e48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604b211b0b35e3fe53c8673fe2b3f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430f0aa318b0d2da7f8f99b1305c46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca9395924784f8c2b47e31ca3e772d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937bd953b3ddc68976d71b0fbe76ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ff28f16ef5d4c24826d97b44c4c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307b70c2d268c338f70c717179760e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d6bd8edc4d5965daad1c7ba75b1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e5a0bb9a1fbf3a5732d3dff9d6f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cd724ce0fac6821521301b56d5893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1475e752d32a8cbc5c7e4e6ebfcc45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a397874bb056a1767aed1260a04c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef0cbef3b9516c167aaa4cac4c97d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb22c154624781239aeb53ee790dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f888575d6ffd1eacb78afe2cd9947460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b50a2bbb24901c152b7f83440d478461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297de6da8472187bf691a680caf69d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1401be2810eb020afd5d4198563ed3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa7874ec2bb61ed4359981dc45b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db1399a61f4d76ebfa182bcba62c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af65ca84f1c057b4fd6d64323f0f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c37bcfff0fccf53986a2f15081cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade7ee3ea459f5523604b0b67adb61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57450c18f1c1fee49495a446ffd70d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a289002be8d67819e30342312d5ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17d8b0ec7f92498fa6bd10551f8a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ba05466477813f46e94fa98cc803472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e094d8f14904222fcdae34f30b49e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b03e1cec14d1048bc891d7df9d72f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d2ed6119d205d72967e7b7115a9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f8f0471dc4e0683871382ed6fd61e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58f9980e25d376d64ec3468c5dd5d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ecac2afc0bb538b12df6b6898b9ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cdea965db8093b0d40ed129d6d2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b64d32b162885dc70e1d4c690d860480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adb540bf7bb2c263872817d61ed4ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3d2892f3fadde4d197406d03403e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf702070b5d8af3c8cb5b18cee0c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb595b44e9512fa9ed86029225d32c77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a07c7e8340e5e2804045d4e672c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662060679e46fec552bdede056e7587486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e7f11f97e53d10b30e232f9c6ab3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c3ffaf54447a889f2742938d28a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cf3246231d8ee45f169a8cddba4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edcef08abc25ac5da99a8c3c0bfbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b2014df7c809d2ed69446e64d2659491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff41301bb6cf8bcb712e26ca1b1e0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f804f3a8d6ca34ea767b70e639da4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672425e755b02a52b143e28eaa5931494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c992d40209f5ffd9f0c4a273ee26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba73364215ed245b4bc7b2bcc9330496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eacbba9b5922b538ed0a58f3091494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f051a1f32dcd8c626ff8b922247b7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267875407cecc38fd651aacd4b2247499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9b4a21aa7dda907ba1af8468f043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b234932ecaa4358495ff60e5b53c2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038258564c4f52db8815b972cafc64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f1649994653bcb46d2dcefac9229503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c48668354d26f5f5340c99b3f1355504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0485cb5947e84a2fd0f030d978122505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d4fa8f7cdb24daf942cfe5dfbef8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce14b89d486c4b552f787787f76e1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7c38f7530fb120fdab0187d4c006508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ddbc15d63cfd2424391fd2452c24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34677cfb7cb2d53bab6c77b1166c4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e555d7c14187627db50ecd5b37c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41c85f88af1fa2f854ea3ddcc9dc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5b46e60ca8ea313bab25adf9b6665513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd933b64fceb8f62409783d5244ffd26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d7cbd35c0c7bdf38af300a481a064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126af4dc94593c4bbe1cd4d3ed503190516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5344e89b2155b260c66c497b3f69b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e958885d09001778ce276890e48a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab346cbae251980557919728601355519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b30acb55520aff97de595051ece4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219d46d821a60a6072435457fe5e4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b528ba31ed71cbd7bf78ad9a9fc8e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8f67b1b6002090861771ba600436523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba53526d5ad1ea66002afebc549b2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c0e3ef929865910431ae998b964f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e69559374553d10f37756ae70ec85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a3ef64b045fb490d86a53be92109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a28967bca9b11f49bc3c7c433e2b8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d711019bbc9f0280a21d3a814147529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac54ba7cc2f0a32397873215baa949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafd4453f66dacd87eab72b03c7bc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377d80f058a48f90ca3c5395bb18ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75672bec77d964f10eb0f0db891bb75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d58152754b0729320035373205ad28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ed00c99b3cbb1a4383d9cd0afa32d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82702244108ca227de25e7f5fd5545536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b0a34031365ff8fddc243d3fed75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef40f578b65f4730d2885d4751da52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b181efad1d75613b8c261adfac040a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a135a0f648559615d8669280f022540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd082bf9159b0388f132643ae28959541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84babf0e363b5aa80ad4d277f5b691542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12338cd953f08b4f18a13c879a5caf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6a91ae052d896cbd659073f3134a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f85dce1d1df1872c67e57eb62455545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca6448cd8e97f480a8eaeb618e954546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aad0b17ca150d881247da85e0918b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6914818c82445ac923a97792ac35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2503646c3ee6dd056bc11cc87840d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f53cbf6742a44fcee88833d5cde3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563782ed0ac0fb1a9b2b986fd3f8e2c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e34ba9fbddb60e5e1cd59cd8055e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e295f099c859934f3382b1169f0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c93f307304761376db4c8f3d89063554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292135e31777cb570287a01a8c46a8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878faafdda571a66e533627ae1714c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3a0204f1af7b26988d3bd9d2b876557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e98406ce5a8da7006dd1318e19b01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf1e4fb964b8fc0d7db7951da15fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856be94f8703047b618b883e07488e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253381c331614c33477f4fb2fea6498561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869cb157911ce07a4d14d5880e344ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36815be3113d7396751136256ca00e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d94f84019f9cd5dd0cad311c2a3d6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639e0d9a62671845fd07669c43b5cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aa92bf59cbcf361473694ff5982d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3270f0c8193ab27a2b38364e7aaed4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a89d6e8f41e8943062e994c4cf49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a984b06a54ee99cc8046cc21ed1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88036632ee79b53573e7e8e9c4b2435570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487095aed88735403999ff4fe360cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110b68e1dc84918eed6ee08f3ec43e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec9f57cab07bfaf738fe5b0bd35cda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce1fe3dfb1e231181cf47943aefe0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2f5f95b64842330a140bb9449803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbfb325690d470fa87986ea9dd88fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed63a219c022d4fa590e4728a1bba1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9454b36d2add32b315bd7d8f0f438578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee7aea43eddcc48616197430bf823579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cd39b4c3171657b3414f0e1de2a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d910bb3a7be41d09f926083c318a59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9374b6a23a397b9eca7675ca757d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04169cf6a4c1fbe8b1d6501fd1c9b14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e8b5d7d2a6225e8843bcc9bc6428584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ca6d2c2502abb19a4889d54d4756585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e676051b84a3999fac24552c9bdc5c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204443a6deef7d32ad358921b20a507587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c058ca44906fcd42e73461b89385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31a1617e2e38abf5d8bdc8f77e9bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7e382550ec1881947b7c574f62a0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e82052998fa19ce4f7e6af42559b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989261966443c6eabf0ab0b6594153592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4b590a45dbd76cca1adf138277f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55942d4a391cddf4650ca24747ed4c5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668956b29e22ec28551ca1383970c832595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38716619842f488b3458cf3166d534596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d2d8e7331aa11a0b2e0511e1d86df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a782cf318f03d6c1a96114136e72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2302b18d68ae14cece26b7ab4607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0c796659ae47b8b73e400948af66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb87ad4dc994f698506540f4656768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc202a75bfecfe7944e997eb70dcb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575378961a8f0705b84c33cd11e0141603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4ef54d787b2cf42db0bb09822e90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb0a2c64357c3e5bc6f6825bbd205605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c6e846894b9c274891732fc7528f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a5dbe2cf2caef9ba15967462d470607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208a42d6c853aeb774664ad5e63792608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061e94e603e00d5ea9f4a00980fc0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bee8fb819baac00b31ee0757b2ce8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d70725e3bd1d45f8f2cb2c67b7c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48870c9299e3a633ffa904fa43adf3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9fdf14a7721fde064ee5c8bec431613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fcd41617bc4b04b23382d36876a49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f35a4d28f760ec088c900227151c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0fe2823928c0e073189de2758686616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c695d048e79bbd6982595dc14e45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7fa8805b1d75849c58419af765618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d4e431ed771c7e9b036ade7913a58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1192f4e9e5ced46a4b78376ebf911d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc3fa0b48bcf5846566fb62cfccaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbaf52e65f2f31c1694f51e52d7995622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0d8b4eca2267b7f36b3ee8dbe186b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d904f614cf669130c4f84754a83ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f31726cf6025a6c50188322a21344625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35eef7d02a5b88350e215f6e26e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c867097071d5b05357d080dc847f3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2176775dcb78d70cf89b75e16de0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674287ce0e5e6f0499b597e076484c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b834606eb2902231931faff8a1549d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531481db152d297d22ef2a69755f327631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30325e238e26e166e697e854d4baf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1279d6c7cc7fa48ba9d90eaf078a50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb446306506384c9d8acf3e20b10efd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4546552da5b98347517558f8c25efe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29416837494e115f9d47d3ec174a035636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318339af8a1894c0a14ee6976195ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582d8ec1ffbe8c82e152ce74a27535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e06e6e7c0695b6960357465cc1e32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8e8f646f7f486039f9e937ef0e09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aed0f09c84f24509232fba21ddc3b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669f12f150c18e18df1755c31989fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22082dc1ccc50ecfc2441532ccd2ecec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d203c36a87d38ba8d4ce0adb64dc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9b507a680f563d23fb6fa0de0b80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cecb8a6138c8097975620130f800d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d2c9b8308908f9a772eee9556f9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9dd48d2fa98d1bc7e9b3302e89a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12534eaf537ec8ad1c3c92f0ab516ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab94adb564f4e355013bd54305fecb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb1e04ce0bfee819549377890be5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea26af0eb54f81f46be36dfdb8e8bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3ec8bd53838fd38770f713729dc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152ebe20ec0d85cf3b0c3438d06b7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da4b77306f92d27ec7d156900c87b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba028cfba7a4503a0f125f3c11866d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6197dac4a5ee02285e2e6d0506b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722d015dca9ed4b08ae34c0807c43bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25327ce9744ada55f7ed6984a8b97d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d88b59f7af6382ffea7fe2631e86d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ba8b327f590896aabe1cef7f8c1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50413889502abe6bd28c0a32be260662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769ae368107d54c56ea2a112e1d828663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14f1418b78ce766dbf574534f12d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19692e2e38edb787f8f9960f4751ca0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea465c7d354dcd16658940d749ec773666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e4e94185c705fde7ca3dfd73cd890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a04d5661223e2b8a9479ec97c7b3ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2af41eeee1f8f712530151857910669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b950a52034a0da3f5636bf19ba6b9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc173417f9c5158262a657cfe897163671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899dd21d9c27a0ac9d80169400acc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a8e3ea71f5729b716193ed0fdd8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498acb70cb8ef77fd706aba5cde1d2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8babb92459814c0323bc16123c39dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc44564b5b0870a6ff81da11fc217676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8ebace4d7e48acff0bd083e6802f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2a6567d3880c5f9b430b916da41a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e21e8a875cd25d95212a1ac6442b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435b9941d8829b768d393d20dd52d5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba51ea62306d44be8318117b4fcb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dc8bbbfb6185e100e1b7016a5bc3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88174f47f23b55680081fff1fba6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f66f6004796830104739fcd245b1db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054fc965ad0788b08b4d035978ba75a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18232736addaf1e024e2a481fabddb78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cfda9a6ed4fde4b5690975c9b3d38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658ba36d0d8a72e8b9bc0180da55786688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa04c680a6610e4de45c5bf0cc7399689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1350e521a8ba84a400a0d370d96c12a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d8f5fc542832589dc7e6264b6a07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54835e07fa67c6303980349e469a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a23f3e156670474e7dd5b79b50920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041a02f0973e8847550c145eff31d2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d0402666087d03a287df3827a93b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855613fa935ffa6974fa0762483c6c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2e76e29109f54e432e52c06a9864697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f03081fc1acf0a5aeaa195d9e79cee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4140b5ad2afc6769011f0dc3bfc221699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7729aad9e8180b6f2b0841f7230fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a933272ab4f6bc7944d821bb7edbd39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6007397df721af8ae9604ccb3a07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbad65a00504976527d8c661d806b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38aad226fa9d2e22df9036f5ebcb03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde2c735d4d12fc1aef715eca280e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4327978e66100011a7d68e4a77b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed01811b5782a8cec9625df54b478707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823687eb4f76fb7e4fa28dc47f0cbade708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca419e040a6d7856432a77c2c9b9faa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9524fae335d417c102daf3ea1fdba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb16d5147e2e0f3ac6566ca9e71871711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1990a2877fb1d4a8bf802c6fa793712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fffc32d7ff1d9a9c4d880393c2c551713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134226829e6420e54e746c7125605c73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be3faae22a6668a4cb551e31b5a45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e1ac292a994fdb6f5bef28b4e2adb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0a1c8fef07e242293f7c77e740ff8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c08e1d354660dbc1e29fb68d67144718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201de7ae361946ee77a595bc3691b95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d4dcb1a0911231357da700b719542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59092ac7c10c759816fe6f3c608eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02bad8e3f95e043196d5011583ed7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f84a76fcd0b0b89e7c4ff9a130f54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671400ca52e6d503a506d1b5277481d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c46395a971884853b6000db043b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789c0de9e3d51dd8a69b71956d1b01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6302b098fc45649a2c5f2a003108d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d7785cf25437203b977a2681ca509728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c62059b90b3cdcd7affdb9792a7b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78dd4b5bb7f97460643ffa6b25f600730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970e9e60fb3abc38e1cb4107af1003731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b171f681c24df0ac9aebb4a703a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1bd713ab94a5b1420e45d0e58bc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037327eca526fd2567af7c52550cb1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3593907d23ac171924d3261b1ea142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9333d757b2e9d3a13d6fe0bc93a6408736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccad3e0b68ef4cce504ee4c7da095b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa46ee6391ea33dd09ee221cce2670e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814afc4595e38806bc62aba0303056d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2e9925b26b4b836a995655fc7b01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f714b477414b8f88488dcb0a33162a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd9b6eb7a96ec428128467fe05d9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f46d6ddb58b6b63ff231054dc504c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e286457f036ccc66175915a3743d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7daa19eda4abd958333c0199c1a84c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59148b0cdaad658eb8f24047ee4f667746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3685cae5a1a538f331350820cde92ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42277dbf6b4d702b4b7f4b02fe2220748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295309b3e55d5511e8a22957ef8c10c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f49a41f331a7c8d9346e1f8da0353750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505c5160799502e0a5c2492896c27d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264d5932ff18e2d1a86cc20d783476752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330719fc074c6c9e656e986518787a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07edd41ca22a0f9813d888c1093f57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ef1095f8637f6a9fe6eb59aa43d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890284770e4860b24ecaab18573ba6e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35fc02d01c33a37c34632568300035757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c4859f57f9b15d3f83240fb54b46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d3d367197f924a99a15999fd67ee8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd386074d863cf267a17b257e69b5ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e41d2c58e28710e0630e896408e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b516c4d543287a9e549e62c41b5343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085824051fc77c39f050a5a5cfb13824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f19e2707644f713b07738d35de3755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8b5e3c957e998fe22523cee491906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c33013e385a6a577508816158fbd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aec617a1ccb8b65340894bfb4f974a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cdcbcaab51c9b1db1758d755e42589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552d54ae2640239cc3cbe14ec0a60810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48234e527eac0469b366766e5cde98b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa023d7f1bd075a97e60b45fe791f6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d74642b48f65f57f99605b2bc934013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248158e6e5298ed8c9a083aaedcba5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd257690f8c971ce7bc96f2b9769e3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b316d7d68ed2868b5d61e48cf22916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58eec928ea1461d80970fb8dd9480f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d6e30ee73a5483b6f3867188467f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707645b3cfd9fd64e115c4a0957e3a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14d22090ed572bcbf4651c529727620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850deb146062245b32cf816aa2ab6c4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648473c84872da1698aab088f8251f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef38ba3ba827f75f43819d85488e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130c13f1e03fbd39357d811ed4cccd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3106ecf7d675abd328608327fb2375b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ab40285e5647dd11a02d9a64b47326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194743c4679e5bad024bcd80484818f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d332738fb0c0050f3bd9d7dfd257c8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9f4a082f7ef2a25d5b0c297012e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e108ef45ec0d64a2aa4887314e38530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283616b66781d8d12605fc913ba9aa7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf353e4e9ec7a781d8dbae167c672532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937008641bd446f4264b507f2d935233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e224c1abe3cd88074c0f0cb70af5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129d12651e46814ac4bee9128087ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e88a32fdd0f955e23e46a3bc4ad7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d24d2e57840031c1866877076dc3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f6b82d1806654a5b851a00756dff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd7cfe6a184ca691c96dcca57e84139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a251d8389019fb8134c0f6940bb6d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c428333c8048c570631899000301f9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee800a77926ad075653fc0d20e76d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b034b14f3dddfc957c3f86e7174df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010f224e1fbcf05c1fb56d5557410644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae49e320d1311511d1b4733e23d9dbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceaeedb28e38206ad6b3c98d8f5ccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e936eec4bb8a3fd0711557b09ff00b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c61bd4cd3798940c58a546eefb5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865d8f9186791bdd75ca0c13beda3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357618de7737a24478f8b698f597346c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef53f304f2cf05489777586a2c7ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f19f0a1930da46b2581e8e9c30d1cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577a46f8c94a3d705b4fa862ee3dbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afab9ba7802da32c218ebdf494349bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd40d5ce70381ff3140c74acf4794e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae08506296eb9b3a0709728ca86a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8872c9cb91ff61f26e2cb4f27f4d95257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99514af40cb14af1d001b33d0e47de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300bfa79085ed64de5624b3d5ef526459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110da11ba0ee6dd695d55926f5185f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10abbb9ccb02b4834d0ede4a70aad6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2912dd84116d28d4651214382913962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080028e1294fb5cf8f5a04206faf81b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc296845889e9c1152ffbc3cf4dee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4e9b9131887da9d4c340fd498daf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f2228a5d0f753aeedda24ab67d5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3507894f40644da3d9e70389dd5c6b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252aa26e253505808e17e1fe92b17368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441a9b8ea360c8533d4b0f62b720aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7724da517ebcca47075589c71190b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c8ac0b6a5a073bea18e598d73aac771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025811a2e4f3015cb91bfb33f727ee3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747d9478b99742e818723d1bd7c93b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c80c7203cd5a1734d9f339bc635c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d5c41589f4504976da0abd179f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c41994cbca11b9d957892939d416e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b41e455877f4a6400f4743283088877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252958fc42d1174b91a37f20235a95a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368162a8f85b06fdcd5074d03c8f6e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268b5fea37c6261780181ea8b46d1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e2cf41b8e4a9f38f197b519f9ac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f87c4be0f4663a3a47268990602f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da5d729c0226bccbd36807423a77a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0351a55a535f7b4a978d7039bdc1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193583f98670c6ab6ada66a983ff4fb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1eea0f7d7b6834a7db14b6bc61c9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a382614c3a2ae38347149546c383187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f56ddeecab988a49445d6712de2bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306d08154d98519774fc0a2cf37b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbe0b6e2609ea03e8dda0d85b6693690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c96c16a3b08826d9c302ccf40cacc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d0691e5065685b65b26e15bfd95492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab4d31f8c94fa637971490df2b593293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724d31979329cee2887a06da205be194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75123742d87cfe05552d02a2bd1810795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7fbe899c1b44117ac7b4e719c56096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650d1da73c561823736c4d39d1802b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe3396e67567faca69c77e5f18a1fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892caf72a23baf2d4b6eaf724cd27d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7695a9c035b8a078e7126905a25af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05628abf2a2bb28339fc35791397f4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5fe25de59793a0a9d6c48baf4e6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4e4443152d250de76c2885823247f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc92a12840ed2afdaf3b3fcd794710104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a51485e6886bea8b2fef36e502630a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b5ec40f81015e016d09ffe40ea0bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a6350d8711d8f0f5c9568c1f691ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5961c0f671cd9f8f773bc35267db79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471efd3488ab54e536dbc17d54a490109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf83790b9fca13126d67caf0711f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5d5b256fb07b51909eba53a030e4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f74052cfc5329e2510391c605d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db2e2db7f56a2eac89aa805b8371dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c502bc966edb440b9010e63a765340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc310a2b2f999e6205ec8aabfd4a6c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd255f440f3e4e27dad64bf8dfd78f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4825e321a8b9bba611f12f47f839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897ca53c3a0848dd29b8e536b758bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70d8d9b2682dd4018aac65d96fcfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423696ea1f87bf805a2b67cd88853b86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a0a84eebe2482cb1e5eb5737a942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4837e90fc6b82c74e1da4e3a112dd02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c7bd74095657c56ecc952f428263123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148752ee39419044af76986c1dab5d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934451d57703dff7b7d883c2f5441475125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f4e475fe645637ba5c7e14fdf87c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24622f12707979d91239d4dc1eccfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066aa91dcf7928e138f0835a2fa68c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909aee345a326aa3e42c3d13be9eaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7265668f29d3f4d17c02341408ecd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309ac1467616d24d2d484ea0adef6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326f862f97ae103bce9ef8e6b7a4be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feeba881ffb4f0136477439d0b5821133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e70bb0a42cdc89f03735e24deef9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee24e4e65ef3cbd89e848481976726135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7244d371c3dff5aab44f570be42769136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af0e39b91dc4e7cba1c812486fa26e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee02e58813d4036e389297f9e7dfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c189a4143db32619c8b32ddf73cb2d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280be725937500ff09b882aa779dc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba52261441cbee74af2fb7014965e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c9c4dc7da69699390554dd51d5d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8798119e447e6669612f6c2f5423b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee3ba574a208089a171918961e7a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89bd821435a4381883d7b988474804145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f32159c7e15698f2574ae516bcc63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8ccca40ce516ea917ccbe5b51b4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377abd0816f55626d23b04f8bf56ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d925e81bff71825c74ae6898f8c8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ce810fd7d724523757d0b3a6cac8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abdbe1fd2f502be0bf6e73c9f75bb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a12cfa2456eb7ed2f76e8d2d0ae885152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73f388fa39bc037b3a035f3e3b7de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dba5c95deb8a77272e646b20ba14c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354b18d9945354d456041415afd567b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87c3fec82f76c25961fe4a80e7d81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ad68ec53249696bb04d3eb07d3cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c18319cb67397a26e191a3b477982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84315d3054846cab41931df8c10180f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0831e5c319e4e04ba0a922aaeb929a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae845745d656ed4d4e82c8c6a94b63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912e038b324b21355f851f4ce24737d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344607c612b795085e6b3a899068020a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc2a312382dc3753dd9135f5de68e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcddb3dad71c35394530eb1c0d2beb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8ea5f9b6578a84eb9aa3996d80fad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db49876cc50517b4b4c346c056c11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c4b05cfa8aa8f68755d30cd01a7d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d843a6f8d3d593db7d3ab27494a38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449fee8cd553c3699ad341d77cc49e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ff3e9d5bb0956203aca910791988171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0fa3e92698b7077048d1d836cfb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf23a49770ed7e47909d257f3f1bb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330812c5e28cfaa9d7299437d6de91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8e2ecb5b77c2e5d45faf59ffc184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9943b873218645804ce011fb3fe3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd673469b24ca856d2e99d9a02a09c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18513e295604d50d34cd0e378538ef37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573174eede7dc175f085502a1af18742179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697b67e22d8796f606189b2fe2179d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fc98881eb50a248c9e34f78bf7a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36872caec166b1ac8e32bd9f09c15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984bf37063c841ba62332bd8efe854d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d697559eef966b86067b3d76496cd1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cea751fc8c8fab758cc68679a308185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1325af2a4fe65a2f0282bdcb2eb8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ef92f0d514ce7f371aa710d96ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a30aaea1fece98573ab35b16cef6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e34db642b4db97ee7055b28323b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192485f39aa8aba4ca8efbe1aabf0a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6059ce27ddb832a1461b661eeb1e8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14866252e8de0084e67571139b1a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449076727ccf8cc69637d73ddab77af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d533d51d3b15302484ffc7831bddb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6669ab7c2dea8e10ed9f7c676646032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5525d234d3d33f42ba2971e4ebb330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e56a7f88aa1cd7624ed8777e9c27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2abbe0ba4b76d07c9df9f9944d783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc126111e922ab6fb01b4d79815f99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415649edc1b7eff070094717688d56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb569cbc564929b15458fd46fa5ac0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdc49d19f5571f9ee62f38ffa5496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eda8229d4c6ef7ddee4771d06d2aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b9ac4333bc6108b800f1996ea6d42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37f1b1b0abb80c61658fa576196a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9045e116d3ca4d4adc264d2b66d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0635929c08be0793f31867869db0f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b04a49061dc41370761f5c64808a10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c5e1cffc19a10574643907e1154c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec711e04ed4a5e06fc16a018b7c26a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ad104d644519b5c5da334a9f4ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928db3c6d6d7353e84fc693e2e844d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4486c129e756d469cf2e5ae59c9a3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9423f5c12fada79459a656af2ae13e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171c991d25bff7cad80960f58c9464215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966015601e2bf896bc36979db4f3f8d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14902be7933d40a77912841b546d15eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c8b98d5bd2aef1a44a68cee09f2b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f8b21280f1dbc168655dcb0302b7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89198eb418d99f63d6332611bd2e212220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b8fa1e2c0e16f1cc5ec3f3c1b7b12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e2603bf7aec94d402895fd4ef200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa790eaa740fcb263621d1a04da7a39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50772284d2672a10f8377b1b843d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904ef66adecae2af09544023206489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce11dc62fe7eb7a5abf23e47485b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce56ea9a427a2409fe653c407c0c12c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4137fef69316a080e2a159ec45784228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cd42f5c65d501852c0bcc355810d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173526cca5d1379644cbb250640e137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74378849d20dae7ac0ef0f769b9fd1d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1cc4f0ff4cf8360c6da9391410d4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4097f7ac0fe5a7193fdf74ed52b83e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd40a9f272fd3efebc22f4ddbeaca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1beaad818fe9a87ae6a33d40775dbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2749bbeff31a59f939f292295dede236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d076653cf67908cbf330638858fd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff1d5dfc0dc246bbecbe3fa39e1c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e38b8b2b39eeffa30b66ad2f9fc961239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a32055b450a3a08bb2fe6e4afbf9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86546b5aa13011363fca68c4faf5a175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76172f1de2af1ecf62d7407cc4c3aa80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c00a6aaef4628754b1874d385adfbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530481c817878d383a6a14946cb37b15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430ffc1a52fceba207b28468ff208f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c7c1d8a5448a0e1301f7d3760e79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac6090bf3ab4f11471c6b6784fb83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77b8044a2329413776b7a981045ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf5f7c79db5aaff2f22efa1b50d8a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6fcf35b1f847eb75103b5e5193a70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab933009c8f9b3d981b831d6b4627e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43223ff34e7de8fbf1f14f56b499e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a6634a85730995ceaaa94303134c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42249c7550740626cbffaf6e8f161226254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ee195511ffc16b7d0c4c2b5235cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2553732127fe49e503283d99aec5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f1d15003e3143f33581c493c5c63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d84e19a6f959be9a6d0a936531f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae2ffa56b395a7fa56c8a017efd86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed7f3038988b6836f3ed6bed386c4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbca327f431603537b03b3068759a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab89b14bc47c6aa009458f31ec9550e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec75cb6d23fdee65c7b560e01d03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf22b43ef844f1e9184c2c095f1798264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c319751bb2ebe9a16e098386aa5fc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db657d2e424ff803ee330dd5bfe3d4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56b1bc464afbd60d70e5b8124306a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689634b1ef27262485f35672a10ce82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe6011a78866458cb4c0bfa4e8aabb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7216e88bd35ed86ccaf2dd04c1743270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784223ab933e0368e24ec849a446da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214097da90001ea1637c1593ee03a03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b1f804f72b874993aa3508bd38440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f8aa89212a476b22a1c3fb198c0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcc3fa95cd180a9590a7923e9e009275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b58faf830ec913d53919a6942c7fac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd67fdd98a21154b60e6075e19357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb36aeea16054c09812a505e8e1243278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b14f7b7e8dd8fbce2221bf916d0e3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7285b2558ef993f23ce77590009ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd48e29547dc6b3d0e0e5f1b195d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae10e17b0dede84caf4ad733e02c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb69d24cd155b621f7572469d7795e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe10781d40761b63764042ebb3e3a7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05973b081e0a77869ebc740f0a5dcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9f806c9d8fe3064a19a150000019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b239f9ec69a73a7c945da4ef2b5f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb22fa1e353a997e99a806f1d045c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8650c788fbd882ea9ae319b993c91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03558417ca92904cf21a13da543ad5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75f0832dfeb605bc015a09f79c936291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63efe617be3b9e02a4a9351c1949b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db50bebc0cdbce860f5e30e3206c5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c071c65c5f57b0c8812be6b73e3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade455e1e7933423ae8190fdcd63aaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da182e338282b44c1f41d47859b8fbc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635f58b50787cc4a407c1d769456df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995141eeff454b28e4d9eff85de15f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7a71dcc28b3269effcfec7f0eedb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd22cdbddb2f66640b0a8539f3c86e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca929e9526e596a657519ca23852e344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a116ca48fde2057a794aac601c3cb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2dd9adfddb115adcff77059055a89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3364a9cf519b03dd96679f9aeb71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7661c9b156745f9663f57aa3d5b81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64589c7cea46aeee6e127e584e64f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3f92a7f6a00c0f7d6db6ec8872c8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d19514feb86abc694ce7ecd84bf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546ef24c69d898f7a5dd11efa1a5f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3247028713b640427826d8fec40734310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f30e69a84e0527153f3dbcc8cd318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012563749f196a0d33517132d030a5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d733eb53412552686041ce6e89affa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b50a18a1c998dec7ce6efbe100e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14422e38559c2e49828c31e0a5d7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d5c57bac28c2cd10828eedd70109316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffae910bd8ad4ca7d8364a33437b21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babda7733a67e896965f8c9c7cb2587318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f9bbb63a001a104553762bb00dbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656bd6c122009a2952c4c352b9f1bb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29376e13255b8716d4b5e08fc2ad2ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4870d93d911d9c3eb56c0260e5ce6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49109bbf34fe2e48e6574ece2e2c8261323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf7a5accb259a3a8fba1f186371d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064051ef4056bde4cfa3bbe8ba16bab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e480862fd3602d7c3eba74379daf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945855c8794bb21ac55f898d43044af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2643becfbd8b86c2ab4404d86e3b69d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59ff15bfb75ce4fb1ef02cacd1070329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6030f941e7204be58223d5771338a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc4517abf07c3a9382494ddeabcde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd842208679ae851cf1631e8dc137d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28c073cd8c812e08c2457723dcdd34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c84393bbe9b786c66b1cc4dc9cf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec977a119fd800592ec584a3e24197e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce03f85f48395426a01455365507e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9b185725d3a69da9c3e09ea322c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b85b2e80fed70fed7625db520e90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e49d2f30429260eda728e8fe91c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba64a0277946996b5bd037ef2138a6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe55eeee936aa9958c2863427e7eca0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c27b5476673edcc10d2727dcf31c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983531adfdfc6dce36b35db647b991343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cc2544b57cfbd33ebd6bf7dc0bf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ea1c599239a59d839d722050a7cf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fcc34866516a2707e08f08b7be3d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484328a951144aa5de2d8f71a389d20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4f46d99f57ee6b917aeb3df6ca08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3b630095a3c40e50f2764c19780f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f4c7e6a0f2006278f3b1fd9f4b1e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9337c1e21e84b726f254450fae831b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1400ea21bbce6a2db1f3a2a5c8e202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff1dfeee5741100282aa7c7bfe40d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283063f2e49d1c66e646ecdb67682faa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654867de3989d34da9b76acd9bc49f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7940490de75482ef12b9cad1ccdb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b860efb902904bca41f8e9f2fafc52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500e56d8fa784dbf9294d2f4b6b3b7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56900f33c70a749f376b5b7b42851d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373567d1b7d57412529d8f04929d3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206772f25a1264fba3e46dc53aaec410361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f8aedbceff0c8ea062aa5a40efdd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c87aa7c4dcd072d463b96afba794363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4122379f14506f3cf202aba44aaea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab5d0de67738e0434ce0d680c373d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea16354a0d01d78fe2f03671a118f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f532122c7e422ba33f837084339c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd585dbbab127b6c593d9d110db457b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a60f868e3db5cebb3e30ecc3f3228369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74aa57461fdc226480545bad0c04c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50d721e9bee98df724c65caaaf934371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ccca6069617d9be9cf145e278ef1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c3e8787f23ad460738ef7f41d2dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d04eaec790525e7fab763cebb3ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e390d55e6d0243de00c238515bf50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af58a862ebb8df0ceab63735c0f372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ddbe04234bbb5a0d27ba78bcaf227377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07512681b8833ed5b8bcdc74f0d7ae2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3499a40e654ef6c992d201489b8327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480242cffab4d496543dca36c07a1ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b3f210133831fbe9db19d1fb632d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ddbd05e183afe978c634718a1066382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af055769b6f4ddf8ff450f8e667fc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf61a88c545344671d8356b16f2b03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bfa45ff3d59836da69db0da506113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6062faac07221dccbe5af6d04d836386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113ab8be9a32005fa84f6b868e96989387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42113064414db3fecb20fb31a25dbd92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9f1b618aeddb27417c9b224dedbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fab7c81de7418a09ab3ad49ed3941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426f8ad649bec142aba715f0aebb6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994941d542dafa1a9510a4980559ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c249fb8d1e161908a50071a073b3a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9654e9cea6d217244b4e98210106d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcaef9bc9eac3466e3f21e6cacb9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497034194f2acdc24508ea619da5165396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e199fee7f2acb6bcdda7b87f1b124397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500916a9b79add04c5b103bc04f19b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7922e3e5587adf30974ee0e8e5bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e261d15857cf6428523989c0d18f2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a8a15dff084323529c18957f16bfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6aee34b1b9139ac5e10851395fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbf88edc456e9503c9271648bc5e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142280ca474b521d529f2692e9051a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe5cec3c0d5da1749bc4be51db6fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159826f64d21759da4d35267b01c3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda3b997c688df61084ea6a9baf11f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e780d3bee5f4a2dfa69d72113add333408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ad2ca17565f63bb311432f0dcdfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26612bf904853df4d022fa51dd6045410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52809a186078f56195b3e5959794b50b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a91876fbf3e146bbc28d6253891c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55488ce6c14723751c5c72642626c77b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce232e21b0a2a4c3f3a471395dc5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8189b991c6dfaa47694cf7020a1a1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ad1deb284320f22dd992199c8de9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef92f4f02f29d6cfd24470c32f991417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1cbd234edfafc1a6944e9b615e24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7800c74b7b654699c01027fbe329cec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8030e6b0b59b5cf9847d001ba00e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883c6d8cf078731b99589652ec6107c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf686df5b959bdacb15d544c6abdef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46eec5b257883fdbb5347c0991bb0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ce8b9daff13b5567eef9917c398f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa048d64344ca4907a4681712a0b325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88389aa4157f03896f724e2b881e94426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2766abaf4a3f17a05ce1835075d35c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160fe538d5c3820e9f54db611c9d641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06deeb805f9a3eb5aaf3b84d9f8e93a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc8e246414777ced1e5123cae70888430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278009d26e30a667aa5d1cea0d3d5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca814d3fc08cf0114700e02735200bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c445202c881c968f87cae4ed0b6b5f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8240b16a352b78761d43720b7cf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05499b05dfb131bd20689007c43a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fdf9df95a8dd7a64f9cc1e854ebd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5015513d3d5a8c0bf07a32cea731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab73cdc056d4ac348ed5748cf81bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983643d2212afd0f411d39e5370e09a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571208c0d618beae87f2a2f589743c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ec26970eb6dc8b9bbe5e95ba70cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440261548a7bfdbdb6ce57aa520d2dcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b709056796c2c15762ef9d110580443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd84dac2f0524acf91726d357c1069444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68c199b5192b7745746ccdfc79ea8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c47b940eee461a59a1e614b6b5a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6310e0c4c22f193e1c117c56673c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea41662fd5220872ee10c68a186171448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f59c4717267a1ea288e25cb355d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad99e10591f6f19b317c3f66c655a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efdd716adf793e9e77c551c087794c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817b3f8e74596d789e6b17fdd7bb5d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af4f439ee9db83a9520899fa7fe17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800f2d3fdd70d845915382df8499609454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f0b9e93fbdfcb6d5c96165594726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea7a538152fc3b84941cb8c39269b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9408a272f23388ad55513dfac3019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e188b4afff4ab6d27ebf1af159f8e45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e19bf704f201ff8ab81f4c3e8ad4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424b4fe85ec28a115a04e8366e9568460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac966911a6e8bb8d6fdd229ed0768461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d773573a17d78e85150e1d4cf6e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f14baac33b8c8a6c06b02888a5b11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084871e9f7951091f43014d25f9a6b93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a405102a4ce98616ad2a51e3bf03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a78b9a57fa1688ee2ce8f85c4b3409466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3cf202bdcc38a522af97b2aebd32a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd07bb776715031368b62f4ca79e9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61803ae8566786aeb9232d35a7a1822469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22144bed9fd2600f2d5f6bab979e19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fbcef942d6b7df5b83eb2f1dc991471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca603c1f23fd3656fe4d97913dda1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753147c9f28fdf847e2fd264b3dcb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50538a0a43f58c884974959ebbaa2cd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb1f1d07f85270ad7bbf4fa4c73b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354af6a80cb79a30cea76649078f2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd71a421ce7eddb97f7f9900010cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2d2c2d953d87ace03f20193f56e2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76a24f6d2abadaea63ddcc978e0f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f9ec6b27487746af55a7d299160c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908431dd3553afa8869b82fb97cd234c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8757deada9623f614d05640b50a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad80acb8b454faf36d886fcdbe50c2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ebaac6ce4c0b2909870af7ae60635484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7480388e099d7cc309929f8842a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3952f0542dd5f3971fd08650581d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e2871513eb3b032f520650ae6a9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799af610fe61d6aad3d0267fc267be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d98d5c9d357bab38ee73d1718fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd0afb7ddd3b34178df7275a7099b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5481a48d97eff304a92aef4fabef82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4d809b7be708f9b86579422353f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5569f48dc9156625b2edcc043a9ca0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320615ccd28ddc6698f9d8ecc7eb849494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09467230403e1e171dac3dde4d1324e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce00026fdcc42df08892d627bf2496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ece064d34e13ab28d698898c995e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec3228e5a6eb5abbfbaf922d6d7b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7211f6527df6536919a259fb7dc881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd879d8db93aba1fbf3556b6109c61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287cd7ab25e9bbf3ffcc8f8c996d666501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c6be8668454f23ecd278525581868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381ab55dc52540c769a7d196ea2cd7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c54637d7a23d4c504bb700da437679504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80150f028447014d4bbd353e929353d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e33a122de070319518ec1cd35a9451506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695cffa561c834119a9386d17185d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513a006f83312a5a450c07371b250a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343fb8f89e722e517ce3412504e3d96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12babe193b9349539b39c93c1ff845d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa5a5bc2462d66a5fb41431a77ab38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8eb132304a89d5273a38beb237d53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a603328553630a4a3c266db1b71783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09630afde4af4cbeb29bfa30e8dd1bac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96777bd8835c0032e1c0d938295d2267515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746498c7a4d42add2f97450656b2548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df37b6499cc1958258aa3639e4e2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6c68e6c44163eee8c8634175024b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f9ef0dadc73eebe5f86a5a6623940519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396d1c591eb400ab62fad11360e4a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c882cdcd71d7e9e0b8c0e4163ff9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc821844cda3a6af74a1039fd8f1458d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc07b990dadb12055246e5e7e812a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be15d894c8e6610a057019a3d99ffc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acbfd1415879d7e3b162c29412782b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2652709b3860f9069228b3194ed356526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f85a5d9fd86072001a2799c4a2c28a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251bfe23449205b929689618f56edc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf5620cbb5796995f2a0c67a41e84d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120d20e2eacd0db323a230d34ec70fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fa3257cb42ddf3c92a7a5a365771531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d14172e69a2734478f225674cffd31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69570cd7f8d667a1d4575207f983745b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f660219d4651f49bb892ae44ef832534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f63f4f9fc0a7d03bbebc0abdd28df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e68a35d0dc724a8a3f5adb8a226ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf55e37a47e220caee899682e827f4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0221708efe7854c2b7ab912db995cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ffe9a9f72695e19e613a2f246a11b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b70921118b51cd4d933222d2fa8c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b51f172a5288ef688413384846033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41245de0e162e8627c2e591420a98d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649a97e7b8291f24dc0ef5cead5ac5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c494831a37765c57727bda854edf2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051938296963b6e3010c6952bdd0cae9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77a6d97c513ae7b27ec692049685b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853ad0e28a1692959de2d83bbd774e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b0eb9f270b3b12af4eef0366e9804548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2e9a7895cbb601335444f9ae90f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62f54287c72a63dfaf2ce3f491b7d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5508b9d66b210e090cc05373117a32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18dd39920a753d54a1b5a8116a0d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceca7a5f58eeaff89ced405d0eb791e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6d3b598b7ad9efe230dd3cf559224554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5059765edf75b5a93b67f4560cd145e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b889c69d11503dc9cae477ea943e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f3e774de0dad2bcebd9ed3ff352b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53081bdcf0998e971ed5ae5334016f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e64ec787687579a5810bc8165eb2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79679756c317197ced233c187e7aef8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f485ea099386cd9fc860f18e25e59e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b219f44c1640bb0185e0b2c3eb33b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c25c9320cad75467f96ab790322e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e962ba6519c1c85d91c79b4183a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9865f6840ca47936efb5cbe84bf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b51a7296ad5c8abdb7ba11003c549566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85925bebcbafd0c861f7708f0679d10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac742fab1521a5858c6360806f05a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82dcc6a81b5593a94df40c7cf873b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ad7b55c4584b5430779743e508c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcc22362eb27e5f55bf8beb316e7ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9171c764baa0a1bf7cdd31a76aa9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0b4ca7a90b7f648df926c3a82fba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7fdd32e693339815cb8fc42224c37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becb048e187bd9722da80d7bad6f6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbb3c41bbbd21668fa6936ea93f93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433c5cd2ed8442a9f5adeb05e6e85c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99b59e9597f2b5220c6c522db8ff21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e5ba725d16d1ee936232a4412fd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b5b3cc50e95a8b4558446521feeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bde6209a73508abb09f42e2ab47d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e83ccd3c7e7205bba7d5e0db33d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147c9dc7708907d75128b4e4cf7982583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f0459a0f2ddc3e61b542af2827eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98f879c0d03bcd080bac9631b59497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289c2cbfbc824d2df351563ce5f898c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959011d1847c687ea97210bc0adfc10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ffc6893a574d7c02c52e00a721a98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af9b4196f82b357344644b52bcea39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa85c582b79774b6cd22bdb3a743d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987223598438cbc492f0ca593f6c92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412baa4b91e3ff64ab762815a5c9689592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134cefdaee327aa7b1da5717962416593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5cd45a0506178cfbdd2df750c78fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d61973c297b14abaa54235221dee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935734e0b82fdfdd996969adbddbf81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc42081a8e627ec7ef84ede446940a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdeb49ebf7be2797f9c29567078b48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12eb3753eb96fa307a14b501754570599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ffa4b784a52c511ef59725f4fec56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b480e91fe5ba69a40aa88f1e216e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd6e0ed8ba3f24fa7aec7e0c2baaf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e10f5915ec9047860bc00e4bd1d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc1e74573771e1b9f68024f09f7dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56dd686ae2c49d1a42074cf050451f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494853e29feda20ad70ddd55e4bd48e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08099ecbb4cf34eb908bb75ccd2277607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92968f64ae155ba6e4d8982f0a79422b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c011092b3dca0d0184ddf0bcb3f039609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a72253d73c48b02f288bc9f0f4ac6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd867910bace04ada466f3eead73a2a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26801d586212a8eca489574ce5df1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761540e06e3bebe646d0616d844b20f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc897010bf5cb195d6bb8ab49cce7b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c4b67c1ff0136dbccc3d6a840264615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a961c11c85c5a0a82cdb0216d9b42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e1102136e4bd11df32d28a5ac2a36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcabaa3b2b7089adab6564d6696a305618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686045e46603b0409ee17000787938f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6386b9ab458659d574c37c6c5e05f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4233fd71d29f439af961d902d85f29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b83061640870422a85efc01d196e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecfc29db7fb8c3344327004b00e1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff731d36cc6d45223c20ac9eee5265624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280f4f258f2fd2414f655bd0a4f23d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e41c16655f6c030418a7d3de56c9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f937f085f9b07435463c15ab253da0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2b62ca5510bf2616c313cf27e199f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaad913cc133d48a0e5a3c1ef4b898629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a8fdb461e485915d51990836f1f17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207c3c26e81ab86e0890255ca5e70a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b810801c08b2e272514478563b6b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c691a047337416662569c0d7f2745633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f4e20c114cdbba8d66b901ae2e90b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55384a2da9cfd106729871c3d1a9d8f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312c739da6af21fe16627b31afefde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeba62f2d3ab5b5868dae8bb710fb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65643d4218da94fca06a2caf9815debb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5121e9da08444a5d24e8b5d16d7b6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f669e544ac3c8a7e3586dd035ac1d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3272c089c19e018a68434abb6bad7c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e9975b5aa5701de45eb2a0318f13a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db98b245d7225bb266f80316acd3eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df931a0efc137a4b511b6bad62f9cb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e862cef30c0a62144de6ae96af8ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12499513b71ea2d6f8b5098221dabe6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f792eb8191a44998826870429a3561647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f40f9ffd559ced5ed03904419ed991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1436f5952003af6b9e59d36d1df94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d83bd05a4ecfa53d7f4d4d528a1fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea718df8341e3352e7dfc7eed7d574a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ddc09efefc6d3302b288e40a019c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa4f6b07c9f0212ee02d4098eca943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8055559bc8d9130e4567d8f83d1d78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aacbf5d9ca89741f5c357ff7cb3c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b44f55695c02afa2108da2b033fd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291cd8b15cf9c34206cb6687fb6acc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf255700bceadd02eb8fe17c88ebe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2380b550241ea99e905b5ca377c12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d219465df8537c2726c086a2b4da6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf06bb0a8f0a2a16d40cea89f70f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f63e191fb20635a5a408616196858662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6060ea8851d8b04595a8688ed5505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9073727eb0ca73112ef8e06929a724664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9745993df761bf601cde34715a008a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c560b0fc8432f921aba308232f9cbfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992acd0736595cd481fa3eed17e4b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cc982040d7aac5bf3a76c64204f54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c076a0107e0ca2b74043a9e59e20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6afdc568b2654bccc799f5567c50a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ca13b709ca46fbeebec25bf50b47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e1a075fe64cb44a8b38889384b640672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52815e581ab158d65fcc545cc8b96e76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491be9327ea6fa2eddf2817cf191a94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365004386fb33a6faa8e28c77ce56560675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8629f2811e81a007fb4bdb21d2711c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bddd17d3df0debc9b486c3d117e97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d777e3e529a29b93654d05d347e7f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d737edb582a66da268d3814bdf9da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3c5d06394662ff5f51af124b9c9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49e56272c985378ea46232314b9e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a316a18f2fa0b99348cb1e74f91d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc7f35f73e7756e14f149afbdc714683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bf3f445ba8a4922bde81e70a6a11b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7cd0e16e42d10860ac4a91bbb542685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c107e7db9be1a16ce18746c8a6bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f97b6f52fd74365fc7894349819f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926979053cddb9b12f9b91d2c949eb4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bca9bb539fd036a847470f05d1b831689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af22a8e7ffe44a14c86916f55283c91690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6698a39a20694e6e322c9f6533ebe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540fde351c9125285f296a642acd5cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b863ddf4f2e510c5fd8b7e4b0327693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdd8d44dbc7153b852a5fa7fa1f9f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236d1af1ab8e5b63b1563f596a7639695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d969fd8b03af00d4291e6bed81bdc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af4e27924827e46689127f4c01a8aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6ea7df1bc6061622324532fa1811698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb21bbae6a82d5722b3cf8aa7a4587699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adda03b1660e97c3ad52e56847e9f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cbf496a5ce72c80911fc17514ca8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3d99fa8d0839098c021751069048702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7d5c6007c99ab6da12d97111ed35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d985dd9a0415db9145f21c9564f267704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e94b93112122899a423cde5b6f03b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a4fa552766539359819f4db4d9d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c932c455c922c225c1cff5a7d5bfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2b99ca2192102365f4bd9ef296e89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ac68918bda8c7ce0d8c50fd81a90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf29ad707336c34b4d8ee9db652f2b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2883f964e115e3d80c5a0bffc7fa648711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec42197d01db7e9e332162158e4a488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa94088471da5521f5c4da8034d62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e12328991006087ea09fe1fa94884714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e3d04b2e95d6f21ea9d98deb7948715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9d9983031ece34cdf90be7956933716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57bd671d5fe5f82f7f43d6af543b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2d4176a014ddbcf696bba88f0b59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cba46d5602ad46fd3a0a2937ef542719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340eb7bed4ca25c8642b4fc9db6a4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082601161dda46ddc473bbfc3a7c0c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab13aa843fd971650752aaf39e0e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdbda2884a9d3dcfcad520f12bc9e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911548ce831abd6cff259a058c41e651724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411f024b0280b1f9bba020aa109430725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74210eedcf50a822bc91252aa1940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ddb5eb5013495d517e9a451c6f2eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc69c8b47d795d64e6fdf33dbe32d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149afa9f5b5e2fac560daa01756fa91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15874e129a7d9af14928bac27f876eb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635757bd4b30fcaf29f519e8a5f456bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5400e1165fd1a2f414190833a7d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31a09b2b3e55895f865b10e0237cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab0bbca8067cca2295ae94bf2878ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e7ddede262120071a5c2ee139e8c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786932feb52346476fcde00b77f9bc57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f27882aac001d62e86baa91a2ef1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f042ba16fbaf7ed059fe844036e428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c6ed56c1cbe21aa754a4b9da02dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd24f62f3beeee3adf5acc681deeabd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec77c49c8e5405f8928bade76070e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f68be28a881442b58d65af434cbf9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a800c492202ef129d4cdf4d2c0a2b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8eebc346247b5a77f9f79a8a5406b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207161350f1361c9e5a7d5ea2fe3b581745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb1504b2ba5e0f1c9bb28dcc595f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b3757b5de7a408b84e369b2f6970747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87c9d74280433dbd8f2c9d66d0dc33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b1bc752554b48215d14f76a14cc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cdc2b377bb9fec480aeebf59e9486750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb164cfc547c1eb4100c6732823552c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200ce3ff8d2c1148c3ad7b9f08583c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6044480e103dc72844f4ec385501935753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3a96e5ef9861e9c66c7891659ebe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d333bf6b99014437f7fc4383a5d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d13f45050f2632d94a90e8541af354756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21131a214935be3d65bdd2b7028f80757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>