--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d008c23264afd6db03cddeba2ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69f696c9cdcba1a8d3475388df1032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b408fc5f5615e910f1157ac0369283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db239997cdf825f297adfb2c0a1763504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8dd2f4458d042fd91605bedd44235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789df30dd626154c2ccc115e44e0ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7e6a7722a57ba53a96dc2c07168d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f0e5da71f353c3aac6d857d08546c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8d430ee4dc8e49cb7d7225a85d159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c719002163698ca41cf818dd6afbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d2cb8b5e955c007b04d488c931ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e0fbbc6aeb40475088ae929cb1ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef50b6e3f5bf8202610d89677f4fd6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da431a7460867304c8d2efea507bea0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcaf8485fc9f02d3f8562c9277766715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fedd53ebe253d254f87ecee2cbaa5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1e2beff89123a54e7ac4ccb814c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba8b22054186bcc855b1c81e6c1a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f10550ffdf4208f3e05d507c2d6c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd355a046ef947699b7aa02b16aed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a65aca2712320ac42f389233d45a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999d564d3d53c90e435ca2f0a9906f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215db9b6f158354617e371c5dafa70023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419f818adf370720b414d59a15fd1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2eb90b323582ab46e7ffac3fad70225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f9ca94ffdb7e5dd84f5cca86bfee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a83679e1dbd91c836cab74c8af15027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74aeb7946ea71627c91e29fed0643028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2519b9f64afa86b491e8ad3567b476f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263e921f2449359fe44eab31af5b72d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358aab38591e03298ace6b2e5e9aef631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f73222e578312904496aeb1c3051832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123584ed5bc9443c92af213b356507033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d817bb49f32b84f59faaeaf5ce66434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93fd658134d84d7f3427ce03db8e5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e22e53d0acd36544c325b29bccfae936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc044278cfdb474f0bcb785283713537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d918e58bb0f18020e5ad74710fc4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebabce6a22b44657d11b23249d40bcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34987d2e75b69e3d3fceaffca3824b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900e6fc2c9ced5f3e01eb21d83bea8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf740ab867db5b9cbda93d07658fb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7806e035c33895432390c76ef810843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a284e02772815970062162ab66aaeae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169846145f79561f2f2462f3f0d7bec545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da952ab3990a5d0ba6352c862f18eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931ec53d178a5ad3ee6051f883147647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d35ea5ca5a45c2c44b63b519b44148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baddf93699b2fcba28a6d7a1fec042e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f049d6d0508d254c2a5d197a51acb5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b636139bef0f52c8bd7abeb9bb9a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2161e620e10ed89ed1deca7123cfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c648e7b465fe28cead2a7b3e4fbad953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f4194ea03a9f19dcb75f7441fe5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101fc17622f97630cc8b118c6c9dfa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d79643a7367759bd73f6dbbbcfce256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9274cc9b496e398ebad88448a54757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8eedac35fc47ae3fc4f1a90ff36ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdec314519b72afaf02175671a8e7cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7f416d0f1f436993eb30d45aaeef260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa4e923f1c22a19c9831f73f0683f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ff25587cde2e0adcf3f4875075f0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b99ad0b9a6bf3d7ae162e0ebde35863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d30f9ff68b5657f15339e28e161864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb41bb7c27156136c004d62adc9ea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82442f9fc64f26a85cdfe92198094466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168fe5b378876c2a49cbeaf677e9e6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18200982020d7bfea8c6d7966b65951168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973938cbe3cec5b483a9ca775a7dd3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51536e1881b23ff9403801cd74680470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ba5742b9d43d68e834439f7e212671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325274de2e8309e7a58fa88e4bfece572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7bb197f9cfac1bda93961fca584e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a58291848b55722af27b5490f814874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2859169c332a6acb651fcc07ad1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785c62bd91935eb427b688262cf7a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e75a86e2ae4a8c32058e395271c9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae455373e38b1a3c57c99bade3fffa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5be359f4c423375bf2ceac3941fa479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47fb57c019c2367247a51ca5b7dad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c258a18b07fd996667deda3704f65581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86987c5d6140d17191b03f2da6f56082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a460e88156497863b11bb06e477883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6045a034793372c2fcdf606cff46284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6757865959df493f016ae44df4d6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1df9ea35bbc5925331285cb8e49aac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe26746cba208fefc25fd7b3525aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4a54f4fb3cbdbf01ec7fc7d275d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506e5ea8d45d4c9a4739c6c374130d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6288ecadac57a3697f4ace560924f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16238766239330e5380b433e3f38791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0e6140d7e8fd8f9d192d890c3db4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8352cb64fb3d7b4089a4f008e4dc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1fb7034f2ec29d496247323d0134194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76143a11820d988a1782ee93dfa766bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc3d62f24e2c065d5638bb24082e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12330aae6b750a8d359acb8631297597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d40800c10d634191f55bfa2e465398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f6f943c5bbc159e28e5f3a5a7ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e20eb614a4c1f3b78882c6bdc808100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4826fd5ddb8e3ace6040bb06df712101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e10228cf5c0b0a21de7ffe8b45c4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb8ad97003f615dd65f5e0dcc8204103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05629f97dedfdbfd667e4d033c2f11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c016d2ddcd2b932073531ccb201f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecabc26265d94d5bfa4fb553f27ea88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e8600057b1adf7153ff480bdb5b5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202cd9981de1d8fa5a10053747ee3d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03b8b670f8c6b1411104e5834924e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8c9da35a47ec88a79040fa62b4dcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de15188d9c0b6fe0f3bee06c22bb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a6453bfc644c43d2f8dba2b572b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba98463255323946b449b5a79283d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d81996b8995736de0334cd265a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a9549cc8d4fbd5ec8cb15c866160115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341956bdfbeecfa324c8f04dfe4b7c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15d16f033f12f0c51d728cb8c0d7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57831ce92a24d82c13aef7ec931d87a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce34dc249cfa00a6de8852a34c9dc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e3e98d692e35e06e2e97a6421dbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933500d112c60fa9903669280577c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9d3b5b7ff5de29088982d2b8ebf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea310c717602e23d47d602ac96575ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a805ccc6b19ee406e390e17483a0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14eec3c2450a52622da7ab83af8202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7dcd39fdcaacd0dcbe75158b85da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc81a70b7a7774dcf0bcb4f593d5c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451bc2d082da4b71d80bdff55700e12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168760ab2a11da3d7ae4861f2e24fd5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409c8f115a1cfec4b36d1aa5b621cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f122f66dfd79f5dec9b413a29cc32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc2c995711318eb7ea29f23d7dd85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fdf6c0e298a64b6b12dc41f3e88f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf980ae4af4cda305191acb0acb59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998de983d2868a7f7938fcc9f0fd93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6521f4badfb47cd10bfb39d1afca263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e07db874ce9f67730d96b53510be0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155c69abc2fcf4ef14bc80870d0730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc99a097ec3ed7354d1da2a4c2fe08d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a7eea0b1a51382ec7dafe1dbd5bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4f5545130852b3953a6c76b34618b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631448753775280fcc0cbd2aaf234d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fd639b3b54665fd684005212f66ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb373a95725ec4a05f1494864ea9c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b162587600dda8082a71ba5804da9df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5570a8aaf50123bde5259453c6b32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c51fdbb64de8908cacd51c639a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c54d56fe63ed4e0823db98de23426148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ee36b89f65f45675b0e49059c203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76842848038973509f32680c5b69ca4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae5f09fcce086e8191556343f9c11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f19d60a3a5a19a677b7d0664d060d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c328489d16d08414a91b8e7641399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f5f370b2007249b9e3135c879044c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a67b392a63b85943fd4c47d08e119155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63719fc9ade8c6c249f818ad3be43eb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee7b2d99bded7aa95202a51c62c9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f38efc6af40f37de0bdde07edb82f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848f4654b298d4786321a26ee9c001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b21e4e609a4691f5ac5d8172f5e67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c5657b89cc48e6060e4bbcfc5fd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa605f6883ca987df433d49513d59dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d72d394a8cbec3c0d0dcf9361ba4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec1352f1b113f13d1c3558a905de0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc514813322066e47935aec03e06629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6133b6a1d4fee4db19ee09978f870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c7261e6f0df6ca643bd10a8eb8b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa03f021d5c3776f9541142172bef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc02d0a4dc21a886e4d4f58748138169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a574d27809245bbe79e68e1b4585ae2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61d173394a6f66a817ad63bef717c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce520f705a055f66e4bb8a67bd7000172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d47a56d4fd8d1ae719dbdd421a65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8faadb4eefddde0aeca2b55c0c9afe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ce89a6ef7844f75ed4c27456018f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341417eaa57110dcbd32c40d52e51d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575efb2bfe141d2b6c36fab03333a2cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351ace3939470b0b086a9bab81248b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9902e4183813cf2a3ef35635daa3a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbfe09d327499f638645f0a12cdfec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486310fccf2548cb1abeed296a88e23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77082cdf876ce0c9b9c59234670400182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9dfaa589bdca6f778f7f1a4b301cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4dd74f1c399a44a49b98524a7315a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e5dfa07c8fbb245e56fe1868873de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b90b61d0e1278a3f1eb76d1afda77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924e44f0911c9132257a2a511c6005187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ad502481d6af0ff3fccec2481cff7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445414db3250738235d0762b75f0dee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f00c308aead35ede751671f259fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbbe1cff806a11fc8f1b053fc7cb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896fbd3655dfa9830d976c81b77e8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0175e8cb7dd16dfc1ed454e864e35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b02f3f78c8cbd71733d17db36c8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca642815b91f0bf57b458cf56533a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce587d1d58530441a2cdb8d5f7554e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb28b2b0b0d5383901127c786c45dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb01cec1a30ba1fd19d2dd8b56b12e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43661bd687e1b4c4fe7d23c24e6da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00975d6a49ac39a1d67f652d8446927b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb5fe09d38cfd447f63cfb2981ca8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59875f46dffa453ad4b9a3680edb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc255523c6da1644af8cc1ce4cada7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878fbd1fef45d9f3c346279cdfb187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448673b99659add88504f1b933ec443f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3816abb9f7517900daa26b3b5ce56d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf2aaf934b3f29769a0eff0a2f7d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620fa4c6d43cd337d57407c943a357f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f054ffa5aca61763ec645924e984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326163f6761bba1aa9bd6a695fd40ccf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeae306c4f5d87156780a7d6b0b010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20683a9b08997618c8cf487dff9cc0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42b6535387d926ce6f209e74b5c41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e6d83cf15b43ceb9ca265ebf704c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4c401943d4ff98c4c25c93d436a03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4057da9f689ec93c768214a6d55ed4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd66959442d96fa85d2e6c39dd7dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920fbd95d8ecb189ada3d20db13341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf6eba92633d154ff90613e09dd4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf383c3d7e5e458033cd538086e2c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94228bc87ae5fbaf8335469461edab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9cfa2b2b9e04987487562f5d49b53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b3c5812a55b167ae54ae5fa016de4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c017924e20d1cee3224fd63a8e64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca814f5d77dfe0503c6095bba134e53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb4b3b74e751d4e0fb676e509d1cb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c9c9422ad44e8573c208e7583ab6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8567be2ac7f6eab8c98b39578c093228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0312875331d6d2528865a2cfa4f15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e500d7482bbe6e7635d90c0360d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509473ce223ded857eb38780e4b50e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fadfb875960954d07f370e28b46d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812237639146104cc96ad4f7f166652233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d8acb13ed308c8d274f295e84b46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ac1d5d7840f741af6b1a120bd0ec8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2557da8436d0be7538d07a225cdf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87172c0077d0238605c629f66a77cb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb99e4b9ad863081bf44805ccc3430238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bca3e3c65db48866050b2794b37e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d57cc8de4010938dfff108779419c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6207dae422170a2aa1c3f6ebc605c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb889ccb1b4a3650abac49868f0a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34192bf50d431219e34703c9f2dca5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fcf384cd45ac08e468f08a7c10a0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eeb79b4b0ca30b0514254f64f918e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0780a25335dda607efad50120c1ad5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f6de72fa22c6278388f14a631dd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e721b8b92271cdcfc517cb164276248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c0e02bbf63a1fe8cf1518852138b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181e62c46584f84f7bf226dcba2a85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57186b19d83087c466485bcab4223d8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cb03b4083c610df9538735d22c09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8f8346969d59841b730c943912c52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0e3d7ad13fe5a92e86561b730ae7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ed4b0967935d90b307000d505b9a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373dd6c20e2b0d8f409d3d73cdd2112256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab253a841be869a51b8c795e4a011257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b484fa0875e75ad5199569bad700258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb8408f450c7d65ec255f46774f5e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb28023ed17e4867c713fc649e79cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269def54ba14a7716249b88659dae2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f86bebf26a697911d857edadd7a74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0665b70bee6a8f26a3f380a40002263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c591da1809602cee80ccc65983739f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d83c1ba264cad25c0817848a64116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face0c9cf0912bd7d94b4843b65faf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6ccb4a0296c9a46c79a337a3fb5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee31573d975f7963c0d9cdd4926f90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec25e48ff57743c95991f903fc529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59f43827b9d98e115876034c14ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a0a56eefdadab1676213bf1044a39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87907a99aac0c374c7d01afc3321101272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90dd79468896d5284ec81777a4c7b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ac4f32c897732e288e11994f3b90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a5691ce3a913fed0898b7fe80838275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790840daac0095157b48bb4868d662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaae8180d22c02ddea2eda8c3b64b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551eb632759f8f463670ed81079ecc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19214269c46b2b1ea0ae605d90bade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4fe74fbe65c33f54956f57f982b0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02b4b3bac630d34e8116831e45f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b076a714281835b928c1dcbd17c64f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad3bc59821e83d7af22cfc65746227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccfe6bc82f2526b950d61409cfd077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e70c281b8bfca15cff022b0261865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5117427a83e00daf2b54d40f7783fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca82acce220b86dfbed241f1ba281287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67219ea6684305d18fa1c39ea2be53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb97b22d2defb7ea1a2d0f141e1720b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533ea21dd5f7a6bb8801cbcd39665b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8746305fca2fabaff98e7a308d4bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a1a0dc973f96ff398ef22006b143292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2961c419266aec3a44a091f0c1f1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e10dcd695593290ab3a9069db055294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ed83f542a11bd3610b4c086188a6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ab33127b4f726a5ac589ff6c98d82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582514d871c7ba7df86521dfd9e5a011297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc6e34fe67089fb904b89ddd677383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af7b01fa24ca9e83ff7dd3f5b7ecd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c61a09dd93023f0809761991a99eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7578a1d2ea7d6387a66eee2ca91f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81aab1f023fa697fa90053b840720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115109b0b54ada80fd5c35d5097ab4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5cb646ea7c2763d7476aeadefbc54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da9b20aaad2bee9ab161f6e2ac7c9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e09f331cc32466cdf53dc6e732dcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a09d3c96b710cb8d4cd19164b5be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b442527c9890b64c8247795388bf1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a510d024275f1d9d966e07035e0061a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e70654eda5a027fdf41b5e9a4ae9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8666dc7f12c54359bdcef5713e340311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8d3d83458a72943fb116acc01f76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a34b8a75162da7caef78514400d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba611c5c3fe415d6d4f06a9397b9d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72427305edea602400ac30a3b598b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65489d6c6a77623cea0cc5b072d2f23c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1795e9856102f5cc09d9424e1c7d386317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c192823577cbe86c5e801209cbf11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716336711f44b0c4dfca94db7793abc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557d9300ce53e65ff0e3306550542d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d327a2896984e54215d9b62636e00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f887c919799a96e0cd7bb7e2506a7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b10b6ba8b0f610685d7392d3a0da10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dcdd1718f25a79722851b1c8254ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7007df9afc4fab9087a1507cf8a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d07bf068f9139ce1e66e004e3239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58e977a3fb5dcc6e41411f2e3826c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba4d8d6f3d53eefdbea906e7658ef5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f19018e631c2651cbae5e5e5dd7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e1368daf8606ce09e863188e67b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243fa06812afcd5a0465da002eef4b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9da419b5a4cbbf3e6e9e9002deb5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0955331efbeeec9c5297c1ed531fc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e7a84b526a0c06173abf9224a6ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd625ed2ca8ead26f05e8f4fb38e3d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96935715e8577a6f1c34081dcdece336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547b29dd9898c122d43b9fda2dd790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201d40f7ac157f7face6833e819d6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f28aa2971bae229d9360ff9b5f02c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c513a431243ea5c71ee76e140f2a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3271accbbaa783264ffa3d12766ff64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0413a9a76739c465b194b7973dfad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f424cf235e9a9431a920083651da9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f106232373eb38adb27b5b6633eea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152378f9bc0a110c62f1d1851454232c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae018db09ce8a028a8f8b0eabf21a0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafae55f411be6e663fbb2f56d8c29f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee42f026ccbdae1d4b6d09b41922c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0050dbd9adc14d06e4b32d41b38226349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4b1b203de68c480a94ca1f84d157350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bb4fb8307fe81ddf786b9170b958351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adbe8880de40f9db831366d351bb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744755ccf8fdf999a30b2b3ccf7b9a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae907730a838fad4d185b0d7e7509f65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa23b048c326bb2a4af94f25e39ccf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6362441e6e5eceabdc93d136595607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c3fb5ffaf82715bca82f45cebeb9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7f5d5f29848cbeff2a25efc1b30d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb28530e97576efcfcb7511785d7ee8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9306a6553e85c763beed7d4b2a9c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb387eb50fbdb202b0dbf3cafcd677361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1ec6c24684f57aa74d6ab9fd60ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d4afd966d6945665c3644ac245e39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45174c2f1ee85c21bd284a5939874364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326796bedbc700e3d9f7f0a05d86322e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb4ad40509c9167ac4b951e92af6e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d66b16122c6d49bef3556ca23403367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f4bbc958c388158e66e3db92ba14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04e04e000f090e0b6d247ff8c9994369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb031a2d9133c61fbc3cef66cea3b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a14c002e01fa4c56f5ac564a4418e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7001acda869a36014b06873e9baa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4885658b7491b0725499e4fba8a0ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e90650356bc173318f36fe37b75ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc98a7cb8cdb0c32a81056d16bad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb623388a6a801176354312d5b4842e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4a2ab58f77a282b49335c233d9c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd420c0593b99c9975fae5009198a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754eba260ba1067bfd21760998e118379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efe45471bead75a38cba0eb1d769e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa3afd275a6382c7ce4e96faff33c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65047483cc3e882ccfa31f354fe3f34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb746b83535b35ac1d4bb615159669383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bb391312f397b31d8bf6f04d6ae2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b880fa953ac89dd8fab07a5e647a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38afb4308fa1cd8c788b072f120bac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a565799011865feb4d83312153ce34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c23bbf5d2198e4098434d04ba452388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4a2f6244e74681a28703c2d9c0db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0688e0e4ef012c1a9670a451186854390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d416f71e6ef3bbb50d9d78ac64cb4e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4c4839d5ab1d4de560c5f753fcf4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4793208479393bc43dbc3ac87483b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6f8fe30d940b1212cb87468a48519394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0a8034d42868c2bb84f6d430acd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ad7de3d5f66474cd65a4cf46941a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2141f0f01256112da911a06e9fcfd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e954506fa18874971b7859c307207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84acedc69fcf5767d2c9f90c8b2e54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa65a167d9baf60e3ce7e1e3105f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65459bab351abaf9d44c20ce637bc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444ef669d869f725a3b58f1c970f42e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84727d0aca6cece70d2b36c5b5b2a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2023affe3240f5649147c7b0e7b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33953ae73b9a4382e724bfd567b719405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a30fb0edede037f456e4bb609bafa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b715458f74a01e181a4d533f19b85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea25e88b68634c5eeacfd3207b659a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07482d2ae413729f58869c3e8d846409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4190c5caf67737add6dee70eb46fd4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a596fed73c912bab8d0a24afb6120411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f24d035709d7afd797c506128447412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1c99c45bb39120094b9751affc7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447dd186b1777274adcb3aece2e2e86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ea61dbdb9186779e883151e413954415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036babca7965c8a51a51340e2935a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab954e8227a5c58ed71be46b439292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccadd8f6bf2a778b7845a42cc8fe1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554122676ded069d78e82ad05afc8da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b94ec9037e38f7cea501fd886e402420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fec18b6d7adeee0c4411b9db1b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232e8087ad1182d9ac03214cfbd284422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881bb1366255481e0b987920381696423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e78639a5deb6e36a02bfd5adb7a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e562ee800084b1a3f49c5a0ddc87a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001afac8830cb375b1eb76a2ed2b40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb5f6f78d072732436038d224cde7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25672bc78aea27c605a895b020454b6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1aabdad7aeac189ee2e730869608d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dff48fcb1d0adfaf286ac433844018430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6158ac1e9b067fabf867496c49450a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9963c6b2194489659c37dbe6cd0fe09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89fa44e6860d1919190d79da9a322a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff9db7a686d4fb04d39961c6d63da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360229f5f109bf9a72a663594135c87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb369f2ac312f9e5d71a4759706110f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c98f2092019f80be89a1032e7d01a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b925fc741d1926898b98b697eae67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d258823acc9d486307e7017f8bacd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05ec388a84e0d006ffbd873d3e9f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad677a4d378d1d374ee325213ef87e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7e67b498568c1db85c090496bdbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d2902b39b9d0cecbe0bf2e5a415f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907cfca64e352c49dc7330b4f3fe3a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f637d08c62611e55ca3e13a879a70c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f16f881615a586eba02a3276c44eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e35457c20f63c02fe25cf1b07d95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408caa693999d98976be8e145b21df2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d1322266f06e276e533e4b6e20354449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81a35aa341bb293e486d9d2de7b4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac805cca151dd3c5d5372f893bc25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b4a2b7ceb53e3c7f05802bd103601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923b9fa883eacde06c01f6f20faf5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c52b95950734927ad801d5b565c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eedd685a3ffbc638effbbb7b76f25c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e6e87d047b9456e513a367f7a143a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec4020b7c1f548373e309b4b819ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c290d4782d211889973e9acd83d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50a3ccbf3e56a337fe2f910d2914d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953cce3e511d5e91381cddc079d50b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521785bc5cd451b99662b88fd08e1f4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409a4f3fae90b1bfca47950d883d6dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229b42fbac0672e042c3fea599abd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad83f217588f266271ae6e806d644464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f55b71e61cf843cc8a0093724a8aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c83bfcedcef2d8cbd1abb65a24272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c6499fe4c209f1abf555ad1cff4b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a46339e164dc4d09c0c727a98559468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f711cad9dc0747c327ba03f58badd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab38497ea8458d683da9665b22e64e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6fa1b49aa1fe19aa84f5883dbbd2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b709348c8f7bdcb781dd7d823ef2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981033972d9a3c9c5d5ba4508d7622f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d4ef29038a7d4ba8a824856f7fd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145dec31dc1ccb0832df6cb649cc12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ffa31447a3788d57a1945241a898476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060518abace0394433dec590caed3ee5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef766aa241dba81be49b3a5c2733cf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c02b5b58d8aefadba54cf20ca48dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435451a5449f87be4b6c11340c6d87d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1d92b3b5d5cd8092e89fef2e41f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51257c897de1df41c019b1bf6d9126482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7960a0fa9da86f26c80b189274a2501483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6b8ccb92ad01f26eacaf88794800484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb065883776c6cb035e6a4dcd76db7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83805b4029524aae4a8d1b816eec849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e66a8d415b4686d71909f57df0400487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286076408dd96aa122caf9bf6140ad7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad377ab4f30390410f6e97f612d1b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c094caed2f56ef6a20c53440c31371490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a98a01732c684d18eb4308b17cf84e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762b03b874c5f3d96a54ddd9e6793f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a5765f26583909d790d9ce3388c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8810ae28e026622509bcd941cac9bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d24f7c5b011c2764448d6407a961a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7da89dfcdb5e85dfb048f88386980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad207af38deecd4104dabcc3c9afac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa11418919e55250e12851ca220801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeed24a03861cfbec86bed44528e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f301975848c97ea2f01c3c48b9d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dacb5cecdabe745dcbf9a6d0ab0c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260651c1df045abcdf1de669257054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053db118e72010314c6c0d64c35a60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd0e1112bfca032afa8aad3121ae3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff3fc54a67bcff43795b8eea197cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca545de17ae7fa59171b827caae9cc95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9023ccaf4568a1b3493c805c2add2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3741b131ce0f734c6db3b02eaa579508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556410e4fa81d0a6950903ee5ac4049509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e89ea7329ce3a7fea655e31dd1f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d75c069fc872415e0edadf18d74ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332b1b3d224e13de0d3243b4eb3876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89fe84c58ffdd3597710fb4c281e7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9cc6ad2047dde54c7b4e49c36499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ff549ecf25264cb4f188df586e7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa12df0a62970537fe3e8b2d1480df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f99426754cc5287aa31746db9b4c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04331d91af6d9e1bb057d4f1e11ad4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbbee7dea28c93a5cbd8a18cb4366e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8290de2dbc91426ae23ea45b8e9c38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be75f290c15f6747f0efa1c08cdf05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a44ba16028f2777ae9d7eac2c2d53e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8f3277933c1261d2fe87d80bd1c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24694b1e315108f0127a4fd91c2b855524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb957a1bb0fd7e747bfec4257c8080525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72947484fb79fe6296a89c0f4531e100526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf9ae3dbde20aba93f2425b1f2257527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585a19e7f122cfc0d86a006c7b9065528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b16ebe24527c07657026ccc8dad2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864ff1249bb768f7e4666f2af2903f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faca5fd9dc3b15de0bb48f5034b811531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790b7c2a7412f16195ac745c805b34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4382b5c348de4f29fa55e2faa509e14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422bf1d412f006d314e7c32d2fad1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b7d8af00743731bc888da6a8689b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f3f6367cf19152e20b062d984ef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20c81f4b26a29bd431cda58dc881e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12244df3eaa73a11f24f848e80d93086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb708aaf3308a34105a2e5a89fe4c3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d992cd6e06650d554cf1e222676ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74a7e1fb427d589e631d289ffff2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895d7649cbf5600c3632f6d77d20f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7550a8dcca65b1f8c48a12876ac865543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9dd39bf9bee9adab33cf624741805544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554e7160e13d7310c2a2af50c84268545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ad033a6dc9bcf9d9ea4965ceac14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd201efd5335131145a5260872876547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e9a7aecc6334492b535f831f6c8e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693081565760ee6c5bce3a1f73ed524549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0591ad52fed619ee22daca6e43045550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d9c13645fc6e90d97321057768c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f223a5af661b2a5876b1cbd96531552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047874fd43792cf9f2c3b4d134f1ff3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76b8e11f378d84f90fca21db4eb8ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f128efaffd218f5c6aaac4326da38a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e434485b9b23f54e228318ef7dde5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985706a82ab559976ab1ba6cde9c588557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295d38ed5250753a2190038abfef1db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149011f04fc343f75727ea2ae12471559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79416b2b830cc4cd1ef95ada8b2eea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c567a3ec47d2d251fcb2e7f51995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e3831f16fafc41937b68e1bbbc061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc711a30b2d8d24cc08322c00a708e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a242cbdf003ac9d7a097e3b5df156564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340ff92788d13c4c15d30219fb6a8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a819e75164ae2a5fabe06a863da708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95d148300240a843edb82de9cf58e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226a16b4aff22da02158ecdcc2b5d85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4399db307f86e6fb8a80c93886a473569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294f04ab7e67a3c5b11f142e11a829570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e02837481d65a18aed4dcb8deb48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12539b7a0e993302330f0942e1b285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587f12978127dde138fe9b9d0dd02a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cdfb82251f324b6ab0be3c2a3044c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39210e31080e643aea2424f18a790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6c684973c137d1f3c2ec448f4b9a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530f8c206fa7af608463e1c9253ad9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f4f67d364c734a691ff780687ea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc54c24269ee1cc262fbc556eebb40b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e7c8c7d18894e0cef3fb49606ffd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6db574e4a040905328c6e2d92e2621581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daf802bd87e399841ea29950b70264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948655552dfc9d8d1acb57d3242cdeb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1124a8fd9c90f6f0d327f932f6905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8cdfdb0b62e23ea9709a4c35ffa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5951c360f23f5bf1b8a72649ac709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58e3c548e57264a2bb220f3d8641b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590e59b80813e8bf38e9627a457c52a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e07d4173137cbd983f5ada43e8766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea34f50c21f546157390b8efefb57b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e713d81b57b58b7c235030880aa9c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe5f5d09805ce65cd3c4e24aeae24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac83e17f2a014c66a189bef6c9e609593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad0b5a8e677d788b36e6868f0067a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b95b541244a3a74c0d36fa8b51d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af395a0cea79adf853c4472a0b16b53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d869a4a771860f850a273348763d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f110decf4cf9822c4bde27c9efb7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a4864e33a7489f6de96c47fd568a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a338417b43d397e4e9173aab1a7b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a6b108e86f965820575d5048b9c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8aab702192faeeac28645943512c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473592a18fd91776bda3c87b6d8f72e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f9f9750511a1f71d93e00815b327604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e31ba6d454961bcad848e204c461fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b589b2500ec16cd13ea844e6ce2b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fff756f8b4d34c42a8a9232430ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f1ebfbe45cf9b81c84b0aecac690a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bfc8b143dfb5c2cf71a3a209c333e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af35789298c51f198cee5999af13d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce22f40b1963e6af6e3f79fd441c11a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1e521acf92914db192f82e7ce637a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d9bea5903009baa5fe2b10e199e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af85c3b79d0ab0008d93fc97b19d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a3b42db9caed455d8090678c4f33a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348adce30b5d0568c720e4ac01d597616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e533afd5a8e8ee917e140fdc43d2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7be2a4c56d56f22f1b9e457345f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab174777dbe40384235f590316b43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440df2661a51f5508559f7dd6169b3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee9614355a5b0e3d9b656631629bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d3ea6afa8b673143a4884c80070d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c52b42e40228b1d0602584ec2719623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0051d7dc40cba37e2c60c07ae9ecb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4b47ef67ca41c412373d1549191e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed2153f362a37d22c09444338e82df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d43c21f12a2535f46e1d65164f142627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79d15fc6d2bfd32fce3679b19b4ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b0124fbf871389ad2499f2c8710f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b63f1b181f902cf65355471d7e01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c32b21b722c8751697c30c6d708cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3aea58814ff207ea0d9f6cbd9085d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e384bbbff52aaea4b54fd872a7f495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13110a4d1a7fe6fc510bcb840f4cc57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642523ce5a2226936ea0630e1d50c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401d82a3fef8125a432d93b55b7c0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759455d9dc8173c692e40331fc047bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899b928364c96a22e6ff7cf9f43269638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d7d3ad6ca12257a37ea3a88c6cb76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279f82635d15a62b4315fb83ca0ca7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a376db91e879f6e0575ff8d1634e5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc891eb57e7d5802470a37e75d133642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822dd11f249f6da81f2fd1479a3650643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876d2de87dd14e56aff396c29db7a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e0559d25b9463019e48cb613e1b07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad781d227c795bbba0a7b66d811690b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006a414c324715fd972beec1be6ce3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542584897aaec139cc585d6fa6886c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1cbd46aa16964997a2410af9c1b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98450d9ea6ac281d6884e09be94d24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1072a2103053d90de3944f0adaad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eaa355600e3468e55e2a52fe986b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a218f280a32047cb18ce6794607ee6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee279bbbcf62a00543b50290724f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341f624511744e46f82fec57934008655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69cdbba2bc3365d5392e126f3db70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a300d2b42f379ab6f165bb03d77e03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7443bbdb291925702a34fb2933285658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd848ab9e5249dc1b9c97061fc4c55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db689aa559e7c68b531f4c92da52768660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92b7432d2497b1c916839ce1643029661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d081c9aa1564eb1f40f5c03af9dbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b5a1a22201cb6a2591605a6adc40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9f1d9768a7e60b7ad879d528bf9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a9fb2d2767debc50e0d435ceea93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ede331258011455901c851a7af52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ad79ac35faa3d6f3a7a1dd95304e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422b3674a0bc227af322ccd914c2c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa602210cea41a79f2aaadb6b735945669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5e7183b70746392e6aaff63c1cde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49150c3f3fac8e1806e5665ee050a63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f1db15f6fb0cb42c4904b0a4d5f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da08b1e31110abdd0690a8328c5a1fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb54698016970d47308eec458373034674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8e3e24b3cd5e71793231ecf19c9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b7026528a1c0922a6fcb98d94543b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb66d6d2f38cd30ce0bd23d17f1ace677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfa75124f6559265e54a41bbdb0f19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d8a2dfbf44ac71141e5a3e27080e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88558f5b8ce1a330881c1da661be2439680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0518a0b4e7902a848f8a7b9a4c05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a4cdbe60290d3c555bc74b3dbbc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67c2388408a1649abad3dea30736bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667949fe211b11bfd52971175911bdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52458e72b94575bf29abf690a08ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967011f30e2f720ae4d3c7ad0b3d98f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38bc2c3c4ce467346e7ad7b3a5edc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbef8bdc14b3fcba0af22b691211331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79600807f928df4f36c8f25aef36cae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447619504a94b349d87275d2d68ddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62cae1889624efae1d59c6832b5c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25641cebc53be4657ca0b4f170d771692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6b55f0e8f00a1fb3b8fafdc50909d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6fd554d7d86ce968ca4daf9685c06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc57336e82ec14a4c151b387003949b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d8a3e939cfc2124ece0ee3e1ee8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b738a8b12465f1003feb86d2dae1af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa4c39d0e5ac26bbdeff0fd77273d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e392b5277f70b7940a4ae6210eb295d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5bdb72049b8b2d9c394f9eb9f5edd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff676713df71f50299754666a10bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe7d3ea08b585253f0fbb719c272df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512667ba8557f4380cf5fcff2c9d7e46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22119ba943c1447a8ee3165da94c748704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0691789ea735ce12f7bf53b55acb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e184dfa00e407efd7964c81459f3f89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f76c142a243b025945f2f78e7a81b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72f06acc51e649bc860457d244a44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae706b95974979c25a0dedc9b7295d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615820f80cdd42ae21347fc324d3a4c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6943a8a0406299ac15be78d0409b33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319dc87b84b20352a0722f2928f198c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b9a6c3aa8c634717f223551f0a2a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f4d526a93bad0d4ae10e4ffe01dd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c541ff29674f32d1b6f77d1e5bcb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41faa17790f561e92c6e8bbc445074716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b06c626ad05ee07ce105b267be019717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c72de8e9ad29c35d1610dce0fed133718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb52c307537de9cead8f327e23d7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c07e6291ce5b5ed00ba6c4bfe455720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846d9ebad91aaed3a4bb89d905f318721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb80b02d2c7cfa7d3c695006cea144722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd02efebd8a1241a3c99e88a8ceea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4226b641f32f8a97132036ae221d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050bad0026e3f94b8614b18cdb37ee9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f682a609e01981bb54dd607b321114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8848b66e8d093b8ce953cd08a897f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f09fb22b39389ed49a6a2f4b9f32be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141738d3c2416f175093a26efb79b825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d550bb33ce17f1dc458d15affb66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16cfb1d3367a44b91435158ffaba0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab704194bece1e28f2683d7d9e186c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca986ac9520ac7215a56c0a2d0fb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba574574ee17b588cfdb3a2d9787d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3905b36f4e0bae4b8b3ed7502b1a9a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20d09049ddba86b5b0b3e9917cf0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3675738131a8021daff15eb896db1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec482346ccc370cbe1bf33a1cb8b876738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086721bb4490a80dd5d799036c79c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce869ffa7bdf2ca44d4359de9589d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff22bfc173a370bbc8156ef5583fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face638afa02a9e99f4f75d9c1394ff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc3c3de335f588c23b353ce0655fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c5d4e1dbca088da9784ace0f817a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8becb0ec0e68b7552677c5c6e682c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762a41e2e3995846207917cf809b85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac04d471dd2747781eca29ddbcb2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fbe2668546513060115806b6c533748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35999e442da6463824c902423a4c5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b7593cce2cbc9c0627500ab40ef0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defa48267350c0f04ae8d0a92faa898751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ada2b2dab173d75654a1cb17d6df8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156db6687c82791f14c9f26b184502753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f7259cabb5e34ee526a0e5792c32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942850afa4d4a6566795b4b9968e3f87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897db27cc163cafeef14845e4171b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7cf2d1cb1190a2c58ef4d3c02a93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d1c99acd489b7dfe09b05ac949a1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95532c7675c910d87507dfa60020a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d43c63d52268792134e1b5635c7d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167fe55212bfa287ca126918872db52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cababe49a52ff8c26c2db1d9a4b30e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5525b67686d98ec75f79a05c1de6794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1744085b2369f17715a91b54c351275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7102ef512c187d2b0b8702c046236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfb66d4c7b3cc077d80965a09d2ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a937125fd605ee5f9f672ba9b3c3818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384dd25732acecef07446dc33042e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef7e6a00989417865f368ffed9491610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c16e02305a69d15272b34081ab9ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5d0d82855d9455679df0530a7bbd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42facec0b785f25ed1e8df3e1efd87f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9077e4cdbe333dd5a9929e7d3aa1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c43bd906efc9106276bf3fd0b9e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5599af520ba644cd8c2f4c46a432af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ec1c67e4f9f5f7a7c48de711ea9f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42bd61d11ec5c8ef76e431fc73577418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edec1bd7353b9911b360c83bee6213719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2c78966c7e91c03fa1b04664de06720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46818c0a5e56a11d6aac6af29034792121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd857df01143cac65a6f9b2c4313f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9898fbeea383e2b80b7c45aa39a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58737b42fb39f1660bc0a2528b9d9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c9dab317c7a6e44d6e1d33b7c67a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c515898a0efe87bb0138e0665fe8e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf566a935c59a8f4132d4dd52da2f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c82a606c450483fed63820c38ceee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca204b5fd6d090f8c8fbfaeed1be8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8eb1bd8cba64b21f92ca704b70ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55b176e4e34d232f29f1fbaa2f2e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47ea62deb860428680ae10aa7bca1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0df21a43721757b131f5740ca4b8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e5ad43c6ab029ad73f828fdf704434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70cf9fc0bab798812f9d7df5b5d1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb4a4bbbacb3ffcb322afc656dafa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1718890d66cac60244c2a1cc1896c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba429df72ea1f0c85c3306b9c33f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ec5636110040cabf2e9745a83bac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c4d962d8a046c9e3b1a6f86c4712c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c9d952630955581a918aa12384a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b349f76fca6ec84a6b9c73b90a674a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff876261dd0f2a7d2c379f8aa36ad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c31a163beb5adef703e43c9091e71144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df1d35cf5aff6ee1580ce1dd6fdcc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048e47cd3a6f83d03f6cc19a226a1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae68cb54ad92a0871a3f7e1d8782647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573149148a1febd83f5855d5b8d0c5d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad80f146b4d3a17f795838aaecd66649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754850899b7f17a5a738823f7be71fcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4ddecca9ade20e6a69348307655051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da61431177ac5e513bd9aa20174fcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2901dc5e3be2d2daa306fa4c7c5e94a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd5b4222c22002cc7763b5ac43136954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc34246098a7390e477c5e28c6d7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c65c1e5dfea188f00f9052f4fed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68168ddb0f0557edc33989f204cd84d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce14e1ace8200e27c7fbd293a5e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab776680140e3d3551da9d5b8f9b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28aa38d410326b4b54308ef5b9c97060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac8dfedbad4f1eea2a1c7b2d6e8c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ee66590b663fcefd58d137a4575662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea14aa74289f114db3f09663805db063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bf0571f11bd10964644a54fb7c48d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb9b3c84841d49771edb676c286e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70be1f9aff06681563041a173cbce266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64001db14784c1d217db22588456c3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085ff42f0038675d1129b1f01621aa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492183d6e398b3b2d355ab056b7ed80869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b4b814d39214bb8166fc253a8ddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980df37bdd4260b4ed28770411c7c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766bb98c4fcb1ee28a09bea14b764ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbb03225e0fd750df0304acea814773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6fe2a1f6b30566b600a8e120036ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10a54d4b4833edc437c9eed94137675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950301c32dbc60c8171b972db197043c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40805fe86350ace02fee193b443dd0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57023e3c6e58dab12a46829b66328e0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492195b0c568dfd3971cb7c3cb10f66b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db2488523819983aafed25229619980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0b9cd7de8b3844af1fd97f9aaef3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6071fd6cc541d597bb7e0e15a753082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c2c4d03b41f24e873cef7140c8d7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ebd030eb931d1305a61842f8a2ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40781cf7de3fb8c41e6b16427015300a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce395dd162594a54888e759882ab32d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d79b716f262dcde732ba373d2274f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c3ff7805c9df980cb28bdfd34b0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c51d1b3c6b287112f68e1d3efa6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8f75d5b66c29341b90e13518dd3b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd38dbd1609a9ebc4542e5254eac9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998e338a2d096080fa8a3e2d892a0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399cffd6adc98cbff354c9c125581c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde654874763c1f57be7edac27e383e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2e786eddf4abc06e342074b9752395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bab073161095a05c9c876c97640f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcde33208b015d0a3d0c0a38ef054ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc98c15cb0150349294f4ce115d0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c642fa442469ca9482ebbce90483799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8b2c1f2a162c110edd8fd20bf4cbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc70e8deaed0a09351076074a3f2b20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40f4e0ee0676b71785fdf6030dc00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13012e04de11cca516c27f5fae3cd9a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e1f2eedee7a354800c04f34a3d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04674624fd5664922ae1a98beab11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a56a562ac6de3725426f106888e21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ce74f2ae2f037f144fdee09c8e8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6310c50df3733fa4bdf763f388c912108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8853cfe604158514ab68bddd43fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26586ea0858ad59f659d687a2c03758b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab6808c4520351614af6f0650fcd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0590aa4a4f7860bba6f408d272953bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863615fc6d0dec5c13d7dada52adf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dccf1c6f5955ac6b209d501f3f33c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc6ce15efb8b9af97dda3089056444115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dff27ce870a6b9b4d3bfa6c9e713b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2547726c9d5580aeedd909337631117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a5e249f735f31eeb8aa9e00985403118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02ff4a4f402b8532a83ba6ddcf263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3da304e0a1b5bfc37e9a189bfbfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365ffc8ae3b1c73b7d6e88255186b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af544acdab44751df640f7497a201e59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261943389d6bd3f52cd5f05e0ee4b61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e91c36f51b0b1af3fcc731b7c08d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e736dae27942a204173c3dfb5f386c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6095c0ad9a1cec6a621a830cd59190f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93593620f633ea368516b2086aa90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5cf4b355b01e02293dc6e13e207b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda633e9b00b125dcf28eb879ab8af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3ebe05ad127e29d7340f9470618fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673454805be1db8020bf6bb3153d1bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21344d09ed4144794e41523b9d41f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa875d40a0048b4d7d4083a838fd6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a373422a9ebcdb8c33eb982dace033134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6482835c75bb93969131d05607ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b70e02fb77e2dae4547125911264136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a836c9f9159292e11f8943e14b231a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d7d7f28d6bd4a903523e1d26bf5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ee376354adb640e84cd6e2acc646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a72f7981c3b1afb58dfb06234c9e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a1230c0d6b38740cc11793118872141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d67e69c349cf7bd3821e2818781b36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede1330f9a621d6810a177a7d50fcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21b3415ab6bdb6e4ce0e105fbfdf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412291b19ae6464aabdfcc494466a77f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4041bc15f06597e1c02d537ac4e794e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37e252cce4f8326f3798379a4942f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8ad4e507c687a001c820d35e67fbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb37444cfd8b3826b71dfca7ee5a18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316340fe7efa0d8c99408961610c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f4ac5697673eae0c27c4fbcd2b8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64e9f6259ce4a9d9b21745709db972152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab66bec21c907800ed20acd4faf305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00745313be147203cff9fd3125ae083154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcbbece91c0d45e8ced43de263ffa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b89357f58e71b03491c7c77034792156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2bcf0b0d3c074ec0826b03ef5df6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadfae9900e42112fc5acc6593bf937158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1c2bbe427174646f563d8ba8addf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6148eb090552d678431de89aab631f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ecc1548d5abbd50adc18bfb5a5e5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d21779f8ccdd9e7f7721af23607608162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ff691ca2b796665abb7760eff831163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712bebaf15783b403fe5abb06278872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b408a4f5f04935eea5c81e8a83a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad5e5912eb8d47bcbcecb78503571166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb8e3b821383ddf302e45a7a7b6c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00821ce865aeebb4ebfd074164400168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbe013990934749b71a9fa81652ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b0c5471f4f55828563c998898c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08ad5884fbc9f64ccc1b6bf441c57b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be9aeb8d9e8b5fe640469e53c0e9e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a88c60df207f11a4aecaf6ee7458173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f607d320bd1fb91ed564cdb81e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e669c250aea20774bb2f1c410398175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e7d2d60f360b0d0ddadda44274a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd5e51b92effe3abd2299d2465c0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b72025aaf07213f077c84f5153af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c1c843f258359d59c8cb12e71ad0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9e6fac2ad2997cfd19df822e1b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77ac031b8d8b855cdfe143c5dce7f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2171a20e073e25a5fe5173e1151b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0efce423daa55a1d25528c99ec1d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd6cbc37549892ee72e7ce1ecc39e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa679b9300ef01a9dafbe935dd8258c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b8693af19e74279b1c333cb4dd1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4147ee1bb6623ad9885bae8cfd64b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c9ac15dfe890f50b21eebf94b435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77453921bfd44e0f55096600313ab4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6edf89f050fe27f66db940b357d46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0730fe61b836620db2465fc2e5efa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca216557219da095f6020eb3636cb74b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a070d50409291585ec212f93da56be6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0484f7392a619d34b2c49a34e2d4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5123af8719f45a82b1a067b77c6cb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada327ee7b71808a483b0b2abc0d19f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ed276000a80b97aeb25596659e82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb529cc719485928e1b2d14d70373198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0bdab9e8a2a1c5cb6a3c49efb4e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba603272aeb6664f0501f1076f7105c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885afbcaa379dd90427244d56f9058201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e3aa0afc20c1a8bd466aa22a1550202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0c8e7876347f542113859cd382792203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0af01d605bb4bd9a0d1e323133c17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7243044b944bace50ed446ce89780205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a509f9f442277439e4b6fc8aec3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30bcd4e8b8172d489352c5f49df634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad77985434725cf6f9a0bbed17c817208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40a1f52fd54b2bbf971a3706759826209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644071fdf51358594e58e4d2cf54ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0af5373c4e69464d9e2136a700ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729da68f4e91be485867bca60b9ab2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175df7929276ae3c5e1fdc429ba6d70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9894ce0f833d798d8e0979ce961aa3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2de5fbc76d708494b1fcac2b4570215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822e58406c8591e659878984941e37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a74c21ac016fef397bc8cc07be5fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a614bf15d4148b7311a7cd06e518218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47931b1c253e846f85fe49e50c76ad9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8d80058f25cff9e205a387907837220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b170c65030500226ab7312ab1632221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf223fbe74907d4985b53df8a16778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30cf3e8cf0982f0155c6c76d13459f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edcdb2945c4d047820b07f66dbf349224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b12229e696284280c1f2cecb05da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ec1523d3cc0c80fa5773b317544d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa413b7f8eb7db54fecace13f451c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52842b0d5ce994f6298af646282d0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0e56bd89310324c17f6cd6f5c10c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43c773364f7c49a17b07e177eedc08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294187e74420f72b5f062d35e88a009231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f90a93123475ba864df1096f6cc0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da9413a008e33ac6d493d82cef68d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f64415f20f48336771171dbea5dcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92b00e245c4bfbbaa5c8957d28d9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bb8c22e5e0bdc5027c973d96aa8e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0182d93b04e8055d5a6b0d79b09ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7d9272d6f2dfa3b242472e71dc3ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bba866648d6a6d3dd7dacffcd539b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba52a52e5ff96dbe821c589048f72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61834fe4ec14ce33ab9451e8703d248b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d7cd9fb00cee12983bac309dabc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40df2b4390e0a485f8713e1ff52e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8793eb23daf1d5c0bc92c92f7b7fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67e2ad18623ea646109836eadb4385245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0717120bba5e36170e77275dd544246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4eaa3dbd4b4564cdbd40cb6e4351247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d72ef104f148ac68c0e778f15494b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1168ab56b057d866238fb5afc9d3d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a49f9d093b43d631defcda220e592e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497b3f2023d051fd7cce16591b4cc9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1652fe90562991b958283a6c93e49e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77fe3d6d3e394ac04c67f1b4150614253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713177b642fbb1ccf9db5f092d9a013f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a31e64810fd7834e1033682ca309255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2eaf99554398be79e0fb9666ab8bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0969b76c4e53ac012e9ff6538290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ac73fea55ef42e2f9ef1b94910ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042466acd3ca23c3f5d4461706bf91a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51073eaafcefbd68cf98b9a9a7d9e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf216c1c8aef830b7327886d6bc3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c880c9e9d5da78c3e67afa1d8f02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d926cc88b9e40c7266134418193b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68bfd51072eebde7112fdd775d8d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e190294a05cc5ee048f200c08367f2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d80959734216f80291a107ba111d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f7ba10f05586abfb7d1b8ea6d660267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb7b225a27a0796874a915ee53d9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081c1285af289c4f97101faa83272f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1adb1b1cc428a9752d006cdc438da0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae1176f2c39801411027c3e8ccb0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98eb959ccb26fb9dddf0ee253647ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceaad8e74552eda14a714580dc1900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bf24e8c8b10ad5e01e03e4001e74a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379d8baf6034c0bc2eeda01e5d6c2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379dcad56bcf6adb83673349a9d10a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd9238a4f9279e91454dfde56f980277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914ac8762ef17fa03f1040cd932bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba6c3e7bd4df43c5a72f7f0b541ed2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77f291826fafabe2fe8d3b07b66c21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b58d67a81edf57f7e67386d634e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752573b458c1ca8ce0397ef3b60e9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adf15fbf51d94bc0ef54ae7b0a922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59a1e8c60600c4b87b1c12a63dc78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edebb049192cc4c91d01742986ba5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd159ae8e89fc2ab4625971968db60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f79981efe87ae2ef892c018b4b9c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27e4c2eb6d22a03647aedec87848b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64b8a7bc87a0656cbac9fdc7dfb84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4a1fc490cb3deaec85359c1fa9db2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba76b64db32a2687162a1c25ba3060291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a6d3871ac68cd1b423985452dd08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d3c1fe94cfd460ad213fb4802b49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b590cffdba0ab7b923f5fcab088a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16325d9f43ad801d98a4723f11f25f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5c72dbba8b264425bfad0e0c8679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c90186e96a38f890a9abb6bb25d46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05dbf64275e4e51ace30b01ee79bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77bd9a2d486c5e45a8c24e1b1187b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a77334cb50858b077257ef5994272300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5398dc84ac63803b78935f9cf3672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473abb405f2841f89371cc3535291d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d1ef2fd1c39e3443bb17701421b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de41874beae07fb9b0f1799b7c87c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0865183ddc925445f45a31e30b56db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b39ca0f9893daf55b8a576188d753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc29f72a5acd7b07299e2cb83011e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20e18c1b5c2470b3e7492ca9000ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4f1287277d36df0ed48d5171dca8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21121887fdb5744e122e91ba549659310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c4544592b3e7a5614b0621da4d86f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ebd4cc812b7243461f846013313a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f96b52a7126c17fceb4320c60edbdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00870501ecd9e80ced4f5ce9f03d1c8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c6caf2f8a6c5334bf4e62d3dda01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc5109ba8adf081a31c85792d3ffb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12855d95b03bf46dc0de94d2f73f77d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eb87a4047b8052d7c7b441ea821a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae664f286dd34ebc45d0612d5a478e73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e9553ed7b2e5fb725ef1f90e4a94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8ba358033f24d54c739c49fa7594321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a64f684240d6706531203deca0bf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0821755928e8154ec6c7120123d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c97a9551ceef534713f91ca29a74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f729ffc774c6a498dc3e098cf9f93a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f342940f7ca61485c3f49f0e6e55e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7632f1906e6c5d1a37fd081e058f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4593ab65c3ce9e257f6a3e080800c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37daccf9c24cedfffc446ffb4f09680329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b04a8868260a3492bcb5ad58c7da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fed3ead85490abc57da17acf847b09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853afd61465cc33644a405cca7155d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75ddb0436d621e195728f7c7083f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc110c9aaa9456c0aed1fefe6d713334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c56b890f437b72abc06a701e0e581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efd94cdd51cd7fa59ecf04005bc40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5583b0fbd4c015bc2f8fed6581188c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfcda6d0381f4945023ec091f417e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b935f26359b573817de3fd08a9250b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e2066eea1063bb5d46060c3ce403340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d4d923ac82fec92010fa0de75915341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09ffe003884677c0215a38a900674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32596bae4812cf84b110318f4d6403343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b30ed18936bf8c0df661762d24f8c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20aaffa6da9d0cc1472b2db6c9e14a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8fc4313e1fae1d4902aac1488bac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fc22454827539ed03e211b5642a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4aa6168699b1ccf2d948d5be6d1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228e79de1b5cb871456f31d9c50d9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e251433bb0319fdd52481c47ec3fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19408980e31f59bd83366a1f4dc4b5f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9677463f20cb5fd30370df4df712d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a26e9e6b5de06a840203037b87250353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5906b79e39d9ac39dc430ea7719e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253ae31716cc971d4868e5e898b0b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be7803a0bdcb6ebfdf3dcb812c5382356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28b7f272c3cfa21f8ce03f31664cfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c34f789a115563c6d299df8e2f987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c1bd61a3c883b18a4dd16d6eb4870359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e699cdd21be4e30b181561638d8bfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da58158c1e7036608bd6eb5c0a8da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ff9e90f1493ad5df64353f41a95c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c1bba4329b9135e2bf05bccafae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8b137b3e0ba3aad3f2b03c9fa88a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05684a899a3bcc8d78d29a6f15dba624365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ff0f1c33859d2988622f01ffc82e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96b7a3de4813ccadaa0587a7dbce3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2c51f8bbbcc52224e2d2bd72d3bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d3271d085e070ee4d841354b7d99b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf6fcb13a8bcaaf2f642d9e1276a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9a57eb2d04dc66e2417f3780f57c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958ac49599248db49569b37c981c005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a255cb0a6dbef54d12dfffc05b11da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb043457c8ea30a5c847ccf9735cf01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766206e7ed06733d1cfb48fc6d0adfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff48439dc6a51cb3b629be532ba18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916980ffe6ee3d03b053a0b8374d3715377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33077cccc49889c49d53eb0d94a67d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85434259080e7451e6650812353cfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a2dbd6e134203ca8df4a38ef866f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cabc1fb4119aaf933775d97cc30e96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd65dd952ea74faf5c4711857a7ac8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225ab7e4044a03e33a27a5599de65f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4959472ad9ca2523c8a6c576901173384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab248d10b055072f7ee7e50d671ab86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87714c5367950aae08aca21bdd31376a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c193d8c1288446b316ecea9684a2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0be58f82c8d28c2f68dd1e9300de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba904ee4892f78e4e546c260dbf2180389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c4d01f8c4f6347e03219617fd34b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404d391ee7e69a7f06e62bbde68cf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae1f3c48c0b99e6c9da8fa6777a04e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a90ccbd7ba7c5f3a4e9b8113d007a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c85d496dc1cd2610b3f7ddcbc8ec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294a7f5a003cb8f304a982cfa655c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a250e1619c8da2580e1fa8e132c61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abf90b9134108f8cfd0700e5f92235397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad90432f52ba2bc1d293cc4b601b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846840c4a62a44eabbb6c86c47135ad4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070f3df601b083a405142a95e4b23a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c69a8c9fdcad5a800b26a54ec328b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cea192aa1a1f2b8b87aa8a2989335402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9158e71def1f35f729b009db8b6b83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23464ccf5a3230b9217bb28ab89748404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c55679e1e0c5c8daf9a2a216c9e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbdd31b14e422e0cdb943dfc43529406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b795a4eaeaa1af4fad31b0f550571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2852fbaca6c477d12bf8d7979c023e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9d19ff0af6b8361e5ad07688f50d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7c7cc4224653bbfd3b4bfbadd47b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf50a23472482baf8d88874306bb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b7653ed04b8b78a02f3bdc0d03db3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574480732a32346a51001023c370f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d58424fad6326b0c66e2cdc303da6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e62300cd2d3389ec5b2216edfdcfb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb448862b6c34421830f1af5422ffc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde15e66b64b4e18e0cb8ab3f1d875fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81512c04c56b3e35372870c97e83c17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f7aa4f548e74e82a949a055514a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82b89168aabc00a96cd4128e0c097420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e93c3085bb696564cd301ae0cef685421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d85799b7d882ada6d496dd08d217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda986dc944c3ce05f9b9290517929f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d06979bd81690de86485a1c6c090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d54925a77043145db9dba34ad598c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b0ed6cde0427a0c5ab541e03fc3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e67db705aaa2d0bc117f25a5c0bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec4a19f2c0929f53af514a819c2dd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db470e0e0f935876395d64c8522f00a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e20f953736083ec2cedd9d6190cd51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd68b681c69334c1ada62a5b1fe4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ffd8c1a3c41d90fe100c4b73153cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ce2758843bd6f23af35609c86044433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f524b126d1134b4d63bab56367dd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2dc7c6c2161b9e98c4894b1ac6c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cfe62c0b8853177e6470d03209f4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9da741663b5d1da4371f41066058437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350737f624304a36ed128978b6d4060a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a547aa7a97e83abf9e2e275491090f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa935792a790711878cb9306d01cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0450938c75f54f3ac18642e8afac1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07512e10eea10f34b4f585b85fe0421442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560862b3733aa8aa54b6dc08017a8fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae53432f9f6de38c85b2736ab8a8a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b37abdc5e6bac55cab0ec33587e1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f7c0382e4c304980eb7031758d8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec8ae88677ac1db5d5c41bf38a1f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b816dd25e826863ee64cc54ae227c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742c527cdd5ff679b84dd7aa91250a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c477f1720f63f9b445b893fcd398ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d4b282c1004273ba16a3b20fea61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4fce02c7b07638de0ee6e4a0f0e36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761532383570742f85f643e1d2b2735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7919c9171e0fa49d61a432e0b251454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7576c69f73c6f46cc0c179acb8797f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd01c5097abe3f6b8a357ca3c008ac0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c8dd0b4b462ba4dd8bb5816b7b8e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc63756fb929969f38afd53fea8acb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4bbc346bc227a2946ffb4ef4ce013459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799b6c9f5c1059263669b8e7c8829a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8387ca6f4ae5853919b677f0e9f12a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2464f63f4eef7106db08c902e574462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c4c1676d658cbda79e266e4bb0ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1d249755542c2a07bd9abe366298464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec8b939c49ab00b6a6684d91f977a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c059bcd086b8778303d42a1ece99771466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03eabfac48e80ac12d6491381b960c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c058561689167f279825c49de285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eaa8ea7a0d4edbf65b399537d8df7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719468952af42c8033c1066a00ca2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdbc6f4678b2b2528c7e27a1d43eb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90ba4d66c808150613c10eb2b283b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652022b905b50489ab692f05363630473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a621e69628dfb458bd52d784ea235a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77616970b541cd97a04283973ae5d36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5008a5a4309745e7e32ae602baec4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a424d1031c924a17e9ce12f8d6b1c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac29e1b3401f3e7f2d6431d4183a97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cf2004f2c844185d4cc4ac26ae04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d67fb968d4140ee19f71efa320d7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc569d62f9bfa2caae2fb0133ec9285481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31b7aa408f571f877f9afbbff0633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac71c0d388bbcc56fda5e93926656483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751453a67a75a58cfbb51b1a0b15815484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268016523ae04ab43ae183b2042ffe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3120e3a5350c43843cdb83fbaf1d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe454e71c3a839239cb5ca05436d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78a54bcbfa68c2ed3fb1079754caa2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950cce683117642f87a4569951e021d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230f67c03748f830baee36b8406f79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf288377f7619073f6d9b4fbb324d96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347a89ed5f15fd9b45e334a3b217da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8e45c2eb5e0d42917e7141a029ef2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632faf707ef2a04976180156b5bce2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de922ce07a943d9707c322d146b1bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438447bb890131d4d6c23ef8419703496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d9e07d07ca9fab2b571e6ee2f1908497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111d795108b0ffc0e40a01d507f11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01337590409839e5bd533a71671ce80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91239cb1186385c4d5012c5c57cdadd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49397333e06303d2c69dd8733acbcbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e4a587875a876e680d945ad57ec5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5892371fb286f916416dea875de44d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43da781a6b85a52210da69fcc6bc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccdbf26482901ed30b9a228d97cf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33313f14dff1cbd6faee287c51b7c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a938e318f1a0dd0f066dab8a1c286f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449776dbf05b3d01685153d0270f1c5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bfd5e097e77ffd4efe482ed567cd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77f41cf25851f38d634dd7fac13ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec73fdb6e8f699dc60f44a0d4e7479a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a488643b1f932085861d88abd1c0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b268ba9783223bf284d069835ad661513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810f89f8d4ae0e90835954af93486c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d821d196980cffee2ee2ef66f4ca5a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d81389e67397216b470dd8d0ca5e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817b422253cb5fdd5629bc58241a5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a8c04fa47ccb6144885eb373c9751518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def243f866503a8b38a6a82bd1badb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95decf28d331afc1f86e75df485eb22a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15d3781891128bf8b54b4026f1189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65b54c4dad8d297a75b8ff34c89cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e9f03492fdcd0db92212eb94d1f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d48a038875cc018953321899d02f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4acdaea34a11a9ba0546631dd14eed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbfd086af10c8010c4be28efd0b5a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181ea6571abe503d316ee8813cfe41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068125e7308b87c042836f77d6fd656528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739028cbb41f3c0baf8fb5ade5a1dbaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9679292ae47bd4cb7a5be34f8669f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802b04751a4aff9727db49b56a4419531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186834df97bf0a57b9340bd6a9cfe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c211c99a6ca93a79575a566ef8c1a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3152c4f44379f16e4dfb76b9110be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8f979448d0945ab4ba861e285930535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d681caf265878ec17d9a5d90e97cfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65333182eaa5057dae50fe7fd65902a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842deb091f06583535a37af6a7d5f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b69ce05cea86fdf9d8632b24b51a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ece69bf57fb309446a3ce3ce76b80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b521d36d6ea170aa44498f9a8af75e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a711f5beeb0778cb9332d6c8a7532a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89504f1f10f60365d20014d3b8bb3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60468b8cb6de671490c503bbcf6280b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a93dfa819e88d2bb575e596bc37fc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0d810c7610a975e1a62bd96798b23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676025bf5547cc509037403ec3d3dc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a527270d30ce2dadf9d68ff91e89ee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14b828778e1546f6dc86a2efe4b54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ec551f1528b5f630f2b73eb4e87b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c71bc6a6537103338243d4520665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87effe30987e9aaa32a67107bb631d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61438748ba04760e655ab711f0d24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b3988c4d35181c2e95500674896ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee868586523c53c965189deb4cbfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a2d848d2cbc051e587c8e0e45f424556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658543f2370bf11d354cafb4f367474557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05815c5fe9accabd24d5b21710441558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628205cc03a832e0a3f23e1f5e9939559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8b3304c3715b31877eda9d65d4a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6b95dc13996d3c882f75411ea702561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed200582c14b024838ea2a99ebbfdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a1cbfb8de134f215a5e56341788c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353e52c94d4ae51680fb2d84b1b5872564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926ef62c22bf6ee4fbcccbe486f501565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838be3ead94b9ff0c147860342b1111566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b4886b38d84e0236819f5415d6ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294dafe864c1db826f02729f08f936b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fff2802ed16dfac31644148607cad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f7f5b336b8a9d09c8eae8aedb0ab6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274834baa5e53940a13d58f4b0e02a20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f23f145425dd01105a8512c55da0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f3b36411ca7ec2a0e9af2237c0581573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1bd532e9d166c8dd7b36b643f3c14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fe8a6429fc2a1513b773a4da230c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ad032ed18c15e80a531c19cdaeb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175608bb56721d0ee8cad8b8a9cee33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf2a316da40fd5c93e87c94e01cd1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419d31cfe8e8f511f32d0962579045579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac969634358c0f29ae1204f11061b55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb33205ea51587f87b9eac1735ff5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b6fc531785fc98591bcabb8ba3195582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665855ac8261f25ce61ec01923c05cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715110be4d86cc13827af9cf0ddd677584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e8770460faad78da5de2c35716c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272ea7f1eec1afb352e5af3bd8ece7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9908a503cbd5f5c62253d246cc019587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e09d55179f1e251ce7b7302d5d261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5448e7c40497b7a8501749f25cc13c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500bc1c288ce84eb208261647b5dd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb74aaa30eab0cdb37c3fed9d4130e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf81079f5ecca6ec12a3d422c58577592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805642c5204afbde77dda66433504d85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5802ef88c7f43d1dc1e371b090f07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ed24f48cf891785e8a61ccfc0380b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140efad8c7e358159cb7995aebdeedf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5a984b0f558073c308e64156732e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa77a4c88a42a45b495e72d5d4cea9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9285fda9be6b171ecff334dd16fc93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4b24ffcf3c419cc2485cf3273edd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752422fb73de176ef45c64acb48435d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f659f0addb2a828202b66ed9c8d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36153e47f2955613cf6ee44cc708e208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a0f6d130f0873cf8717c50acc08c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88cc44b5984bafbb2fc57c567ee8ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb2041c5e11388acf6663037871b1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fefe292b01c16cff086fd2ce00a1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ddaafb19864ff110ee8baaff86f51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d25f796fd1596ffe82673c2b5e34c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d371bfa8778e889a971fd71257dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c26a52c161e281d4e0194a4247a9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910fcf3dd3d6c1716c8af8b0141316612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc377c2857dcf910bb5c6cd69e25929613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8730473613ad63fbe2f6fe34dea7be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050011430e40e17fc6baab32fb3615615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8476b936021f4f55c704a7a018321616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fed1ae98c9a757b75caed11143279617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843098a33bfb197c013843d4260f597618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc8461f01b16285b9faa3680bb8bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3021b2f1f24d9ef04ffe681bf440620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2075f9cc27997758e9def7f6b8f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b134775190670e54c0f808c4a4ed77c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d59a31cc275bf28c3a84b1177f49cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded1c0caf15ddd3d87ce69ade6fb18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ec8908320554ea7d58649a1358e76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a78fa18879629d6c6e4267b90566626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c056a0baf4a4a09988cf85df0b7d542627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd4a091330bf37aac29eca7fb9ffb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed70662f15ddfea0f1620bafaf050629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5440412f825c6b8310c00cb184412f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037289220657eb9a217281d9cf06f56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd616bd876f855725ff457ff8a2eb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc27a1ba1e777b6afb49afcda79858633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62f6f0eb95c7bacb6381a7d4eadb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ea7d5d43a4ec66cc48d441facbb12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf1eef0ab23af7c09f50bff46489e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6be139150a5de89de41ca1397b50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd2e54de821410297b182e3f7e862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602172db8ab9c8d45c47e90ecd75bb81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4368d726e20101ddbbe201607467640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b977c0038a583e85c849cc1eb2ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df1e9dbea91e98448d970353a2eb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedb09dafd99a236164786dfb855095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f126b6a5f850cd4578aa7f845939644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e43f3ffdaebfc18231082186117e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55dc11f725e9842d18b91ddd16bde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55231387b7442197f6e79c248eb5fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c71b08009f3d8a04f434065610b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496082aed04d286e624ca210a1768db2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e135dc7db84bdc548021d5c51df70e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37bc6f7637350d57488777f695265f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1e22dc1e1afeb2c789552570e272652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd347c4b74a900c44499c3f1297c6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de2538d9f3e1389a0b715170cf1a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f469ad0041f9b014a22f941f33b86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd220c44967ad9285da90f49a8676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3a68e85b86f2745a2e12d1064fb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511d90b8b7c9e5a890548deb60fcc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3161b9b7f0a3f727162f81044adf0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489694fc1b96610e822a74b753c9fffb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d939a05309df0657c8e841241f2332a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3396bc276bb359bf09cd1b7633ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db698c3410bcac58a1a2c2e57acc31f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7f57d664669dda5c591b4b3ab3820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e6c0a5fe5d60a2185d645f37f1a21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edbed5f1a55d81478d10d14d81a309666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a66624255242d0bf48cd511e3f601667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda929adf184cabdbd869d69f635ff4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e9fbfad0d8f11a09afe0217a88c1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4940b917a33d8215375299a7bcff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82543474e8f498d5dfd8e41a18817a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eaffbeeb4c8e38f9d8f5ead787bca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3516c9fd6d76d871eb84fb750bc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70b4c492cfc272b0b1c9c28e67914674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c01fc4c0f00fcb29cfb5898f6ac3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca53ab88f2337393f006983c51fc9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f07644b517d66da8e974436672c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866dd1db67d992299cf583d38a18f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c563c4baab649a0926c469fd404d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14bc3ae22683383122c5e55b715e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2667dc022fed4724a3b4a1b7431d41b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a54cc33d30f101301853c0320eb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406661302347fb5c05bc024c78cb1cc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eba3befcb4b52acc9980594102d2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3ad4b2768da5b88116cffdf9d0f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb80b9b8531ca38795740fc633a949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04212262bbdc00049c8ffeac2736c86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de80deee6f02c89da81846772dc6da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bf64461d0775502c9722d262e32a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb0e0a536beb68a3335d395d873eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6a8cd6caeeae08c21143d9b9cd9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703eacada041ab947ace63d9072cd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9950387915f806fd36cf493d1bc00bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83419b01a7632e143c4ec235de0643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490594f9f26455773d0c497b17ae8e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3461559b89f17ba0ea82d26e2a2511696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb36db51ebafba2d256d45a7af942697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f16a38981f6af5d140c4d094df66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbaf8be24fb8dc8c987b3e42545e9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1855b204f48f64d892349851ac2d3a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d64938831db089950e0d46e3ecddb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efae59b69fc7f733fc47981fd4fc76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954503520d8e9d096ece164ef88d748e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34ae5d0224f58ff8ef5f843faa742704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc574026deaeea369fac0b5a49ed900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118b78e8cbcd667a0f2a252f2acdf04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88def1aedd846992ab1acd26043f51e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567280d8769dd6a449cc9be13dfad3bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32077217b09fdf3179178335bae521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba857142b4336030af1615fe945c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c167cff2f1edc2934f9ca8082e5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105b871203a8fa0166015ff306ce30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164e48cf0b8c4bd6c972fcf0c0b160713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a8cdfa7219bceb6ef3da0124c6efb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90aeb7205b0424d25abc08f84207c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef4002986a8e170a76607d2715200716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5935a963c6cec789ec951e68cc28d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995d62a87f819735d2a45274845470718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a938f3adb2dc8a6babb6ebe1eb97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125f0af63d160047c5e7a0bd4bcf22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d414ca1311291ab406d7adbad50a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4937060ff0a59907b3ea5af8c9420722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c321809d0730175afedfa3804ac42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e72ae1856c0ba5815347189dbbe8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a2c05abfd06b2a57af2ed45979cf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd180cc2c8e0207f65d8fa7a0c2a5d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142b71fdcc0d4f335809d5c09c573b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a07692be9e50d7632a3a3f51d044b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e01de74d9ce55d4b853e6a3d1ac8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0550138fadfba31306d3550d22b20e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc01862e07cad0637743753ecc1a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f45cc1d124b4caa3651725f580b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a91baaa39184c2b9ac5ddaefa3cb69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc61d9737e70c4d4ed7769c367ef1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cb88b7d1617f1c9ae8a1b029019b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500c8dc9b99f6463c14a8a8e3969a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796569fadf613f7e4748a09f158c7741737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865c6bcc94c60ffb84773d708eaa63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6464c6f0a3946cbb72cc12e38e7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3264f132b42eadaf4a37d7763f05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf4e28564135a9e3e73f3740ba1da3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c04c2ea39480900029507bfb07d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0319a0c7b31885693610978f10cbed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a23199aef4f99155a5603e1b1bde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2665e3ad1586ab00ac679677d9a1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df6ebaf422d66fc06170ed085fdbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f7a12f0503d08c18f966fc625171c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493905cf200c020e8bfa521b13698e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189994b001acfa9ddfa6c63e5cd7e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de9d24380f386d9e30e53154738dd2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96c3ddd507efee31a1e904e6c86ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371082339bba256bd4e9c9cc156bc190752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b6b064fbe1b314993197c5d6f0ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db042216bdf9771f830e7a12f50f26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a9e2512ba9497bb19595b85b63ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a086d94ad55472819baade5b5aa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad9280b14fc4eb4091f6bb43d07257757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc344b450a6526e17d88d316e15a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab221213af9fe293369f58e0c8c979759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>