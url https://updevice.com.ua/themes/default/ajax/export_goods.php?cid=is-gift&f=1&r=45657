--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e882b0485c8f4b5fb58fcac8fb8191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66457dcea87ae09c4a78521b090290ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16346ad45fa1ebccb4b0dff76ac57ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705cae7df18df32737f716aba0e5bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f94337809f1e5f4c92426302bb79165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051eac1d1392550dbcda1c9f20e890a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1b6011824cf7c6729c5a78d5133d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f767fdcfcad08c112b7fadc448a62b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d97320d7b6cf95bb5a7240d20b579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5727bafe7cc66bd672f38edc216936710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6adcb5f6c5fd0aa67d3879e651a7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6203a93aaef5024ea788b6d8148689512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee4b127cd549e3d7bf1fa6fd5385a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541a75469aa6ec75114cd41498b68314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce86c718bd39f95fdc26163b06215e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819432ea032a73afa0ac05afa76298e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf36a8e83e031e88ea585ead897789a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5acf28268bd5c0a582f9e50ab260418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e006f9067322267d48ca380f4e5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3bb00793b64fc1f2f383741d4ac220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550d9ea1cc0d40d5beba6e8181e6a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd13e43da221984f7035f7f74eaf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca822e27a3cbac757ae2ab42de99b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a9bc7f4ea149a7886a4fc7cb51ca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a295c2aca8435e86c47898ae19f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac1b6100b4048153a99e4a99b34c9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d52baedd5ce596d92315a3837d93227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e96a70f710cf3f6cb4a5ede4c3f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6086275da1b4511c96bb04938d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddd254a375d65c132239c23d6d07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f38ad861af289928f40d75fda887b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296f9373f8e8739ba18e1a01b168f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb993bfb4c1ef07ea99c424cc40d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb8706cf6f1a6343612e053bf69a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cab2b9f48a1282ab5e02bdbd0114735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a050aaa64d46b5cf5cb9f3f1503dd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c318d6f0abd100dbcf27c48118a85f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b51f586a4474b0fe0f76ec57918038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88766b59c04c9fb0ac9325d93b4eda839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db027cf037094a5e455658d3ce02040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13050ceb5a33a2699f5fb5166f9e1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc146ad75e743fa770d2e0e8dc35342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876e2726826d616d7ffcb578b39fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b067362eb14d2070cfcc31f40d60144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de3b155d7afe220512257bb38413c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015b83703901abaf68b81d22b95e9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8907a80ba917c0b3474b128e473916f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8433ea0006fcf83379bcd85bb7e722448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149ebcf4eb7b8135e9ee1a6ff214a4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1cefffff759eed5889edd1ea1b23450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b37fed613513e055a357f805c263551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590af1e44a9f80ff63d46f3e8520d5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0187d114f412ea9d3f6639d2edd15a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793a7603e7575488969f8e2b3181d3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ff8a7d15ac5747dfbfbf4266884b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbcf6feca61672988e574b486f3b1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3279d80a95f9afc645ca468139f7e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52d23ca3e14fcf93fb4df68d67738458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2798e642d3a7e91d10ddd7f4292b0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a46ebb3c7f0feedc0dffe30b63adaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf4069a8e76f903729f957ac881a2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2fd2bc75bb47727068e986dd91e3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6a35243150c290cf657af4db3d8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267e6e715c227801a322ec8e8e0b0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf2ffbe9d067b708e6f87f195d6c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cce522522ad21a94a5970e7f8f39366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a693748ac8a4b9423c7f5db1c1a6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca2faaaf6d449e323f76806abd5a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9bf507902646558656c5a21074e7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a01b3343b807f4f78bdbe4311e0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080d08d0782b783efa379647cd2b9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccaf95de91ff14df49cbba36cadd9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f802f6690c00aba7c1a3e0934da541c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913cdf4b16460b17815a612fc0c728d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b21fbc530607cb2b8b402f3af2ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed6e8f994064adb8460cb34cf17c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec61168c03cb0eb740b0dd54e676977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44198b4460718b8b6b8b8a8dade0fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef208978302872573d9a8412b45ab379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c65dc6ed2b6d7f523cf66284cd8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6640bffd968a51960fa9d220461ce981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef621fe092d4ecbbd4919e1a2a15f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8db6ef9ba7d4f2013a4fca619520483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ffa9eb0ba6a5cf6864655d208c4c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fe6c58e192fcaeda77210a0b285e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eee670d063358b32a0061c6197adac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b823ef83cd209a7ee728898d69da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824911ce901b0b43fa804dc3a2ee9d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced6682c7274b4a242cb6ab769bdfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161046b177c815354e97d568a5e93b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f89e0c4436205859123ce129216dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4dc3c5c338423b95d556b0a89750492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca4a21e109f5bdae0e84dffe521da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61758e065ef3a79dfdbdcbca6e37bd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248121e6701c367a06746e73caee102195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5aca38dac51b6c32879177ff28d6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76d8dc7f96f32561c8bc4bd853b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd59eabfb02321c3af6b791c8f59d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9a15e09a6d76fed5bc873cdafdf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db61d1cb579bf713925660c92c6d7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b70c5dadcfed4f6862631019daa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8a7fef1d56b8b0fc8470dbab192f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a7a3fb7c3b6247a25fb878adb9c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3dc94af5e1d781929b064af778103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213857c93c8aa2026134f81b113d78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249dc8385c49bf0aa3f344f7e013b5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf248b00a97e561057924086b182640107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de1c7a41c0349ec32fe0666cc066c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94fc9b3304213832886227f04baaa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039cdf9a2401b2c7411f662be7bfbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f972e3db92bf4e2b2f8227ddf587111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38082a392a6350d5cb6e77c5601ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76390c6dde8d6f27ff99f7bc23a4840f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d5b03996c442e2c1b9de4151efc87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f15034940ce11dd216f33851f1dfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0051e4df415efe54e44d88a0b375116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becb0f1a2b86f5cf10879d99197720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e5a5a609a396f0f088249829a6f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd668ca2e7310e263761a5cf44969a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b02b5d252025c9c0db8cff87723bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485d62bf26f0b17d7fc2075e9ba604121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a150fa7c715d33da2afbcfddf40e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f4b4f787bb7791a476eeec8334d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7dcaa79826f5db33f09c6993430b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482e65fa09511559874b4694ed329e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cae209984327fbfdc5e60299eaa7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb7ae0a3dded9c8d8b4956ec727d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e51bd0c686ebc642fa86fe9fbc754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ead2079216315e4f4287a438423b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645a90ef28c371d3c2f4c77e9918e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca47de368cc5652ea9e908128fc721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956943e6b86204b198f4a83e58042bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee763b768067ce9af8f1974e679a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11abc72bad825ace55e6800259305134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa5f45b53bd6d82a543486e76c7cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca614fd2ea49888fc4e049a08053e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa4689eb72f1d7b8225dab4b46d3bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d39ac1bfa00defa102db3832f60ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2e2cb2ae8fdb97741129b790a3b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea0caa38f152e2ac7b21649e6bc223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb461927b5d81de9ba6b37aaefebbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418349c268a6c6481b5ef1545a4428a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885eb3c7ef63b2e0bc98013b6a16eb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b4e46a3c899d2f1cf235d1944fd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda252218de495185cbc4bcd7620d16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5864f81983a378cf8c8c9854105f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788599a44d47105ff5fd4a8c172e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f0b448f51e6ec712970f823b6e95c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5eed283bc81a2c5b592c394b71a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90f5563bbc582ae06eef77d94a764d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a984e6e884a909345b642f7e4d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfe2b2b6aff2f7745f8c47fd8e272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3257961c2dc7e4a3928b05c099583153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e161981137d4fcfae654ea656b86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e17b6006d7e7c3c8a21e2134fa05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521a921d708be24b3921141488b471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7b57ae9af90745f06b356bbafd1b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97744974147ae1577c44c2dbd6470796158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed571e81d53679ed2b6c0dc6f51496159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21995e56363bcfd3a7cac4bf6da2e703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4810a757b9cc244713e66790f64c477161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843d80d99c47740f23380d0cd9b599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d8973ec0c1ecbd051decf7dde3efb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f517be56ac02f258ebadd2582cf6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd565c67c30b337cc7ef0906868a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c88947cbb7fcac075265f0ee6b949166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccdd4d0d6f046fa2bfc42b0d92aabc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216f1a19398f24ae818a331d7773ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4711d80b178eb97eb8da41cafa7cbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836f98949bf715020a6ebef4a2b427170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f465a0db8ec6e64f6118557988b6f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d44583d89a8d7f8ba1d73d174f920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52677ce2c4796b1d31a1c0c4f8682597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b98fdf23209c48d91cde97c4deb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8586166d3e5ecd84751c9c4eba714b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd01403e5f58b9bc664cca9abc86dc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f220ffb9589a879ff4bea054a47554177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e4fdb08dff510d647d398fe30499178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89727aae58c9966e007ab5a057ef01a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b58f267dca19e42b2d18f04b2f8c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0175815959f8f8bcbc3a16a657bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdab3fd5e674eb9d528f6097822f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094b2daf06aac6075fc9332acb6f80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f9c62a71ccad67aa632cf40b88da0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4079faa4044d34a3d188d2a713788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e7516a2cede7899a05c24cdbe5c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44d8bc42c8d65974d46a5c8fe6818187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab966282bf25e60436b4df18c24ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa9bb709afa8a5d7acb69ffbb09357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0260e4bf48772d84f368b0c95749190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fb7ae10d50dc482da7f6ae6bf05d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984108fde2f4339f3eb1d4c809a3cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f19d355cdbcb5aebf1193219eb77a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc3ea773fb9d6703c58b533f40d586194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fa54fde58624757651fee249ece0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efacbab4a5d657b346c5635f034c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421ff39d4ba9a0a391dc33f6c2166c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274ae96a9c1b0a3fe49f3913bfc506198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f8bedcab53b6a6f1016fbdaa19cf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b347503a77c063451c83b1a0cbfd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64447791c005d81ea041406329944201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eaeaeffba185c1d5de6c8d7bf578e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d03a4a481af4beeec586a767ae766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369612efb5296796422e791ce563f3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df2a728df6f6459acc6b4b09c570f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c040a2f200ccf90832a4902558c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e94252371b8b23209bd4b66750da0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae8534399307452fe6c98115fbcca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47f287219f5f35081cdb33e8b13d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f6bd14695db3d8c7fef4013f9bed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee11d6ac4920a2c5f4336058bfc8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d7e0e8f7d237793db654fb0319f0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57ff692cd63c70d832ebdc54eca1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633efdcd3bed70e4d44d1f2e43e56718214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b1cfc24ea068ffb699ee46cb5c280215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884273856200dce081c8ad9bc7df7871216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66471cc7327b49fff70a5ca5a02d005217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d4c702bebf4ba38c7dc42997b8258218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2276bb64c876b7c9cb7d14bb6af9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df3c90e93ba923f6520f5334b19c14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed7b914359052c21dc88d033109dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd675cb87573a33b9f71b3a998b138222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a17064cf8b0b76ecbe034d77c64d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d988433b7aa3402cd74aef748cd0e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d78768ef81dc2fd3ba99d761511f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded2c346cc704b9f99185a5dbe596ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd78605d52f62651f14ce9b4b56c7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93cca14152e6d7d28d6d4568cfbb5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c57c39336b23613d49fc023cbe8f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c005de5d115328eb716fedeedbd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c54b9d892b7d1cfd1fe011744f118231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee06868feecb77abc44267048cf21f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a794ee817993f13595ccf46b1cfe7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb8b0fa40f9614f79430d9f88b7920234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba135592cdb0e270c07c9ef08e3c9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa7d669df0a418b43ad0736c6230c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16591aae54249f0a773c1958e2feb3b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd0f331c8a3aa2861407b0db8f6cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a03f74ed36336d6f42fd35c91819d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34d062b39d46db3bef5565c5427b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997208f7af06b9bb8e12276ce7008b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ff29b665a72a358c4f98672245015242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117ae71150950e9f396eb50898221b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdca863caf676a257dfe56a50ce9e01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46b678291a9f012313b92c5461023245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9e3565a355e69aa7b5ec55872378246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e8d0e9b1806c61250a24fbc2c7bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc2e6ed9feca8da3f66982d3d08ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920090fc2f4fe6558487388a26532826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f93300d87ac55a6be1b96cbfdcc46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7e8c5d9deca92817d4240eeedb87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4486df00382cbbc0caf53203c63a34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4b4df550d8869e36190b46e5ec02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b268e4402ea00690902348a25d902d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d536f18e36682b3e9f8b8975a1646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ad3cf52c56beca84ccb7678780e1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493324af5c21959268e35ee2be0f06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a61f2a3ccb40ce00518e7204ad33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acf3ba99ca84cd468f2f87faad768c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1754d76fee38095d0479a46dd576260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd17a9d5663ec799ff33c0e2d6c820261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fe34c125448a66cb8a98ee3488ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816703a666e0b061eb484af51bd5d6fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060b89233f54e213f02b1160feb6d1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b0ffeb9cea2b10ee5006d53e015c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156494a071bf56b44a0367a70e0f23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a50d4b66952b829cd19b78f96d356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3f03dfbf2569c88e10302941daa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c9bb0dfa4a31efabf37afe1e1fc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135e083c8486c2a5aff29f527a3609270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022e739db253c56e05cb00380022a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91137821e83bca09401fcf8d5231c35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55bb0acb18612a00430fa8594e55ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904e23ee5c45eae80133bb22a5147c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac35cc8f3ec6e146df2d1e02b97d44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623550e5689882eecf65b481117c73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e48e28c9157b29c9e69accf1a461f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d14640d7014cf2c8bb6b93719c261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726f7ccf02a3f053528ed5b3477bd79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb628b9f52d93746cb84278ab1f05d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5955f22df5710b72e3bafc4c295f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97516f202cd753d5b26820b78dc1e96b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378e39cfa022262e122ec036e6487f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b9564d01a022633471958800efcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311eaa481a5221be17f092f799aacbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689177178e9e5b033ba210416d05e55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79b242fe9140530f3b5071b4de63fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd29ecb06073b611ed522636cbca61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab42cd4e3881a870bac5b5918eddf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847b2cb5337e4e09cf8e91a841388d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513df27a843e1c99e1cc904cfd35217291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edb842dfa818b391158294fd11289f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b226c0682c164d299e219e1cfe50dd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf0d78d38cf244f90d4001069b27e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d95548c5e4653f84037c764897f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648eaa51194aaa588c9374ebc22db37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0001bc0c446af48af5c53ed41186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cbacecb08d9d2d3e35ddf2a8cce93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d25acd3100a9169f9ceb9f941d24eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beaad7ec940d6589a3e504cb38d7f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26118ae40693caede8311e78f2e64f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530921f9cd305cf013246a9b0c9349e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d2cadc3ccfbd60f0a9d59d14d607303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f7af1c4398b692dab9aa1f47661a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b0f9c5ee36d5a22eb85f23ab0f746305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a51909e9e21842becd88a2eab7e9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddce3cfab6fbfca2a78433c8e53f4a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0705bc87ea7dc6f89c593f97c9cec6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff044bb8abac9b5063eacd8c428d5491309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07460507ff744c527808a71caf7fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc29032764bd02bb65218dfda959b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1574c5c8a4b4412c5534bf91d404c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b34bdfa7e72a4ffbc01929e9b24008313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d269b54ccecf02817b56e3cbd6e330314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa503151d3977ffd1af76e19e1f60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea40b4a51db44cfba5ab16cff8668316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a60446ff261f0b03d91b5e8404803317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3cc23e16b930a2b3c4e89f6ebc46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c33344b29d46c0d96761363351d52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36b4710bec4bb630a14ea43b7f151320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464ac617b44f6903b48ce5511179a6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d6155201caa48768682535531ef9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a608a7a66397aa0ae280b43b0efde6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5486308d3b97e9b03b2ccf5ce19f4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdce6ff13602ba70347c05940afb66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b94f4dd8be131b3d33d2f6fb86e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a6109aac13264fd81b5d7fcccc35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf965b9c405ef513134ad4625a7867328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486769bdc8be4c0d3fb1a9eb250de85b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d417e186e75ac59645ee5d47b5467330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a6c8df700a891db3eda1ee685a9f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120ae2962f977ed147fc29028ec9eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd7c1673b5adce74b71ae9fc0bfce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdae28307cb9fdcbae94d3ae0a199f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb27aef24f33747f7823b6f44613c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d312e2e0429c08fc7c53d2064383336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c17bc9d1118419c0b3f28d1a960adf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349326f4a3a89612c6067761678195338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a0fbc202a48f5d724bd4a3aaf5b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6462c24a75060b43e7aa62d954dc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d08aa0ce515142b5f389bd6dfdab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4a219c4d5a6aa1a1658704b1fdb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be742025c419ea8fb82f8c7d804a6dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9e4d675660cda0ca44be30067c62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0a7fc16425ee995695a0a2c47701345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc221d987c2f9935bb2a411ffe7fc841346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77642bb5afd9c5892ae523f3efeabb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320f0e1f89c89677582e166d23308b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf9c113a9465ae146f6cc11801d04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ecf8b195a7337eeab58b5a03a51d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c865928658e2ef2a8a478aa4a3c2352351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3046a907e6ea6a43e371607d2cc486352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b340f653d5cae11e1845388604d9e34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea24c115f5abac77e2b7fbd0bc59558354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41175785686121f600105773ea6c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aece1b232b91d26b1db8dce67e9e0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94b36fd2e581d261bff509d9927a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf4b8a0404e50a0841854271c5496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3412f4f3507baa4f8cf43033d783be7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8fe71604c25fbcab1261a05829476360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e05aa8f308f5eb5cf8b4900f7ef25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256864c30899835d95f53e181565f6a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544041c4e92c282f7cc3be7e9008e025363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ddcf5f7233e27fd788fb2572efa53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f5dd442f7aea36deba0baac583ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ed06a7e6dcb48a3bd4f701e7361f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f931a2de753d1716eeaba3204f7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7d064d9028f86073b9f1f1f42ce20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089790aa2c60e0183bfe008869cdc57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c03d62f4dbe7be1445f624082bec3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf66caf130b047a1bea4bcea0c0dca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a884c2a68e9429f8276efd734989372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721a36dff8ddaa9aa31218bbf8a27f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099553ee36bbf30c0140722930578bdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105595a41f656df28ce6cae233aae950375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b446276e57f98a718238d97c62581ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef1e641b9089011fdb705df6300955377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3fb11710c91a171d9594be99e4357378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98937bf8a84a612d649d7e3ab601373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448fc9bc159f4550bcaf9dea31b095380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe41766e0dc3ad25e4c4e4a2e1935381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab871f508a3aa65e31e002ea470e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77dae317c97b9cabf1b502c76bea8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab187e141fb6efe08256c96644e068384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cfeffab8ceeac005bb7c20d7075be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ed8fa10577660d5e316be9ea36cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22f4d58ccf83b10bafa55fd079d9e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c57ef5d366b1127ecccb36355f80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f53f444d4a5842a1946bb51a53c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb921058075012f2385e91ca8ac8b33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67257eca1a406d0dc4cb8f969bb76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316878c37e8349dd6615cf09bdf0750392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3826c5c3b02ebae415a82171d7814393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a42cc80ddc2c91af0b225e3787c8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139531882b37c51fb2f39291e5a52a1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688545497e867747ba4f1bd5fefd508396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa44f406c89bb1be24b38dd14fb7ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f952df1738bbae6a9a1f0df76bbc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329dc1565b9a082f948aef69e15f5e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602c18671b222e7b02713b1b3bd3e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e3013ca4a45393b29494ab0875b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c88f7d13a10669a143327feace9ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db487e1dcb988853ed60ecaf9d134b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5037cb3326b8dcda13befacbffdfc4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140ff16facfd35d4951d23ae114aa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4ff65a0aa08c7f8f0893cd15c0961406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8581e76f475e90409bdbab5a845d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130abd1d2565cbd5c0e09d8aa2179695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985fd3008a9b8f26bf843e2a99167ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024de519f5e9815e924668363b05f044410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c05c5d2e34316e4cd13aec15b637411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fc88e01ed9bdb6ab4810cac4a771412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5dc3c02003f0fcb2da69481427c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1673b18bda4abbf46bc68b81acd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aabc605a1380b8db3a4bd0c39ae99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9583b921f668468a697b3a96ae53a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a15a0c736b88d2be674094583180e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbde813aefcaf918cda68b8366a92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0c8a230f466bbaf920e6746b86b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145288856e3dab32c557966a3595be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87859aa8db9873c26134397f70868421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c77562fafd8c8522971e44faa22773422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ccbe24073ed25e01d7de57859589a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393413c383339715f9893898818796b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630beb788cfc793af6535f853760e04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518c851710f955b4ac3c5d08a9e7bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2690b984b3344500851c5fedadaefc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48459d1a7a96e898ecaa8509da3d38b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e97c95f5a2252ad2d7ab42372b4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532f2743d1b902981a59e206be7f47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc77fcf0894a9bf6b3205e4f0dca4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22548b885473ae3d8e48aee1422dd47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa6a9de08e2cb2a2ce9adb1796de6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade363c4d4efa1538b71d1f5894fb56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51e951ce4616eed20d94374ca3625435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c58ca46330ed44d712adbf1fea6c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95caeee72151cdcd45d2ec304b3ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7eab92c7b2b9c733292a4fa952bb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a79b5f2e6f99431e7da3c47f0a034439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee88ec6e6e55ddcd6579ddeb4e8eec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92adf1e1e2700d2dc2f14bde7384de9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f59c06f97e2334b4c10bad9d927a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475f59b457deeba67fef77bcd01bec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7decbb3d11ebd138d5d71c6bf90510444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59bdc7689cc718df845c1cf72028e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2cf27443926f5cdc43b3a1f11674446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21b9291dc20dc26b5d6091fe7db5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8a48ce3b4f1296a986d503601665448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c31a97cf27eb2c9a8187346d3ded449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354279d6a90e17c43caa9a96c6e189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ea8620f7c11dcf02136c5140fafb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289bab7fda9236445524b7cb6a87f34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaa3b07c2b1d0d1f40af49b4208a1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf649860f9d381fa390a79c905b11c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204d4881b761f6ae550a01965a10ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c47a5aded4af2f9a90327f15c223456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee5d35b85a0ba353b3aaeeda48b3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e442d0f2db09a5bbe22f5f423fd3760458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbac0271ca06fe02ce48eb0077ef4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c236da7f2047170db48e68e413bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868655dbf1a4df992ca3b7e11d1274461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7489a467a99a9e0ea3b3c2942706ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943796abcfe7aabe36d57db6d6b88a47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3b9fa906738ef4e5520b9bcf2ecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa84e94fdc2bf79bb6ab57240a77a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeefac11bc442034843ae367d7a304466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f3a74792983b5d3a287677a5e0d1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd14f9afff5eb3f02ea4f9909e618468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad8b0c0df7e7fcf6337e68286f8de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fed58351cb1f459d2bbf9e410cbbec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49225bfe9fdca3282062383c52e767471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40937602e362b7baea10e236d6a8bc54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89033ee8d876d69c7a96b1dcfc730445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8174dcec2c60b6e3d72eb1516e98c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd320aaef11c235a19c87551382bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0286f67122cebdbe38446fd7026290476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384954615f559c5eb5d3d2ddc362dc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54902f5e4ba6763ba8ff34b609a6ef1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dac0530f71b6b54cd0ab8432f7be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a0212b56b3622dd81edcc2b69ab1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9f7a4bcbdc0119d871876270b8560481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67325a17979af40bd9fbc593d56cf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73227cf2e05e78c31ec3b6bfe0c66e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2020bc9f44f54ccd9944f0ef08c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e60900b001b551dc0b9b90f2798262485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318547fbf2fb9899be650ae19159536486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593389ac669ac58e5cdee2c9c187de4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e4e7abe41c49427a1ca8a9e804ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b2687bfa4e5952832c02a15ddab1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa4227c9ba8d09b63f9deb20ef5e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5fb45135f0740cdd79a318e3575b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d01c6bd6faaf06297184c34e2f8ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472dff26a5557ca845c67b4e3e6476d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebed99db3ca0c326fd6cfd2c1745d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f843e2a7035ef7c1107c8a5eee00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731915f398a7995b330646f2eb89cc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3923e7c639f388735c333d84e2b8531497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285222a2d6a28a48b3f80767300417c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648d12e43c898853293ee5e93e78a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97a77cfd9d333cbed9982ca74306bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24179541d7e682304d51bb1a6045de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8f19dcc77481a4019215e91a11653502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9b89f4eb1eeb1d17e14e22a988285503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac7d3e68b92729367e4aaebc204ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb56ca77ae5f8bc86ec7d7adb6951505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfda2341b19809116593513d6eb88d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5ccafd68390e0264ad6cd68b8899507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381168c787397fcbb1922f170a83f24c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032ca7ab7478ddfc52655a1e7c1b67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214ce7719889ef80a932711606c1f8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486c42a67b66f91d8242c73fb90302511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577e470e1225e5cac10f3fc864719c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6e9edebdb43d9904b361e294f3315513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b80a5a17187153a3351b0a00a3554514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566890058d53879e5ed4d22ebc1f842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31051145662dc1450429068a54e58b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44b4e633bbd827b4ac055f4bee310f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d4295602ec90d69b4313269d6efad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c0038d38d88dfc6068f5d2caa4db9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca843c8ec624b1ccc4df4b2b2654ed3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbea7c1ffbd764bfd68cf75eb60087521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe3e9573a508f9e3404820f6aa569522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e4c3b96263b3e7d309837819ff8e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64257abe65ff5dc0847dc367a57a2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb976a86df8bac49010459374b0e44a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71492816365584232db1830617ac7429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875426e17d3f021fa82ad81f910998c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723295c7a7bb4247878054b426ae2e4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4dd1e762fce0a5cc32dfd1ac56508529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e9db92a36989b35a56a02202bf9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d49c815b0cbb3ce611437a43f0634531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3216f1b3e608a8c3ae0f6f58178b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ae1886a34a92e235032bcea4adae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a940605a4b80e20ad247b771ed253534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b11a374522310d1f4bbd6b5310567535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cbc374ac2e4475950feca624363c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66d9f08c2f9ee99e340f265a86acd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02992165a61a8459edd652bc43a013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0bd65949eeefb1a929c07f4984f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f709afdd172752e2cac2e023c13bce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1235233a4e3fe81e8c4d09f9d3e636e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ac489f63e1261e5fb7796f135e2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4746b8611fee0f0c0f6fc0e7110071543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1d29a2e3db6c43927aec0389afdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73089f8395578e8274269e1b24b85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e0b5f9e1160cfc28bddc2ed39699546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1d78e9224a23b867803fa173946f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e455b2457b5935e816d2415ef500c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b4d7678ad295af15d58776f77a8ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fe78563dbdd6225bbd480143b4700550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cca957527a6ad1e96c479eb5c4c5d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0088446b3ff63085c467dd6f897a263552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347898eb5aac1bd0324876f5ef0b4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a9a0412ab7f20113f78641e62e4b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0b3770f0682ad1cd9719e5c7ce5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52e5381cc23c2787ab96f7a419eeb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade7763a483cf90b1ebf4bef88454f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ab8be4042686a033a7b0e9576ae5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa691d362e4f7e161d2b844876ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a51d9114f627bb641c7379c8152e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c54ff3aef9a23db93a5f9c02eed87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e82059b928f468285bfb3d14289a44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e108b16db14f8e1dfb43d5a1c34561563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f61c8ec0e6b8fa034338ff799b8a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f03b710bea8314bad977ab5b57e9a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d82237bfaaf219043e5fe249eb30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31115baedc4339279d53d6829029099567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ea7032bff30d48a03bad9d6a24eb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0105710a0f45404cf9aab1267e0fae4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f3346a14542f9c962ea33ba8bd577570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5419313d3ef097b466ac9bb7f39c42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967481197fbb396142a405ca81611b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888159931e73c81d8e5be878fe3f0451573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb37f16e0717bd5b1e5a5be116e6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e05992a160427452763de12e628d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f681715ec51679799d30406601c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2dca00af9a856e6fbbd86196c84c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2010699ed46206205e9823899a810578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ea84374382a77d4d39cd5f2dce03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749b1f2e91709d0cbccb1c9e7cffac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35acf383241acf009c86c3d024f9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc2359552e40b7aea3be83a456f71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb6237794d3c79de67593105e4ee5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e471ab4f28d330c0fedd75bfbb5535584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c28c6dba74380de1e10fb0a02ba8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb4332775a08eeb8ea1330cb82e02e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6da3a747b6742b28c6639ab50db81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adedf344081942fef11825b908357f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90a4696b87f0e8da9b135a96f0d31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928300e07ec8848386115fb327766cf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f084dce0ba836db468fc14f63d6b61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02babda4835e4a4409de3c28831ac81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ab4424f1d00fa9775098c9a1919cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0558fe7d2e09d3e3ded157f419fac80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488f6f3d6c9285c30434943763d540595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742d196fb4975081c8d26849a14d1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a39940c5149c913d53ff9a579c157597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c430a47d39127ff4dfe0b5d560f2974598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e14a651773eb1b0c8836ea13a24b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a42c8526259b63b45b59bd708ea5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557dd3e16829854e7582df940bb86af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d11a1492c5b3db6a73cd3f14c7c8d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464209e5b78fb0db37ae35f9e7d98ff6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8b4570f5f7595daa1712e9721dc77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9c9a1bdc8931f3e6517ec34bd954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978effea59cb89d41b7c27b70343f639606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6f262f818ed61aea36d64e05f6659607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1160a3c5d08dd4d03cade518a4c14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f454030398fc1acdaa1d9851c2ab55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55485516bec93d877ad43176c050e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e1dc4ff8ce1e506fdaa51575df055611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76676b008de29a574c448a4dddfa6599612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c5410caefb90046a489ee04a565c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ca9cc9407a8c368fd4297fcf09a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188871fbdaa36d161f4098b123b1c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504bd765325af8f4c54b424cfd82f73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f18ea26ef5c2a9291d14e4efab0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f342e0d7b89b822a454da07a52e1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a55f9503b0ae34e70540cfe053564619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92997548763fe13e6a936e81922bb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444788e70d0a68cfdc03767374a594621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75da895cab03eac07151092f8cc600b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4807eeacc467c10316941740058b2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0bdc33650fd318618df5abfdfcd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8a18351b097d3dd06272b608f94e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d0247497e65f445bda5315ceb39a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0f92829254512d1a10b261d63440627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d40a100beb0eb0820b2c86227a6eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbef914a528845e8f3033f33fe79b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546f5704c4e7f8e7504bc00c1697b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde549bfe7f4e517ca1081cbd85db875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3e9b71ab654c155c92920940187c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73716fd0bdef52e36ca595261b2dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4d1cd2db3876376b1c8ecff56474634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d066fa7c19d7a33442147341319c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f69a7f181e3848106575a4c94588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7a21894b0cf5b8633967488b2d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2d6a96f3efab2031cd53b65bda1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de0266c7d3af027e959e4988cc0b90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63737d7d9ef7ee001d7c606980e8d9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d20359ba9e60f8530e179009577ccc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3c33c4205efba26267eb80c923b05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400311dc1f5704a5ab5a9b1fb1e5263643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c33cb43b85027a0d9c3a4879852d55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cb75404586afd776aca36809c56a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a30808441b6e6fe603b2af65ae8d54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ead388fb41ea2d1aad3b5036806a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda2cc3f488d101fb31f2904724092648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b6ed6663c0fb19bde91f03d7718a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4784da5c19a1796dd968281ce3e58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a48c885836d3eb2d4a4e4f202ff00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6ef556bc0110e7fb975491e48439652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f15807e3edae489f96c073a2589566653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a624e92308678a24eb9d01f7befbaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa230f2494fefb70b0a11c5c99eb68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e61c0dbb88a149fbd2817af8ccc6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c44b4455cca34d570cfd966f15b395657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d71040e665cb6a8b90a5afcb63df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e281e2c024780113fc43a9322e97e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9556e0e31568d8e15c4d1d56ca15a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da943adfb46756dab52c55322c083b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b9ff91d4b0e2b80b7ddfc02978e83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298406f716063c061973dabd6f61153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2622142bd4ffbd48c249e6d4eac0e16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9389a452d07e1cf9e94c923b6eebe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6a24ccf9eb9f94490b931980337ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90267079fb02df20b76bb4d5a51e56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11af5b51d7e801636ae548932f1b01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b46696b54b1095cd275ddd21360bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eb6be80ce81a93e775a90218d0c69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa827f9e5b884f39143bc93a83dabfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a2c66928c0bd86f0cb5cbad4d68a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc6282fc7c79a3170a35867a2759d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a47bf4b48fafa5b972c11bf9c7518674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6bae5485cc355a48a05514a8fe57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355240ab5c0841d1ff04707fabbd4c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cb3a5df86f3609aee745d1a0976a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df845f260b561e2ad311bb31d4cae818678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0f1dc074def0c4eb79cda6839d36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e1e4f7c6065948daabd0f6a44aa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72b15c0f07b95d777c7f7b8f9966d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82062e68cf53ede57f0a632096a6e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed096075150b35eebdd4843b41424c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb065d6c6e08d19e26b1b77ca9f8ecc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47beb44ea3f9c042a426de8e93d7a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2ec3febf438d0e3b50774a448c043686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddcbfac61ed9b9560266423afd38f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f983e16250048183d9fc851c06d5fc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6f6ff45e316ae8e2804dc640ae90b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc070747371af1b7b77ffd06fb52c859690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae7b79b2ed1211e215c52583f07d56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f916da88cecbeac8e9ce8f6be23b36f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b1f58be7ba2faee3c93eaa35d3532693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd97bc4161a3869e3a1836878c3cbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462072882b5cd80a0c2a594de47d9b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6bf2484e3042ce053586e30698962696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188342a664df34e9eb03874f3cbad790697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b63b721b0a79d2624290871f02424698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102925bec29a91b9c6dcd5b9a4292a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642820e9b8f8ffd75baba502c4636692700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a264d1ed9004a8c3a6d644ad8f481a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741506e8b2ee776af11e80ac2cd6b810702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4245c9fbc9b994bc913c17ec12a826703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055312bf576725f70f4cf671775f18d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8907b9d120ff40107d9594122155d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7774d596ca2a03d04dc84e967c77b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00290756fca0f20f14a388b4c0e105707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cefa75f9b5ed45f7f8f3ff0918c5a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ee240271b8592c53bda4e3c68726709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499a5a6a7b8bcac3bc245690dcfe8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f43143d2d18bf40ab0b50a799ed34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ec6f337860127fbe1868a90a432e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d8ffd14ff309b8effe6f7bdf7d72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1c865cee2127e11e1c1fccfa553b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42081e69b13571428d5b4406e59e2e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7aab1dcccc874474654b0b7676fe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12db93811c8a0de2432d9bd4dcc1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3348a59bb99b280f803a7fe9f8a69a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823b3642cf90731ca7bdbb0b8f02399719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c11ce3b8caefd8e9772e487e1c759720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe48ce62e53edca8bf91f3b7283720721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b73c77aed3ea0248e6ef5093fdaa3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5bb2014bebff2547e7e695443a96e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238ee387885c933943f63a13fa0e71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681aec75af3de3f53a7ce42c75ad0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7969022250f3df06c72ab5ab07a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2861633aae1631cffad939dc5515727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dddc4999a31a778c87bbd1f116b3ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd69a34f11c7fe91884ba7a78330c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2098047a389291ddd79fbc4fdbb0f79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d21e027d98f47787b4b4a2d10ebc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c185ea0d46827b8185f8f48ba6dd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a6a898a4c5d6c78a67ddb402af8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b15ed870dede851a481ac12caa8da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cfedd8382abc3d78cac328a68670735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc4ce53f9b6a132b345904377b919736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c70bc96364c216e51921525dc9726737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f02ed3129bd0dbbfc27c9b81ae86c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d468066bb069f6ce7a9be611b0385739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1821516c47a17a690b24d30e7f21f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0bd2836f3850331931a5e47d35f83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f93c62748e5cfe050d6c9856cf2e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a87c72a08bcc0c6c26033659af5b5a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eec6b1a5b2b6eb41800e444df5e86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0740b6dc8ab79e1ed5e4d159499bb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf4d43697801740f34337d9cbf91d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c53856c63a852391ef4484232b6f2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b326cdc1412ce7688f530a81513f30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb473857a401125ec04df1b98a001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057d30e315d04b7c1f9f680af77e119750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7fcc6cd532b83a64d87a5cbfa9904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e92e74e646d581c36732fcd34ef72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c5ad2764fc814e05f24e8ff64d38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a2208577964e9188c523d44e0a84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db25ebe9ba6e1c4aff79a6b6f69bb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99ee1b0429678bd76cee802418ea2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec319676392ea468881864a1980d5bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888206ef96088e0c75274e253004c8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6757f60f5b85349e9de53d2b83db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eacb31eca163976f162473d04b9991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfb10dc9d0d8fc6339b76e7b8a57bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345e5604a2e12b6ba8c1eb4c7a089d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98d4c17822b4e384ca0389a3a6bb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4cfd7b5acf94f5175852292663a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235a7a1fe9b3fb9f87cf6f39899ed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81135e7caf7d88d330e99208d01c187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09f6dd4572b3555068a855052086e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae60e8fbbffb59c5cf93330354dec59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada4931d97633127c799d252cca43210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf53ce5c81828baba11ae43d9421611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a375fb246f6530ff721267dbc602ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03435840e97fc3912de08fc43f60f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9755d6b5cb7757876d44962ecec4bcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e33a0cdb5f7efee72a739410ff3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a07fc32ad58548332c4bcd562a34016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe29f6f4572444408cd30bed1f244817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd7b0e2a1361d3cbbe4d1421f1eaee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf95b54d44b7268b51953df77b57c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d6080758a4ba11380b742c6c4ff820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f90d7b7c0a04c0e66fbc0190e30421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51411d6696771ee21e5bdf03fc3a16a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effcc2251d388f35ff802269352b09323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def02da60180be182f4831da547a3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f50d8c5a103c44a5e6f931c82d63f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c84789ddc5c485575cc0713c5faddf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59db685514081cb359ac707c655f5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4524e5f583ff98fbb6b79d90a358a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5791fb962781f5e905767cac611a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723abafa0a62bce5c95eb9fe1e7e07f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a497182d8d4bb3e476d3f29dc27370031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7800f101f0f0281508dbb962a0c46132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea2eec479de33e299f45ab49163e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e908949c48040fe360cae69051a57434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78e174d0c24cdf7c45c3020cad83535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ea87dd7132e93d4b4686d062d20636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184e9b328d0254c3be26abb6d33b00937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e772605f4168fc6ec4ac1c37d148e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2301e601398476ea2283f1f5f01a3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ea2555bc64d8baf358a827e6a4b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d357d2b37602fc97468cc1ef80e32241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b25da7481a94faf2600ebeb3a236d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcdd6bd691fc937d804371f92cd57c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1def3e14c77af658ddb0c2009edd1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb113ba91832468db1271316b214f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c104f37c014cfecb6a28ab7e0b51046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839308e8f7216de3dcec2f92bb5a0ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76cc97eca527fa8c5454ffe0d9ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071efc34447d4fd22bcefa66fff069049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ea9fd11694477ab74f24edcb1ae150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a111c64554e9914c736c95a5878cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f59edfeac67e3f73b47afd3b12ad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc847d488503f5c8ae0803e3c85e39453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8eabd1597a28e020dc38319ba1b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d522ecc01370b3dce872875466df8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b728002733f3662332c350b51fe3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72265e02d31ca85fb35612f23a53a1c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e75b0ab3773bbed7a7babe6caf1ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea759a35a0b5992fd7bded8e55a129c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64ff414eb64ad190a617ee2ef1fc3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397ee9f4501e17dd232dffc94d9afc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6e88f20a9804e587afcdd99643f1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867acd6eee2dcba0765cfdcc415687963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ecf2e230849d40ad322d1bc56499364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a222b7c705936312244e89029e618365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7522dab248d4defee44a658d0e2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ffb0e1ff2689cddf2a739d5c6485b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808040cc5f1c2057db1fb6f410b45a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b7a624d983bca733337543f8a1ac769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9148ab1f22ab2769bd6533b1b72170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a4e7d203550df052b14f6a65128171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302124134f1b2bf0ad950b7260bc550272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262f0340b55e6d22e2e61d70b2f6dd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973c4956231166394b1ab45c0dd89874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b491a710915ed3a9366015096de8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2318533ccedb4c4e0eb98ba2cd3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8c7e69c593e7428c8420f81c1096977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e51eaeaadf6ba07615f15c63584d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca980e1005643b927214371d45987db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7a99175834eae3efe320b1a6046980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ec76be74fc67368d3dfc8ddf7aec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc765d497973390eba5edf796c72382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada7ff66f8df7fc3fd60cfe9a56e7e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8720881fb94bdd7f754809356279e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf46528b7f86613c1033a7ca0963ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf8561c529d1ce91554b0988a363286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e82dfe0c252e70dad43d99d71126587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37719194ea81e58a14e2167721075788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e71433a9e4851e3c70f3bf461b22289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f0f6207664965c3923dc8bc7ebe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211dfe3fdd56e41e393adbfb6ea1ca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f93161e5614b363ac5277a9a3d0bbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877833da48bff618e8d430310c9d5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4793de512824cff1c0f515b2cb58c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcca6c57d59ca5a29a97a8c500920395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01aa852d4555c2101b4823e263df0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a12eabf052dac77323f5d22a6892db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7128b0d241fc30724fef48a7415da198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c15622175c889bc5d68e3c0bb6ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321354cec7e2fe77a65c541d500eff9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949479bf3b62f2cadb3ef829358ce8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab04c53c2c310942743587d94d005b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec533e2890ab5aef44b35643f331d0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95592cbc69c787d021b83aa8bce8a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71e3f8d011c2e5badf7621fb304bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37dc983ce62bca8177aafb946ad64c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3caddc2cd69ae35f9ce31dad93e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dc97baf9c3cafea2e77d9a72d0aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b2d18d828fe3fc15c0d585a3ae906109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818ab05d114f702abae5a57d2afddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d9c159ee215e369bebbc87bbd08d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b9c9b9a3dbd5834e4db1038c91ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4299b2a0b0b8441670d92b3b523773a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344c10aea0e71fcf99ec0ba4a45149114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f14656cd4bf661f0cc9e581c3167b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d4813395eebb9e9e17c331de31ff3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f8455e9163f6cebce52c1b6db644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbd5b4793b6b6c698f577c2267d16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a889b35551a49871859312533d61c8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c003ad364e647e7576b98bf239d93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeebcd0f2bd87874a5768b8a6a6abf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd4c6168d1c16e2ce1e591cd91d2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00265e5665838f21ac9e0bfb4d0fd8b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92acae56ff6884034318e32c401ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef438cf3634ca33b4458c4057ad24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3ff22e1fa30d81ecb3f99b16c234126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e8c4d79015394f8e82d46ee6c9bd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72ed8abc13be554603c1240273288128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d63bbc8bee6901b37ab39a89f50b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450647a7df1ca7b7d4ef81f6dbee83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c5ab33f2b7e2953626042260204f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f652111ec3bac66425a4350aaf80303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db62463806b0db5c9e9bce670c6a79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849433b8b146578476fd2ddd4a1e203134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1acdd88fdae6a310499dbbd7461c20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6012e420304491ec3bd4a5791206136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c1ab04865dd51636dd0f02170800c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb49b4c146448eab8224fea3ea4b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f812cafbc46e2ea4aa8487fd7b4832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ebdc55684fcb8923ca7c9a52255ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae9980841214573a983e67299f805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cccbadd33c80275df7c2ebcc96e48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f928d190597b2495fe8669c78e1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ecdb4057fed47687b07df920501e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543659181af1a30870814dfb4bc91a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2757bf5a2fa5b9a9c9da0db5129a99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a047679b5729fc1849f2671343fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2cda27bfaa4319b7f5843fd0a9f9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6cec6f0ecb04471571b4e28e63c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7cd6f9222cd067df1b9be98f9425150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47c7a0259dd49faa727ed9260ed5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf57993254faf8a556e9e5dd39d502152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a04ccc71ea802732a94d4f816afd20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8633dcfd80ae0a26b6b9fa22efdeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df23616f5199cf89218efdca0b5ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb96c4cad228bf5b26ea044102231f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1a98a6de5df2ae7dcdc02ffe4fd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79285ab759c61cf26685fc4ddecfac6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c44a0982762bf31ac7105f723933f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1cf75da9b5ced7983122d050030b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c645f2c0d4dd62f3e3cd6cd8c068161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae1eea233d93fc2628772f1ba7c91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9d4b13cc022568d46adbe1cbf2830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfa8d3909e8cc1485871ed41c19d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745414c1bf2a86721cc89a7b55eff2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ac4f8a0b0c6a5dd08010512db1ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b0ce84b7dabf0545c534e54043cd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47a1cc144f8028e5deb3e193dc75c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4b8544800324eac1215bc523d9c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a11643024489230af2a1c9d77e0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa2ad5c19629813da9b638010d1deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542bdb885fcc16a8ac7325a92e18fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821aa2a8e54596d683f7956892225f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb92e9551daf8b7d9595c0eef88206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da41dfa2b425b69aaa51cadf77fd15a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28fcd6d693ca69888fd26bea5bc4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77890846983d9430f9e1babf89194c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b6aaa7dc4bdbbde9490926a0ca6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade97e1dccd2051f74f7abd4ba36d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8197f6bd2c11eab6108bb930b9c131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65754846a06eef43c013fe2ae30e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea974d4a91018005be775ebd963c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ab78a9c2cecab8facf74a79012e43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474dc90be201ae3f642387cc7cdb059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886eef41c697b7646d3622d5edf6edc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9f1ed72ef514973b1a163c5cd3273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13442f52044a40116b89821e2dc8b34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab8a58ff577063f9ae72f44865947188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf1fd2e33b220f7657b84e2f52094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372487727676edde3c2ee034654cd6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543179ab898167dbb00937b87498c54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba7616e3c35ea420ba49a8fc34a27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ea6e4baa7d50163ff08dd53235ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78831d235cc04e1f2773e66877260fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc1773bad83080d82e79411d9325a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb32d1eb9a3ec27caab18fdc4fe24b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ffb3236febb8a6d4794e587033d60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85db1e70b628059b92cbaf7bd7f74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f3234ca1472d18e872db5c0310ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3348cdb24fbb5eed862183125d9826b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4dbfbaa6e01b4fae018d5c6d0891201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1907c5704966fc5cf5b98b658e572a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b78894163bf37947959c7ccacf2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e86840e9039ce6311c445e6e7f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499606ebef16b5d12081334a2c0e0f5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e6bbb33677e26b3041e223bbdf7b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582c1291a4403cc422d8dc7654fc06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518025a2eb0615f8dd79887c3210d0f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ffb3a7ef01fe213d6af1e3df595d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c819443861c8327925224f450aa23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3667825fe6be7409bf42e4f5a1619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d00ddf87360974138faf4fefcd6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0088a766e49c5baebfdd343b0c135a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d0bb7b86076b82fdfc70f99d06d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8610ba0ceeb6a3edea349b972e226215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2edebe7ecb98bfc3ab91d577312f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91dad455087cfa77fa25912bfb2aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f490d4bf8da62760f53c4d0563c3d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfbba2e34778648e2ca3264d8a8c5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd0d573a637302ebc49587d7e113d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fd7b0dc180fe888549d1468936460221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd99572cc7ad7d3c37701e9d536843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de75a93568c8c2c0448d4a52a418c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069dce631e8fe038309deedfe30916224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2daa13d4972c84972bee9e366b738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98acb9e2ae5ef415dc8d42ee585c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce3f64785b9831531fd624ec14673227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d83095f5d19f54512dec415a81ebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dd0c52278977f7bd810f4f798eca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5a28fcb8f0d6e0d03042f9ca292c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e62da2d05bcb58100407f1381274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee036954a6cc158a6811da7a7fd03a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff0f7d9f445f21e3faa0ef409d9cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf396ab7e3e639e129afb87b2a06c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460bc5fd756f6f51b50b1441c743e82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf115d3095bcd9e4118096a4443712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da7fee3cd1fcac7498922adb1bf5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995808264b8fbf346a29ca482f41f49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a922660a2a1d3911f8075f4c33af9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927afee2bb53e362222c5591e96e9fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a2506b179e99e86e340c1023ca89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd2eafa9c531ff0f3cb15241cb583242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8424a69558ce6de905c6144e3eb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7951a82a298d93f115f2c6c470c9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda42eaee9ac260d68f981cfa3192a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a104efe3bc2d0ac6739bb38edc344c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750bdee6fb723340f27dd423d4b831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860b354f8ae9158f750a68daaed850248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a37310746a03e49687da77543499a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7b28a8aea097139bb3efae6326b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ded22358ac57a0640aa7f39b259d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfc51ca9a3d0ce217ae20f477fd5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b29cd3a1e57b377f2a2db2d68e14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3bffac29533bff9fb031d9559c089254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074a158dc7166d0e519e5800fb686c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ee4a728ed81ef4aa525716b04a28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931164f060818e3e6b9ffbd071c871d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2acc2df82dc65b19f6441ea9fb4040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ea30b7222081a939d070eaaeef2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84ef275221b9303790e649e39885d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8dbbc2320fd922c4c76e9950113e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b3f04256a3da451d905f3de5be5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381493ec9d247b7440bb3db94e1ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715def514ac57621f7d3121860aaa2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba219314e94411587293cf3dbb4199265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f606abb61384726fd28f001cac7fb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eceb6120226c12d20237b7d55ebb41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e97792268a40d0b308a1c912d175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7883d28375ff3fdfdccc885dcd43e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d79b70b00616929653e9d6341342da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3758ec7374cdef95d1b7db0245c4d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ebdea94caa3a2df7b92fd1e2e921c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02a5ffc54adbadd6874540d144ba1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843cec9d986c64a5de9386029ff71ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc012dfa63937d55f583a1ae8a3ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63db36160ac65ba5a62c47745979f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc79987318359bed0e895a6ef0fe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7db9d49c429d74318a8c9fea64067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a5dd062638b7798b9674eee75ea8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32049f60ea0384b911ed812634c223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8467cd23528ef9098fab1aba2a7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3fe72480ba0f26f7521841781cb0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdb2d68937bbccdeed444d9fe8773283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f64ad42571350ac2b6fe67920e8db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65d6ffea17bdbb2c8d780a865a6d32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719f58019835b933081ed33b4a371c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c329163e47cf72ba5eb96ff679383e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583fc3f7fb4d8a5874ddf97382fa4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609d6619a8ac88f4c3a282a5c22743289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2eb1d672e050f58d3dfa991c582c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635ba977cdf8b3ddc16fbb7105e1ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ecb22d2c1e04dde1479817f65b1f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687aaff3362b5cfd994e64016b3f7c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a64ceec204ce7ffb1fa69ce1148789294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ded5ed2ea04ce7f50d5a00d546103295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173e7762c84fde59a0a9b4306f990c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fcef6cce0dbd933822f9d10b6a206297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c44968f071f17eb19a0dccb7d2ecd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5b030e71e0cc5db82492f22ecda2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3392a485e9276a54cda080aa1da380300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5560ae38e804a5626e77a13ce3777301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708de1ab48970560450e80136d78540302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f2d70250175dcaff33fd5e437a63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af49abb6f1b2b18acb81b8939c5be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078b2049e32f48b4e186a4549217aa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d815a83e1eb222d5af465e14f8dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c6a97aa96e060e93485e907d4299307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72648631a486cafb59e85e300e6593308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a7cb09a0e4961ce6c1f24a7f421e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5cf91b7d03dcbc8fd925a95021258310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a83882e20208127af442bfe3922b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c290c4058b981872c983cf3ff1c421312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b30317bc559b1cf962d4a78a142fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166f2e52ab7d13573229a8db5ed685314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eb9336be9191b2f758dc18d111866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f83fe4543ddcdb91cdc0f5e5bf35c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196fde238aa5e6601f70bd47bed02d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede3e4b09f03d1df33a2d92b26d0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4ec84cea6475aae47422405655cbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4807b1a07c7726b4a9c07739fbe822320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f1ac0637a29f06063de01f73fc4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a83abe8ac62d8cfad547e07b01fb74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db43fb9920e7dd0671add7ebece726323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c854f10a6870398a77d9660148c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c95b913f03c003aac0c0f89dd266bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ec8bc277d90c4b1a4c5eae539a38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca1cc501e7d23b257d38e31d92e744327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f00c85677895568ebfce1c8ce39b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ffc86ff3ed7d9bad07a7829aa5bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d060f41eddf61deb9d53b1f6a988330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c40f503821b947576584020c42dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ccf979c293f27997d0bc1ccc09df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc2930d6ff6da5d5f97d9a36456b7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b7c81040232bdab432a1bf280c9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb93d4cba72585ef2896bd9bc4ef43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6959ea660da2f28a20a32ec9f972ddb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2ec424509cd0b2a2035711281dfff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869c05c4926faf3d9015afb1f4a5fe1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669a8e7ca961eec3d68577194ab0d13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d406d924166b3296840255a87689e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c080ca21a66aa7dce45f3bdb8825b69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25343ede71bb36362957dbb05bf05657342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b925fa654eaad5482aa8339be48b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceeb5a5b42395643c10af20151c5e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178e9fd71e06ba13cf93950ce2b811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443880d8c82a12011ffb2c0fc0030a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad354cbb99c9b36a935b61a5525eb5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb14e2967eae9114619de004081e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae68b1ac14b11bfee592f338f6754349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441486b160d0a3b27df91f88d090663350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a669bd1a85ebdc787797a58585de4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ab0fe5bab104373a94220e2895a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb1dc5e92bf49b2456523befcc5a4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157df347344ca9f1c27460a1846a5c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5c94cf0d06ffaa7da64e6a57e83cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f532a2761a42749720c09e4b6a3cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7394a51dbfa367bf9fb20124cef4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e10c52f92db83e72c54098438a31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea840620e8124a01bc634f7b6461a782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66aee77e77355bdfa4ef7071127cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2c18a377397958ab2ed67af85bcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba5a21dc03f93905c0080dc239158d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ff168f1ca2644249af6ebfa1d713363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439705c9cb6e0e06a366d2cd4a270da2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b5ca4eba369662bf29260815aacb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86717e5875520979edc0eb5645d1f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f16677b07b311a2ad8709c1258ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e32699a610930a5ceffbe73e78b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c28983767929a09b0becfde2f2b79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c371c2f54f6e421d5733211412bf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c0187728090dfd0b1e22a8e821cb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d660b0cc07649322a18b0ad5fc157372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05fa54f69d1b265e0ed07de9650bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6bdf42848e853a658794f8da8ff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984412ab957bcafc541cb092b0c76a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e2342aaca9dd1a76ca3e52f59fc55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2d6439246dea5068ddad7dbdec67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af2accd11d4d81835a4ef6abe7816378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f54902d540c04012e671d35541a20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8cdfbb93918d5365b0de1aa3942e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd8d016e33804cb361da23931c3204381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbc18ea5aae9c11167a3e80287f4ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46cb27be7b88672478be6a5c90634383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819316f29492506ebee2dc3c4baa49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b622b82c84f9b5bcab55431334d568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c034899f918c2f5e07d0f8584bb14ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb9bec654bd3a6d68d06b8233f282387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8963b4f4a9b294508fe75c9289e9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86dadbf50ee4b854fb9607ed378a09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54563d80248cc84a653bd17678897390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bb3e045977b9e2d7b15bb9c781fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff0b1f563158a7e2be412f72f8e3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf69f19a8e004d4e8fdfbf2b4f43b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf13321e440b234705ad43fc84fd57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c909c37337afe8645bb50fa7b6bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9376e2d1d7f1249aae1119ef55565396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9118b01d98fd0ea77034bca6b27104a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33401847f7cc88a87c54d79d90a955b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f28a275efe4f551e9f06df9f8069399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542618a93c17d6fd0a54912f0a1c7566400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ee4fdfd70eb4eab24cbb8436e785401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11526f7c09ed9e584485a93e2f4fd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6a7b6abd03ef9aa6a43bf756c141403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fb1bc7a0fb73785b0863a541f4f4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27043f52e8100724b4f340e8bdee181405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef43024294b8ceb7b59bbcdfe1cea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aae3ec79e1b19057e4e3da3775d80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f619efedfdbcaa1ccca1561c082032408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836004e042a879f283d8872d68e80ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72f50f235b21f797e4118b0c0977b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8f88ac5acd0045c96f5f21e7e999411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b28b7ca0d0a81748ebee6d71261d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41cf9d39bf4d5947cba7a973717155413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c8060258e716e951a2a85f665e11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7ecafc7290c3203449f799976ad3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc396340f02659529e65e986666cb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea5b988d852dce9ad1c727f6e49915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254bf8366b1f705bb23e91a112be0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348602ff517b2fe85b9316e1c4c330aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7422e558e25a71be144a9999fe8254e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd8c966580dd7c56402e51cd84e83a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1500546bdd25a27fe42674af77ff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042eb8623a8cb3ca774a821693158a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb6a4d714d4b5d010a144f2e2ff11b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21ee8b7078066d650d090811f2118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8920d7c418b3000038e608a06b136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ee0142a9009573efe032b3ba264e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd21e70c33c94a98eb4fccce80f18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08ea1bc14097bb9638efc442304bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1ccb342061082a67e30730dca81c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcaf4a43dee84558cdd2e35ae1b0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d4a91dade0c0c1dffe4a172039b27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22ec38b30b084aa0e42de2d32be32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0285ea98e4c132211b6e7c17fcbf03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26517b65554d535c35c59a1a21a960435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c8c8560c05441861e98035b7f730436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e50c105fa9d6af38d00f5be3250d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f0f829e1f09684106dff3ac984470438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ffc48ce1dcd971c49f9a27edcfdfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882ca133292f24fa7790925422d06b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63c7ac683017ff487216f9e9ca8d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3129a55c7fff69b747ed1060af7c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841fe808212645f540776170bddbc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a9a1111930c04753eec486beb5ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352453eab4958cf583ade2063376613445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567ff8d347f9dc5150ae9e3e25f006446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62198610bf93f3fde58b240e94c2fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f07ffe1a0d6c2f70466e9fd6b406448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5caa5a474718f69ae9f4f6596294bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc937d1d5d2c8485d9328b993cb2f55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86f77c0aedcad0429b90a3adc790d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8195e6f666719829df88acb5f99508452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b067f9cbacda599dae0ed69f896704453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1331813a2b687df580454df57edc34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89dda428533ffe2bdd737bdfab370455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ffaf91e024f0e25f642a9c620a77e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9f385b994a97a6aeaa6bcba78ccbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dcb08c44225c0843c92d879818982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716e17310feb1800e3c462490f9a2bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41672535ab74afcd5ac6e02465616e7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564e6df1a9117ee5267c8cef01bf95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d839a6b4aa8802359984d0404c272462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb7e52852510363323460df1b449f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a47e1dcb68c49cec8cde8d5699849464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688551411ba6d2682516f229fb16e54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff4748dadace935c794795ba6d3141466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa3baee176ba02044067aabd4947b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45393fa98d0e8bbeed6b6ca9f066deac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e20b13651ebd909b3694b75fad6ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873af2ae555584ed0384143e1dde3f43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7d820b0cf0f2f6dbde0bf203f0a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daefaee746beadfcc176430824100e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0a138d999ff2137a4ffd9b50c356473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dadedc62fb5391f5ee66637af62de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b36139a6d4bc46f64c11d560dd9b9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6be9e4de10ec5b1ddcf226baace86a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5df847a5dbb91d0e5fd07e760fe74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439211bb1f6a80e8fb50d0d772ae17ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a87c7f2cb3f9810bbf400da98432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65df741c33ce8a0633d3c4fe4fa0df2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88dcf205d834d667c95488df637361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62709a105a333d34fc5635112f12b16c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad725b0bf022328886d54bc0b1e9c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb572550fd92ed870f0210022a60c93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d32609918b7c344948038451c098d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962759ddab31aebdda1b50543ad758fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1e9a194ff893aa042088362a9020e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a389442d829f873afaf538f8ac2f93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75014abc47468c99383575d18fceb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7d19a680e2e06efdeca53f3c0dfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bd5359759f77b6a12ed2c277c81d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4721319befcf6e11e19738a890c826c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562ea31fb7f7bc0f9196a32adc6ea7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ffbc67e74b849f17a507eab1d2eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402b597ad8286573ace5fbe0a927bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5144bbd5a54b80df695dcc33ede61c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5979f0e486eb7eacaf7595e50a0ece497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4e09f5cd4f4abc1ba6bed4034920498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057652da8814b8fdef1d40cb0295a11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713051f09797813b659b77d12c2123500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32270c37b149adc22ae43be7872374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b859f827ba59fefe1981efa29122502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d75f055cd30fe8b7e5e58852b6539503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e934d7e079db4ef0e0ea09810126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90abac06aa275905a501765e5fe388b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841f91bd9218a6673a12acf0745dc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38307fd60ba473a449d73d24f3e2565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950757d66df1fc6f1bf7d306cc9b5ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20de26721677d674122ba7175e62ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa69c95665b7d8b45815b24c956018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a06df7847818c80ae66555b8136ffa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e185b924f9e5b5408c69c77db5b60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9088d16573058fe8a3e59ac5ce075513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22245e3ed3ea55b7f1abb73b4eaf36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea2ed2d15b73f55936460da969782515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab5e20ffa4a97bd0b3a67ff462770516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a695fe5e0f0d41cad9086a77619e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f814f905e85994f73b5bf8422bd4a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2244d619937f41c1d86b89e587b5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97817fd5ff55f49bbfbe2405cc53a106520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511f544a07aa37a9037412a7328cde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f511a97b8fd3da91eda8e587f7d72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e9ceeda2922a06099fecf56e2beaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd954a2ff78b7d9b502a958c4950d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863f7396154af943c50b7395de5669525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0edafaaf8ca13bad8b052ac0ea91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4364633643c0ae8be6f3e9198343be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1dcbb56d1c0615bdfec4cf96c024528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2517e63a5ef03febec6b108d046d9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5b81ad598a301bbc7c4a8f13d779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699531e22d93c0035569f330dffa9b62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47e64ec9963dc5af79fb4363861b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc903e0988eb3ceb0d8fedec21f561533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f2505e1052860e986c058aa4e6068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042245add5ff7d12b7a7b36a7abefc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acedee42491decad408f048460505536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e2aed8e10eccaa79c945c2ffd0e19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96024f6f8e1b2e0243181c19e57b14c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f65afe035a889cfbd7f1fb33b855539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68533fc91f5d7643c5a71c4e34eb3d9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df2441586db46dcb08caf33a6dcbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc2ad3b83c3234af5918934344cce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ab6540b7d903cedbe3d6479a7bb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e2a47062cb6fdbb92e75603f6311544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdb457134077835247407b894111db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c7840c001af1ac65e9683debb0714546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef12a5685cc5eb72624726b4e7fce52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474db954c59bd55fef7525361c3e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa781d61f302e810d3848097353d3c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5119b3aa516f6e89de1032bf146e4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94230deda4c1ed08d59f7a61df2771d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd6b0c93a2b138728679c99d037f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef2cd27b1b84dc7a55b0ee45c2abc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed53bcab4694e6ce94429a6953d1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624fa244cdc73bd3f08fb8bbd56de16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f80918a9b8489ba1a8726b9fb8c512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1392c1c35cfa58c4cbaf69893047e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d77a47347c5066348eef23214794558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0c2cac6f7c08de4923e81c31d6729559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd8f08e771afbb446c263fbb60efa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70311506549617e79041dbc02a0fd206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac8bed64b4cbe5377ca039ee77848562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05fec7b5a2deb44eaaa4abacb9647563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061c5da7f6a958ba89eefec37818de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ebd731723916f6ed723326d609fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea6db2425cc955e2d1ad7671de5e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9fb87e8cd3ed6319a622536d2e2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55fe35c7365bc4f1aae28c1fed2892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4e3cc3fa986c2cffb2c888c21adc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531024205840e82969e660bd3cf3b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22abe1fad31c2018474b6c6c2bce91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29587b2df4db15bd2ff124e5e82e31a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df76f55a0ea500ea50c32837a8eee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475daa0083c047e585558c30df1fdf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1bb9944b2128a5364b4273481fc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173469f465b13f5a645e0ac5d11234d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b307f67499e1b84137cff5bbb1f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573de598dc1b9f22dcc48492b08c46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d755fd6a92af65a301cfbadc5edcf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606b0ad65fec23f088b8b70debfd8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e681e3181d2f48a31dfdb31370890581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37564285582bd94b3a5655929ccaa3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e90514ec058b58bde146ec4526191c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f02c8344739372318c2de6e884818584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae14ad153e9e11b0343ca49d602a14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05a4b54be1f0332b19f2cdf5ad270586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecde020d73292ee6b767bde3a79261587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e3a7f9922685b5d52a2c3e47d713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2924f3fa4a4ece2c92ed9fa5d302589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b65f653e0280b5674453fce46edf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928123167c0520e4ad1e7c693a22b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83781aa19ce6fb32f3acffe55657f7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241a4c0eaf3a3079ca50969364cfe8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd127b1a1f8d5783e009c4a4f57142594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba8820c30c351ff2d39da8053ff3c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ca500b89af4eb4a6a7ac67f41644596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb860b229a2841a4609bb66aa23c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9817c2caadbe2408266a562725e65b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f522f56cdab5c47672eb5e9984b4197599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef68eab45ea7cfbe1beb4ef161f9ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aecffd7b49f10623408191400a9e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4b21e931bb864f9064cb2d7a25d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51603eabe21703fef6c7896b78ea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfc56c42f8fd275010659a4a6dc62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249465affdaf1c28f1806aa103b20f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe25f2f6d4524df464b14559502194606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30457a926eec44cf50d9491e1c2cba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86781ad157cc9ef0877207e5ff45a33a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fe645d539a01648714fd76b0312a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d550ba543e54cf3acf68cba77ac0758610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98861af3b41b26f36a840fa59f4cd0b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96065b8e2b78524cf2aa673886265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c400224f4d93ac10de1442b5e712c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed86c5e96ee035e92e7c7ad0df3ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c892e6b5c723c6c6750a7d2009e13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cca8bd1c32de7f338bdea91f2d37c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303800e1bb653f043f599bc2f4ebc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c85bd51e66c0989d755c9666030fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a0bede700e8dc59c22af1fe3309f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554a38bfffef8150dcaa8fa1241bd0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225b18c5f6e3b2700fdb55737f28106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c52b0a67fe3cf1795f1d9b95e6d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0a7c19ecdde8968dffc4cdf8a0f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff55f28a3347f7eb55825898c979c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce682a6cf7fc590ac7517b20c695d495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9cace26823a20f6a96f64aea63c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90bf33ccaf50b2fd9786b39c2a5707627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7c3613e96962fb97963e3863da7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557d6ee45f623ce7a07db6eea06553629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b049a83b0cce0237a69ed49e16bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2031aa1769396a875d4f8c1ceb6a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc578099051b91e73d8add920189f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308227f3e156ef5aa9aa1cd5cc74d171633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a0478d7367f6b69a15e8a1ac0e07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e1808e31eae428d5db22d89d7137635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515870879cc0e4d6b34652963bb950e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9444346212c70204acec47001f2cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff7343c8a97a4344b26b6255fbe43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88b22a5a285de71ff6d6e34c046cab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8376a633193e91e840810218e5b82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef4f46bd7b0b858ef706d14b47adcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24609949eedcb3de620a32100fb9ebb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d457a37e858bfba3180c8cd65e1a60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c67eaae5bb28be5acde2c07afdd4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de81b10de5a577447d1855f50df6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ce5252d59a31a7580fb163619788646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d17d577d480005b4a0c26873db8bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3795aca1dac8beb68448a28b422bed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452c9962aed1797f0dacf118371197649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5f023b997a5c54f10306a9564c30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e4b144f43941ba47151e211e029c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f425f58784c1f5a48b0237bad0b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0b44f24868d818daf242ae81af25c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f27a8eeefe3ba6e06c4ff5e197da8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283535dbba608db37ef9a956d443ee86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019824bb8942e0b79e89858e79c8482656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745dd02ba0b3e829ec0a12820a7585657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bbdc24b05ff78d620a92418e76016658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0affbb54720ea88a8920ca7bfc5c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e2d30a7bda7964d9846415988683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e8c1603d3bd5139906e2a289b9c99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c77fffcb863ffe9f0557364aada4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657e253e74934c70cdd0ff6b1f4dd9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed167e1833ee8ec8aa59f124aa340664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb582542e83f0e12838c8589886539665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621cdc83a8739fe1ff9e2c416952243666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3542bf2e26db90c160b7a126a36ccc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b42db00167817881d6e3cdf4755e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1be198a2966db385f17dbfb8cbb8d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97706616cdac2a391d88bb7e20f5674670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551807e05507e8a938b8ebaebec48c4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adf2c1c633d5d118bb3a692ed0dc45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c50859e11ff0362f1ffd911327f2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb78d8f94e8fd0177476d71ce42925674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07997bd2e07149587a9a030f804d7b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0bf2577c52fdfc04f07ed41552f4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb0003832319034f34168576c7bbd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad8cc9be75468e6ca45be707c89624678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906865f756cc8ca80d9683a999c34d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ffaa5cb5bdce97e7d003674fa0275680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500f08f10b1f26039aad00e4d887448681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3961c61173feb7e3c98e1a2a17c54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6d7efdbc4bf6a0794324dc5b1b87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90d12a99803be757d53b0714a06b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543fa6d41b251c6cea93df79afabc96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c195e1bb5e963ea98ac15e72907c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195b18848a4a3869c882f143ad5137687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf136a12346a3b792e9ac25827c692f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed93cfe4bfc8ca8d1e09d62cf0dc0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d7c6e3dbd4b79f803b1e605819524690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770edf78513c73672829c8c0abfff7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced0f8aa207872815ab23862ccea79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c69b618ba980af823f3d9b1ebc9ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afef02054f123618106968c2d9437e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db661501090d74883e680a2dc0eb28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900f8caa8f3471a62c4543a2f2a5a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03170a4958103e7e223dcddc722fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0326728c64325cf4d739c89efda7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470f2f7c5c5ff45b7a2e5ab94f4bdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902067c5c14711559beed73e5acba7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4329b3acf2ae25f0cd07f5a87f1956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb4f0b51efd7e14bc00f0b3cc72a20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701a2a08de8ae69fd1f2c4436e2d0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588be896e3053a0349bc69b1c90781f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c017cf4cd403ab65b67d2e7055662705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d3e1db3d705b873b6deb558c90833706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1a752c9eac2f47f7c5588ff876fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23468f52914c852a133a0b72bf21fe71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850910112a0f43d65ecc4dec2263a95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11740686120dadedb765549ff8ec20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed3c73f160bf04dfb18a011e4c34e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492404a674768b0a05ff7a5b1f4022b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c515f49418c165f641911d36e408b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f1feb690f82fddfe8e38e5b0d1eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8181eb430d6d6ba1d9bd8aed46b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9901aa1c93e9cdafff039f7554238cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a1f31d54d3879fd19d0bc2396427717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f6febb153d1b58fce8b6d6e01c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c53fcb7d9bb6a11875ee0c600204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffec7f9d256ea321b5c5e208686aab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25f08efdc583440ee2deda191a2a58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee01f05ff9ef0190878af15fa4fb61c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b7ac6924680dbe32f95a8278164e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90dddcbc27129a201ea71d9b12cf3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7855f60c55419767286d75d75a1aad7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf19c643431d815917c1351271fcfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31b23be3be0b7abfd0beadf654da47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10637f8418c9a8c970cb5405339af1a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53387d56ca86f79cfc223c70a09b17f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff60542a2597e596c93656775ace679730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c295bf337a37731bfaf94f123964731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba22f264e192ddd07b47b58cadd2dfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602edca63d118c59b8b6b8cc57de97c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64342fcc006a429fb03c12f5467b4cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d13c61485abd309222cb926e612a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa010f5763d618c628ed9e1783d2868736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c527c32246ce6fb7bdb3ac92857e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997141909ee9eb44ee45f126b8d5a4d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef0562340357f04ef8f32e1ed6a307739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4380af2d640dfbae339239ecd0468740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f62e06a4b3175597552cce01ac38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9384db7aa58035a26a6e488520dbc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3784b7d8e12a9ea8921f283554db9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd79f00a59b61683f6ccf30ce728bc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416485c7a06b22e602565e071e9cbf41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66baf4cfc24e458b17bb9d57ee0af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4c1149697b1b0c080847caaf6ab4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef3462cdd3e023669c4608fb82f95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f1188cca32d650017a3865934ec1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ce1ed17c60c11b1b0f30febff49d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbf2b496b56f55e1b9700d7eae5567751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f827f267bec403d94623a53144b81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da72c6219341cff304479dd8f8894753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55292fe0fe5b21e040b4bbe398b8eec1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f555728157fe28aa2ecfa8030029755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d196933de3674c2826274b2fd0b195756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12a5dff24555647432ded24f5a366757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e129d846f39a76056db5d5cffc0d0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a869389c1b7120ea9eba60cf1f0044759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>