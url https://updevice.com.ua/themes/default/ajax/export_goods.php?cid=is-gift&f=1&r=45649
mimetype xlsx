--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edfde26c73c832ba25fc7224d9eb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf05e653974296d1b95bd1944209b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b640e760a58e0e71eb7383fe97f82b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee1d509b21f19862725052a041cda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a3619218308335b37d679581d2c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f599e5b208c964d02e6b088ef4156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2790f0151c4b81812e2d4f3dceb6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0cd92640d39b6a896fcf6e41614b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a13733d81fb20bcedd3f14ca24fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553c076141ec3858861c7909f8296410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76fb8883209a3fcb047336f6cf02ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca4f8682ca82123f6d45a1ecd44cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301727d3ce4183d0dbe11c698f1ca7c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d835ec9a6378bed14d31707e5d6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258269efe0de4e353847f99ac237466815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6b04fd723c103a5f67f0fc37d9cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a8e6bc5dd8f019961a509b8b768ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45367ef7df9c23decca761d491760518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce374394fe4835b1c9783b6cec2bcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4288ce41313c4ff38dcbbbfd9e102920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a22dfeddc3aa2112e7be6929015ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21deb08144776617a039ca30f0e63922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb656420cf42056d521e1c1c1db4c4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db81352f27a89ca0c871f3e84e24d3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e520699eb9a5bcc36ad38176903ce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb460fa6668e5751f351f0e93e9df77a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374381a2434f359dc98d2c3cb3ff3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763e608610ceb7351b1bb94f4622f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda075018b8897b7b2f8243178f592229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194833fa7e69e196d2624c4e4f7c3e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0579e3d9660d80546422c6a9ca9a1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310975158cabed2fc68496443a8d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a3717ba4b2f71f2ba5c49583418133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c6e0c1efd46d403abfe2c5db675f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd2dffc52ab1f82de1b2d66e661b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443972e41e541db0ae072947f0c01af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a8d719dcd4707874cc48be1100c4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9633e6909bd00310b148ab0b00b3bac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210ac765bdc2b475b44c911a98791e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8709c90ff4b93be817f5ccb81bf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f12bfbfe201816a9becd7db5539cd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608925dc5fd402849ab77b4028fa1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b837a2052917ab1a31511bd393705f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eb5275922f3e159b99311b902274f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963ba1315fa853317f6f8a8486666a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf98df33ad8ebc65721b71cb94df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7f7b955309ad561c52ffe8fc8ef847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc5930df3e19dc10a8bf593c5580448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a36bcc3afdb993ccd19028e0fde6ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890447dbd5efa56ba19dcf83ba12991450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137367f2ea0b1aa145825b3d6a79f37751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa1eee23cf1817bb2432c2ca1f62c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740a88c4955b4ddd0ba67772b67a14053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386a1042ecaf8fd35da74f56f1c23a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27729cf476739e57c7aa2adfa1dc164955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d791329164fd2e5efe6d586d078156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39621a921c33e1699d698e8489027957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e26e5d4581b90039f44a7c223275b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225e8ea4a233686e2a2d340ab8df6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e9d5a0af82b9230a97b47229a9ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0a7fb5f49e8489fcc9e3284e12faa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32527addfbbc073e168f3e14e6822ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53566d37eb5027c3732f3c8efa6a8dc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56756c8f12b01b80b2472c13015f47e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5071cbe68a39bdc94749c81ace75865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dee0aec909353d5aed0f425cc185366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6b1b26929d1d74eab1460d8b46cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76a6674fc0b7d6ef001ac7d632e7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8209e776b6a81ce04ab3b45a1d5f9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c6ecb4c74e2ffce639989c498fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6a0d70672e24a1c9a468b5b8edf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2981f756d5987afaeeee65f19e7c4d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb3cd8609d55a9ce2715781c715ab873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a92e4ca879d3fc082967456b1a92774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0f3fbdf0c061ddd92eb9cc0a6725975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8004c28014406f9b388533ab29a77c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2525f7c984c57a169cac7bc2a2fd4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c8e0dedd444b7fcfa912bf32d8b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9ff00308e6cfd24abcab6dea594379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c43ea283312d6b67e5043464403480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2538ecbcb789da898afeeda306fe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe2f6dba586211dd2681049f53ec982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1695c8c1a1fdb38a75a6dd967ddf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40a7ae9ca05f7085e8d5d338e2286a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540bf5eb73f0aaf421be75b387447b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687459a2bc1838eccee0dde8ff2e02386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fdadd2cacacfb305add91a3f6b21487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7977430c9a0c5f00935f47a7134e9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26740e3bfaa116951d128f0169af689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c6e9cf26a3440d1510ef6a6e003f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c60c20b4f0722f518917e5a04699da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10617dc2a0f31773b17cbe42c620992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14b039043991f2bc5c8a9a9203cd6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfa82e15992bae644bb00b73d0f72b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f43e1068eaaaf8a4c9daed8b5875b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed8190da5af0bb1be2f118de2e88796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062d1ea8bc208970b7d7c62bceb0bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39118ea89c568f18c36608f87d1517d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01702e1d4c47b550797d435a8c9b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853c727af370347817979c5497dda0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60831c50dcaeda59e5eccec70c0dc63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13fecb4d9bdef49ce7afdffcfa69b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36a4f5eab0bfcd66254167bfb5b1e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b06f9ff391ded6d1117a80e53c70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e1de7ec4287f1ddcce90408bdcdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43397e56c067752c227f3bc1ffe6845106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db2b484f5715b75923aec61e7ac0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00ce3fb123e27f38d05ec6f1ec926108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13107e31a172685264800f8c0e148109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a26f56bb6483861c5da2dcf983c343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caff48be46d775ebcc05c6580625e25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3fd2b6ce7ae6d69878abab3e9749112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c83b20b430ab25fc78615b09efea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a570920082b89655a10733f2fb8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d0eed10a67d53cc797b932201aa8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5bdf054b0e406ccbdbff70ff12f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed3950e1eb2655a9536af84ef183c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e88ce69fc18dfe1024ab42eeeef7eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e9d9b86ec54549534cd2068c428a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec752d1211e97bf13a68ebf882a7bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a3ce0aba9f29953ba1c2f51b2b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166e3a3b75c01a0aa2972b6ad0873a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc597b2c1a5246a4591ccf7a348216d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ddd02c149a76a96c22192406e6a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e8647d96f8a6be0fde4aefacfc0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca29511173a881f26cac038525cc9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc547ed9a27f69024e81d18d093fe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a135eaa12d34c97352850b1e241f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d936bfda7f5131eb18fdd5d9f6b00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd8762de09192cc386c5cc6e55532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87dd77b79f90c607bb4f662e29c3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efed3975102ce102f5a140749cf5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16f9ba2894ef4007dcd7b14db9a4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49989a1d877e34286272559f2dde223e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e947593317a81ceb3f887e48af171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeac7e154cf29ea3243493b5378eaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f8a11fd1486f419f301f3029faf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511871a5dc8a8b21e38f32d430c43c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238b2db63acd716cb4d98191c41fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b04d5ba19ef16f8d206a9bad04d09c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60180ac1de89f7b34208e1491c17a6f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b26919b4226d6a666c0fce3dc988a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d8880828a620082fef855f66773da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf17755ade3f2f15f9b8d1a0cb9ae7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc19a57e00dd504fb01261c8e0d817f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6050b4474685438836937db7ed4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc27b2b63078d380a092ba78105038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb5b17ae156eccaace411c4e73010148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06368c2b41c7f4c4134597927f7932149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1bb024c3deb17d42c353fd6f1cb09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5481f0c367269ec1d33cf91c7817c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6456c9ed323db830aa8434192cb35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b4029993747df452393eac0041d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcd7af819c936e86ddec8ea1d6f01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ac7c2bee991bcf36de8481397141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780c3a465000781c28565d555f7bc21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ee2eeaa81a0e1f542bbeb6659728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acbe156e6f2ee05864cc060a51ce04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a9fe49a9b8b9b50f3b5c27555903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c830f269f255bff9aec2da8a1b44c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a6347464f865e7d8e5f9325d47c00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b285a4a784b278b624c0c1b5ebb2c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da66d100ea44c02afae9faa1c262e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dabc84e34367d01fd77aed0cdbc40b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9536b1ec79783408a62c70b51b2c8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50fc6de4f7ba7c06e360a04945e2eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083337166572596129fa3c63e76973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d53ca3e8e9c79a2463e884360d60b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021db5fcd37f661fccb31533fe1dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550a1934b479df9362c2a8906b8f0c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b95a87401f638c8007b556622639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91035b787f3342088f870e5ff33ea4ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3656565189df27fa473aea16eeef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc9c39e879e4b77defeb8d766428c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d756f850ba86bfe81a4e69ac0521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510766dd6f14ff3c25aada0e62094f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41770975083cbf8839fd64cad5a13b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca46b7e1489cd93dd2a10785005657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34536fa7a8ce7edb817452c760d24183179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e62148aeadd4ad60dfe535f018169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40679d4383e898a11a58bf9060305066181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733499379b479774c212267a1c829cb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22345d1f8785ddc22d2e7538ed1033183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c6a3a3229a2d232ed1ac7ba1dbfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1f54bad6dfe631568c2bc46f931ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc0d55ecd0ec4f9de53fa151d40de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545f6d431bc8285471c16674ef04f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62821b63852185dfd7ddc117cc8c0e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c92ea5fe027f96e8aec14a60b84f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db417b60960ffd2e06b0c1d88bc44a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b490cd4d4ba33df121f33f1ecc48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649100db65f8d8242081c232d60b75e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8514d0aa3966d1213864fb02ce18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620122f7cab7697b84272e3420f180d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d641c98b1d552c7d982c9c766c7f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbc644f83c8a02d30e4e8578928ebb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22cd28fa9e5386038aca904a890f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495578d091d556dca1f5892e8074b49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49361daf90db97d941c733f49c3e08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a093d02a074084b69a320b2abcfdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c6bb6273dd1896846693939bb227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3dfb4fd457b2b7294527d6445070c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e16e891f130d14b5e581e81c0fe6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01067086d3441db304d0545cc7409a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526f8eaa47424dc07b93e8efbbba3bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c6d9be7024134babbed92d70e21cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7866db5873d9c584811367c68af57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998ec45aab4a46692d05fd70348dae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568ea4f4470ef23c6544d2ad599fc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dcfc04239bdeda3b99be3b96a753c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2697ab554035ed97f9954900af212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07885592ce8414a5bbe36fc68f793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e48f46b540cf298235c76dc339445c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5d70eeab75962fbef8783182c62a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590381b8db4e21341cb1e6d28c17e2ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0a2a5c29d484b28a2ff07a52ce258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985cbd0dfef6ac565281000b5805fd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7494ea4a520889da19eb6601da435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8be4c13f3d6ebfd1135a2a1d1dcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297dfa7f1b0419eef9e6cf1eeadb8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027bed54148825e021fd8bd80df8ba4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eaa0d29d949cf5da8aedf8a7c9f65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fa4545c73306b22ed4d4b66c95f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a1ab5f33f917568dbfd84ee2e711224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10a2b14986987dd50d84cc78ae207225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb674dd51e39289a3f9aa12153cd740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d18b31cf242e1abf7d5c72acbc8515227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3656166cfa38df976c66067c2bae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f4a3f4561ba358cc0f76475b39e33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca8ff548fa5a4826eead115adf8c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff900b6af37d3837157b9f3f9863bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c46ae51c06f5e679b0e50595417c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc59bf7646df8466afa6866d65ad4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584d9d21a8012a8da278704a06a7b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a906f49580151f717afa0891ae4330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376b80aeb2fa61bc268a4893a89b4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832456b7b26066401d453b9fda25f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36150b65ef7fc18842555f006d96d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d930985cafd206c1ad7ac917ed0134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb262a5f4813bb4cbf04fb31b55499240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365160f0f62b16ab55eae6265bead3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71015f3950892e6d056247d27c9d1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d8b4b57b6e69d8580cf041a391b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b61aa91fc1f728a1b30e1e274a77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca45b00e5208f4d07e1b192d4f913245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00929bdd269999e4de88b7331d7d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f70d710f163d1c343d6032389e702247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa062b324d0a6eb56920bf48870d8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdd60de7c776960dfe2c19455e426b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c963a7c94251fe72ff6765d4f860e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c739a176801f5d11482a4f645b5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ab99dcdf7c6be62446e5b2d4448a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb9f318ad2748bcf20a520fae1cc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9472e4d940679254d1aed48783ed4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4530deb2860bda48b31673c0e422a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d659f5212cf9b89f5d31975d1700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e446753521014136a33e72baf4784f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0476224d3c1ea9727f7e6b4f5cacd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5267e5cdc72f5a64e54187bcb32d2e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2826828c274744bf2aec10c14ee7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea10fac5da47f82287ffc3c5752d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43063ceae114e3a49e408df66737f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a01d16f390a3e2180da7bbb6a4bf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed79852c5d490a70a945c4db0822952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1df85cfa0798ee5130f51a302402265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7e053c599567ed53d18a5371c768d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1e32366c95c96a04ce409ef3f30ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c65bdfe756ea7a20a0f07eb087f695268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2774f769b78f479db14f5ec7489035269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd3b6433d58b845d06940e0d162d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbedca832bebfced1a8329884ca8179271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a96b3bc48ff09fc3b83c651867192272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24a532c50c009f33bbfa5801263828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe299371815b5d8f93a80f788b896274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74813a2f1a47d6638fb537b0c4e88545275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cf067213b32bf985302c67ff3afe3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5db80633aee70017ab1962dd9f9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae000326288007ecdd6d26e01458ce6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132df9d1bc0233305047b313dd6b61ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422979a6a076dd1f2b638f8d7c8e57d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5434dddb985aeb51835afecc2641d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829cd41ed8801265d8b805488dc74db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9067e0a53937ef0db10df73e6a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd4d033610a6a62d0544f70edb878284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb179075a1d4fe590ba48a5633dd21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c5696e0f80dd19e6d5a37d157a85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909678f07c079f827708b6c71748a49e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c6c9e74ba440d3c80b6a165d44d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378f4106caab7b0e89c8998b71863b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ceb8669bfac0cbc684fc2e01a5105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db26ad9a2a17e54086871424ea4ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a2f249f321bfe59a273861447e2a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac261e9f304155e5dce20e8ab96704293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec2476f006f9fbf353a3edcb2f8233294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c8c34a925c0124362ccb02c87f556295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034ed171c14478d71b15e5f8c947b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afef53fcc79065f848112f4bd56ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d7853f59a5292c09564422a4e8ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975b55dd8f4c1be9e1dd22e537deed5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb74af6b08ca9b9b67a91d069e8cf72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e77465a18e2e0e4526f6cbb0c881301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069da694ca9577bbc0827889985e5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787eb4993ae14c39c6b8d0ebc237f8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15870809ca7eb0d12c38ee197508ef18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4935eb357db96994a082c0f94cf688305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f49693cb4d148ef28c0603814eda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195148293e5421b69446d7b5e4bc7f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6667efad930fb39a00ee4353367c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec51f035cd984b1483f5704381a52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c048d786f891840b3cb991829d38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b399a075f57c232ac9b8c23bd099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2548977ec66e1654e89bde9a09db99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85b5b4219835e87f97e0aedcb72d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd545eec242476e44882fab65504d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b9d25aec8b9aa468c4ac7acda94bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d53342143b905e4b156d275c3995316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f68f6a8ed414d2d8a273221c0367317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b83e06b89e516290a71645d80d706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af794f861f4167e76a9d6dca29dbeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946b47714dff8baf3544ebaa613de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52633a5b1a81ed191feb780451f53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233b1e420275a6613156be2273fbff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43aaf387fd273937712d336c646955323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d4ea36a03a51c29d65f800a24003324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842f1776e4ef5b8764363d341b3a9a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7805216855ea39a9b02dfeabbe7559f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21643dececfd089cfb4f12bbab75b151327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ef07c796e85a47a931261e1f24447328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792df92692a8130771fcc3bbda4ff7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c841cb80f8f7f719824062c059be76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4a0c70363d0da55dc22ff9af03184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47817cdd1963fae69c865abd0f66054332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12bcdcf464a6ac5b9cbf35d6a0304f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5c20bd452a3545f8dccea7bcdca7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a821818306e0d1db95cce436aca8af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d173cb5d71488b0604509760b736d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704050759065babf1d69861c2b5a3bb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d659c8f80b95a0c862ebd7251ebd725338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed2aed8d4855e49a653eaa33cfd670339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506f18928bf62df867ca3adbd43530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7834c6f5b6928ae05171b5d81cf317341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6599c26c904377b4ea38e728fe8f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710fbf58b0bf787f7ddc6a49faa5f94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1233e33c6627134c5da1b5013390a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094ac823da1e404dcd0deb778207b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b38d26521ab1548615ce4fdfdd26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56501bf4e27601bde9c9391f8814788347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca6a88dabe62a4bae17bfa5ed90dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b80734ecebd15f84a3f318ba9dcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ed97e92b97b4fb2085868d25fe76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673053d8d383054c1a95a1338d016c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58336c808706fa469c3a0242cb147b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709aeee05596b28422899eb604c428353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a68e267f642adec6c533789fea7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0d5e27569d83d2f2477f23fc1e570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec988dbd186c3ab922c5b67503f0dd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0536e2b322d31dfc9d8eb4f2299de8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c44a2c633883d4289a597b02b1548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893670732b27788b63815a98f9b3a78c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a38b5e93c12a11205679babc02e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8d31cd0bb9c32513e174b8152136361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f98848d4de1cd9b34e5506e90bebc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9274f154fde0f54e010b68e248cbb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661a840460d9c844606e50e2ca7295364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad643f83d64b2e849065cb040887d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85a7950fed05dfac6a820e906bb0cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d09ab26f0d3f18d0f81a88216024367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e4896bbc2f3a799b93e554cbd7b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc43e1eba2cdcc07e62af4fa4b340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa3c592764ca8e06a9fe63e0701bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd54d26e6bf11a62d62c773dea7ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602737bb4faf1a356465c0a2f472f38b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2c7de7d5c234a4cd293a2a7ae1ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc2aa14c5488778522e14c0224389c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f83d2314dcb99545770b0a670a7d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433845d98487038c7ad1d62db96705e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c082d174e0a87584b2f325e4cb092377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef122f7cf6019236abc7d8da742609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708eee8551d3f217026a086f390f42a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc4affba1e1485f9700f42275815c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942efdb870c40e673ca2c3cfa3bb0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df7e4f641ca110174fad5c840060b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa94dec03fa2c6793ff60ba1d00aa2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26ffd40f8df1c0002894c710b833e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf0b4b0411d6c691cc61c4def56805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611b7afe87358cc295da9c0a2185d00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcf4150423d61e839a08aef81368f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f20aca7790cd1ca3edb7414f42dc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3705e84264d58f63a0e108ae16f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05bb9dc3e2a7fea20eb58b39227ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f47a503fa3dba175e25796f46b61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65809572d47055e6938a5c9966db7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a5b4e2d3a6c81ee99dfdaf76b542393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa046278e6ef30330ab242f06c33c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08c217b2eb48168b0e54d81fd68dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8ea729c54d4741844c3f02d9a0f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f62bc5bb81c61508b8773a62db156397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d968e85eda6c1ac9e5f5cf1c268884398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555ea086959f4b07fad0b5314aac50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afc576036d713937b12f8f4e0c5404400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b67c6a4b06746a1ba07d552a7bd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e56bd1ffe34bb4c2eb949e1360e3cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871df365b9c4ef588f7f89d049df97f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddf9aad6f319ea6dd143dd6d033fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aee713e3898659c795c57a03d7596405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e94ade27b32fee24241771922389406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f283c1f71c40c1d96b572f19de2b10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995bec878b90fa1b0c8ffb34f8f1acb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacba74e41fed4234df6e494183e39e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff078e4b92d94b3890e276468203f0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60568c5501213ac1ede1eb7e6ad495ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96618fe66a9aedcdeae92ae4601977f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dfcaa2bcf48ba2bec4f8dd92f309f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71dc98fc3896f8a2dd33f175588b96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9bf90783d0cc46d11d5a45cbb0fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a7070fd6f890f43335be7b8b842cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bb490322c382cd880de28d146a633417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96c449b39cbb97f79fc5896ee68f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04460ede917f2236f7c0615a66f282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c34e7f110c0952579dfd20a4a3398420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d76acbc97ad76c2c37463ffb55d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa8f41a63615a2093e1bc08ed1f36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c962bc85ecfe2dee0a9ae6fce3c2ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67ab5d43079b7bea7792ab3eaa07ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234af241b27a97af48fd9110fdd4c960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdafa1b7323de412bca416f9c596a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5ebc172fabd662b14d5b95aee7a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853635e9104a99474ae5ead1062b45f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4414b7126e3516b84fe7ad5cc2509e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a6c8073a2058771e06d87e1ad83a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d2ba6836394486a18a3389f8c79eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7602d26f4354b37c79ac1b5c1899b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9bfbda15abe7fe627c3904300a2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db24ae485400080c48a27436c96e07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd942d500f3b53370478913185a8ce9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c77e81f3bacd406bb073f7ecd59ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c4f3bb710f6566d248ce920e759b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6be700b3f5bacae9be964cafb904438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8a00240241a8e24f7bc988b99720439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81151011a2f9d783351a0d3b96109a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30eba8f101521ccc7f3e0b8c3dc04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5d56d519ee7228b28d0d4442f301442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded1ef92e65a427ebf07988296f105443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be1e3e9c940760570427b8ce4e53b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90addf59f566faf3d9e24a1314ead45e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322b28bbe39eaa2dee7803b8c07f01e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52210ceaa11d651c878848528a589f25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116e6cffa8ec52242331165e818f8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab979c063ef2d2d3bdb2970442031a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00395a2a9e083deb7195464198d42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1d2a0138ee51166c142a67b69f4d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463879d293074358685d3f32be38103452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef070c47d427b1102a51340ce99adc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2c23464b66fea578c503c2bfec7d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c76663c4def48905c713482af363455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290e2c951b2e50f8e926a11eaca6b24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3506a4bbd3173fb23c0de87d38223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86881d7cc172ee38e023e72c1251ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4887b277ccd26bb005a190459cf41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be62790ce49fa2f42562588dabd354460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5891ea326b61914c2b92095428309461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd75a810c9c6567c2fb1738fa3b14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0635e322aadf8033e7df83a870ac0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5213e76795bca3f39ac8f6eda4f41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b350f7c59f7dea4822d308c654f539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07988b3e7fb2608de026b36ed469a40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb90222d8343bfb94b8d30119a2658467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd2db13171d4d3d5bc6fbfbdf1ce5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e05d977437250a4037f42b5204eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfed8e25251293cfe3b70176061941470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93252be27d24d1b2f3764f91ab4550471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a914c2b3dd98580c8eb033a3d2fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04cf744bb5539892b62791a25e85c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e73439f4bad88109d99993d17e4e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cca52b5cd9ded7a7be10af62bbe5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eea35f32fce03649a51074a4dc79e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd3bb85a4c9e8ccf1c8ccfcfa7e65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097802ef40cb550471bf794c309aad6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d2a70db259e0690de99d6b82efdee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e69b8de34d2daf3d01a87b58702e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf3a3ac882233ce8cf2bbdd2dfd82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4f9b46caea9d585d014f95b2855b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38f2692dcdc690605c646ee4cedf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce563535ecf4770eedd66dceebdb63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be09a86f0d8395a9ee459946512f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a149c74a96cda1a4a61c2d77c96c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee465cbc52e61c93dc0d28b1464a9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef8860c1463e9208ca28be22f58b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d05a03d96d1f5e5ff975ec691c226489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994a22f78f703f41a619c3a9fa732e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a2295474c399696b5e284b705c59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ab424dfe055daeb828589e8c6d69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b9280f3be5c69e27f22709f02ecd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331a77d592c7c5896242ebbef44d49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17cbdab2ac7b5f18baa7f402b124ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157ebe4c773dadd886554770a7255f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc29dc6a5b1c814401f1c33dffef9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dbac8e87626d492ff086be8f4b0e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b410b0eac4eba61bca7b3e7ddb9a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f17cc4112e4f7f973bf55ac952407500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe8807ddd41e1472a1af127a610f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4b45fb3c865932334a82ec8d906d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e22086c3b7a7d87f49ef5361d2dd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c33e9f50e0da3760b195c0cdc57d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210d1c1afdb76d39a80e79ae84545a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f103265ce675decb22103f54ff7439506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853fef52202730b2b9862394e06feb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5fbc8d84c7021a4d1e511657b8819508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d200d7b354df4a933b654528770b5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5eb4d52e0f95a37c12e6f560431a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd9ffd05d794874a77cfb907b5917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafcbf5276f6a6b706263cd3683f834512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478141e7fea4957434b0d79747c1eacf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad3a6187234baeded28727a938d515514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29442f928f39bbdfae8ff2e44093c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a02452831865f0cac795b11326cfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722aad72a466b864a8f2b88d4c903ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e247bfcc80e238f47a824623764dfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1574b434cb58431ac81f77700cbdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb1649a9c1c826e690554e16deca9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130296e224567bf7e004eef195f842c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719972f16b6f0f359c518baffeec1943522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a48503a74747b0283ca318cd50ba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b854b6783cad90db20b333ff4e05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a486314c53acc6486d55aa5f265bc89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c8c10115ab5965ba43fd920896a4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01738fc97fc8118e0ce70ec520da3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a133a3e5688f9e2441b562404abfd13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628154b1d58fb8beabd4b252cfeb7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26743a74ecc65285616215d531a6dc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d48a62f0cd9445c4cc97b2aa9e6ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ca372dd884ea48f05a8ee6b93f3a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eb51139e8fb01c58aa8fe12af3a88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395cc3675aa02d1e4168cce691c6efd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141676f7125f0b3c467dcf8b61b836535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d672c7944451821cd976cce91859a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c894ad508fd868bcf410e6c1cf46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e482175ba1ddae4bacfa28142e7a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1454e61090b44c5670a75bbf4712e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073350560085259869005ee23e81cca4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c5a46e48e393a99bba652b42c5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a25f55dbcb596e3cbda13d318a74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de08c957c6a529b411a2a640582132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00740bdce0884ba96448578a77149544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625e5f07c781b8c0676c5a48738bdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877103bb9062faadfc26f7d7e7e5669546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d2c84ae03b8cbaae9aad5f126967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc41ffc65ea98a145dd6fc7ac633c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db86bc2c4aacce1dc490e7bbeea8b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcb506da7b29f6116f25a4d562ba2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e712a4221cb88fba5a970f901547551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7175563fa07b37a6e38bb0b0dadf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ccb088da08cbf56d8b5b7b0c16159553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b207c410b76dc5249f42671055fce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d46eca6f8fe7f27b65d4f6d63d363555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053d795dd06192ed320b15502692a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a28eec9655be7c061d003c01be15f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4745bb3c4c11768d5f147f3ef00098d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9df23d741cd52bbb6f140c4ce51e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d99673ed9484ee64e40de052b9960560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1afde823a2c7171609ae1bf671e81e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825226fe420f807b8ca4c88a5d98dced562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609d0effa896bd88fcba9c6586da6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172fd837c75659b1a2d69e19d009fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9985c2c61ea70b3179bf2295e3506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef342d88404ab1778dac6afa967181b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd22cb2cffd0f52ba717bd8bb07d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d6f8ec0ec537cf73b08b6eb0f41b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdced9ae924689e6443e08cfa0bcbea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc1394403edae83487bc27f9f6476570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4d2dd1e4f17eaf79c05237a195708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54753fc41e23fa34628a7f40155f87b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361c2be62b18e62d2c82d4dfb9b8d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196db7e6c247a9b98272f8a9bfa9f85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e134f2e139c4c2ff8926c59a696f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d4b6a2b03a8757745fccd49e92ef6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ae2781a3e0b79983ee0928ad701d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b742abb825a1dbbd901fb6dcfad44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104a8080a36162ac341f669a851e18c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404a96c73f64afeb9eb6726afd8501580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b724bee131bec1719ce8ff997c7c30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742a41b60fd0df8e1df6670f0f4a2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0847cc081cd89490ee332e200b08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543495b60fede6065af45106d47cd0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a39c63b8d00f9a2ee77bbbc74d4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a9d0d1aaa2118c74a93b08b36515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d98b43cb4c4718e5b04b093529b45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16519388937a215a7c01a75b769e97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760e01db6237d30d26723500753a83a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2de4f1919ceb46d0e2a95782865c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4821fe27c0c00181c977f66846a7eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e069f8a358b792602cf76c31e5cb8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670a25d03726a90d371934837ca9ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a42befa39c665238ff17d1b43a0b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b32c09c011f62104934610ce03420595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9edf6d5eef2b379ab9c13c27f5b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f104b14cb873cb9cf5d44e62cc05b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e32d6e433edb663cff2e7db9262c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825fc3dcbd98c70367d7bf7ea87576599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf77c4427cdef792f8f8ff03d78ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd9cdb34370417a5785c729924c80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd6411f75dbcde85c7e6e4dfb8c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52d8c589536428e809672af925b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82377b2e6e17c2d6b997fd159eb4509f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6c4dda4e118c8afaafb974fb34c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559391dfaf69bc5dd2e6bcf74e57a0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5c69a861cb05baf9b83a92677d03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db63b6eb42a332911fabe2fa901ba0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c00efab9ccf986eac3d2e851c461609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf2e73bcd5d9df8c4cb8a58e95d283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281afe5d87e4b6ecea9b2aeb67fae01e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c4b3e8b4a39d10a8fdfbfef72044612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd6f272d1a77dc32da01bd0ec09d0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f1879d6717d4fdb26f823cd74e0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0aba17bc93a106105dcbc97e8d8aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665fdb7fa7bd18c0cb3b206042639fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da831f34010ce9fe5db13412d322e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bbe2bdeec1d2c1a3cca2b7661655f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02be12c62519ff98400fc2a569c2a93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db6d20d1db756eb55918854149db7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad7fa60d41d9b2179b473e442e2d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b9a41f0dbb308a5ab5b088c1d3833622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d339e1359a0daa20cfe8e6db2632623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1302cbf369e2b18cfdc8d3eae52f52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd3b66f6eb63e6fc2e980ba1ab311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eed527f02361578287d830b5bdf86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a48b6f70c9b0a077f286e2997e48d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19301f67be1befd92bdf5f0f57c9217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515007baacf263f7fb80625bc126efdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852def19bf3db59126bf194228870413630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26edc3d40b285a427d6703d414fef08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b6ec860c0dbab8f7c5871a85a1c4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd067a1776b1cee38d5c9071aaa1177633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0c488670c340f642611f7e6beaed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea70772a3ef18637ff2e9f74dbfaa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9119f0b9307afbc31ae583f23394a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d82d971c69c0d196787e616a93e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74453bae0bb08c1584e070d0be53d52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e60a6ed4f5ee1657e2bb544af9b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb827374c5c106fc1a9de2d773746640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba31c832a44f5e54ffc31ff259c58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1163f5eb2c6340fe1872d67c4d0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae60029f9bc493576b8e2864fb2e116643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865629deb8a05fd6732ed83fe57750644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b31641a130b473f324db40ac08541645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fdb961e01c950fde5931f86d5ac3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe90e284916b876704d19a1a4f132a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f0c6e6c3c7120c7dee8a3d3aef3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d052f1db0e333fd95c64dd17b61b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed93b39276e3cad9e3cf1ee0f10afd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9dac262e82bf33be9fb7c4f4d755651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419aa8087f7125c2b0b5da45d1fb6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6034b74c31a987f269bee260d4f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffb7a570d9312ff22236c3bd42a250654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1951f14f310af38f86baedfc5f8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc10cd12dfa9a79e8879a51e7642b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9d1b839eec18aad187330e5ef1cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ea3cd2cffa15f983e1c2e44eb12b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeeb51939bcfd176f363b699d587a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfb82d44480161b0f7f55caba2c426660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9fcd838b4308f776211ed2b82af7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82228eb3501b53fe710af5bdd2831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1a980f90b55d4831401257f814a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c4c37183f103f0e9be849d5c02469664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dd7b077c0299bff8c6fb939da436a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382c119c98ae43bedf05e83c121154b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ce3986c07294ed9823b38c60b2d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8336d2bab1057918429bdef235ab87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2a9053dbe9c60bf0401060e64e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc0f684df2c8d4f281f38121159ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dc3d6b15e80de2935b7b21afc0389671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca696331e5e12a23a1c9f521705b6ad3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8482557f3ba2b03dd02cdbc9328f6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9bf1c3851ff383dfc94755edcd60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5725157152c6ddef21042d1b374a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab8d92c577826b47e8021434f2ffd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5590bc1fdb0eebd6a6f982d0f97c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ae0ef72872ed859e71810ce3ca8a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f269f359fa5423e379032cc24657b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf28bd38f1142a543c5c9528aa011680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5da8862c5d34dcb4619e674c4c272681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79461ccb6d63032092770de62fdfbfe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038af6ea0ccc498d3bd0f98f618f01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a232aa358199f07481a57dc079831684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39089d6366f68497165d8023720d278685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a5661e6f1e6af0b6876c6d46f95bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6443486d8910a6e60c91b784a666cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8009ef76ec2af036115b6c569b7aea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0bcbda38cbb0c09b64be8b7fad15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2b73bccbf0e63f3e282a0d31af9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c632cb5e07b3e5acac797ee731e986691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a8a6a19dd771cd5a1924f44e3b50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398000cfadfff6d33ebf0208d2052373693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750e68204e5ed83571938075bd36553694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1aef4d9491b1d56294503f6e3cee7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607103d1b7c29e513cacf50279abdf62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0aeff0184d1fcf9ec235a201df19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57695304f2329b1170dab6b85657910698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9010e091162baf57ebba04cdcabc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d19bed7002d8cf9c7284ccfcde53a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75163975baff9a8829fa37956725d640701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ee3115396bbc3a904bd6dc6bb6c45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37db00b3da86b687ede1e7b98c806e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687d6ae28b8403a409626e36f35e0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e5e3d5d99d2e7ca605034198b3ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24756eec79e81611735d07258a1a67bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acd4c5dfa55f264fb68130d290ffd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311445817f39fb2f972a24914108c31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e6608099c043d5d6b251d4c85350b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeff05e84e145952facd05588ba6c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a59d1548e951054aedc76a5a5a070711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d67e172c68e55dec08d5fa9c2f571712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c248dda253ad3e8ffd9daaf323d3cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7a47717c2ecfa6d320bc20e3bfa1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce8b6cab1e5923a3f567e7091f581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655a2c9d278bf734c18c83ec155512716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18f0496e3aa726c28c1a54c94ba47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a124ab1290109a64853b53302c1e31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d21b9c1ccf000e3fdeafe53b7cd567719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b40eb1c2f8a79adee7201ea8b15f21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651aacf33cf144cdc8ad022c165b5cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84b5af754c63d44106bb663af4e9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da19fdac3256c2ee7691573b444df0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a193ba1db4ff8df4b480afc12018f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5fa3abe16415060ad9da7030b7ecf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b232e96531eab22a22fb88eeef84c47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf40f96f5d5dac603247f4ed85890727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b2fddab408071897bb078455aea2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb7ae6f83d65ae0f19a939fb6de56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbfe01d568cf31020f05b8bed6997730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5e0b309ef42531bdb6f197ea127e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626186a820a93bb345eb59b1dd94dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da921c09435fd684ce1471f521094b37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fafb241a679d7b4bfd00bd01ac2c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81c1caea39fbb232402af16e526d38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394fed836d5b82704ed55e274f03e1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef8f2ef265c84978adf2752774149737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8357904a257bdf6da8d2ffb84cab30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696957a301aa0568e8abd0b6c87ba30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf34c822b3699e4ebe1e891d7b445740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc0f9586d24316f89310af94b0e06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a6b72c932fb29716fc3a6d3b50b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d1e391bde765f460b7f55ae923b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7616d4e674acc1f6ef6232e264db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7056b396338ad858598c32210bd774745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62a6c7bd8b1c92821f5922c39cf61a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243110eaa0d091936b12cf07e7d306ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a66af5d90e3b78db839ebb9b86bf4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044729afee81543ede7b05f596e1013749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03797492f1e9e7e07bb2d9a35f7860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84817e501d0421220f5f89451b35aeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245d0a8105cec9b903f987d2dd2938752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8e1c9f9199f67e557005de53eb92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7d005c85ce6253878590c8cbbf255754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a524e9864a79c7f257d52e7198a7af6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609be2b6bac0c38c0aa99fbfebc686756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194428edb10fe8398ba562f2acf33f73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d418a78b4d0ae17537de999734be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15e5262ae8dd0e905fc92beafbd4c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b055c315d3d009d2c47d6e6c09dee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964742229b7a5b2818cf96b1fdbcba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e5356725cb956083b5e7016cfeac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0d42bdd35e711fc81eb26bfd1fbbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e46052a38afbeeb703d08ad92375f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b8c2b94ed7f6c11fc384619cc3f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fc279dc5915ad8f0addf73c622e527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244337ae3a1666fdc50b7aac00a9270f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882adfaf71316581ccfb1f7ce91bb849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0656780e3d4c43bdb007e1abae35410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e9d8d2c9cfa446dc797ca84f591c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3209607b0bf2039c0921637e7ec6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e40f07948c3e573888fef5c95cb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7279c65b4804b8304dc1bb262cb54f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2d94d58d87b153473778bbcf371215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f7c1e5f408c4331b689a67943d8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774feb6d28ca2e2575b795a45a0bca1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ff4c3b4fd0e5f7a92735764906e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca7307ab0c7222921ca2eb09325e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd620a57aca864486443a47c84e2f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe86d2b31c1c59748c505ffcb12d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e446c7ee8aae86183a1bc4173efe222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e232953ab4c35cdb5740614650548d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb4e85a4fa89fdac540a10bb5a68da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac43c91c3c5fcf9215c5a91001d0e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d26c149c9a1364cf4eb644c7ce8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c252d2f19812e768473da399eff95f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207ffe3118575d93ec226bf4ed4e8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203a51dbaf70a956080c020eb940fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a3b211602b2ac3ce1ce7e28b3d40730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055590c2285e176f8065f5a316834d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a161abbd03f79ba9cd69009f1fe98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dac25c7e613fe54f583748bb4d4f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3eb0e7f72fa335b9c2b23f08a965a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f25a1c9e1f83bf25fa57863e3e6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988bd61bae8e12adda5e50164eb0bda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b6c3fb99f538fb8689b8c5f6c51837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1fb58005f11892e730de52407e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d906b16979fb002b5f5110d0ca6fae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141175bf7bee7cfbb88fffece5564f6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00a91cd3a1ba4ff33a0a34111761a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a52ca743e05f154a9cfa2b856ae4f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab72e4953acb565eb55934710125a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c8fe44ca7531a9eb349a76186d6b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566332f2612e121a9f60619a0dbfd7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5ee80ca1bf9f0a1060c5806bd354e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce6e802b8ec7c3d237ab06d524cb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251cfbe785abd66f76bb25e53849c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255b1154fb2d77e636d54c6d54a065749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d86becad486ca81df8f06fb49e53450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee3af59d1404332cafa5ab739903451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5c75e27da9ded34eeea4c6f3e6dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0acebe25e36c02f593bbdc36262d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be155200ceae3e4c5368d9a2288400d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5f203ae5d6d7296a286f6e9b52f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f7db25352f2e010cc71f4bc7f2f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632701144875774db0489439047403b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccea20757b47f9b030ea1349a487f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3386d7950ed9be86da57367405ee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40aa1c27922886d7b5f9a595ff84060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f355a25a30ccc22e11b9765b9a107961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f8f1a705fa6852320969af16f904362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dba2d47b75b3e3780cf2d2526290ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc1e03e415310e64a12e104a046b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea8b38dc8bf2cca929c1b1d60943565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d1b4314401fbf24db190c1d2cdd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d05e88dac6a28e9a82b9d9df84297a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde2c0558c00d045c7a155ade2685068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2795aa4cdb7d80ba4ccf75d490d1c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924acda29d1792495468f4bf7b50a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5219e057631ca06ad50c4873e0b1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b0a13ef5b1b438ed96c99d44c06a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68da9a05e0af8c26b540a64713450473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09021f4c8bc64b60f1add244e4ec6e1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c345fa94ad4b66ac9d3d5aea2f2c8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79277ba580c8b7c158fd4d6fb7c1a37d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a927d7fa216f3453f3b6c1b6c118577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcf82bba667d5f165e66aaf333221c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216e0a3d3dadd46af485af9dd05e7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cc52308ec958065a9c146ff3b56680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764df4ce46c241df8b6d12517497c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3435a55b72155013bfb449fd43d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd741e2023c31a6dccd2c1c22c591b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa28eeb331152296f436c91f8c660884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65c4d505e975d5f3c2adb68fb03cae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7eb52d454af6bf13d3d2bb9ec422186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7a49a9a668a131e5c0bef7f4b7ede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d1a6b30fd34390e20b8fc9293a1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff821ea119cfc181a44f762c2424889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30489b5fdebd64f3427bb2805754fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a695f4e1c1276ac2a725889cdbae6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5920e6709b172e499d6a45d06d93d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07783cc2c0f41bc64960177f1b620293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7c4121a629156dc95b217525575b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83272e4e9267cd6869c70d5efcd430a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41099fe15328e11e6be61e4957da3a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32e4e208552a851f8accf74a4381297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcef1470c85c8797c2de9251673460198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b02c97aabaa9b45be548176ab8d3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a75650356d4ffcb83090a1cf41edf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d4a14bb45a1be08db5bc14e1826cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7f141e48c9c43046ee5ad8802649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2926e32e119245a40fc8c860ce608a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd00fcaadf84187c6c10e11f15f75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8dc55d04c7cacdbdecd23f77727b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6101f9f93455b2d916012370b0d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befb164cc92ee30da091b3439d2ae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaf9e26202b7a15e5e9961c4c5e609108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc0d5523a3fd07cc4b0eeada0e7bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741082d12ba092e6f17bec2581a06034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d6c2b18891124b63999594b4b05c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9490464dc0c1b2307f8708f5c82af7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f23f96ca57a54f34b346315abb6f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1f709e5db14c2c3cef44ad9edf76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68c60168d95b60a981e86ad3bacc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e031bcd6fc877f0b8f46436b8706ddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b8865eee567a8eea933690e8eaa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd934dc649601802a1a798c1a1270069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b1d2a07d823ca7391b6120f6d53f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f010302bcdebf65685260e4200217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a44982df7f320f4301a52bb707843121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f47fa4a62fe7b22b8dd89784a2b79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca256b7be46ba3c67f6b0f0d6150a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237892fe8f27901db0c668f6afc2077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40627f91d9fd0be1b4feb8c9eed7c52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ec19ded454e6adf7ccc7c31b983f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1735a86353dd1876e51c51b855cddc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a51e332d83396c3c03b299a342d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030031d489ed354be25aff3f7c204db3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927f150ba9f2204208fcdc14a10278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec70828a0ccc1b9ab57fbe7d70e551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056d459855b9c2869972cf5e83318f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6c78100b18ccf46139b3638a9dbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d25bdbf1b6d79f6f029870e096d001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095db21a4f9a3a81332f67aa3584e17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d0cc4ee7bbb4cf81bf0ec9b2548d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2e3efd3fc0979bb748233abf6412137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68379cac656abda07d4f1fbb468c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47956a7b22a6387aede26edd7831509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc47fb7e4b0ee491f193808bdadf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bca8e6937252690c3b97a423819fa7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec584cdb772fe3a411c6971bd4581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33238a502575365adc48fe75e5d380143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc938702790d94c42e36c280fa136144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8c73029669ec39faea196c033464145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a237d9e8590947edca9f2028130f0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd65ed8cda8a9d38ce407d7afabf7ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bff70550dc8afa30de121ab41fcda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2868e0f7fa7c548f628b5ff22bfd59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c13d0e364c3e3d01ed0b975d7d28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f7580211dfc4c41a57392440dbb21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c00dd863fcc7de827875ce0ceaf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6306e6012523153b4fb00615de98b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f98fd15ba09de70767a8aee0eb1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccdba329ed74222e1c576bb5304d6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b5fc735b3a4464f7f4a3b51be0a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206494412da44bffdcfc04b4b888e2b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd761f661eab72774a408a841d25b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa5a74e3c0fd7ed2e61dad89a7616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628626885bd6f7022f94cee01baabbe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58082deb2b1e4627e57842d9a9ee5055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e7779752fe01d11c1f1167a6c9674162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a407368a7e28522bac2d5c05b2b19d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cbb6afa2dd550cf333e9b4420a350164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f2aabb1da08105ce06ee041bbba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6791f42faed9c459328d2f30190e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bad31a464b7e9ae56e5e2a2e3518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ecb2c1a68dba0ca1995d15d5045e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490adcd752a345e1e3d0c90cb2048bdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f8122cd7b1e10f621153f77d448c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a6fe63914c810b634fb1283ee295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2286239e0b3048ab84401350307170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d20db9d6bbe1cd818fb621c91d5f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc03e08a782024643db9927d96bccc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fafe2356c9f0f8eeff993d058d90a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb1c3b5ed88c9cda5acb4c390f0af5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a150974ada2a46e9c34c6cea4932d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277f399679c46ca3bb66dcbca5d11e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d552cf46836e5717e1c810aca4ab124179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b500ef92901a53709f3d5adf36da1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ead93a792f913b0844d332f1a6dd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5df540489e6ee46ea2b36fc28f03d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390e0fc25f9894b1d93f31eccf2fa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4304d8328f00a741b682d2030c256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60362eecd097f548b2956b2d5e4025d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf5fb04da0e150ea871a56d582a83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb23bd8384e68a257ea328a2bea83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148348cba993f1c624146e61c48f445188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4394998f192e9dacc2d6cecbeee293189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae987b500789364ef8e545bf67fce15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334980eb90e76aeb1abc45d8b9f89239191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704ae7a7d66f543696135954bbc60b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22a77eba147424c1f153b72375599193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f7073de005c234345e883d843f6ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472690671debbca7b2b72b17546d7e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b11597029782360388384b081b9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6482bafe2469474eb242398e9f35b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efeaf61c4c2f62832518aed754baae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15a961b0404f5c1ea17d4139fc3e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2788ad2a79ad4541dd7ea170ccf5b73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3791bd58e9543430ccc3e3553420201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373befccd84e7d05a8a25efe1e82c29b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b3d866145e7f28e127e64d59a6ef3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615053a7ff5d3d64c17fd9733cfbf16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44916f2511582cd6cca1febb3702428c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e74515d881fed8fde3d2980945f30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c133a44b1f8acdf95876ac49e369f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb657a95073ceacfab8c39583c00a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5253d1ba529e520dbb00c8a5be6494209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce62a94948e0aa5a71a80dfe976a34c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c6b6887c191aed03f7488c5e3869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfab0c4ef6af0ac9c863daf05af375212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74609a1377a91fd0f772d73e2faf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c1e9a812a4c449d2051a32a320125214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfaba61d07a511e3600c80ea79b2a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55c26025bb7546233280f9ee11cbf9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b50e7824fb4b83dd7c113f0ddcd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfe52c87f7f9e98350c2814a2eefc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f389920e1519451303ac582ceb8f6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd2570cc49fa65844920d7694b3d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86746b7cadd6cfbf19280fa6b72ada221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51e34e18ca0cac510a8254408020b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab7ceaa32e431ca93f91a49b2f74f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c9756e1f336f561ee52d393aaf58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ec66b8ba951a65d6ba385887311bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5d7b821728cee5eb06ef1e895b49c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f78564d19a0d838c84376b31c89df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ffb508596369440f0c6de9d2b9fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c8f8ef9dcca7af240f7efea26ce8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce118127926ab7d2824c3ee6aea4d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0fca302dd75b3dbae50e4ecca5925231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbfd639825fa057db991cec028b98c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac633a49a8479bbdacac4144a76b662233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df7c5682f6bcbbed24e1b1a1d733a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca228aa4d3c840e492c79c47885d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d4a82623fab1a68990f5deaf0ad47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9db78fd692808b0165b2cb53f5989237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b55f5469e6b72224aa898353ea309f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db11af89efd7af6f454956f6012921239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546bb4f30f95cb7dbd326134a34000240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13989c83bcd170fbed9f152b89f7a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c2bbbac532cba47123da05670c9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da359c6c8d65e84863df8428f221045b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373add511d71d3b6db6d2e3d1e04aa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d77bf54a06a5a9f92778647bcb439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451863cb7cebd3a252d3fb788f1213246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0123afe42dcc06587d559267ee37c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf8f0b46b4c45226365bd4b55caf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee955cfd7a596de0fd860fdc305a90f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177cf179a3bd85539d9dc720f88cde9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a118db8978144dc8c14856065450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcbf1eb6265734ca029d67c77e4c5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba08e6613f9cba28bc5609e8f02c633253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007cd618ab813274895e90f863b29d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e616be7ddb53b51069e462a21ec60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd32da6a009c2d994f4d6c036047f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55d5c447d1d80fd919dead02fa6d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8ab1c1d1f07f046421c456d481ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c0fb78810cc449a67210f987f319259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858a0a7d900d06803c0cfae4009642260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09ae2bf0e343963648439cd9033a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc2d891def91ff06dc2bd610faee41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd3ef1497efab68defea1f8daf42af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91fc883a6eac93f08dcc19d1a871c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729397bc5eacdb95a000c7853a353d24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095dac40b0bdad5a9d0b0cdec078a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b996bd09803470911722511ac95484267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cedffb0cd48b99360a35f3f894e16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb592ce323901864dc44fa41f1a5e4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f8faf0518997e7867fbb216815ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de222b4c46c84a70cb9605c840a3067271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89311d10ebff81b48178c5e7a53764272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd689724bdf35b201fb90c507303d561273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8c47b2c3e402588b803a5cd4459f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e48e14800837338ff6692c30d89cf7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19986c5f02b78b084742990b2fceb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526635b53fc96bd46717632c1e574cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50592eb3685d63641ddb134a317af5fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9056ee82a23e7376662bf59d037cf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22139a8dd021b3393c2e352c8d9b8caf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236b2602534232105530cdbeea9165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fc74fb5a95eab6f84f52a7312bfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7bd0864ccd55d59248ed148122524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e7d6e3c2e1e5986ae49e94c15424284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80418f731dcb17f7178f4aa19e6d4a41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a6a5bff4193de83715ed30f103d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3e1f94a5f49b3689f9e59dbe7a752287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9d141a0d9d46a756ee3debea2ac33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94550d85bb0e59f6aeed93caccd0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657512e1c32b697ed1e2eb9db8e5e69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f3fc3dbf8f328f054c94e354097a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13d9dfda763b2642fced7312eaab4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539d984701c06edf050cdf5714afaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5668e474d0067c7ea78679ded77d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ad11ed69ea7b9c82221fdd7881cf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752699dbeb85f2b02222f2d63d8fb5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa225abc239cf7f5d2b726e2060d4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d5ffbbdeeb2b185b8426cdc8706b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ecd39c1431185c6e108c858bd05c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf54f0bda17230878f1649b7a6054c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5750d85e93c2782ef557eda72e851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691ec4b6ce0e2868788e8ba26ee353302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bb2782f2516c58781a6715cb5f8df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b1d3b5e0c320beca7f3ba1c5c8bdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16776d3455c1915fd67798c8301b808305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08936b8594a6c848cf98bd378e30a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337249064bbc9a3bf1db4a0a4b8645d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf2da3a69d05991dedd3590e6320c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada2d16fd9d65e4fc08f7f6f9003135309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729775b08fd2b53fc21f7b0db4849db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b587ed99a7960969487e2c9cddf4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474c642d24e5d98d7028b5d72a2d79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174679d34750d6c2fe3862d46441be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608fdac76e306e85770bd246f1f7d65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaab0f04b825ae2a8b7aebd21a1079315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8d1305e9997539747e85811d2aed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb07c917312bb05c6184f7b137401c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b836ece90134e8c0ff5245813e53a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e463d5bbf88e8f89ce5f2ce081285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9cd52137acd0ee6dfd1ce5b62eaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f51503ed1e6d6684a8ac05fe9390321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4bd836de53d357af993f797a8a0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9cac17069557343ffa03135acfe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c82700ef4f5bb74432e9cc13cff42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825c81fd05f8012d649593805bf2ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03fed9acf6b88b22125b0ce02d81e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708403151f4f5e0500aa27ed36b2f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63e079f18413433682fe1faef5e13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16835bf47b91c47659cc6c68ec1c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2811d801acd54a4754f665fdc81dd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28773f3c558ae56a00a4beb4c68109331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4524a7b340816ed213531cb0c9abd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f49b2dd7378cbe960b7d4c69287a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3a4d163ce8e787377825df0883f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e51f3c2af67d6fb0a8ca93da811e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5f479bedf002264e9df5048f66302336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269c0d207b0708b290a7e3adb42a94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef7f20a3de0fde7a9e0ac46ea1c67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd902ffa31a93fb42314ad112a8f58d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e522789374672271cb712b09fee60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f8156b63a3491a5178a358b17341341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760ca29e7bc937ff1c4c971c6019fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e26dff0c45162056dfca68fc409f28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac648c589d6da197150833c59f53c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd49bb3f5720d7e541cf09ff1e2dac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa713e9c542863376a257143ad6cc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d593424c09846d60a5c2d41ee7868b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d64ffbaed3f0868bf26e92182aab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109125efedbb90783b7e2dc8ace5a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad5450f3b1da99a5478e92f15fe8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bbbffbc373cad73034084a71981d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf92be5a6c71438ec9a197eb532290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ade5d01b70607acbb30afbe5555f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40178111ad2411ae0b9a11e703fba8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d1d6d17c570303755e622045f9dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314398db3929c2f3b766610caee1ee5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4990863dfae16434d69aeb4bd8a46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87d894e4a4e6b1fdb45bf03975715358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b54887e9fef05ac45a3cf51f61c854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0913a7ff02e23ff4ffa81ea4414f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9805929a733b01c3b871f9f6a79e93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a35e2512b086a1cdcdd58aa64ba7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2814f3b7846dbe611e73a9d11c193bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756992661a0b24f7ad22552613f33ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770bf05bfc288635f46068fdd80bab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c98d0670298f347356f95a4faddec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cd8c800821c8cfe5ec4399c391670367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66e10b02901bfc73a128b385841d71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7d86afba1b3c46179f30a2888b13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822514417b24c3cdc42d3d117d8e0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc004debf34c51b510c99eab9879127371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb529fd85e382c12ebd3915218e89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2f30c2e2427439829a5d872dfba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc68d97054c23b46d760d8c444adb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238804341492090bdbf8a9b3962ff50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61640ef5500f01169b3aa3ef7a6a3cca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18813d6f41663e2b973eeaf24aac20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064c52ff98fca9b20255aaa57bb533378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad454befdc719c96efd9f6e665307387379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342070a08c29912491bca7af5a55c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ae83cd92c5175ae330e12238e4e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68e850f8f45fc33fe287067c18e0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428544ae9ca1e0fa2fb9048a0975f91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe66e12692e66fd8208f4e59997df3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6c3d9b4180d82e70929db03ebfd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad08b184f91fcb4b35430cee8ac055386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7698ae3019b1ea80121d46735cec4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ec430fe35e9224f74392f14ad757388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca156524be0c048e0196e2959dc23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776038247f2473a8dc5988fdf60fe159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f7f7f6af9b36476e3e9df2cd3fb14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf301e117583e51ca86fb48f4f05dbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bf7069b886668fade84d133437d6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519612abe25cd87bc98715d51f9539394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82d1811d56933f9492d916b85940a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fc58b16fed26cba0556dc5b2690e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f08d6a7aec89332a31c6cc98f88e3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6391aa496aaa41d76f6cd0fda210398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eae09e2317e60c27195a7a54edbf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad851285579e4b768c54113f8299bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a9f044668da6d9eae3206761fbfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e8bbc8ef0dc36544aae373a23f68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2dc5ccf6add03ed4ffc6d98f17ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424625a0b69048721d29b7f4337c17c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164361da11434271e5c3291e6b13499405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a859f139b41c90edd11dec2f6581a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd47fde2ffc7e94fa1e77335a6793b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f3c7a2c778ecb33ce891232e2ffc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc3dcaffe84ff368cacf3b01d43cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caab5fde29842d5baefa865ed52b55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa67e0ef0759e2400b7f0f11bd678411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429325af0431b00668843f4db0181f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b109df16fedfabff4258fe29116750413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3b35b88efb1fa1c982d8ec454be4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853767da4c4b29409b87dbeb1f7b8d67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702540e98bb3a8d693d5d709abc6c35d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c102358b9597b66f26a947a070ba66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ac75093fc3bdef1f1def94934e1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469bb5d6022df1cbeadf737309b8d1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45fde55d5fe72334516afeb1310e6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530ace325164be77caee58fef3cf4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dbb7f211a79b894572c9810480f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12d8403437d3e915f9880c878449f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886821feea777fba6e89ec290835e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd177cbfa2656ae507b3e1bd088159425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5220e967ee292dff1c622e58eb3664426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900589a5d58486e41a757529e9d05e8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754921e987c5fbe1ffc2ca1cff7d7fbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82becfbdf151765f0a888915f49f2de2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d5e5523920b13221c9ac9c44d1966430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28f97086120adc6a2794d8685416e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2362a3d644dde32f214467c4ce82c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb4c9ef0273552134fbeaf746a0b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d291c3ece25479f8f4163f4c8d39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49fb8c24a46e85219d8598065dbdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb8f615c35bbfdb0e2d097878d04a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c21c5764aa5823397b26adf5ee85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51377954d2d96cd76857893380ae163d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791bc3ba09722891905cc429f9f4ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb84b5d1659da8e045cb5a458627498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4750ad7acde99e9b24a1f3481c195f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76eace3101fe9bed60df48cd5fdbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7a5781589b2b50c36c1745b3e29f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e8c6bc3f4c6ea2c79145beed13b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96844559e7d87df223529c0206519445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb6cba0cb9884ba55c4c34356a87f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40881f3ac07b2badd476e4f792f6399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88b73a01add7bbca64352ed9a5fd1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0254560b5d88ef2afa0943729511dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa2455942341ecc7a6cd0b425a7d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82732899326d28c22b0e0d0405be29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5269fb69674a78fda8ec6e8947ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158626606f14ac66772cc6a0c4badf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370cf8c94098e834ac178131295f21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7e2d102fba4767f946eb7879abe2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe14d4e1c92198e3a6c72d359564b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19531ec3b9ea2569f5360b312b5ab8cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8f49500a78434d118f43bb049e0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84d9212c15fd2939dad9d95f16905459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b6820607f78744954fb7c9ad9a5d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6139c6fc3d254d468cd490769c3cccc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21e4e433707e87b47b80805999c2dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee9034389a89d03af647836274df8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84414040480f328cd9f79e135688a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a91f9f558686f6b3970a3dbbe1e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36aa2bdf2b43b8d5e0f880170278f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9846b56b56423459d70c3967db348f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee300f0990737d1408f5ac8330c6556468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d8598487de7a10baeb6c08ccff26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fea2cadb5ad9d53a9e913f358146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc5fd373d849d59683421ceb3194a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4dff6a437417394844865931b08a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ac682dd6025fb7fa82f0d9cdbd22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e6bad186d3617a428c167ed2172f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8d3e1eecae313745c943ca76959c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d82a87f1e9f0c3c236b063620059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fb138e27c5df676bed371bbbebe27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc0cf8ead987d90dc2212aa6fc5f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a4fcebaa8e0e140fc3c6ebf49f65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ff5e311dbc5e0ee35f6efa8dff5e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079ef84056127cbc1104bf3f5f3706481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20957caec257e2cf4e410a5f0b9b764482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e50e9999b8211d989e859a0ed170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e0a6abbb6189255167197c201c275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe897fbe7056d5851238467d9ed383b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d209e8a83538600d96d15c9b276e90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e415a746b3a19bdfd21074825958b3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628705bb06e9446fe6412f2251e2370488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df11335e78270b6464a11936d4adf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c636a819c40457f88e4ef7e7185a8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a8be49fc040a29211ce8383d367c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde444654fb50ba9c950e280cf1bd020492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a243f10947d5508fa5b7da6aaa2e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482477dc4567757a7904156e3b2371494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc36fa7a6b27d91c161cbc88d0bf5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c438a5c414f0813bbc5c1379b94f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fea79a44a333b0b9f4e23c6dcfa77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8786620ce32cf5e0e25d3cf597ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23b441f31c0a6bf99a12fb766be60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90955fc6f217615d9f205c44882e52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf271662ada62720eb25bab70e7f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ab608bc6dcbecd4e2d38f4909047502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37d624ac63004109fc24addd34bff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9252ae5cd5a72493f4afc6d434a914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a029d96e2853027c35c6faba71e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6143f52611c10951a4895fe3bd523a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93a3ac3ece93128c5705cd3dad224507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579738ff5c2397330ed3eabafde86a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3737d408c4d88d25c31faf0e8663f4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb39114a9550562e84a434019ef6634510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a34f4ccc2a62982350d83b4445a94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134167be3a5d8f344053a5fa94d2c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0f13fd9f1b6246a29c4b6ec584b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fd97569df4a3544c0df06cbaf9b33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453bd1a3ff81bf3623607dc6c3c23d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f5b96e9aef7f31305cb82f8d8ecb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45a32738222b7fb4ca49310841654517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e43716227bdae35216104ce7b8d675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a5b12f247477b86ca4b66a17768c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497420e08244dbef0671d08896788a41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc0c0498c54b9519d14189be80e377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbece27b4f0a5522a1d317a1a0f42f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e854e62a9cbe670436504cc8c7229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4dd9e9f9668af38b8ecb33f91526d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f43ca96b1c144099fa67161eb7f153525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2076fa78e48cfc323f307c38c517e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87b9ea0823a8f51a55f8dbd751e5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb69268b3adb50ee24cba3d9cd2f7c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d82b471ea9dd22b30f08bb65b5a93d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281bbca62820d347a47366b7c5af0d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e8fdc30e689126791fa54c66f2a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c61028a6706035be694215849d9d10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e372bfdf6597bbe104b2f88b413c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ef85d3536e2986b32779fe8118bcf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a77bdf73602905487c1838975bdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95eb57c10733f44fd6dc717e533d59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca802be74cacebb1a2d984b6c8ab3d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7997e551a10ac2582a85fdd5b77e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f990445d6a8b566cac9b870251382c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1926a63cb41a6979bb9418da4dd768540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef73469895b56421ee2ae88d380d65f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73214bbcc212ab871c72a14456b231542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b410f692d471d88faf1ff753d895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554a7b13e7aa9443ea29f2cc69c337544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084cc61b09e742f969965b8aac6275f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a8cc570f51d33bf84ef0b0bdb1d71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb14455b0d40a1510436f016e16360547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a2b17fbaf6344322742fa3749713b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8d93268076914559ec41138c6ab8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66d8a4eb957932ca7592eb407471e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc61600d4eb86dbd803194a2430b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29933433c65366784372b3ea3566d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc946464039c1bf3d302fd4cfc41c07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f65504c8f6b26d79a7eec4e817bb75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e9e6547dd195e8ae3553021ee20c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3d74ae8c1251448ef5d889269162556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb187407fc58a605b89f283effb4798557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165305a0e33123e517175d39e42282558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82c3db57d55c3503c535ac983f3b50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447cfd0e5f560d7fdaa22d67373f7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce0d6f83f2ec97bd2b2910c07b250e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0b4982af153fe04be7ae4c6aa3f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09e89f1ff067c0bdd0b3b20152a2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8cf69fbabe9f0f758f6f0461ebd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c9261d8438c24cd55edb9c2b0800a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228244c79c6e1315e9374ddb5a484c04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ce243149c94bc6a77bbfeefc767f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca821aaabdc6d65d699c6d6b3521ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10685d07b7c9e1f417737f58db2ebf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f58852979e38c10b06992f362ab45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb5233992d1b50fb5b6d94a1c82ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0abb7bf19ad40f01a4b7e0e5a3818572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba2067116a5db58e8fb6e84c193c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc7b3d9d8a04110ffead3c0c66f7c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721bb8de11f6eb18e7ce8c6c30caa46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eacff575ffba04447cfc8ec62c833d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822ac13f0f42e6169edf624fc028e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9cd42bde2e5845abab88efe9936e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377a7207570d897313dc4f2a4b95863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e268cd38faef774fa34a689dc4c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e2f8196c8aafc519c9ab284bb6da9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ac073fb136638838902618ffc85c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129034506b349397d101f0d990a5b77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef86542eaff759a9a91227788ffe8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7470ac6bf5a595c96141bdd852fdb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62747b0e86f98c594d7c218892c9a83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1078cc419921a91ae8310dd8f43e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89a72a9cfe5ba7c308adcb45b8ac3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac143a453a166164bfdb7c8dcc734af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880c36403ee1fc445928a4ea5756754590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb92ac42b6771818906aa9d3a96b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36007cc0ac407be76885f06355cccf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139fcd725c6e7c63d5ce9312943df99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145ff749ca8fdeb56d2f926ce7441dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a849671af640869f04a1e4de8adb9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e99f9a3433b8001bba5901e08523596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46c6d69fcba46f3a502119991a730597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57b9dc783c18f033733d9980c9875598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb6e3cbe3b4d5677c696512eb6e86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7083580b5d1fbfa052d2215d1208600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cb22b8084c1b252281e090043455601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677a84b7867e7d92659379495e527e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f06154e37382a48118d8d8da5701603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0ec2c73ca799a8bb064381f39ebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650fede48d0d7d6d836cf3bb8bc621605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1238aa167112755cfd211ebacbe392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ca96726ca1624da4b10bebb4ca2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2486bf4f8e176f1f4a47ab68f5845608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e81356b2cd5221039b033bc2318b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec966c2885800fbf69d9f1fed3b155610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41fa83236a31356998ca93be9d7bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979386a0fe1ecb4e5e49db7493ea580612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d149769df3278a2da03031b2c9a98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c171713e3d5e84b182a92be24410614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cebb64d083766a4ff257b7c5eddea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b6b01716da0fa01b35793f1cdb07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110f9fa3dfab658d8c79b4479cf792617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381a8ca602bdc513f945dd0b003ac5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c945ce3148429708da202b4f4598297619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735149e353a469f53f5e995c989e81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a5c327c3530638c371ec2a85a648621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92db7dd4ca90d44e58aa1fbbb7af08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488a3a154a78d5e95a0810f47b1afe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4236a842e4fc0eb17e56cb50e8240c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3588ad8e1794e6bd35ff231f47bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d814991fe7e6ca78679c6b475ff5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600268fd55ed91d26531184b8077c70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a6eccc19397755eaaa931593a9e3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032390e9dfefe87fca63d9fb87cf231629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f1e278540addadc0214c3d523751f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a660d4ebb6bcc9d6846b3dfeda8136631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9c9d0a59eeb5b1424a7331dc33f78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa17a4497851b9b145c5e25503cb3a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aae7ab6566b342837281ca776b56e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bb0e264a49779bde958f1ec73adb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663243839b061d0056a8b362950477a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcb4aa05b179cd991e86672d56e38f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c55a6d2f35c00337550c55ef5ab463638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8bff0293ee4ec15185106bf82645639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87a3b45ad8d71c083bb25a860e69f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f8b6da251ad271cafca3b3597c5ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7cdc4517ebc308f934432e9b147d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f242062481112e8e29c1a1f04f3f4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af8b56f65c367b9c22b40a8dd2408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b95d3c4d7e18abad7396605df6955645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0316f94aca2fbaedab9bc68c4b5562646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e514ce538a13130736b39e784492c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987acc45f6ca45da4b3ace36a1b699648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b2982fbaa6907e7faad4d2752019c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be19ddc21358022df2f4bdf88e23fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49208e9eec220ab62bf92969b38d9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79447cbefadfec9404d7d4c24f9c10e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607cefb8ab3fea52930fdd44412d7a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae80a7242ff68a65b016cc249f5af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b6f8940493b340f6837873c29313655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec45f573fb27951b395326edc2dc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064445757992fe77f315a734f4cc36f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d318e6616a00db03cb32dc7a9bc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2df3ddc5bda4b424992b3fce225e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884586a198544ed577535435e30b4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de645e8f0b5194cecfebfcee449877661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb7a88adbebadbc6647c441b9962fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b43e2692fc1872a7bcd9057cd932663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea933781a21fe7d9ff641e03913b759664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93297423e7f911e82e166861463e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0388aef7369f72953f289e94acdd1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60ece3511cfcaaa1ba9ec2e9a59db1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de0dc6cea2512f54085e86e3f03d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704448eb290293da9178e1bb363e5a69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc156d19f1e174b4db7a7598f8f1018670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308339f4eb5f57bc9222e092b88b168671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35a7751fd69ad5c48edd12159b6dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8b5decb6cbce5dc475bf0f3e2d1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d5c265b4e4a01f1410b38cfb99589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ccf313cd2e7ef9cba94e56e7614f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10b00ebbe67d60ee4024b6e9eadc85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd477e39026514957f96cd771f8c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547aa26cfe6e5df3582726ef5b9ab4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f1aeb6ab6cd710c0b4cb6f77eb40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7604986ce0b28b169e5515ae9234b79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9bc16391c7670197f8e827756627f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab290982e917aa4b766b61aabfbdf8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d1c21f18463be2c0772815a98b78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438786daf7f07d7ade361829231f61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e3a2b4544f32c69786b062414a27a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312234941cc2f00218a8c674250218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956573c4572ee00d333c1a86addf2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5af51d00495f8208078063a050ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb752803aad6559c5f7e92d1b6d1886689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e3153e9b2e83a896dc04219162cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bffb0b5b0435b99d2f9310630b8db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097cbdc171d0dbb532bd00f84c52c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1fcf4b9f535112336022de118f583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10421af8d51b1df05e9b53d90fdb127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e21e1edf2d163800aee190772d29aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9f4f55bc4726cde8bd3eefbf0b050696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaf4e70f6dbeda2f0d3e819243c325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db8b4668bc9afd7b55765728fbc27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fae91334f76d91da64d88669b4e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d74311cd41443535ebb6c2573b01f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c746d0d2fb3f0b4ba7d01da991e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99947a1892beef45389efb2509d0589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ba0f13c19acbf201d22450e53126703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f72bc322ef55f9fa5b4e8c6087ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b053f83049bd8daa00f1a159d3104705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5af7f6b3b73c64c8a091e79bb67a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a5009874db098c900335da9e54dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fe89e1b812aed36809f1bfb918173708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dbc2b68152b0136e273afdff56b38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6d7890802a40dadcde4532fa6308710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc374464dae08f01cae3a590b5973173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27277035aeba77f009cc67c45fabdcb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eee77ca895902c47044939e5795ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d0d695378aeb6b226b18df388999714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef957f7541b7ba04ce8347fc4b08b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa188fd69371e4071c770103891ad2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48318e9e9970281d678862e69b2cd427717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e390826e5da42cc0259f61432f7cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a30d0d8b448d110d4f91ac6532dac3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f5781dc4ba35af015ec9fd86e924720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3767b76ae9945f0b584590cdc8bdb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c4fd05bbd57152c701b1659b0892722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff011a6b519f2bf0c14c13adb508ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c45d960ae4ecee56288dfb9606daed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7072b594fcaec32ee54dca6d9442ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04381808739642e01bbd685c20b36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75979d479ca02920a1d3dccbcc3486727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88215c60cc1f72799d7bafe7ef9d13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199541e51964c440a22023c8ebe6ada5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82532851aad5da4a0bbe62bcc571a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5d2b88e1575da7b8997d5922e2e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129524a5a26d58b741011ef1d6f648732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783027fdc745b25ab56c72a8ebe3f18c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58bb905d21beed177d5a4dd903092734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236e16d857c321b88c49d3ec7225524735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21648a41d7e432062045c2d7b1f09cac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bdb0ef6087ea99245880c5904945b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c62e06807d0e86844ce3df0dff55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b601f3e3bf48a17dd79b988ade103739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd87f324e402cef8d56c30e8794aee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f63580ae284efb2cf0f69f5bb2dc89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cbd47f6e8d4e33215de08c7c76821742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1753aad983249b3386bb554e597a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33270b6b9eb001c5ad4b3bf4d6fee5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c424adbaa106c910ddc0e703cb146745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4027b7856d087d2eecb75999416b82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb0e2a0a4c1b67deac03127223a81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace88ceb688a94050f9b1ccd9dc37af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd14f4418d7ab9e66ab338a4fb4cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85a0461da611342ac6eb5b55f5e31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174e9f9b5a3051a21a3b011c12aee5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b1e43b7ac8c8242fe405ab7d8ac9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c44dd7959a30ab108c28e82585af1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054258cbd6e595297491be32ba935766754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4086fe6719428c5bdf33c5f93122a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549c95520cdc4b0a9df091fbe81e67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2372bfd4aead76d01e66696bee48ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb90629c0544a2723eef161d524005758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e7ae45fb2ba56fba98370e86de94759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>