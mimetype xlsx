--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb32a30ad87a171f56f4079750520b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280720dabb9c14c8ec14ea155efa7012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f5a4d282db2569d23a60a26476233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890569a9d29894f36704c4b2ab4e5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a1a5831c38912e10ce2e228cbfbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e014d3a14d7e7a20a0b39b40601fef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57d1efb8c0594be70e343f5b5658c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff61deae391d1fcda868da97a8d1e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b93e778652218f49188683eff1bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb09445b9b28dd293b6dec4db5403610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6575b86891106c4e2edc138246a00811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687895a9d0a0b366fc0c73147ee1706512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee73f14068ef67d4d97a2fec34acc7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3ced17bef58ba5625983ce3b86cd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee9452470c9c32007d762c3fe4cb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e0f5bb26ac4070f739603cea2654316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d4300a86cc0caa6e8c48f8dff1a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e01db1daeb0da50127a6735e574418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1054a75d9a614d857a520d22e5d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed46a544d7080165ff54fb1fe1066520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714f2c62f2e17d26f78aeb2d58bbd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500033a78491ddcc08798f0bfba2f35822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba8c42356ad427a916960a5bf4a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f541e8443df107c71ced60406838fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678da89506c0691c410fea2a02ed6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554dc37193f24130e5685d8d9d6bfa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b986bae5f26664d4117a712dede604127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a339ae70146077da6f3cc63ddffca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed7b1d1ff28406f13235fc8e0573929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3d058a2dfffcdd907d6a5060d11330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d8f0be210819e670304a2efffaae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587282da152db1a9f1046617ad136fa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd4f06111a226bf831ed4bce65e2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1bcaf9b1eb25a16600ad473c11bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881455b0da596e8d794cbb4ef9c6720f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dfdf08e0b4bd15d9fd7ee24dc3e1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77343236d8998b4d9311c01cca05e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bab08f6713c251693c47e05bd740c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333bab686b4e99ef4be0c2c4f7eaa539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b52857424f7924e4ccf658e4a04b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5811e72286e92c7f6754729d945a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1923db153d8a99ba52b4f2ae35fcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104a52f426eb1da958e15cbc1b152d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed15473aa0de3f2ef8075ff6182d8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33f8cdae2bfaed56820457905fc3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a722c900847b145c7809eb3080ad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5e94fb00689a7ba5e65d7a28f41d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51a6d5762da54ea093718018b8d9e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688571ac186929d391e7c1f7d0ec22b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44114cf475a0cdd36b020fd835d86b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45bf29c0e0822cd23a07400840d4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7b9cdc5655a57469f0e2bba36b1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26475ee7980700cb43066568650e1da953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703756ab2d004fdc8660130557b2c48a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b5d1a8c13969ae6a25390c74223555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e81df063ece512e6b81bf73c7c1a3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea4d8f494987a50437898429a9889d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0f3d7e4223e01a47048b268566c5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d332846cabe2b3623c43e18bbf1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa3966ea8fb0864cd82fc6bec7d49960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c6ff1e267e86584ec1ca98a3a35b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6267d0a9fde83d0a450c7a53f19657b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50367051dbf7306c7cc53ea2239eeac163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057b8ed3f0bf3e4eeba7d2e347498564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcaad12a0e4161d147266bfac342765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16b623e46e9792d2fb09acf508298d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbed5a4fb829ccffd82c878606a11367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9005cacb34a28a80a92938d48beb2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb1c88e13fa57055f227d915fb7a6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92ee90d8b51cb0381fc0a642ee4e0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55602fa2c7daba290c520e47ada7a15e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c00cee9629d85fe9ae16102e8a4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a9402d67daa48a22a82840664374173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb968238f9475c46263c805b51fedc5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6bd13100f3215e244b17f33da1a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f030a6db20b7b0c265ef5f7c7aeaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c163cd177d280e37100dfe3e3149a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedded6baff3dd2b0ad187757a1874078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5465208c4b904d180ef3e932faeaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de3c2a691a72d77c8611ec1a708ddc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc80b40c7ddcf2fa4ff30a5aec32281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e113cf3f2bc936e4e017d1d2073f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de18e99944da282656002b8b7eecb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf51a895907b7b222643a5d3592b9a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaabd3186990ae47bfc69890880fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9eb0251a1c73e6da354ae86a3122686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c4eb6815f651d754297da9e3e1c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bf9ba859b20fb79b3a20260af1a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b08fc7e9f40fabfcac6e107d306589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac10fac3acce1d5bc1b5737578bfa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c999442f41a6fb5169c65611f1d5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b407bfd5a90f352c7012d48203b0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f16438e0f23266c12ccb2faa9db2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44695b7d568d7c44f36f6d485aed494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee802ef5fbc44371ba1833028f9ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426ee7b235fe392f1344992db1031496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504901ac8212d8559b42c22f09da60d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74460d848dcdc0a3374875385475706298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200608a38eed04bd3deb437f51ccc47e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ec77a932e7bf68861b4ed557f182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1b766576aff0f41b8fce21d28601101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528f943d2ed7e7e3a3a3aad1586d9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523461aa2c6dd5455e87d384c2b6ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc5794b2b90bc1108bdec6627261a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731d5192ec755347b83d622371c38b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18c4cf15170e1198f4617117bb4f22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5ec61dc59c027975f1f0a83e7aa6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7660b9a694268a87570b128fbe2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4bade65a5c1359c7846137b4f251d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab5db67e0c574fe8ae3859a27025cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e67120788220060887a9199d2bab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea064d8d77ea489aab8253d9b217610112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ceb3b459725d5a7eae98baae6d211113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab5a2b46663e0f5d3f1863d936f46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c39d7b18cfc7430d34842f9165799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f6b7d599c0f9980c07fe015fa184c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e24f2341dc539785ee82ae5573f83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9026f7b41ec9394bc8d70025b0017e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40307e4484c52704b97eb32599a9236a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdf0d9ccce78a99482e01f1d620bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9597eb218d40b75434bea4fa9e094121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2e1a6c5615c6ef4dcdb40d504d32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9234eece04d4dbc2423ebe012d7f6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededda0685618122e16b66cb280f6f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6bc4464aafe45faad97e1fbf02a10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c32fd6b639635b5f8c82995e7cc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31af8e48a9a5ed50a5a8cb2f1db18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d893930a71a4571e9d8f29dd319a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f513e30c3d9ea012d535dd8deafc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319cc2a710e58d0fb3f02d74b6bb5b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a527a461483e7e4d8eefda73af501131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449802e5eeb633a106ed3e670b641e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc17393cf928cd5c53252e7dc232a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d4a23adf1dd96b6db592d20120c69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef150b46b18182b9650b5634c714f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9042d71065282b2fa1b592f56492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd72723908483e91b073c0141a15a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac6b879ea7475bc18acd525ea661e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212aa5e08031588525ca786ae59e98f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2041f02907361d7d5f607632aec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daed88081fc14ba75682660b67dcfd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496ed95d9b2ac8f42cb2a8c4575e945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3060388145cdb8f1d82d010cf5b3fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b42fc6509dcf85bdb864b9e940e37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83045997aa29770391d2b420e7884a8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8605504f0593b80c48bded5c09e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aac3a85fe455bde7e673746be1edd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9c25b6fafeb5f154e02bf9bfd730d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ca3f9f7742a89e152a6b8fc036ac3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d07a4a7e467c95e9db89ae717f3298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5db4da5542e7f3f617269970c2c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88362340ec261dbcdc14aeaa235efe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d25cb016724173a3e9b3557f0df0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526204045e7cb6295d49538d58d55fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17d9548e0b5cc733c5cc1a83c326b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096658ff4f43094351a8614da479052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c930df879ff1e71e09ebe3f0bc01c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460744779b75a107b51a16b128f7a2c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7a1499f86f65a17f4b10230858f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1e0a4e63282b7ea01efd2985a0b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d971796f5608affa0c55f0eec1fd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312dfa1f46ed9ca45031b8bfa41c8b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51284eba2f71fb1f751c9f75fe999cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a660a39c934268517466c81c07223d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de006a36fd076cdf302c04fa00b4af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01dd93defc5eed98d71a794ee6bab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ee51cb43dde510f4eba0fcac202e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c50eafa707bbc606c2862de5cf6c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c5c7060452562b9de2e81ec28596169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cc18811a3c14c1c74fe0035f07098170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a0a89b253a2d11b3b2c0fca66b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b81ed12e8b8e98bfed5c6340009bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1daf95337f2aaaed2cbda26a57231173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b8b5167e2434906777f8d7a780c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bde4594caccada7cf8b3f5509afccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec688d1b8ece12cfdc23583e405b093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a7b26dcfcd91760055676a146145e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0703baf2e6537d1693d81822a51782178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c03feabd2165d2893569a1d3e59ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471eae2ff8a26666f2aa2c0bf5c33cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d82bbcc17eff24584258e1ba29897181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b3f7c18d93a3b003d00558aaf1ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c84f7bc563ef52b88bbda28c3726c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0c1db60a0a29f8b9203cfa0d68b4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090615097b2601f04fddd49383d238185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456444d4fa21c8827cf34b94b4f37861186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb48ba3e367b3412293840e97ea9ae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9c3a1cb2ac576a2cdf95e9414db2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ab7cb60d9754ac8a20fe760edd74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b3d6e3d1ccbd6e8c2a56270e541e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74448a7df0e5640673e3ba282c110d11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8b2e7f961d9d5f893d5712d5ee32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e5b784aa2458a5e635141f182c98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f15bc3bb026dbb71bca7c47841d2c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554315a94b679930a76d5ddc84c173b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a5141ec20ac18bcfb5f37c978b60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1855199245ffa2a9cda4cce25a143197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72307cc71ce7df8faa7c6443488f084198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b109fe95383702e5c0aa9783227945199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597cb01a7eb70d5813e3a64c55116dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eab2f5aa9c1e006a7a1ddfb11ef10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d507af31dc6dcfbe9235f1c5f4a58a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc72bd5e7f60e9037f133a150c74f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf341a082c554827a1af9b9890b1d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572e33d3b0531214702f58acde653b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4c793dfbfa6eaf8ab723f4c12d557206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e918c24312a6103b5d72d6fe470aa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1aac4df1a26bcc562c2ffb274095208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580a664d0cbd17eaf16beb92c7d1a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc5ec1008a72f1458ec5c6eb096c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecde96a8e781513420e63aea4a22fdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f8cb17d6f8f646f12d0d70ce5f52c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ff8ead893b736a8985f7b8a89ae4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af21a909a1a9e61308fd1c2ade837e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67e70fba403cb05d9717cc049c585c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fe1dca2881a76993518278251bb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ee937b2ccbb92563623fa6e5dabf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e07b966cec8b772a6c7d324b57cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ff25dc6c223c01f733c2bed5cfd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69820e6623bb78d5ac4fa2dee330603220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d8c81377de33b327f95002776ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e0501f43220f861904edc45e88a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310072d1e4ecf7aba01852720627a32e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eae962c27867a061ff983d6a4dd5a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6d84bf002de93536e1b269a23f84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6426109b3b9ffc3d8317f49c67564226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c59eb0a554162e22aad552223024227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50001554da0e0e81edd3b3e37407d12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1c606da960ab474423b0da383ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a05e28b0c489d08e0863d277d4605230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b820e2ac89caf20b55bc58ec9845505231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a671a59536809c621b2c8c627eaf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885a519cc2dda2c81e9e1de47e1534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189e9a953da0e168168915a0cf21cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26fcbdd39ef8e601bdf0f54225b0ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4803a9ae7bcd6c8c902e2eca1c89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af21b6ad1dd7ea7948b73e62b5e3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d129edb5cd459c107a873f1e612b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629d9ac8942478bbc7b2f6a58d35f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53f355bc89a880176399745769e573240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400729d8543fc71c15e8e1c284212304241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca0244cab530f8bbf5aafcf15f6a29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7237b2e684f31c9aca271f73d07d1ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3951db12f05a53df4255a4a8ffbb752244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31730600aa9b73762059c1b60fac626245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eb8942ffba77dc3f1f0b55f50f369246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11703df32cbc2e84f6e0741c3109f826247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204caafbf45ce33900ba0822092252b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261c195e6569c7e1c2e5b2a21c79e6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff4a1680ec9281845bf088c5b1ceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d146138e88645be12856bfd724734251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543761ce752f73e4e56502c4fdc00f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb3c8d36a925c522d26507c886b7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131c9d77b0cc8fedfe17df78e45ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371671e7951b88bead2aef0b93588c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e8dee2d0845396f4077d0831d7b9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe8cfbcc8c988d50d345312f7c86a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa263b96628f51fd7d75bc408b1b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf2993eb2faeb3b7c3f7049ac3b9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e660302aeb20a5e3cce832e4c18874260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf85891538c3818170859f34c5f54c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0e73d9f46cb13d7237d50c290e3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e089710a904a593124fb44b4cf1499263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738e9ffb1f082d427312d93b1d71cc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00139f9c23537a9de79334acded06096265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3872818867f34050d953d6014c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acad261a54214457aa8a6650f1687a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54bf7a748185903eb1a1f268d3340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a715722a403aea5f10cf1848ca8a9b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cff2f51fd981b272c818badaa07fe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaa69a4e0a787d8dd9f48ad53b9d90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e37115a5b4b31e29dfe080fc3792272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4151b9dafb1a016309605fc83ffc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d43833f28f9c32ec8b44dd0407a97c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b484990789ccc100196153f36874956275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e37667d98c9c6baef4bf14ca87dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f424a849ac7bbb57afefdb8778f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e3679bd2d8830942566cfae7c2bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb42cf452b1d69e04ab54d3d0fd6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b58a82fe8a6672e5d86c726198cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da83cad707aad0e85cba1ea2a71bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2da01461829d4cb73a9f74d0bd1a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fc23d9fa5b11524cdd11163d540dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06aea621f36674d911fd252252e072284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231503dfb38278fe8cd78028387f11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d48cd0f6622ad22636139d3da0881286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e465fa4021750b8be1062ce80136ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ae95a00b7447d12cccf2c812f432288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf904b3b75a0b934b1d3d59289ec394289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c12ae31de85470eb514103815620c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f08222bbc4543680d3c571e5ac94d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84313f9c1e82782f18cbea07f338c320292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3febd06965f17f0c44c61aac600504293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95251eada55a0f3f9c37e083f2725077294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652b1b9cee10db866c1e1f3f404bf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15935f4315c49e1bec625cbeeda82cd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd345b715918a782e735e5ccc71f204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aeb9052185317d56213c080c1303f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007e7957ab4b78c7e55287ad788e9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3f9f30c79a37d609c27978f3cd8f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e1b7ee3bcf8bb8708b842602e72d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afe3a5cd88c2e8fc0943d8a312cc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a493ad1d4a38a381b44ff3efde8de8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26438648f9be1afffb845dd308ba63b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab54a329aca3e1e2de6e0ba0da103305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b8a035e22c3a39d8eaedb7ca0910306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f42c04b29647e0681c01b38fd9dbe4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a456cac6becf07f0a589598a4710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252fa88580b704dedb4e823d585be5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ffbc0e966a89dbb00fcffc76d0ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889dc85f41641cc2982e314613bd3f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8af6a52d06eb4767a608ef17ba29a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e00055f9677c24cb18b19b1508a35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd7b2345c95308d2d76dc2485258c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477c3ae9fe3860078bec0052a7e82a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066913574f8a326aa534dad4bd663c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a3cf55d8666b78ea0ec10c145d10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239b81e2bbfc4a6385f954a0b0d589318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e7482d3690af90046254d00a6bfd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c0d7c5bf1fecb62c19ee5d979f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f9f9351eb577fef7f4c5a2d4ede2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e8ef7a07ea6e5e27b83d97713535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b9d822ebc50a421bbabdb4b7d4154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a77da7f1a7feebadb4c4ef4e01159324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047ac71da540184e726c177dffb7cb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e5b65c030477e1e3dab0092166e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fceba3f1c891b637ff2aed2d3f6da6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0153cc4297322622527af5e2ac1076328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d32ef0880dcc55d0ea5c9cb42a631329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fa00146b94c222de087def3028a71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489494dfc8895cfedcb4275e01c7c50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb4c0d1081e5b67cf69695ff4da74f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead3600fc270c7254d1e5c7f6e919c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f4eac832959e0cf7643d59c65b26d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5cd8eafb8fb61b81023a7cef2fb42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f02351fce2edb6a2f96169c0ef27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d81cbd2fc874beb77d48a60e4fb185337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888a3f14f79c410cb209b4e41c7200338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026b174494167443b2defd2259edc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f684532539f0559667c25a362c5b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a182a4aa6242786fd7cbd7621dd00f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a06276cf7ffa08fd551972a0b5da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9468e4c9e8e20984a7d4ea7323a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4ba2114c23b29e9c64d69925d357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b284fbfcd9d8908ba4430adbe6ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9c201e6d0319aef9b5ccc2a93dcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a6854d8b482b184aa1acb7672e526347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf264086d4c0937bef84432a371d73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90cbd58f7d06cd82faa073d51d50f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed393549ef7666b68c8f3247f430e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57109aefc0053f5bf5bec5316c815351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f925f63b79674c08d86e71559a67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201efe5524f7d7521630a14d58afb3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499840296a04a25e46009a3cf5398e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f992324a35cd2b647735096066a5d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50460139536fc229f7cdb87af84f6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8ed79daf59edcfc8c1cab0cf79f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8f47444d3b4c8c4df581a05a9553e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ff0cda6efb99417e25fa57a7f501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8feeb18402bc8b69af76da3fb27215360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e68f5b429a25ce8d716de90227771361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31539d17e4fb13190a89670d5ade96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aca1914dc60e2d1927a6d264b7ffa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75f975965f13908fdcd52aa898346364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eaf313b7c7d094a497f05874f0e5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3852a7370104700ca5985c38ed0c3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0583397c291f5679d2da42c69264df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073df6524eb1f9655b9d0692bfef150368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aee791b166523b1a4f8e272fa9655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb26ab4cd7acbdc8c84aae210f429c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ddb037a091dd5c838882c89610a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dee310bf97dfab2bb433be05726d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4114c0c688a5d777f17a9c55b2a54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbfa875ff1571e7842f19493f74148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8f1d0c418a986b46ca679656d2f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244fdf1ecd2c094e205d81f5acde615376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e88ba857f8147b42bcca5100478344377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919417db7d81a91ba3a8aa98fc3e08a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b389540caa2fd8a636ca0d56025d04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff25be1653f03679499c78671d1c37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076d2053196f700c70bac0ec3f6307f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0783a0b3deac0a995c1e2efdd19ebe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6149afd9d38371256b883722c6df0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eeaf22b0f3cc8d0c4c78f78dee561384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f55d1993f5d838e768fbce983a11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b43255a4163823a19b85a0589d4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258167ca68dd1cb6c0538427b6036f3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0df75a231b530674fcb2c1f98bccd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff40a61ad39ea99e6ac7a5a6945a49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529009d0ae342c3f08972167e817abf0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c92ce86153d99ad833da8fda27abf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87f03f2d8649c07699a5062fd57e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8055c0efc010e1e2d2f924ef6d6988393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae41308b43a89c847710976bffa0eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66f47fa845cfc93b11b035ca5d240395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c4230bd4284b932f3197d3330f44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a7aa73d510d1d90a2d8e97e1acb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b59a9b7b15a84613bf07b4bfcff38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878178f3195fa4495dba69facabea0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0260c8e196ec9e0c682878b885c1f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0058bb33451f5621be14258e3d81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6384dd6ec132300e4a57c73124ab9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf675a6dbf11de734259bfad974875403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536bb988e08a0d2cce8cdd88516090404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85909eab1f5582133c4af38d0ff9e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8044582e2e04c240217e8f3f2be792406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973796b61ead6fae683160eecee56b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6768cf34f4602c50f3eecc053cb2e78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb2f585b18cbd468bab016c217d96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4d49dc7f75174b42809b86551242410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358febebe9dd5d0a4dafcdf2b474c53f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f22c6e2d612aa1d246d2e5a149b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713281047b527022f062ce12311beff4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5850dffafe979005fc2992c8d499414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe306571c4c6481a90c6f1a2f0596f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac091f141b89b5dc7811ba3c501d479416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50c9a688cc08aa8bff7b206159e44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057b6c0e3addb492fe6098c977b6f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f57861bf01afa5dcfdc6f634c565419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd8f06a5076cc6249dfc650870fb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a775219880ead9f52c7622a2185ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733450023f0a64a3d1009bac6fe49e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f8819e24a4d2586bab2a8019411ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136559475f24ba2bd46f39af05d1c663424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f05dda05bb7df2531b60c8da0341425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaeea16ee7d35da70309fbb9d373a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453934bd4489022b538389f6914331d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f763baefa7bb7c297afe7812d943c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724366429579262b8cc17991ef104d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7850edb5f51e97b1d41a78eecfe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b55b6035eec9c06e32256b0da84e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba88fba6f769a22e69cbedfe13abb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da5058b93fc299ebab68de7627d767433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10d86149beadb0fbe6dc51c2b10732434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59437c6c4dc76d93fe3e5ef6c496e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89020c71a4a7b165ffff0fa3ac17c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca63406b95129c9a3fe1779e27164437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2babf0aaf5259171010ca7a3ed9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa9da074f5269ecc5eca13fecd3c49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3f96beb8a6ded598ce509815141c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828292b9978a8c476f5e3db96675fe36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8bb175c5e76e7bed68c19db42eaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e12a21834067c2add25b1ea17bcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca7a3db5a01a8aed271e6fb01615e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9781049d5c764d3ea2370629dfe35c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb745f30c2eaa0f17764fc8be2a3e51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff88362113b6114d13f18b79dc07d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7927d660af3d24f78c1250411344278448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361098973012bfb880469d56701993a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c15f13547a1b0a85e3765c173d126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f0911ca673018a52f619a0489e877451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef4bd8e7121472230135fba64a448452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eec8544db711166da5975fc207fd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72261a827480215c47a6e9707f683c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ced1752af8a511d43bb057a5f5e8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57fa3bc2353d124f7df174cc1c98a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1eaf0ca5359416519541f88e0af6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5f125bc254468ce81fd4904157a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec845e684a3534246a069a7b375a2a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42431d5f47a04adaedf7a28212f67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f730508be15fc0705e8128b0dd29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294febe159867f76cef05ed1179cebad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48546b73f35ce50b494945630d35a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b6bcdc7ad554b4f6f4b30ecfebfed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233ce44d418187a0c65632dfa94d90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa4df2b20896f3c3bcc8df5190d60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eb67c65af9d1067882710b33eb2a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d6a8ab38d9533d558eb78a2ddea6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd788fd74e76ca941476ee29d334c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf02a65fc35c3ac4c538f76fe2ef8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc16f683387503766f398ecb1de43f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78d636a9f7d1c15f08e65ccc5927c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680959865362df4b54f06a26bbc81d01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee4a28a96af54340235a686bfe012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcafd1ed08d59768a70d4cd8f5c1992475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b1ae44088fa38a9cb845dbe1d646476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5395c1a5fd156c13cef4f282fa9b08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63657fee79c3a519339813e27997a38b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e9b00e5c3a47092db82c2a487a9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e549ea01d825a3f8d5629e15ea42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2472e6f0f8516b2a70873afc1ba44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838243e04d5cb70d70e8a24171b8f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde168a8bd009c323bee90fc46e72af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706980666f48b2373074ee3388269b13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3e2cc9451ce509472342378d7812485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516244a7d519a965dad178e9b7b9c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c0a7cf3c002fa6c53baa6b188169487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37376a885bd5d96f065543f17b27dd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a40738d07ef5f72eceae5afbdad6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b61242a55097e17d87302c5f8f40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf951da6aa0ab30723cfdfe6648e3cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4668f99033014b0eceb61be55b782492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc562bfd9226b1aafae5d533f4b8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bac8c46e854671d9cad0d726839a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027bc8660d28076343077f1613b1fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a2c12d5026fd2230a57643726c608496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606864419e758bf10f0359ccf4d83051497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5102d54c40ccf2f053eed1e8253179498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c858cafc74f245d3681e74a2755ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35d9ccea15a9406da2576ba0c1274500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa060bb404d40d851548bc69123b5810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aad0d7b94ddbc576a48b357d9ec04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68310c80957a9e63a67a0fed352fb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03ebfd178f3b236354b5fc2cc3b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e0b9896ed4b27d0cd0ceae16ed85e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d2ca8956f45e68b8e0cfa34aa139506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f6c6d3889ea5c417f2bf3b356d494507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f44b106c1efade3dfc0e3019cc7b16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e97e7436110a04728edf9717bc35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2512d74472c564f7f5267d6fcefd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102f6d3e9bf2ccdc31552268910472511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee234f200f54b287243e8cc59f1f894512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc6887e7b900654a542c75411a92db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebc673a38d07c6883d7ccf0eaf63ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dea5325e048f275f57c57b539b2c7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bd768947c1542ba824efbf556af9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268710a0b55563522cb72e4a041c8e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446999dfa82ba17fa096a94b347f390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db841742e2d2101d2e5c9988cce6ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4676e55a66d8c5fea6ca092d8796e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708e4e08d56923b1e8900947c836b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318d211daae53c999910e17a2a9849522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398632534384515aef2ca2419ba7b7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1916cbb39ce72f48ace11e8a1180524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe85f5b0baad93a68e5b586fee86e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5979cff4ecd7946523200bfcd5e10d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8beb9f5feb0d0bd8be10eacc0576a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a60883b450decad1160be995c72d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d62a6bbbe5706b1b7ae5a6a7d2013529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867013a05141dc8dee9fdc819f39ecc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527dd32129a59bffabea2e6584491a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffcb60f47943e72197de28e75c5817532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b65fbdb01a91ec34c3e53096cd079d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d84b7298dd58f16082a07387ecf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a492f0d3aedb62bdccaf4dae35b2c35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f996b2324479ce1817f255f349059c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be1667467ed82909e8c8d4f55be94c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed04177e1ece6e831f232971130a2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24526ada08a57345a60c29d882059f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed25147d2027ee8f473b121c3f14ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b8bb57de00e84ec5be8bf4371356541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ec0d4c462d6783d6351aa6abfa4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d830b72386a81d2243ceec85e555a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76b5aa3517f303eb32e145ccd3733544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d64ca1f14f9b4fcb7af4c66ca2f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e2f951c311e7991b946d239f732c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4195fcdb45c9b8ac624e61f2b9c82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3da90960103d54410b2f016963c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130aa060737bb47f48c001f80dd24ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb30e90681338b89082550ffa9cc46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f080e921a32e4294b42e3ef5f5357b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642b3ee35c2d939b9eda006ab5d4ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdbfdc17a131ef5fdc4c51df22b162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fba07a8e75f14e4335d2e98c9856554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb32eb7185c8d9a459bacd7327b931555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d751e3241266b10740bcfc4001dff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92bec38904c7cef0699fb6a966840f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15744cde0e5b0ab3d18b9ba6f4eba5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c896d1187c8d692cf9ccbc5df7e507559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968c1e7bd4f1fe67e122f796275cf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e439042c9b79e4ac9e9a868022aba1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc00ad13a7b5fd8ea3cfb6428dd36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545706bd9b72a3a5336d1f01c64379563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e8913c13dc92c1c405fffd6259c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc124c3aacd785efba7b661d8cdedb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852efc0fdc78619e43fbb09c35a746ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd759c3d5ec79bc9bee054548c230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf5c16fdc06d6b41a2debf7835f98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e40876d892beadb3b930543e85d44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e9e7333db552272973e695b2302b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d32bb1c8d8a67cc0128a97e2cc694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4d0f647be361f86957e93442b2fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc1dd630defc5b6550675ac7f0b5ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04869f79093f9a40c518e6a1df864c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826fcb5772b48b4b734a7df9a73ace575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc0cc4a257cb793dd1b6c988007a8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b9a16ad04f75cb782445166fe809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933570a989f9a0e7b0cbf4695846de0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a391167e4972a8393ea5ed18e69eb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400101ef0b6f108ba4d7f1517c6c7e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ebd270667a304f0a5609a32304bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49046b9866ef378dd169d886c81eae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943e08f1b9050411bf9e1dfe1e5549583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad3713a06a4806d93f6dbf9f0d8274584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4a781ca3233a550944d1a88a3e42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02853da3f491855120ab86dde721cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c78268b60691223354b7b4a4f5f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d99e8a83a82ce9ec3cbf5ea66cc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dea94063526fbfa47ffb8921f60822589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f329ef762062c5a273894b8569ed58c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33018b4b43fef7562104ae7ca4abc495591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f249cefebd56570d1df033267c1cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd07342803ec5d10a68ab2a89b6291593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba0370e5b3ea51b5d8a46b278726c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0572619f8e580af0c344d079dc4d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c88243876027ba39e56ca116f9b3f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b8b359b43e99ada8437f93574977597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc6788edb14a599c86ef12a5755fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc0872436f5162571e9014b2dd822a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecc7cb71352315cb2aff9a921f10eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0ea62f014b30bbde7242e64f02595601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc304cfde3aa51c2180d81baa6f7ade602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cb02539d2075b728b2ffd3dea0ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d736a9cd72d5f50d22d7a4e406a446604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb701e7484e49c9c6ea6b95e5588a39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2012fd75ffc2b0b3bd2c8d533b27f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97433adca1a27d7fc2e7ac0b711361f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06398e271e74566d4a29aea897f7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419ee496f2b5690c6405d63fafb641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e4962834adf70e93ceeaffe4afce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a36570d4cb9717caaeaccaf68e30c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae92fecc1dd467acb50d60a32dd17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620c4c25b84dea0ad24768953877d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66677f6229a0e3ee6f7eb6735b5cc3b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132277c50684998808222998d226f7c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e38adb289a5219a37e9601769821616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbe530e627e56e96ffdd5bac9091d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96f5cdda4b71dfd144650a9840dedb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3befad2a67307767ba537966b2c88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1819600639d4ef673a8a2a4676a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5851961f35412dd311514c2717ccd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219507ab3df3f896e47266d14e874a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703669001a25c8fd81711192eb3c3be3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e1e0a41dfc1da6f51b74f41b9bfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0ae0f0194efad35dda0c93c23f68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4437804cb6dc3f35c4c34e0d2a71685626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003743801f8003abfa4da2defdd529a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29110bb508a8db7e2cf124b7ee9737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d4f35071ea481f7f458c88420fea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f278b1589293b926d470646c8a0e41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e628d94df210c1c5d3f3c17c840d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa6caf688fe9273ec0c8f51a95b5ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d4a645c37fecff2fdb3c3fabfcf77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b0f2a76471fd8a20325671c2079b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d814d37e75c44eac3840ed03c8523a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32bf3f1aac0117281f24205162ffca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b63ef5fe97a33168a33c497628dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecc83845f3d2b655c6e3f77d24c8e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f410d3e0033a7b01f0fcc6aa3d390639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d164910004db4f7dba94c8c6a301640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f852ca410230513e90e8bbfb37f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df953cd4edb44f785ede514639519ac4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e5e164ad9b7f5dd79f71143db678643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c66188300f0987f1a9b9eba0157a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8578d73a7281f530174f5ae03388df5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81ce1d0ac1d7e9fc54384fb191c0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88089a7e9708ed550d5d10654d4cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45518a2c109bb5c3b32c74c4e6af41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f56727da9583db8822ceb23a6a17e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffad4028d67f7d282189524b0e46639650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41d14dcd78230a6dd8fa02098d693651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2e82e0c6fa71c482411a2e14fc6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b24978f225492bd16748b7d9e2887653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea61b6a51ad427572ff175248e3cfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab3d5eab0aabf9ff0a2d94d1e947f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921a37c8d55bfacfcf911380dcc4ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fc4b02c9d7f4f552948ec79f2573b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734901cdcb862a985147b1815aaf01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41400417532a6851c841900eb8b4ac5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a16a94590c9762b144e47d96eee54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d600f2c49c28628706cdcdd60cc9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f8ff0f0555f27624aed0953479f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4544984d31fc3cfb0eb5bb31ee32ad0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a906c049d6d3f0b7b3bc750a675083a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e40204dec43f69080493c66cbbef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992e04cd2c327375dba0f925ca5946666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686601591e9e3c414ec46fb34b901e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296191093899c22271ba54be30a1f7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29795ff0210bc8ec52dd8d813fc38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba71e034de06c6474b3403e7ebdc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a421a8de4a8781e0e0b3bea6d032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec2881e9de73484544e92f2ab4043672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351521197922280a3ff9f579b88cfa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ded7b2653fc7f03633685c7f14ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e45e962ae297206031bc9a06cc02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfccf2cd33f6b3229bc5f4704e2629a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d45edf7ce5a183cdce2272783d7002677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8638d5581a727c613cd014762d1f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d359d02c0c0cf38ad163055470f6f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e4c255082d16143f6b0229e62ff5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314aecdfda11efbcc20ffe70299906e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a61da9c2101056d34ece21a928778682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a450d633a081a56d29f97b8246562683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4a978c3a6ca4532b285a6094ed07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce29dad37b5fa11efaf9b9af4e756685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64decc5dc39218c94f6851f3f620ca82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2e9f733e89d2eaedc0e70b851255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac6fe9e3654010973386dca963e04d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d2130b6817f5daae6ae60e08259f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3280f19fa41e5c826a9081d6a3cab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec77e85d227b825a8b73457f407eb7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da5e708c5feab7e7f4d4a931f13de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7693667023646ae091b1cbd531f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacff3ce332d7fb5195cc5fd0be3ee7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb8f1a339fb458026e49b00f342ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54778b96582733679a6df92b0cf0dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c35a9c94158487e01bef53692dde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9a2483d617635ab268db292a4494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3454974fe41faf4b2077eb50e9084699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041c25b4c4b962739d375e1829c1d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193424731866e4400d2163e50c6619701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c427571a1867801a46009166c01aca1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f98f649ea547c3d782432b304ab94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e8edb57bc31ffb59701ed23c62b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8d3fa700cef9e62c52042a08d27a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb3ea4352c9a5272e70d4c1edd7824706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e77e19f43b3b141fea63389b0a49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6ee8cd731b1d010ab042ed907f562708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b587d39b3fdf42c6d15c2fc1f1a667709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4f424af7240956feb82e21315b646710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca652bc58367c52f89721ec2eb19a2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f961ea5a7caeb72af874fe3c58ab53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57bb77f6484410237213de532310d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e12a7f0f16df06f6a6ec26699f62d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b29646c932113766dbf374ae13a8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e94934f0a5d10d4f0681fee410c49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb71dcbdf0e7cfd38c01bf70462d27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb198d41dca4b28e3a27e5130c98e59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5dada94b3068bcdfbddf3f037b890719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11d8600193320a562a402c53422d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c198581ec370c986e464820718114b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbfa4112fdad846b9bb14b8043c68b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936225af6bc6df610425921852eeeab3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf94d72f92ffadb4748d11548bc2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1811cc7c4a286f965e6f1bbb7b04659725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6947a9adbe3673d3ddaf8cdccf6ffb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef8e04a9a2993c94eece61903198a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c37ed09a2535daa38dd60e6087f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda59e4d1a08f8acd5cdfa2646c7564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205bb317c3871cc0afd9f586d4a1cd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4939f7ee63fafcbbd070c8cddad94a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3d7c7b2fce51ae932a01bb41d9b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648812c7f4d750c5f3389ca8d0b0e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755165ee16db5e920825159eabf35bdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7522c712b3c69f8131c1130f9ffb367735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105eea21084fa6b65a1d1adb40226a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4477765d18beaf27e1471c0e51afb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8f6cf8a37164639c53350c9e0fbd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4bf2c5ea5e94dc01e40a5e6d9c0a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fdf56d8e89db052a26519c2f15532740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb812a272949df687e897a729062b501741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942fec572c1efd4ee84fdec67a82a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382fc7db293cbf65260d215ba6a0fb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103fc86ae63fc4bbe565d5ca9c40084744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1d9394125beafd471462eac26796745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268abd1a300503f33c6a7e493859529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bae4e270c1eec0b60a9a64013efde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c292a9ea164e8a4d5b3ba9631142e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96698c87a2870ab0184ffe82e9892adb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85726934eddb185d4bdec433a6fe7d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeff9ec091ec90683ab5b172e074889751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82123340df4551b6f4635983d094c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb25dc874b4b0e81de2930e6789752753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3180c32a98df355d76dadfbb7582ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82662355da37c1a9744db55eba56fd33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d53e96a86ba84d01b11b3413af65756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858a9009e5b278ebe158c62cb02699757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b466e3734a9ba3b999db6de51789758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079fb0a049c38b7853c97d2e13fe69d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4d417455fdf8a86338cc5501283841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6fbb2504218ed3ad86147bb208592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f6d69a8a654ccc3a4e23c34b0c7d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ac71442fd0bc7b1db6ab9f316c8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681165d4f7b1f0bd90403017f12b9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ac2f3694f442953089ded8def7ef16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73156d54f8a6b5b01e211f85849de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c210f6abadfdc31c88f45f85d208b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe349db8280523453f2fe0d16ced3319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a18af228b38f01b1ade658716bb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1287be205de48de81ec9a580b5a11211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b130bc7e204cfc3b3c65a69c72a9d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ca74a7fd364eb73c1123d210ed3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af389b06903aa1936d0b68e5d59c76314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d2dc28a9fbb09ab3e7401ddc255d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949110a76d945c84f18c885197db60c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a8879f5b21ab6e75e7aeb667941117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c37461f2e3ec833a7da1e57def60418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c8cbcfad37a0871dbbff2851f3ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88746873201aea0b076705d6bc6201a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f9e37c5778f741cd2981179977c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32bb3ec51cd95cfcdeae2abf8f77e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed111ad577352399fc7d514d89380b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea0cc0a852963a242d7e857e272e2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba7e6f7cb265081505355ad2663f7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa723aaa42c021bc39ed3a74b719d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e0d3974ab23cdf709fa1d5b9745c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c54c02103cdd0aa4adb7c3401a1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaef9b154cb3692225ae00f5c2fdcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55aee98787e61861cfaf469458c33130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25e2edc2bd88f8b8c359f7f902e1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a365302aa7d573f15368194fc41a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe98a00e7685b4360fc1f8304a7d8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9da57cbc1dd73988599f7154dd6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b2ae65c21da2bc3a7ea870a5dae0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1962eaa14284798f999c833b1f23a5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bfb63c22acc875cdf46a4227ab2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077766ff2d2e8e934aff2f3972fe13938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa390f7046b4b5752bd944a9d1a2091239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa281aec5d2fa7359219b17612ebde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91686f6d273ccfefe0753533e63899aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd0f0ea4330a4fa72680b2f86ebb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b21f8b31ab86c66e4cc6e1080234243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32135b1002975262425fefe37ca72d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdfb9ad0a69c0b298f21eb5c273e1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1eefe1dd6dab29ac349a9d145f00846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa4e400ca4327d104b30cf746d6b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e42921a45dc5305285abfdd200e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175aaedf037e9c793020d5cb2a4c11f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7ee83ac3cb5ac738f124dce2bf9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e85995b0d38afb523b667476bdab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833198c4e3af517cd7934a876b63cf9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826abac3127105d66c0a454bee43b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565946ac824544d1860704b337c967754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fc1e1b552ddcf49d1123ec5689d7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a57a37161e21c7b7457cee1c75e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bd77f7964f2235725adf8d2bcaf9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038759728c535f65381dbbdafcd145e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c71278668e50031257862c994a88f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67927946e319d100ccb1f5d1ebe98d3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0b30927d85d1c52eb823b4a6dcbe361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac985938a69607869b7dd5a949b2329d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b58d7dac5078eee4ae81132cf8aee763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3f6d436d195b52b740e3fcf923d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ddef51379f2d53f941e8bd801b7b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953b70e740aa311cca16a5eb4d047b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5433a8e13cce016da349fdabddd9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd250dabf0b6f7ccb36a1b7237189068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575baf9b23023f5a16ae0e60b227f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae0033c7bcffb12af00a20b8b0b8eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0c91151d6bba757eab44c4cc50f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18b5c1d69cbe619c908acc3879c6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3617392885b22d4b3378b67c24d8ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99fc22dabc463b850d1e267312358f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8785a070593fde630be8435f166ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44593e1226f2da55e5e32f85230cde76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee15128222e7ee942fe28a37e44cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d330d7b83dfbc4b72d7ca9f932e6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f64de73d7d239e9b56d0642a358479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e381aca597387b092cef9a4bdd7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528828873b96d2cb56e858edf5334abb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7c9b8374b678230dacc59264773e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b8d44a6d79fe79f7a56fafb7cf7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80454fa7d383e8377b804be005a45c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e999806bbe8f089ce557969edb92685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d96c08e9ab39fa4b3b30b5e6d156386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5308a31e26a406ca18deaeba0337b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3b1e152118028a0da382356bf04f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7cfc328dbd8534b7574ee02874f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90929433c2b7a5461951a389e90d9e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea85a31a20bd74f250a1db4e02fcc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167430acea9337e1a676a35f4fe1ed692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c40af5032c831be3d07cf0f4f87393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a73376f8b7dbed8afb2f96cf793994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0ea2c1b61be7a4da826455e3799295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92706df40c173846b60cdb5074a454f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078db791467b743618e59edeb04aafb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb02d4099c77c49c4a73bbdbbd025b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b694ac58cc32ac3196e48fdeca76e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39dd18fdcf1b75816b023b56e90745100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd0d1620c071094c0350d57b9fc9b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86662ee188f6de8b929a0e57d2c53a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8db1519b0e30cba5309efe3255a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ead3b0ec8e824125ac041896eb41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f103e491ea8396fbd18f3c05860ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6261713413595996e4ea0cdb302c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1bd43209e68acc6c35771a0188a21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4efed348489051ce2dc7412aeb3dc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23855666c999c930fc965d881c7b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6bcd36f311be39314adcb0be2f6fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ebf33edce13f0fa4de629289d669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0210c9008dc862978886d9c714b32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe10533b44a6a2c0e4bc34fd8332c93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523950b4939ad5dfd19c444fa72222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47731e45ac9fb3eaf7a7c8901767850115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a542dadf4747a2c50500d3b7905035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e7c826bc94061c3c8d79afaf9c78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7717d6feb182d3752b873a38ecd20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2eb8ca3ab1ac81fbb6031d6bd2535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc87a6faa5cb8b30ed0f0bc613b26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd2a5f65ef855b766e9074775b4852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1c2dc5ee0adcfe54b4d051ad7309f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0aa4f3474a509739835798b3d007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be08e997657c958c2fb941f32432ab5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0d1cc03f64d2190926a79dcff09d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10438e177444c5544fc6a59ee0371126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35318fd6de1f079bce45a166aec04916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16940049236e22e29c25737244e963128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27e592a9d20f1138f12ac56802c82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3af0928918976d4f104c0ee2f8490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b55ca954958d49373ade2d87144c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a360642745d6fa4731da1bf3b635132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08637382c987dad8e750b176deb67f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1ad9c60255304875b9051919763e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa945e7fd31b3da7a78faf87390f74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3717771ce05854060e9a372138f9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1d2d8c154b08afd3fba59c795741137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee0f3d64e6ae63ed65ea6fba2619f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedbdd5539cb013bbd2dca5c38cd6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e5183bc739da902d377da66e77e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041e4fb130f7b4b6ee395a266d428cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521194bd005e4dbbf11819bb31fec8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b333f6c3ae1f86e98de656df94d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ae6e321acf414f36669cb857d35c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23652f7031f400da3e735db345904c1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b50721f81a6f0c34152234d92f1915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3a1fef8acd589e1377b84ac392623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9cf551dd15d681314bcee98c46fa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bedc873bcaee8dcf0ea4081e203a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c94ac0ab75eaada0573295b75b34f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2120f0619623134f308204f12043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef280c46595c20b43ba360fcf73210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7fec3f4a73628ca1d120012da34e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8ceaaa4cbef976ca5632a8194e0ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab57a32e75dd26b08a5742668fecb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6218a452911fc81bc64bfe9aab412d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06675af811ad4703fd227fec5748af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948e682c2dc304a8d6af71423a5738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69d5108188e76250e0c4dc9454388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da9fcdb22e498ffd90dcf6195571b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e46e71c19b9e8fd0f4aba31e255f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab6e0018a00bac5aa719698dbdd80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33826a6f67a96fcc1488d0abf239614163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782608ba64b3656346fd182db3c3a42b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405acbefa1be77be6a69e8a9a64fc543165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847107325b4c198834ff2949e2cd9b16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0468ebe8c84460eb2c7efebe42425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b44b8b52de12bafbd28a528ab43a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b58103d24efb35ea15a5503a5cc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc0d2ba9a8c23ad7d9a6cba6c4510170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a66eb4c8b73c1f65a4264e54d62a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612f56106f09929e1c4d7e763566c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe48dcd8d3586555ac368078f78b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566385b8796405bf2d72fc4e7dfc56e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39bb25aa5a7bc25c10cd8dcc4fc31b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8057120c9ca4194d599306444a87d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524706a7e06fd9a00babea0d451afef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3294f69e199086d7d5e6cc1ae275df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e8d9650e5046c58d9feaeccdb38d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65ecf21d15048370ec1a92238b53bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4222a732d5bef27d3de331a734efec5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e33e2a7a31958ec7fb8098f94f5f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c6430d20003b4c6f6ba045f112c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25540d271290fd25e1730604962f4a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2db4107b3f96db38a9ed97b171dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042155f0aa966d9b60d2dbd49714cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d434f52e3b38ddde9801efcb929f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ac510e87ad38484549140f612d72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8710a5ccdafd1632516ed3c493712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4857a0f3cc7106e9feb2dac730867190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b21c096e6e977595f7e82cb2b5791191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d85fe8ef8eb80f8f5fa670a124cb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53724c2b0d05dbce1710270c04b0e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c26f414c9012a77f935ee96ea1e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2904334635e1aacbd1f13fb343a03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77258872ee9bfcdd49e800c9a396f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7cc2c2c7b8ad1516ed334070bd225197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff341f77fc75cce2d3d9bf63c488598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264385e425de9ff763e814bad520430199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81667235f8054a243f1f319f0b49a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66355acecd6d9d894edd1a9fd8c6021201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f07c7d5f9bdcb306e7ac63a8eb71f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343f11a6c086524bc9b7ac0e7972867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055f50f201cb5c12f199ae21eade42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369670e5c82c44e8b78741327b9023a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0a23040b9c96a2ad25703a7cba1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c632d902a523fd8cfb15a55e0fa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11608724bf15cb15d913dd5548a762d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae963881723093aa811d934574c86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d87b46b1d7cc4315e2625c33b781210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f88e826b6a5a2ff11f72225eee3b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957d919562c99763592a8a2b52d04be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb8ae83bb207d742da25ed7d1bc40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f2f456d2d25c73a7605d7ad1bd44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c0cb067502323ab8f751363884ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de6d87cab491713f4af98a9abec12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d873433bd46edc419100999f4b81a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388c9ce5426b95c7ed73d5d7a5409c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380ff78af6f6d312ad7026ff0cfa3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62927e1fe8a9dc41b86f541ca7c1f2b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b9227895a38b886089fdd327cff34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73a61aef210db12bbe2a4eb289efe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690a02d5475733b27c12071c8e3e0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01e3381a285e3f334c17a0b9d7c87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949f39fde4db1dddd0f68f1ab297d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a849d9fd87d7736a5b2b66e7c58cf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01fd38eb3dca4838e29b5790d41a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a2ca7b311a324cc444fefd736f705228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c207aa533d3ce86bc597c12c3c816229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd582fd768c6526eea0a35eef9a3c50a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40029a54a340789a1cd8b62d68e11fff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1449deb603aa51f403ae1821651289232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb0a850e014c8cb9e48a34bad9f10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390235ac7b5e1c8a82b2d277130e06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071b1b1e7a727acc17a162aa0205f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7e76cf52710f96d2e852920d90eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8a0954f5cc5f3f12c431b0d4497d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abde1afbfd8d101bed0eef31b8917d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4e37bc6fc29e2e5c366860f65dab5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb41b6a841986f906e9141f7817ea80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fdb29789510adb86b74e37d7d2119241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca119310155a269c4f5a412c409df9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94597361e318141f7cbc8838107ee1e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf1cc488540655e20a06fc693d00ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab48c0a5fb6975f098dca17db79899e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a980147df5421d02b06982a38e20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72fcbf6957133acef7e5cad47cce32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c020f893f1697dbce7795bc9dc3d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6936bb79ca3f4d1e03791b61494d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533370a0f9a9114dc229483698467752250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384a01482346280857d556aa29b800251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf389f5eb3d44ee506df6c76cda1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a512f2f0fe64414e29699839e058d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67079f923080e776c57cf4fc8f0603254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c6822963b05c9d4e7421effcd64e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc158a13e231607076cddaf5c6bd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e4f45da8d35abfbadb9106f6544c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ac2cef02a7cdf5128b96d2b7896a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e962c926ed9600a81cb132d64acb6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455626fbc6b22d5c82448530f247d39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281b8a030651f0aa9b172cc37608ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417dacbffa17beab5d93cbdba5ca5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61fb50612cb139942b9fe82657e17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8767248cbaab265148102a62ab74c64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc4a1005d70cc8c2da89dee536ffa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a00663188f0e92951095211d48aea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1f849a67b0e2caef92d12dec2673267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df107da566eb3a26ae28d5e6aeb78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f5eb6840755efc352103bc9530e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c4527837caa427424b90c3f0d988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cfd615f3f356c22a26d3398bbb7f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96b2a044965e96d21ac7983fdcf01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc484f86b45f9df564b50dc005533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bb2ced596b071abf2b2919d07e5bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379ef8fc238dba35f0fa1f7d4a283f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f3109b35166f64665cf48d7b55c63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ee883f843deaa20c291e7ac72449277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf08f94fd6450c52c03e2c20f067c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae9f52293d9fdded841c6b0c07f3dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f7ff691a3638e70f251a15ea0006280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ad22b93069a41263e4be7fa3d9a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338fa3278466b9459ad45bf4fe3657d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae8129c9bff42ce88c979dbe4b91b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fc785bd820565790229bc5739682284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7345b203f44815b25785a8f9ce73c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba098cb51ad9b7c8f27f257c40ba57c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1e634bf49ff3fd51419680ba41fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f5bca7c6943fe611b6e74a606eceb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a56aa5ccf5def543eb51bc838977ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e342500f2726637ddbbe9cfd83d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73223a397e7fb3a4aa5f2d61902103291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a7b6dd983a1ba766a961b90bdabc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70272fe8713cf8b4fbceab907da21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e79d870302d3bc08d098b479694ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25302a948b951ed2565fc94ec9db55e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380340341755eb1cda68a59ac66dddd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2897125f9f51747c55b0855f7b594c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91b4b019b42c14fe682451905e2b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18046e323669b12eba2fa407ca7af09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc868b7f3d114ab37c47246da418cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d03f8c5b81ebe684c0ac825577db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58757f504f316eae909350e62f0931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126365de67b76954798dd593e36b292d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e359a4c5dab30b57870588cecb42daf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf1c5a116b5082f387178393260a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c629b78c7f5a39674b9e43686cc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0a146e44f6320291130595c06b48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6230097656a29a52efc164eeb823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ac4969c05d6b8bbbecc891062ca34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c592dc7a127cdb8b9713b9d1061f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489281562fd66353ade5ef5f0cee4b7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd04063ff4446aa4598aa1bdb6ad18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759cfacfb08fda4aa54c916a315a976313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33789a5477a23feccbc9c953cefa5c44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d3e6fc79cd1294cc032a60f3189d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7b5a577aedef066f8668afe4b50d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c728e4058f31514e59f10afcc704317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53071ef2295225abac68c55b443353e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469fe46104a13840f9e5627cba667b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234848c4410dfbba4e6184afd9b6493320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb888cd376ce74d68f5a29f8fb0e440321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84be9ff790356d787ab5f98a7d8aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01338fe7abb93666c5a9cb941d0d7a10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a02924879bc8f6c0800793171f48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2b1161133ac1cd4495e7fc88779c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a08ce7a6c70450d72ee6c9b8d7460326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67b66396b2021d17980e4df7d9b87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44197c2cb73cdc1cec8f31e161d66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396992054465a75299cc938406e331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f30ab50d729b10fc21161510587e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50670084b9d5262f03ba77135a0a707331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11542fe16aebf4bd4a8a14808e778332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdefdc2844dcb2a466aaf303eedce0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5160eb813bcf46a9811d716b2a31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29abe4742830c487a33c841576297b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982c16cb91c36f9b4f3fc4c802568d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfcdd7f27a3f48c5504601dbb6c527337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef36ab1cdf883e72a9062490c4537a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893627d3a12b776be4fa1d8a3f0459e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec5cd879d3f64e1e98896749ac4c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e8a2c3d7f4b59cea64a0fdfd71f10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f94a418235c28d4e215d466abad06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07cb319390c1a2b2cf3be57ab505e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b97dd662d14bce5296e114d5e9f92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c81e3ef335b1b238433dc6bb76d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc6865a8ce3b80706b1fcc62327c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec9b0fb1745d2fcb85bc0f27c600d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57534f97305dc16cc8e9e458d48267348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b17a4edcacb198d9455d7453e615349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6fa2d1e26f99b3eb99caa911d607350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da7174521f5cd30b9c8abae0abf73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba5207810225c60d48d4d1546e84b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a73c75dd54cb5063be6603bc26edb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826990d2a7592b7efe1340e7fa185393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab5e3474e950c97a1aecf10ff1c5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e3469020a3a27b42a44798f2bc8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a52d1d48595264e30c49690010bca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd8de6fd9d33072ed1e3f8576b7b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f06c48946f36628d96a43d9ace5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52da576f9b87219f591f7eaf8c4e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3b9c6401f6ccc968f76dc86ef5fde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc9585927dac99b47d40322da8d1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf126d2154bd2dc9646ef321bc37c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedefc5073ea9edcd04dd839bc7ee34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e755e69b1bc0a47438e2ab5382c09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5963c238bbac06e17ef7f8f9d8c2bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8118d326b42f8a282ec0d3ec7bb8355367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129ff71107f759f24db8f7e9bf1208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710a53a680280891934010e19e9658369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637b2d55eb0f390e28ec3a42c595615370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a36da09643e43eb2c5c8092ea3287e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0f36590ca430858ec024469c20086372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bad8b785b54338f10195f09b5fd6bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e30f7b567981b05bec597ff8428e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e87dd577521712660fcd3f0aab72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef6d9e5dca92148ffc6e062154f8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa6d0e533080f2233540652a977f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cd561d5acb712a086bf536c1201ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d708104aba3b9c2735a80d192b2af6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1f1df670aa94a133a12f961a8726380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25caeed1c0d0cfe584da1f4603986b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470fc120f9c585d214ed7840158785382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ed9edde65c4bf17e6f3c0ec1e44c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae770c694f0cd75989ce005291075f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8adb4c7fce5cbe96c324afb98bce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8655e226e51ddfc9864a5d5a418bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dd3ee52165bfcd38420feb0406c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c223060948cbcdf21f54cb3547cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641c18ed8ea9cfbffbb447e2392f4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c380366b208d5cfdc0c6ebfba3b7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1dd009787706008bfe76761384a93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c3ef0753c6c051d00397c9d30473392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631ecbc7c8b1aa45550e58e1983a34b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0680100d4ac20078fa8dd4c78c5db3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e298a6c0347f4791e35a4c4c613c36e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fa745275c9bead48a416359210ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698ca856aa071b80954bc69bbfc2664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb6385a170b0dad0931a0133fff0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c08391f8c133d81e4639792b27331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799fb275a09dd75bd4fcaadc084db9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404282d1ad844fa7ce9ea8160a18216401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4ea1c13d90a9b0c2a50d13da7269402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a359bfa462865053b788036a36d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89644e9c5182c1a4b677f2013835e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd48f60f30e2fad82ec95f0a3b7f027405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623d12e52a1200f42f828c5cba8cc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ed45a37ff85eb35cfd2ca8829419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892ea5cc77149cc0fd531e51417127408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003f331a45eee457c58dfbb112bedb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e846d311c7c29bbe88a1d873d97562410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377d545b9a48c74193ab5560d71257411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09974ce94da7b6e07e5330ffe3f66025412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b4be4fc9acb5f27f40e907b25d981413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a0a0ed2dd23b4389850af67015e83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8420638eb10e461f607f2e4b755f84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74781e0edeacfb4776799b3a582def43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48858aec31dce24dbdbf7f2562c685417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fe0371ba448fe241a8fd036dec22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2660af6aa745ca0d7730ad7b53b0790419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd72ed6ff29378672f7463ec0e5216420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ed65029470243f822ef8899ce419421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe611545464ce7ea93423f088c614cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3823d6c3f2bdabf561542395c53656423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa9ee7b00fd2e0f5f97d9341656cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97383c4217b7a475dc82e18d216ae32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9267897ca2aa9f65f74533f24c29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5676a0cae6f36f23cc7002054ce39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017731ba36b0ffb980f4b47623e4000428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3fdd812fb5aface58b7a0a51f28ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2cd2f945878ba8f0841952e827430430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee717367b563e6dadc6c1d7348dcbaf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e039b60ef1f2d6210195f140924a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf1f61ba71423d21c7ad5b77db39ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b8a81ec15067d18a834a2d38d5e3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e100dbcae5802d77eb59ad4fb5a1d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986938e9b37fdf91a37c3ae1d7ffe43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f0e1cf71579911a3cd212b82e398437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aeb5e61f735e2c27806aa18ecf552438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc125c3ff5a527ece83371bc170f50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf01a08f1c03205528b74752ca5788440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6769a37ff2219987b052bc355d6aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52879ea09577d033c3303a0c355519442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f916de7ceeff6592113d4f408a21d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdae96d3137370a1535bf82713b5a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c308ce6f95db8a3e756f12cd3d94b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96fd9a93d1abb34065b125e0bcb50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362a03e4a49a1c58b592af18111117447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5bb5c754fa37b200b07244a14d8ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b66544620e5e30610e0523386efd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0401d9bb203c922ac9526ddf5235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd0d9817a7c88845e02d68dfc96faf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6b1601ea44bb9744720b573d66da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5ef22655e88f0f4be98ee11680f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec1326663f4c6c86fda3de0130a90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2bc68d0f24536c1ea8ad13ac372b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d816bb20742f458c14123b6d12ae6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba1fe1bd3d092ce2b7b0edbbe6f347457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914252a6eadb2843c0f6f8edf37559fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e959f51bf848bbb37e638584e3408459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e008613b8fd0cc548e2d390122a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef014557a9af327d1ab99adba11f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb131d2721b5eba6f7d2dc9f6d975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298bbc9704fcdb436440f5e0f9c2973463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead800beb7ef9cc254c75246761d3a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3903588f9bc9256d5b12f0c4f305465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede9a9a1efa7c97ace347d17b26691466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812c8fd586a6285b44fb67bab6d2d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97f8cc93e14260c35b2ed67c506dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74782456fbe7de5a868d088e3a229fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a4f2f776181c78efaffd82e2669ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895cbb8d720ecfa53c9f82c9ce9321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d0bd57d38c9eb00cc64e4f339e68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985880cbb6fc198fa8cbc01617d298cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75cc288353509ffa7dcd6204c6cdc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6551c0fdc799f111e2f33dc6d605bd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654543cae65775fe0893e72d118ddd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b90464317afc84dbf4b00e58783df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50886f5eb2bad24301ef66a195629826478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed5493cec97d98dc6ecfd81bee67f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88821037e3e6088c7b9531d943a1b7a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7ccca19cf0b0012a8598eab56dec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd262613a192a6fe32718b7a2fac17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c882ed9149e7c73165ceea8b490077483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf909c0828aaa6bf21cadd71a1482fd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904807b9a1bb471f169aae29107249c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd388482f0e6fc13359a9778d7119486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff113f00afd0242b0e1f690fe70ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefa30311208a846be976f230fae92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cab9b4c27ecd4502833980cce02c81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c8176d6ae819deeaf97aa2b26dc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6912fb3e300447d1948fa92641fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d5077813f16be6ea411d991d3308492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bbe1265c1e820c57b956088f04a82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7286c4244ca8b2f652bfedc6991a37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ea3583fd81fd5495583731b1b94f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae466d12e4e32e77f576720a2c21599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b407c0e3048ac0120f7905b64fe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085801b550df7a005bf122056785bc76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e0a7c97d32d6bfae8f6cbf350110499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56de04a9c30c4189b06f99a4fd407e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a265511c9fb0188483722474ee7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb7c04c5cdd62db4fed2015504550502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2438d4e63ec1d941fcb928f8ccc7cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84e04428c19978b8d6983b533f61a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8a85323b57eb64f53c0f394c4fc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cbb65996ad5f708cab51bc4e9c0b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9e31f04a452554724e0733b14ff24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f76c96b22d979ac189dabb81b5ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd2faef07e403d9dcf1ec9d744e72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763fc5df2ca5ef60247b4b54a4109b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6005ecee4593d88490a6be4a243189a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa1b799981750a560f6032afe8973512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876e7ad1d44ac62989cdc8837e1c69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f76aaffd7580a020ce5a4296c29610514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff412046a79677e660f5f85bd98ba05f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98bfe3466cb0bd994b279efdf463ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8feb4c33bce1783c8253844bbdd47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0aef1ae4c6720887efec73c6f017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ecd29d60d913286d1d711a620fbee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce5ef827e61822a913cc14da12175520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6042b62d2d7d2c07d897da09d2d5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e5beef0acb6ec056d1a09dd2efdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046131b4aaecd5717d173a75784dc4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4ef15880e8d0771665a314524809524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320046be4ac1e2077e9327703876a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e75abd2aa151bf48163975b4da36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4905286d660b04666eae4326903b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc6e925f175a33ad696e86e43f7281528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314371022bc4a403d855252f3e2fdacd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea181fb2af31888e5e9511396bdcedfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a928b04f139786adc9ac44b3aa64a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae78e98bdbcd1d9f08ba6740f4318532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d36926c445880097a5d1973d93d30f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2dd06314c403d778fd1152205b7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f06f955a40f8810ce5093a21bd49d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd9c47c786c54ec29ab48850f44a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa86ea290cd2f4d3a09353deae06eeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4302e7214baefb3aae64f5974f1d51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c70cc470fed4b55cc16191343648d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760db9ccf451753c2773cfd48a6af755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67752827730baf1fdd2cab9cee1e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752923e2b1577e13743c1bafde1881542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69f25b6cbddbfe2f73eb928e25d4c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb8c386673aff675f4db39773a00e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3e193c0973e9385edaecaf451a201545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743de866b287279f46bdd087d8b3eb26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bc51241e1f047e05501a55d74c86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f06a8836b6ecbe4c853691f1e69bb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0f55925ad63b8b0d63edecc74128549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e23f1c9aefd70a9418c71656f0c31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3357f509c62f74faa11d5c844193fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11325a3855e1afa5eed45dcc61a64cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937465c9ee1cbf5e55dad933ba14f935553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245d26234aa655e84dd19c4836d093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a501d642e54f27426c9a4774fab10a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a0c5e5d8550b81a7ffa051798261556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c619a5644e1e7d6a98de9f2414a8469557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec192bd48ff37d67ab698753e92185be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd7d49b73f215f32ba0a4d2e5fc4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf70771ea8063f7730c8f8bd8e8d01d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6702738a8ce6efea74e96fa1b9636561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214c30c7356b8619d9772f9266ce8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7cdaf45dbe5de929a2dc0eea4d599563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62975c5403441855971b5137a41ed56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2205bcf21ff3d3c4351f2c70d193565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8b1e96f3a98244bdbf50e87dac48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294743893809d7b8c101d2768361201567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed97e72c96d725e8bf9916b195d12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f35681ac778b82226e4ce8e4f777a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f333387377f863ce0631dc09bdbdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc0fc1b63069f9ea6b56815660649571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb37a8498b391030d66cc0f8891075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be4141674e2d71b163e69bbb13ee31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defb6da976389c6806c6b7985842b0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7ba0bc9c4b924d827ccc9135afe0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a34344e747a86fd320eb8802af5e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c97e9d8f27c63a9728089b40a167d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7210ac45ff65b7fc694680dc83bf2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e10a6aa532bb8aefab6507b0ab04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420a5fc0f0373e09746cbc2aaf79e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2da9f2bd509cf5ffa8391d66f00c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e64f6f2fb0a6b989ac4929ad4c88f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad0b081f9d85e4f6fb060753292b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a595fd1e3eadd587f18f60bb099e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b26ce96549aa1ff00b6f8cd5ab9dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48cafdf03acf5df610df3bd8fb951586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4ed21342a371d39fc935d220ff029587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395cd22a28c4998f25b0353bc7163e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8360eb695a03304b01006ed98235cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0ea9c46b46968684574be61906bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233771b5521a9121e262a1eb2f7c305591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0fc0cd8825001cdf15f01050c9b4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f1ebc762a9538563d91f5dbedd29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b119f7698b38797cfd06ab80ab0be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b974981a4278441e336f59fb301490595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd60ee6be57fd7d8dbbb42269229df4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8c76e547c6ddd00c2bb7af117afa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2339da2c467b5e6d76ca9f0c421e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3bf62d4294e4bfffa010ba3b9629599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becd481fa0ee49ff300a6854f62cd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395a70dc4dbf89528ac36ddbc02cba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c3939565d0a4838d06ba7afebf39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a54a03cf9a9f2643c8292deb016108603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204906f663ded15878d937491001333604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335274dc95f7532765fa1f667a0153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7adf6a931789230b09518a73aced5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a6382ccbf66a405c79bdb87744a1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff86fdc0821618e8d7a42d85b436d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad4c6c0c367a8be99d0d6d3e2864a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a58b6044c3321b8fc1d40990020c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cdf90cd65e1b1d50d10ed47640341611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bc755ba1b778832419142f2efa800612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770ed956ea8e26966398d9f03dd94b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59fd315e098ccba71e43ced4e8fc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c008cb3fb8a15e1373459b25e448d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74edf4aa64c56a96a02f7c5cc202e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9992a90f8b8629f3bf7be4f179770e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6d3e39c8b71fba95968ddb1947a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341a1b70e0c728ec6b0cd497b3ea4c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf928936292713420f571ea85fb1a18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb3821fa5fa090c42745f87e96a92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2fd64e77732fc4b694ecb00acc69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead39e0ac073c87fd2a25570ab6da2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12f4c92fcf8decf824ad70dc4bf63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a938ce32ffda8216db1f5d0eb9d04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651aeb9956f4e0ced398c09b5099741626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7caa4473ca6e13af40f8ec1d627fbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d38511397ec3cdd8467fb90ac39f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a7be5a45946fa0ae981343560379629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785a69039845f319f32e47367a848a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041d09f774078cb9828339f986b4e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8084c1f14bf1a0e50c91414c121dab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4636c592ba70e5483be73c951f9cb1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3494601783b0079c72f73657a60d40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8711a5089db7bcd1ab5ea03dde8ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f761d8286d22b4c9c36b9c6bcabcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc3b35db2490b1e608532951572ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5993c88626446a53df5e0524916d996638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83996d74790c0fa633d7b542ee55782639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61c8f2835f9692363584f4b7fbf882640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a87b968173a402025dbf88f754bf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372102e6bbd7a2f98ee485d30d1bf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675b4f15f30c1e5d7124b4da3bc675643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28f9fa815b6af50c73766cfaadd1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cff3cc3b41ab50e4ea1d0428259f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea516ce9cb1fe5c94a9469d7fe5564646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a458c964bf499ad6c5500ff88e0eb6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e03f4a3f861dadefbd4a6ff8745b8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546399d8e1825bf91c17b795b6b0ca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d29a7ebb2bb2608f202cd26c0848650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03690ee61c91b642c4874bb7924397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12756bbb0963ebc35b5c50d7a8912a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e807f9fe8e5709785e5cef092c700653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ec45ed179fe6b4ee13b81cc15fe6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0085975a43103b4f78f3be00c981655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6a81baa844bb60092f3a703c83f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e35278ec0b412558d93b58322751e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de5bf1b0b2481b069314416e03857658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433c9967bcbfbde1e7375914217155659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816479d5b45e6dbfb2128d87cc496a87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e90f2294e74ff8d0e16097d8337a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef9f5c138ce63fc8fea53dad58ac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960393df0fe253281541b7ad4f67fd7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e5e6580248f0a953b5b0546c3096664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d4522b510fb152696177b3a888f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312e7979e11480f67d591162484779666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647873bd28c2249730f3f098a1ca2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d939f3a2e7837813aaa0e64f5826259668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310561c5ea12137c1c6f67fbdd7f84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83448fc9e1f6f73922bac240f4cdc338670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1a67bd8069ca97fc86b78dca976d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c10b5e47e1f2b997e9f7b5e5ee68cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03bff0b08b2418f365a1c24c729a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde482b5d8e86a76741f5a12d27833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56548eb3e0f6e47fabb87d64c5130b7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ab85c4c3d2dfd9db09c090cfc097676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60816046dba8b1e680e9a3c93d0f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09edf1ac9b4e4e16a18cf48881db3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86460f71193d23becbb4ffa0e81e417679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8318db9087eb556452639702ad9f65c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3536b39dce34101b6a2d2c8efc1d2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3117482284c74df3c49ab133ba9be9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c358f20c7db80950d5eea683e8dd62f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a66fdd1fba64387097e447585265684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b887416f70d88bd6514e26c692c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c79e4555dd9022659cfe73650ffd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891638bc3469d55167af8cffa4b92e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d31e295ee1bbc129e4c7631be69d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c543fef17583f74f0736676582031689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394bdc8bba2668c27fe35549c780e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb8b46644da4f58e69b47eb913cc16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d113cb36304a1d5052b393dd2471a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a3123f4e22433eacea1c3f420fe8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853294bc9142e9007f69f0f7ac5f0dae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7cb9a6eeb9be3132487d98ee579f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397032a123c358565054159408c1a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0e82290937b34013b68e1e70808a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0ab38fac86357d56c92127cad8c34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb8c320b732e94082f4ab58a841d7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4acfc11f088e47314307a9d77c18d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8909baf9150c0a1173f4d603e28dae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7350841d329778ef58a1fcd80c3ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095408bbfab2d560d6218fc7251b56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b975dd189d26da2cb37a21e92281704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d8753aba7373f264db7933afa3222705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0948432be902430ab5cc4538a459706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129c36474fe3d619d161cf9eb73f00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849757e3d802ed031efdcc0625fed18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fb9ec783ecaa652ecfb8c6e34d907709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845eff6a6bbd710b25f8ba0ae8b007c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a35294e1565eaf45ca7ece8c94946711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb4f04aac57291c3cad3674f6d228712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129b727a630dbf7b6ef4d78b5bce98b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb9c4f682564c9e611aa0e993e490714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f4fca39478d2366dbe58b56e3a3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258160ab83fd564fec94be8c49c02d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4348738c04f3de04f1500d7eb7e483717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be223797e72c855f85aa1073f453e913718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cccc3ab11c0e0c6bb258da30316ef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79db52415b6f9762b94514142ba7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e771bdc490a185200671230558d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45269228c2a3d6c03d2ef22e3313c88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96653e8fd305a381df681ded8e7fda31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cfdb98431ce213844b1d6d285e5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c98b34710ac6d3f12a78fdd69a074725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8774376ea288b89f1ed13f8ab0bb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f983a334a27b745c182c12ff3383a05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13c267f98c5237cc4817e7b9f8eeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db9609c66f0a5a2db744dfce415fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953bc1883bd00506a725505c44f18eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd604ba4bbc7cff6a480177c4e65aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94e1dd9e111eed75b420c585a42ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f25780526fbda0366db4b82e35a073733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062f95931e5208dac146e95d2144a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb03ed639c9605557219473880e86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b238f01dd0589eaad808ac03b7e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e3a58ec154dae9479fbbad145bd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff4fce942f997000e35bf9eecaa74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22bc124ba4066f499c69e72f4d9a40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da127d3aacf98dc8f1cd8a7ce83afa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820431aaace917eec470df1e1889657b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a194bb5a3e1e274f247a0ae639d77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81cafa3ac670865438d24fafb7fa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24db78df9db73035ad04a30e3f896ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f341cb9068c2f11d2445065dd2053745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d1488f7b2887800ac9af147300d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2a06c66aab959d0c137ddc595226747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b84daccf72bdcf9542bfc3d924b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574673891958f5724691276965b2d9ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9ad8dc1399dacb77acb33fb55309750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6823957ef48a0dbbf8553dbe1cfdc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86273c19d24fa9f74ca3507c31079ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734245f821de33af7e845734510d33e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92af86f935de76391cddb8811df5b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4fbb0e0c20020d36403404abb726755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc33b6a9ccf70368b071559dfafd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529748763fb5841502c12a40aa64b8f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ac0dedf6930e69b76feb7e92079b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e4e3268ead9ab1b70e5a91134d4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>