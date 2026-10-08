--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db007cf1e9dafb392d11a8fb73cd721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009f8d9f2c00694de260d5963afeb482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07497a0c5d1b4623c6a034c7c367d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8742a9bcbf1078a10b7c9b6282ae174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad9072cb52203a9533dba722ac0ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242ad8cffa79ad5d86926b6ee76a346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f77b5ff3cc807ebd8a29ff1db40b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f9146fa3423cd579a6995c423dce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457fc09b587876e6718edaade0f10899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03992926af7f7d8885566c1111166e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892adbe13c7cbbb59b42aa6e215ac9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540c0d1462cad464072f1fae38ad5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96716275a59b146077b3e1c0578658613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679211b9d4f5116931e915e3c03c5ace14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec88db378a01bebda666a8a0be47f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ede1a3f855c90ddf12aa9843e4dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97efe650c5f4a121e0b6fea2e56f47117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fe2c20415655c46e1839d1688aa8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beddbf1db09f4c62abf41aa048278b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e676fc146d3df2328e166bebcdbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacef74f5cab2b180b43d6366c776fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae045cd7f967a9b40aee824ee61788422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3f8176558e8882945d907ee7b80c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705168742633110ba938ec286690bd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e536ec82dae692245ceb8390496ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f88737194e838694a88fed8c43c9b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1a0691e11cc9a15e3833d0b3506fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b176dc1743840127c22d1d16924a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24b6a6cd793594146e5a46162227229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06fda391cd12eb9ef39a61abe9ba830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db371741008bb3407c4f7962d991331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e34075285356c3e244f6663f8987c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c932ee8302ce2df2ce9f0e93add733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e8b3f65e692ecd1fe27d04cf203e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891700a309651033d0812fef614db8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4d1011e8a53e0265e6e6207ae5a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b916c3da8169ab48aac1e870d24b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866082bc5c1ba9e24d3f549cc7c4c2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c4d6faac8f44aca035130d454a1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb8dd2d8c0162a43e0295cce1690f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dde4c141a0205661cc2864abedb19a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff1468f7c94dedd16e7584fa5e22c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b1f9d521480636eaa9bb1adb095843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160069d3ee330f81a859aa64fdace8a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751fe6bfa351d772bae27ba6393f1ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305517ac81871905743dd1551ae57f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788fdd94fb90ad9ae8843ade1a90b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05671d71a0b01e790cda7a931df7d3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066141769de2eb6db68b3b35763b5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad81730715cf4cdd2f85c1460049050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc04f0b08eb0d914405ad1d9806ea4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875bc2856da0008e263295a0ce2024a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9aa32364aa19497124fa44994b2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc254665da9be929271232052eabb9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36322a7c0d882b978e290d5c07aac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708d86ac434947b3a2e2c35e422b1f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6610e6452b8e8e13fcea2c102126657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b83d1636824c5e9102e4fe0edf0fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7ea84dfc96631db3cb4a80e5b9d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8180d89ac48adde9e2bb160db319f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6cb558717b7bc4e6fd8be407091d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418725caf07b0c956a9ea23294753262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d7e49b7166b6a66be391ce616b7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c3f91b98e1f0c9a4d5e44d8058a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e47504c820fe744c21d172338680065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35271b93cc3956425f98b02c973a6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda27ab5ef2052c3475781f7570506a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c051d5b0515bcb4a6d915e42eb2a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79084c938ffafaa97f11b10909b6d6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca79c560a6f610212d3a6ba24345be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920972ce2a5456cc90295643d065597171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c56f05c95631fa6d10e9cfa9af0a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6240fec66ed06aa45f15dbccd26fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d8f94685d937cb1803925cd0e31874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6371349c368ead67370a2c775e0d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661f8848af9b7cb6b5a5c68d8aa82e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eab12c05aff4230352c1275e0ca8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc07a562865d41f968461514aa937bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61f9fd6b4a934ad1ca141243e4652d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a83a133104e64f76d6520c61cd2de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c590fac1fa89a73d1c14df25f3ca481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3887a8f4bc891592cc4a4ea3295dde282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12846a0d7c9dfe88031d7be77825098383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9f8fef0e8de4f00a029d531bee5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141997fa3496b91c7c96658956d2c5e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027cc069098a2e42a9fac7b9b2c177386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d79ada2eb33fd4f53142d399987287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81adce4b583006547352ee407d87188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131064f3aedc27dd6b79ba441a545d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180231671f7e6aa9724912e0d7ac17c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a93a6d6228978d34f4fd3f0b9841c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c619825edfbdeebca276eaf1975792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b5488b42b933c3079c0cca4b4036393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b9112cce263f19072c3cf9935a6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d7ccb2b9f6aea6ee392f678c38d9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f5f67f91f7bc9aa612e637f4683796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cbb1ea6c8f0f1fd5ae9adbecd3bfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737cb338ad5b13b618eb06f49023bbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173574e9632a29dc76ae4d220c6fa1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0343ed2ed07422d73fb6bf6718adae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c0bdd08dc0b7b9c2c75bdfc9d0bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f5ffadafd7b19c02ba3ebd02add37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34095c1159ccff0924a289743eb2cc24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9da777f90dd3788ce41abf23068a99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd6a67abff5e73898825f6aedcb2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0028472a67a06937e9a656a7c76f96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497e7fc8b27d26fb6eb5386e10d454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc60fb792549b9aebbea17076e9a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190ec8cf2289166f54dcc4e4c5005d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f628788bd50c8a4030908496e8851110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28b95bfa9c26c67be179e919de38b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79cf6d4a45a25363a7d21a2d40052112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff081a7d25ce64ad8c968540c41b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6a70699ac7b461f20f3520fea63f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac25155895820cc621aa8f9b3c872a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7a50e303f3b670b02d34daed9854116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194b522c2aa7f3268500702cfd1078117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185631abd5fdbf87148d4905fe2ee1c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175d960992f1ca56f1087859459422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672629dc30492c397d8bcd702f6a184e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b2f3ebdd656622c8c4087a759d2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0c0edc62b921f4ddc6a6f8acd1bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa964d54365077555427aeb871e869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e0d2e82a5dbd929b8c514e92ef661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5828aff9ef915a44e18a07323c981ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb77de2016c4749d0b2ccb84b703b76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b30a03f22ff443ff392297ac95b26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e482b37c720d7e981a9251f0ac25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b6e2969e1732b93b1051da4d0808129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc9b6d8121990e32dda1d7dcbaa516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874a710e95612fd8d68dd5d537bd942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cc5c04d15d5abe436cf987646c5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ac0f475224cbb524c5504f24944d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf9bcebd4c8ebfceeb0ded9863c6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9819122170b63c29a91e504c5e1ae88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ff4b98550417694a9379f77bcab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c198dd941604c338283e957eae0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504fa6891bef6f008fc987db903c02d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b015432f5a82edfeb2a6fab26650139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ba26367dcb3d625fb52a09a945371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305526f323f7e76537d708090a33a0ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abcaa021b3089fe5251851796c3464142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81010cf0177995c056746963141927b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf529ed1a004d8df13e96cd26ce59fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece81848d66f9b19747fac3239f7538145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a5fc6767db09fdf1b522f12196b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63a9482df205174d53036db7409db9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e3d7ba69bdbab64985952134a1ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedf68866b4d1ed28c05a88778430a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839dc969e2eb77a82ddaad02193b54c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a594491ad52d43d7a739f90c45b44c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44553f4e2a8993a632c93e5d4b5e73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037a3b871dcc98128e7945dba22210153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79dee47a9b9a39ca1708dfd549929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154c10027afb85cc3f732a31bd746a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b362ebbe38ea81883e3b9007492096156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd4bd18bee67deecbbc529f365ac18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a21e0bd8496fb8b49bae688433bac0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a1a055522c89dce1f3d4a8f65c5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe5582fa63c34e0f6ea3aa1fc8494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd1be27b83b29e3f19424c348971a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29edd94131f7a9d9774f2d8404681b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01563b155000aef5686434012e109163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99804615e6487fd87083d466f96b9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50a905a83ab9a10c76ec44e2169242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc9f45dfe49a2cd15a1fab444b08b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e272f10ed6cb465bdbb12eed4b03d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a95fb4799dcda10687c1ea7fd15753168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba3089b7423f2aa210dd326f6e6288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5804dfe3e7fd76931a6c76ba0465e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f04ba4157a4f69aeeda1d289300ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5975b58dd03e6850d7831c31a1322ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4ccc64e8780ed509959929f342a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c9cf0138dd35d0d416944fe597ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70bde616fcb3cd0c18240119d219d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9529c8a4ff8a7944862523b86e0218176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce418963761f43eab402310ca07fda9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d997ff4d6a4187380f2d07da411aef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c78fcaa82246709fc7d975a9adb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343e4994620a15f804eeef20f77b4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff276b3b642b4b24d51da5b44142f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30fe0388c86fedd350fb7f4aa50ceb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750ce505cb4128be9dd4b0624b0123b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ecfcfb1d44befe0561b82a131ecaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db4997b608e76f93225094b55c0ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f5038395bbddb1cde269535d022a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293cb9da1d4073a92068cc91536234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c03180fb563033ca852abed58af46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8419b3db155787a95e79a6baecb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d7321d29b03a26be5af404e840ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a02b0c86075a83d2cb8e391920c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88229eaeaf0d71de512742a7730e56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcefadeddd5c9421b244bb3915c85cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e365d7b6b7f6137226f269929dff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d3fa90e58f18c0f70cafe2e0c11c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b26c6c48d1db7a008600bfa0a6911c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a4d6d94bfbcc9d48abff3ba3525f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ee700a9e98b1d93c29398eebfcf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f0c51199e0ca542fae7ab1c5412c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289733bec819897c8ba63ef432cfcf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d483a4e852a62040088687ed15400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4654e11dccab17d772a6fa619c60f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b18d9240a3b33f80103298200ec6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f98998496fc4d4a539060ff4304433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb020d4c94191230ea43de03eedbd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761e9b943f332cce019fecf0c237e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745d27477ec8cc92f93e3774b66d8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b43391635b7c6054c0d8125816c3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f841f34ca9fff7d9a711bb6a9dc8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abc0b10a8af3da684f34aba705f1e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84624203881e76f973bf465e85c06ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff71a388e6134e69fec10c288576577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0614a0ddd5bc612fe75c6f306575213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6a6b0e1c20d4f9a878459e9e3f80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e9fd2b27c550e4027a153d7a8cb1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f59cafdba22e09754f81b91b7731216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72ec335f64309b0b4ea73257abd5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345b20512b02235bff0bc0ffa91d9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c96a6d1b7844f8ecad8a83cb51ac4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b50c63af93b6bf999b74890e4e2e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf09a0756bc6fb2fe6eb1d8200fae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7e10512d412cfb59c801935fe7e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabb4373692faf2ce6e31fdad8ff3e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047132079ec9c9eabb2812674bccb70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b411e432ec79fcd31aec5775f57cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0087325c57a4fb9774a649ad326d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0d21cb069fcd0768590f2ed3b9d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468df3ced1abd3078936ef086f4d9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4717a6f29add227b22c6142b65682a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba488dd12a7211b9208267a347f153a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e824bfd5a6926aced66a9d1688ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b071e8986a2689d4b1df25a446f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c468fc906f88bfb858cb20698003b33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21222ce7ecc6ff41d368fcfc3c57a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f696e3848663baf514e3017fc55a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af7a05b5223a4502eed8da903d5988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea35a5d3b26b55ba0f001ff9e921c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730845d0430cd2fe4379bed0f471db6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4d86be9763d548decbfcd1cdabf35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b6cbf46b621bdef7ca915989b09aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c349335059d27c2d788f3f9507ae34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa89959e500b1a0e8b3f4657c5264e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfca546449f45fdc751ec5607d32c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49db770c848c7a9764e87f5e3f640244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f55b007e2dc2f3bffe7d66558eeda7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862c603bbbab5cc99720eeda2fe095246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6425c4a0fbc6d328f6b829541a12a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086eb0300aa9da3f629a44b6db54021248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d95561cf14d4698fbe255ec7d22f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5343b8154fa2e4a1f0457c90279a40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134ab1255da46fe2c5224779ebe628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34992fca13a942d79a55ccc2eb97fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483209948c0c3f5954bf2f69d4c907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5ea34f991318590bb8e739e89472254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31e480c46f1aaa1d31087fe5b4600255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb312bd54ff59c5d5ca988cb94f3b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e37cb4f3866af62e3f9f2ea3f264c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc3ef0018d106b230573fab56faee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312b405e77fc8c777d185997e62379259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7c238085c7a9ad13190f73ffcc03f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7732c707ad5c28d41c39dfe1b6bc73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a0495de442d8159dabb0fe8dbb73c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7f7c45f2c5c2047f22d456f5b5cee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991a39fff37c66cee6d3d8d98925eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcc066dbc0c225e09c821bb68550d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef8bc58d88e99d39ba4c845e7299a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7563ec788d355303567809bfcf79c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56654e1c57e985e421c4cd9b9c689137268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef830ceae85b8a6d3ab4a99fa5013269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751c56dc87c015245c4db8e988f08a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed481f697771a05bba8594a2265ffd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b4a66425ac39669ae37a5b88885a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f993c90ffe6a3a0d033bcea23e8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2750c2638dcaf62fc4529c5af7992f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02701428d05cb2204abd05190ae1ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04418f0ac2e66037aabc4dbafbaf16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5d6366bb0ab379a0634e8d13f707277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168469950da45abf9327352d260e400b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e724d8be3867978bb0624cdfdc828279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8741deb81e537cfc67ce0c272adbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325539766653c44f77cdcc0ca9ac3ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a33da8ebf9b084f7dd387f72547e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e12e538550998f84114f96d2b147b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ade9e861d95ccd83838c003a9a114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870eddbe4e23250906e28312a4022d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dba2209f52d37c0d1bb512d779e5bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04febcdb76e3fe367053228b726c8563287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179caf152c9b3914b1c846d2c3dde9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d425d0abebfd60a15acde38ad70325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb82934fc56f49125be4d779badba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2adab52915bfcb438e8f19eba109e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c85a925336b32dd14467769f5ae07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc57a79ee468e19dc1e8459991445293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99fa2264f3cfa685f7488ea2c7762294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc08d081743f3a72e0fc2391e14f9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01279b4fa0a203ad79afe2d4f1356d58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffeed7527fb9866539985931c194aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a00da73ee295a91b5d9b9a6a587e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a6d45eb295780e837b4920ca1602299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825cf13e5e9c3f59b80cb40f97e4bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e007a161f5df8974500b76a5d4cc72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb2dbc8d52125369816cc999cac73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3a1d703ddf001a3e96bd9f9f2b82f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ecaadd30b3936e4a30f7afad11ede304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed52d3666a2ea1d54ac1433e7c5d4bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d358bee0c6db909122eb1cdd6f3670306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd4b2134a184a4325235799a991b85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ae35d3ee8fd130cec011552c39a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3bf15744c6df6e20d3b10ec4e377309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caebae600351ab4d45763f98d86833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d78a086a6b5cfd645b754b06ac552311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7a5b123ec3524e02664ba7df3576312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3212c5199ab0ddd121acc736e3ee5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1bd9a785ee1152b04d8f88e2e9f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bdc1494a133239410775729cc990d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c7f9ed3749bf9eb68e452bd46340316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a49c7a9a0b643de3111a3cfea7dc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79420e1789f438bbfc121c4a37904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e544673eadf2cf4e6f1db13bdc124cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5c3a013aa15292c95397ab853230f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366522165520e1047e07c3e1616078b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3019ad21379ed3946266edb9063aa9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40958ae3453d0c11f7161efe263e92cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceadb32045d5aa0ede3b3c4744b2ead324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ecb23c912176d83753e30bd3889c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686177c2a6f0256debfcff29fd9c648326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33cebeea08eb7d75b27d24e771200d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab481bdc03e64ca0054dfde155d5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffa082682bcf3505a4a8b04804fd36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6b231a968731e29ab12ee5b3a3ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f1df994c55ffbea774cbd8caea5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9573b7e12e5f73f07a7c63ac15fe1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40f35ca004e6e3529986e7fba1c9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d05f816e9ad00ec01395341facda3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a17cc903da0b09b27ae01045d8c83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5374bd40a0bacb6d7782dcfabd113a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321bd405dc6f4db3a795c2d7dfc7bc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634a0fbe615fea33567bf46379c147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50da2413458638478e6226a44068cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ff71a4ff537f532fa511606a2b07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e5276c03dce363bed57fbbf710912341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7620dbe691a87adb185bd66107cf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d77ba044a6c1834633881c454f81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10bbfbf8c1affb4872337767aa0c96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724998cd3255bd29e4be39c7004ad5d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491ee987533d72e61d496fe3b405b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb32eb91fec589cf0e045f2f75bc5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac2e16de8f7477137fc1e52afa7c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b618dd0f4b2678308e25a7cb73ceb99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f152c3450543fbb5488ac5e8e844350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5010f614e9e295e2586d14c60628351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a292131c5649c544af2d45acdee6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fe8a7250e6ae17e43414e9e66bf55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b645970502c0ebd0c29b72c5ee6a49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c95678353e58822437ccdc7e8829fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07001353e44d3d6cfdd2ed06a271bab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb98e7689971ba7fc368f4d105fd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6bb451208145dff5df1888160a6ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc3bb8d8e8fcf9deb9e94d95871bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b77be73d9eb0791a33562150527ae3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e21840dcee9a3de5279438e8de818361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf8b5c9b98d9e619ebfa3fc5999625362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9daad405a573f8e5554cba065421363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cde431a8671ad39e9ff946dcd85eb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cf7f340652194acea045fdca17119365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ad0fa7369995ec7ce863d51f4fc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb253acd9b0d89012dca689e08eca71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff3d5a010a8c83b690ee4d24a2fce1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37471201fc4ac0c072f6620e8c6f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436cb3761cdea3e4de321ed7490c14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c594086025fc95ea1e9bca59ee9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a3e6ea75d2f2f4199da6797e53d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd69d4f0295d3c1cfa396edfb2a02a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23ebc24f47015d3f7a5d939a11421374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338018f8b25f0aea5d72045e7a8c304375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae290a3311b0ea0f63ff60602d634376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd41629400d7600b9c747304e78c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f15257b9a858e8ed6ce0e2b15f080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46eb952e481eb6ab18bc8c0ce9de26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ea1d2ec813f1ad8e0b3b89361965380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143729955209e1992f2561663de01c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b8aeb727593a0b5a3af3df4b5c66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d1ca45f045f71af63832f7e41dd5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de978065844fbdedd7d3b00e2429d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfa34a598dce0ef6aa95262c2a2ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd9b6fd03b72187a1dd290deaf232a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd63d99a96369bd70dbb303db667158387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fa94dc0649e35520147f13956b54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c4acd28d98298a8750e15fe3d4ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14b43266c17abf8868e48340022c29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13bd451962eac8ff373564a4d3daae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1231371a7ec37770925ebc9f8db06b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd146f229cfa43135f94dfaa9683334393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f84145c47118016431d10866c0230394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9b9a841c10cf3da315e247270872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e0b02e0e107f602b107311cf398a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a7280023272722eb25aa0350e163a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8327e98feccce7a91df4fad2c9a02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c83eba36943be0f844cdf138d396c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001af09417cd05e845ff2432d40807400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf59320ae33ecc99c6fb2d56daf65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20dac4a879d7965d6e514e8377f6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e1d6fdbf3d5c1569f128e32d1a16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f1d8e2272d05519287774e1f7d57a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ceb291609faf444ed0eda81cc2c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08972bbca7d58cc18f570033090eed9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd002d1c5a60af740560a2ded58d05e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d70068219abac6af4582ecfe7eed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fad0bfac11f38c3422900b32bfb7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae7b494475f19bb83129f71d063ba4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa455f505bd1142cf2b18b8e8c1871c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915715e1eb3b64bcfa14566a9e42100412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c13e7d176709ae8c865a7e005da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4810577a0528f9e066cd894c2c9cde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e2ae9d5676cc1ac92d2125678728415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf0ee9df2e3cc3f908d8f5c82e5e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b3affdc2bfb1b802da805c06e715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1fff748be832075fd9e09c613a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab9fc27047253f440109b95f7e53b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc95c469c130971241d2d2ddd9f7ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f53c341d9f85ff5b2a81b7f3b3b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a9a7a1f3586d69f5fbb1baaca956422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce0c69d3f7a026d9deeb5fb58df49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d086159220944479e654e3cd9e016ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf3d71a73838a4b8fc010b7121f66b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965388b94e4c028f4908256b7d276d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fef69eab3611bac305e9ebeeec31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf29585c6cc574615eaa9a159b7897428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d8d25edbb702d35b01349da66ea9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677e3fc5d0cfeb7171f7bcdbc57243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21aa57620cac8678b5f19ac8482606431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f83b4533362fb6700ff5cffa9282432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d02c2a03fbe3ff64d53c30404dbaae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6b5fec06deec7685063b1dad68e7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91074c66fead313cdf04e06eedfd5d0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8ac87a0ddfee99a76d6baa09f3f70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d329e14e490551be51f9f15742586437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815631b314dc955b4060c5e8af96841438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d19525ff7972a48498b42460966ec4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d6b3d80622b573785b500aaec5dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091daadb0a220738bd0e1eaf37afd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c7e8fab6fd8f304c2b021c3a17631442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225bfa33c020d5faac13f9b547cef33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a471e4b7a09300bd8cb5c57b6655d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac815a45e0221254aa4f7b0ffaa4cb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b510651cf1e03b0e0a238716d7305446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc44abd8e55d44fec5313215cbe03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a381e03f0b51397b83d52dc41117448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d290af3faf828286ea2758f48bb756449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838eea0205649dfcba23496d1972baa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb777fe7b7c7443a9c2bebdfa2358451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371f5a17f11bab55f650d4c6063d97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283153e29d1fdb2fd0f990eb02e4946453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0c726597706c6b2fe12ca79741ac3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00038ff358700d3b065ad6f2cd6cad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820087a055ae8a0a6ab80fe2d44403456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb97bed8111619502918d24cd4b9ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4bdf99c97d0df12a87c1f724c078458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f53127b07c26beff1af42bd022a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa79d5cd2b87fd7d929b55fc9f14b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a6451f1a134a0076d7360cfd299b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6efea7ccd1bed668038ada1260401462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12ff564a44afb8f83a7e147860f3ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1de2132897e4c070d4d26c2580787464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4deec0cbb539eb51db804264cf93c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70290696b9930027273c201a0fa9256466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2231eb447d060fa1eb051b5ceb74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5f5527099de1efa5684293df23bbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5faa19418d574430bd8e74e4d7daa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2559caac6a05e1d6d7c5cf46c03a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b62fbf13b451cb098c688313be10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80009053f8f9eeb3ee8184922005df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e631b921bb1bbcd21c05bbb7e0b7f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646f1b140b21c92a6747c0bd4fb6b8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a33ec89a7592ef1b7896420bb4de8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce045972d3b16eed14e8fdf3513a283476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74869257cb2f40e397d57863305d36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c180744a2f451ae4a1f70ce1f8708478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf04470754f88bc367e79a23705fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfaf7a1eb0b8a5b0af9e49fe6af3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb13c97ae0bb1705c74b4345c3407a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db750c6fec06ecf532fae1444204cdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c379721c6b5ffa3b7600f342b2d010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b9d63851e59cdf0e45dfc7f9d0c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd5dba8d08a04d03ffaca017276aa1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df218db24e8c50e3518e3211375b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36294875f7d6cb9843fe1741db509d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d42683e6c732c7661071f89a826c09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38653b2e0d3823def57c8eedd0581c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe1b8a958ee9fa912a42031043eee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a07219318461e58c0020641f6ff3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73297b1ba9d57c401db4aaa7411d1f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7ed65a0756ab2116e930d980397a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb07a778a0101e077961ba3440406e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd65a5ac6113643bee18b6b887fe42495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e22201162f70a318b433e06694c11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc87299c2e9dcd91b97bf512f5726497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037017e8ae256dbcd0780e32601e61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7163c54740c9c2617a8c79adaf263499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d5af83cd7510d62092a17a6cfc61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522be3e6e2cd6a684cee0b33f863534d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8090b2df633271f7181fe934f1967502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15a48d56a8ae7a49f4266d7fc7a6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c28821d7f07a5b0dd9e68f6caf4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850ca59684a9021bf5b610eea66c94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeef3b56e81927926806ce369f174e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc471cf0e613a41f71f0bd3b683777e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313561873316038510e8dd61a3a32b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5718ab7d2f2015b4f3103ae3e6ecc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285b1fc91e4d0d9629286a201ad97a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5062655d4282333e198878311509511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3bdf8591fe176442847858518cdd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3d89289f76efd3ef6c0b0693228b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08273c79bb4de87394d8badcc32b0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d71380de123d626998c2cf0b4013d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa81548546cf1cd9cef4012d7e5520516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc363f2dbcd5d6e0d0bef22898eba9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5a4e516b420dbd683e1b8413f469518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf37317121029b49558c3901ba5949519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec636252538bb1cf87a1be31c1db483520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d3035d4cee829135290a0973d062521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75597731407f37e6500bbc2dbbef26a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12792b3ceba558e6e68a5d538e3a09e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2d669a12ffc1dc4be4a54cf8d28b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182817bb58d23f9b04e7842cc38eec64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268e46c9c62d7e7c222a9bcdc33094b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb3edec73068e3f7817e4bfa841498527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ee02448a3642d5e31f5cc719158b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd7c4d1066335a8cd30e767092cb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020711e60e842a4d20da4e6f24ef03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e413671dfdc0e3b8d7214d90b8e210531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4767ff7fb18fe134c12c56c30373e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e4051c3005b2c05c29ce3db87f51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612f00fc5bfeca79a4a19ae1ff3834534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8612cdddd2154342896a2a044bc53e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6cba9ff55960e2f43e4389c315fab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e51d56b5b2654acd0a49108ea128e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6d16d017b08f9a6275d6d9e60963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bc889adb9b895fa794aa6bfac773539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a1daa780442ff6113b9eb761f53ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48426202c444ab6290e743a4cd9cef6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998c2ee0fe2589e81cf287a0559fb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310140b862557c363cfb7889042471e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b503e5836c22193522d294cc5072d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f17417e12c7f9301865382ce17cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6743fb9254852857115840d62dc7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899cf1290d273ac55ebb15454f5adfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956887f7e8108f589e7e5884f8f364f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ee445abd88ba5e55a0d03cd985e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57adbc258f1e44aeee291557f74cb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc92fd93ee84b0c1ea1e1e76028c472551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5932c80431f0d02e7b11fbd21502552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f49a20e5a376eda51c8b866299340553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3517e428f8ee511ff6874ede814adb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbacb0ac066255ef8bca7ebbf2121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f5e4b19314615e560c351057c43be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66529e8bc306d81ab63cf6321cc0d3cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d48ef0cf0bcdc0b2b5f537562e6b86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b360eb80b68a320b15e0b943fbdf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294eb69727f3aff12acd8fd3e7ce3e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f295b9fd1fd11bdf1e3a1543edd608561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c48e0ecf2c2e6d5392ab24692af6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da5bb46b2c0baddb21072a362389f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c84b0803922596ffc144129b05cad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a783a98851c8ca296cec14bd2356565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dff2c6561b328c63e87eb19ae6a48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4faf65af7fc930125833a639ed117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0934199b9b7bebecc9a2897f398f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595788318db9dd0b46f51a0ab28036e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc58da155fcc375358c7d084ef2748e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39210b4515bdc05ecc4353565e8b90d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee42f85e52f54021d0d97cb14f232cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af532c47aa3efa923ef88c9ac95574db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7179b8a1a7cb502bc1a99035ebbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8819cb2ca78b37229a95c18fc9668575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b27f29d48139764f66bee032071c75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc6f3aa5004be89bb321cec898c5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361434df4fe57333f09f580e6eac7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b47912e97def5bbf5e27784a2af21c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9366b6d089ac95f6438b687cd54411580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ac92e8852a4b3253f6a418d52f79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb270128ee90933b529be20d5dda00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95639fc3aaadeb241a0b89e490ed50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c20c57ce08b751417f7875b95fba0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544567973864a5b9f96fe20f6375ee48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79165d189c6a3f96f10574dc42057db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548703200c4cf4f9dff649b5f8557e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbe4285a7d53dc2ca11ab65b180862588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901791095253176c5eaa9bf008aeec4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6b965b38472bb8ed47434f62ad38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c2873429ae7b4dae1ce35774351fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76654849fc323cbd599f104fce81a24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f7286e9d49a4c6afa5bd78a48d46f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f389afd4c91a104b1d35a6b11df7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2dbd5a128c5e8d8a8ecd75ffa85e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235665332543df13321ef69ca47dd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc55b0f68ea32bc00599d3b8899ce3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b428e7508ce2146ee8762fa9d8060598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03af3f7ef916971a71a2636cab346c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeea9436377ebaaa50aea7816afd3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0809ee4f768f166dd54b09c611553601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824d2f6a626cbf4e812ffad2d4b293602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c52174987e116c199133d42043779603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16ac3c5eb91ef02fd713821387090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08230c7eb94c1badd4170d90f0ecd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb40282784259c04e0e5873dfec730606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279433e3de4922bec6007c84d2c2ff8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fbbedd8fecf5f53c6cb2b46cb7847608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e10e4994cc8ce6a2564518762e12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2b6d8bc7a5391d8c969677f119e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d00d585085051c97184c6c62d023b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300e9c76148de0fc6a6b6912599445612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc07eda833ffb288bc2253994130a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996204b0d5c9f2db5c327cd68713fae3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f4b0bc7897f4f2053eaffa2770030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c253f041c7293a1dae46ba8796e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc275c91d6658f29d88fee3db01366617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848fed6e67c15a174876ec18a32bd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacbaa4e3b0a8a27178268ede2b94fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8debfe9590ed06eefe8d4fa276b8ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83afab7009ad8f7885ee7fc5a6e05b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b351e3221bd3d4eec59308fde3f6a84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf7957247043e7eb496a72aaf2086623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1b3cef2f54f5d3aa6fc152ccd76a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f45c14db1c4c15bd48c01662104ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9281b06e5194a66dc224e9c730456626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6de5ade86c166370a693d1000a3a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea523ac397d6f7217aee72aacc656628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e75446832f2cb8989270414f06d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859830c5764662cc65e8436734817b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8cb561bea09c4a1e23109ed36409b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c22656b92bd79ec5304b90c046f983632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1ccae91eda365b16ea8dded8bb023633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c23c49664c15de96a985b32565904d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1fcc4289ec171e954aab9019992f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc37a97a5d765e545a8bfe1245ffed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e986b7bf075ac293457f765f951e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045c44913e988699be0095e0a483c30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc282cd2aa4453496b617816833e13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e779c8cb39444f402fe0a4e29ef72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f078c68d0a4d30e7243411a83964f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1ba6d0839f3d3bfa61d03a31d2242642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6eed071686c60ce8fa2292306b287643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b7ac280605ffec201530a9e3398b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4813c4a7d4126616890bda473c922645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd99ba9ab3f585362c4318d58f2ba77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737c913abf0fcbec686dc6f838f61de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281480f768c685814c50b22e4e3523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e526a259d7b02d30951ff218c4b270649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf8b044d3acdbab9139361eea73629650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a289f5e414d3c35666eb33014b47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3989421d2c16a8f16680968fb9dd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7a44fa0f77ea92e4431e374822614653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c8235ede70f9b22f412345ce698e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d91d7b19ce45b342fead168f7bf81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472baffe6ee17e6f2fff9766620c5b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d1c9fb7c8ca191f22f4956cea20f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dda496ec4a2a380d48cada3a820ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c9137dbaf0e78a59041245294739e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e229c6cf0f54e41477aa0b367d79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520bb7f8c8682413d5d49095287155e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21650417ee0eb82c3e3cbd1b5ee4066e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794b8833cd0736a462730abd74d446c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be136a2fc4b922646d665d211424d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad056e6232e44af0f015c441e76c42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1178787fab51984cbb560ada46fcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839544762bc4b94a26e2780c81d00ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa7cb1c853ec676fc9728934444c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb91b9f9bb53b9f72aaad02b83b10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589402901cadfd06ae303170bfe38d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ec801e10188885f14cac75b2e0f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079197a6926fae62875721f72901d46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c8148d56cefa27054a168c4020f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148dd7ea8a8d57a04c3f2fc0cae4300674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c17c26115fc34c32f1896fa2ba636f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35255c2b0716ccb63015052db1ddc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab5b88ca4e4594d68356161826154677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227da0cf292632da6571f4d32d37893678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b8a91dba9d1acc2422cfe4bce4be8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6baae0661339d8a271117ff2ede00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e96edad1308c8965d1db747178dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36e87eaaf868508f3db555d0a97c2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60cbd210f6b73262baa095d9f6536683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628abf4adeb20c08a36a0918fa4b9780684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015c9a174ed94e03c7c464d37219ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a540798de1d2ce1cd8d9ee4424e694686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2419c0dbd984493c8a5ab4faa7e1df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ac9a997f52d32d0c89e1bbe14e686688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c686f88271daabd39e028350c8f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe925fc0e70567ca056b31ef25ee12f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27d8eb282804576c31f097e206c92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f113b216c1f4892427b0cb32799c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34320e901aef1eb26bee1ab92ced35f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0af40322b1547417ce9f63c572b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c37245b7e4423528572c020fa8f49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573e45b5a0e33ad2cc1b42209f80bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba1455b3bc9f548b3dbd92769a022697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63191ee18b133a3c5c7035ad12f6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e60458853d79537362ea5b0b9e8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8afb213592fc9ddfe69d98020b30c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56af5a5922de279ab0c4f5d15cbb26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7ca538615df099e60be2846ae29c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa0587930c1d38b0f2800f9eb0dcb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2259ab19822f75756c77204878688eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de607d6475a6c7d1a7e50fc3203cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8d8e03318ada6bc688b615a287a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f620342d7300a5ec4e5691b1a2d2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8a00a341b58a0d66f2f5baff72ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70352372a8887da0a01235b2053932709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a14161e09137f70a264d2fd1af23fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872781aac49331256042a214ea803e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20df1df82b795fd7c4cd61aa9b239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9e8271bfd875bc4575375aae7ecd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140de4129137996fb1d90ed895bf591714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d50ed371d338750f7bb0adaaf96b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41965d3b1eaace50facfc383cf0da7b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14780e86d9205bafb337422b59d52fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a3c359611f46641cc1c7b0f527ba6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db56c154dca82e6076d90af638fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8b1e6cf38ee8e0b453d34af66e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affafd9a06ecdbdbdc4a0ef9031d24d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b587b51cbf2016b0079070e810b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e04052bc395a6498b02e85a38ce2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575120a112301feb7e4a9fb04860718724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ab819a716408b794d1807f1ee9c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a18f108af69e14590957a4ec993f70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e24ef4c5d08286e5146f17e72aacb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54691b7e1d1f9a9099f641d1bef955d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de1edbec2b63ad342ee2774bfd663729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e862804825a5461f878e17964734872730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f64d970eeb0a898f4b806767fd5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d486441736008a247d47f9a659657a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e03073c7288aef395cb0a36d2701733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad4b3901dda726f9ad8fc4f988ad1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa65bd728f508b37be80a091af8686c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af722bda8206510cd4ccf473d2dd2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058fde77e3b9125be24cb8eb27c0ec4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fd90b75ce89efcc56dce77de84409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c08107d622c16780192a2ac69ee0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db459c723629317b27ae88e92515ace8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2efa0e901798a85c53928f982b2b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a3bce25e5651273a2f5305dc7d53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046b54658cfaafc94b9f345764f93f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddedf134ed95a4fc949c54f2f033f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb63fe206e8bc4aa90cdf038015b30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e863585eeb5666d8eb2f0f2592934746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc34a6d685c97e518f98dde4a3738747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307b64091ab27a7611d101532a1cc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd104dd149fa435df356e1fa42817e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2fc4b6132199f1edcfa7c661f626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319657e02fe04c92849b1fcfcdf075751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364392b3628e4a80fee0bd94da11b809752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd90ad7fd8510d31f108f4b7699bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f334401c3c1a25a2b7e4fbd540428c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247aecc2afe1ab30b1525bc0ad0406a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0309a6e251bc7cda16b9a0f069d6c57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1d3761e398ea84a4dede64a24d0ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844958cf07d8dcdb545ea054b575d20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902e123154a9d0dfb03d82f08daa79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455879a65b0dce7954c036a61abca880760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c91ea4c597d686d54f4424ebb74cf761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797da0a536390b0714e7cd5d4f97d881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4903d8c1d055edeb8b91888a3a9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706c578907ae00b86b0301a01f2f0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a23ef8f5dfa30d283f204a0a72ea084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1980b1a49feae3c0be027ef761de35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a25be2851a271755cb0ca0ef4e3a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298cee19a6a5b753a363855ef9306d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2b6443993d285d614ab2db53789338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbcb720df578ad2f6c9be6e0403c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d6ae71d177bea938f7682b4d564610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978eeac073c05b94dc1cd91871f9b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71d3ee6aaf2fffa104e4010f6963712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ae63dac0d2f3d1def7a4be20577613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa9991340970b1407d5ac1a35073d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab98db818be0119ae126b1786e8615315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9af18c0db0b40632b8f66f5952c3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4529e4b1449a98eb081e28502ccc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13a9dd35d7957037c0c7a1846a5d2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb958f70b2c5d5afa3970d3b0d86419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905db30dd8f84e6af4a00b8cb4e0c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd12c432608a68905343254a325a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5592c3b4129ae9100f8f00bed49622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8713c17651111f24a70e6f65a7c3e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee69f52c4f26394bec6663ae43f89024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e195c9211fe81f1bf99a74bbf0bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b183d54b224c9a0a74601ebe5cd04a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece160ccb5620cd7d22fa2bac4c5df3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb8acdb3fa698749a75ad56388224b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb940f427420bdc1d186d3a84954f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a166b2f3265cd96c7afce44f655f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b60dca9cd1f1a78c49d7d0788d1df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95091002996245da5e5cc05fa2862132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1d66e50470bf57d7ad450692931233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7f5fa7fd0fcbfdbcbf1599d5a68b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573c5005b2838243a1ef0b61b9d34cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ae538d9bc1e9b4f4437fe716063e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110c7132a5cd44f2414b86f2ac693437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d42ad69fb46f8561532c46dcddcef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda52f780b0a4c7535079e41064642b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d78a1f4eef1ef6bbfbc7ad68675e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9822daa690fd433e57c0363f72b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b702609d5f2b01972f5d8c1f17d7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d325cac8b143d10805506d8b3b34943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b3f202fa3ce5c26d867de88c300c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ab919e63f3ccadfeb82b47053bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c1c8aa5b0377287910ef187834d0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51299fe794d3846ccd97d7638839ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab666f32235c332234b9e2cc11d1dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d28f67b7d1e8a78c61ba40951f9f0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf169b42ab3d4440dcc64f46339f878150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624ff9e22ea941e1d42f40da804e3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd306ba7e83a210b658233d81060f7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4628107ac8acf96fc79265e027da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671b71ebaca3adbc35fd85917c015a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee295da562b775e956acf798e8ead55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232578a1278ba51f01f607015c49b7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85245b23d4fcfc24760fa16cb8a66c5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64bd3c52e500d74e481a5f9b3853058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a368c1de81f9692671e668c0e2b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892731b927463c42ee7cbdbbc1154660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d692945ff00bffc41d07a6c54b17ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ccd2f6cec1f14e355d6fd6b34326e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abf7ab22c7d6ca93b042d3f5c5d8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff318b838a17574dc38bfff99bc9f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f974f32468f4e18040bb52db9dccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1338b8000b66b42057af1fe20eb48f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76557c2788d523f0c48b69067bd8d12e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348648d55b2e656d24c3ed61ad184f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b400fe9d84c7dd697dd697ecefba5ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b088c58cef33167f3b2ef47334e2c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2a3f8f5fccf0c428d201837c8611171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ae5bbd9ca130418f6813c8e0509a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c003c32a75f65b2b61fe0601c0caf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf638e1cf327c4e6b3d4c7bcaf841474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6771014348a99f429e42db2d8150c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478a4c42c27d729fdcc38e80208a6cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674795278a83ed3a47771bc72de6c0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffa32616476563ee1e02ca23c7a7b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011957d2b2aedfbdf5d89d6dbc4ed36279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03f2f839a6869486ccf8a615998f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521267b6bdf376fbfae29175b28e9ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e31e6dd73079d98ac76396dfbcce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099f19580bbfdd16f546319e88c35b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641b2f07fb94afbe69dae3c492862384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bd7b6cc92994d1acc0fed4c6d15e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94584fdc3e1c4dbe785a2fceab25386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7234dbc1b19b251f8ef20b1e7be2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d282df595fab3a9e2c907e1e09c5bd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b79bd642b1c869e8a601f5eaa9d0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a43557f05633c4ca5646bd65129790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c741ffcc0dcdd7a80d3c640647ed0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b71b779c01352e74cd0e9b8df668bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1fb888b91ed64eda27cf8e9e4bed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b044f43d6aa6d5b063496fd4571894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2ae9e51572728782c1e302d3523f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831017627aa47347b2e726ae53a63cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd39cae45f9612a10fae2d54dfb3a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8f89e487c485f0cbfe1502bd4b7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b053938d8eb0c8292e373a7c241b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f36502357852c251fc8f6cf27205100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac8d250761996e5edf0a3431540405101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f7f1d5058530c9361777e4ea7a6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39adc98c971f346eac34326f046130b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c48caeb76c202b2b015c0480ccad41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6e659b74bbe0b687fb8197fc50797105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7a19630f4b1d7ee639a72a3a9eb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfcd7c67bdf126dc26bf2f0f535056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491f0ba5ad0f041f84bc457c0390374108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b1aca7fe578fa0cca0f1b249e0c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308bc45a1100560817007d498cee33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a273328a223eb623137bb443efad0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62f95bb275f525b87b09b508f38e30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a2eee0cbd09a39685481022ebb33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb0dfbcab50544687c567ed1c644c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b156f027167b8a169c41ea9c603c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660089d99ed2c1c3b0fbd636c330817116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8873cc19770af9a2cf6800057440a31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588fa62cce5e201cff5f55de454587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840f2e0e1a7547f7ce66e3c90e0404a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8e13561fcfcfca804cc39877ea406120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c26b096e41417a6f2207daf0efad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722411572eff7f51827006bb223b7151122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be2481ed0ad557af1e6678986a756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3bc38b51dbc62cf1a5495b552b667124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192645e5c51691c8f6010082a840b6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067fe94af7495ab22cc895dbd9bcf82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df541262225d6e4060a285aaa9809a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ab9801a584f0c5c5632584615eb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf42a8ecb4b28ce663509f0e6e8033c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8193d3ce778096c66fb25095f616e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad7f9f19ac5ba3367fdd18245245c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09f4c3b145d25acc7968e4dbb3589a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c195a9b4e02fd3d00241e7cacf4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4159b7acbffd96794f9de666828a80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf09404137e1241fcd0f7ab141a7db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381dd3b95120aefe1bf5e9a4e8f0e53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a2c693176b1ba9b1c387e6d3304b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a9660b0bc10bef74dc1e62128a3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e86692f16aafe58f45e81d974b654e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135312982f8661b7571039302726ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d93ab721e2b4399015e5247fffa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1e672094809054b70a45cc2c725c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd7e1015b096075207929eabc02764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73a1e1a82067690b63fdfa1c0197e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388449b9438b11e85c4cff46d55ed97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2e7501aa941af8a5c3691bbbbfdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c79e4c51fcec7e4fc5efbad4188a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1521ddd225080b5fa2ed533cb143148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974780c957f172f40266c501f74176a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba288421484f148278fc03742e9b9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a428398e9a3ec05f251d146d7637fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241ff32814fa8c9b960591bc2f346a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1708eceab9eb649b34b97f58c2a94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85f46d93661335e359ca740f9bd5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5336ab3fe5d597dd1903af489a54e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c880f9049c3531583a85f6dc915fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bca3fe31c193d78a9d2f143578cb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada50c85c4a53dcb1c63083c194686158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd6a46e91c3fa2f47a20cc11664cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a36db25bd10f3b10f6f295b42d51b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406ffdbee75fbca95196f09150a798161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4ae6a0319cbd2161a5c0929fd828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d247bd7445a328e0dec0a33a6d2d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420088dd16cf51748dc563476445abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416a3dc010b8cb6c84d4846da964a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a0ccd2399eb5b9ad8469d7e1019b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f8fc50740107fecdb4c06a6f84992167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea5e69ebb00fd34f3bd5d0a831755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdaab4bc92833d1e1e2598581a81c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c8edd2f7304b6c6e9125ddac37f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5a683a4ae5d5571a29393dc78200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f02c48004a696af90ebedf3ceb98c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452f92c8bacbe43a88add33fa01c99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c87a6eb148b4c5bbcc6b8739800ddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f536c1d45c9a4e5e2bd0204261067175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25235ff5a8ef862dd600bc2afaf5bac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d774852398fe8255ff3160ae52e42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b674e387385a4cf95b5e4f453ea7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c791454f2d03aa38055550322968f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7e38801c03fa45185b99a39bf210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8931d4baf25275bf2a1a17e044ba5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fac0c0d5326208f54e444977343d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40986ac35f1a68c29c52923e587b927b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff1227efc120b00ba7f18f472eb638184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4250db39575f938a81bcdbdf39bca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039475c9b6e493da4570828d324d8f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9c50a85936c1aed2a2734803a443187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8fd813b49943c215ca94bfb0b2b75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eda31ae0b02ef1f41749a50ffe52d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193590c93fb4eca40f9dcd0c11822aae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52b3c6d694cec22389bd4f3ca1e5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced44eb3d48888914df1fcb833a4549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7dde16b1c49c19045f00420be2cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f8e1f9e90eea8dc0bf33b8e3d2e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41ee8fbe9483e2095233880330a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e99dc41ebb352c180cce63db2c2c69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbbb08178a20599b13e1606c64b4e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea89245be7b80ec1009aefefc20760d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c5440f69478f7faec2c9971c246d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383531283868643e04c3a879a919f96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208bb81c98eb960ca3df125bca324dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154c6d4bbfe0d51f0bd152c49b2015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28a6100200f5a8a92471c746c9320203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e680b2c54aea51c48ec6f7a68eaa7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a407668982f3a88a6c191f7668ac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69bf18ac06f533684151be10e02b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410fa4986e7bd3135caebf677799279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50b14424d44a02accfd09cf68b8f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a2a8a7417c8b686b241db7e05527e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942906ba9dc3f1ee300d42bc442b6b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139225e283036d8f94555110390664bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2f347054163c8f45eb9f3a97e356e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e46637e6f90eadd2d5d88dcc982a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f5a2788390b57ebe28e6500e9fe4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754940faee4c0605254ef8b68fadd20c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577b9113a9e778a44429bac17e9e91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737bf73b0f58c33378611eccecbe09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a31574d42dd7167677f6097fd2f5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3be19fe981b20958270bfcac19656219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660d6c27d19054feca678859cee24d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c52bb25963a042fa75f716ed1227221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e04b2752007c97c1b9182665c9ea86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee481a30d35cc09e6b002c9f31b4d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3c24c77c93f93d0f2423b70d91daa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e93998c12901127c06cf71a9b7cf2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b5f6b1bf3becbcf62c592a8fc601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069c9f15e219e7293be04da50820af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0a984c1e7f10ef8a23c1735af458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a91a5db72cc1b954a2b248fe4fddd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d0341312e92104e3671f9173662f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c3069d715a598d6e993c5fea206f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8c1ec82e583cfb0624e7c2b45f89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda1baf2f1f2a5d3d4d38764f2b1fdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117f66b5eda5e207cfc802dd6f6c6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2111ac46af8c073b942335c5c35132235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a829a5ec49258fef857e953f4e95185236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51807653ed5dbbb7f606dee5c77a6a78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5d167278c388572e7588befc37f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e1df93290df43156002ca6ca58d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9274fac2143bd5132cb3e9ecd6f94c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b152d721c38528503dd0fe8666ad1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd33f49d995a1b9e5bbc2ae16041e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87583953caff50579a7032fb64f0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f81aebc4d49d75d1ad8b9503e69d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d9fae16fe5a75c8c0ac2b32dca70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b83db03302d9f124712c1034fe0c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15094093e864e08b1ff1281bd8e041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13bbf3ba1a7b3baaed7be747382115248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a62ee875efbbb8d1a39c63bcf4e05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eecd03729e4b904127d82402574e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d6deb3144e87ae42f2963e4145e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170be14e386d005af0a354370d5b231f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba0467d155152f353fd89eb435141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02f3b120e0e1fdc52082a927bce81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b4c837fc670176d99059d4b6b480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4c2fba0bba17cbe513534a971bf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556f8e5128b8657661052807b559a71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b73ab5a70af28bf3e3e2ef2960b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0d8c47a1f2066ab1304c3ca5f669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be555ebe92b6d90247d65cff3e5bbc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b84ff8f9c5488a736cd3991b1de7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b471dfdf75e856bcb3ef15a0552be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefcd5f7a345bae72a00ed5c52e8190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb42240af9fcc7d29571f1bd51fb3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ddd5e8623219eeace67c690c02a64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ad1d1084e6144e1edfd644672a9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d149b9dd3468432e38d6ea13977a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32689e4b34dcccb450ddd4822c01652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca1674c3e8519748e6f6528fc2480269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60fa2d664971ad0c651e1edceae340270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61bbbb1ee26458b6697a6364c839d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dce309a3f33345189a445d6d561a95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642063d0dd13e7f3000fb08d980a475273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e8286d2039e362c54310f560ea20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41086221d1cac5c3e202f47e82628b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7a31496a88d0191502434397ab6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2640550f05a368f1e859ca2f0abcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2cdda9a214017f54d69526c5866b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf0319980797199a17ae71b7fd23d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a158dbb48d897f81be4f7bd249cf248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a24027c9fd11f2b454077086c6a87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7615d8e93a8f2b2a380798b644ff3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c781b1544591feea9eed46367313ffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b21bfdbec944ad01b51839fd7ce374284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29495d970f292cce857700e585235b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d2e618c35b8525cf2fd452bb685c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dfb2d9f9ee0ae23cf722fb948c9d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ade7c5d75ea0975664e40dc7e82f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bc15a1f2a8d097b158da2dda3527d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f35e1267af64bb0cf6dc983bfad9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6edcadabe342a75017ee2dbcaca4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03063baa297a9fc37232b1ed77b9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d82f8299f0e2fb9b397ea25ccdbde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c0f2fe667d693f9600bbbfbdc95fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83f5a3ea65c5103e434975544b6dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92edd0965852682618998246938dd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f5c928bcb6ff745d5640b84cd329297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a51112db90158591ed1914ecaf78e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec477e7218616a0286065eb1d976e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f423cbe0f59ca470013e58a3cba937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd9b4e4d00572b54191c6642ab2c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0260f8d7b2cfa5095e38cd44d0e3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125741b3d45c8b4ca03682a1f9287f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afffd47d48e1615b59dcfc562ab60a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d875998ad8e793ae90edb9711e60e18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007981c723ea9b15efe5abb1d040c43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6475162a9de1f38f506e40353b5c71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be670dd3a501432ee7c9d8e8bf41bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829b8f1ec56c1edab9f85ceec85e41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ebb39d284a22d9b8304da629dd92c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25226e0e4d3e2bb35477d8c4a079ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63946ad901a4ed95158a6c0629cc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f6662d88debede17bf104ad1d5a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64890f6cf1456587372ff4794eb132314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d6642f08c416d9b6b4e789ac03f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35ddfa28dad254b30d3786a1dc0ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b0050c914a3540a64221ace314ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d3684e106dc08918ad1513fb2c3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897c0fb641d43e830de5b241e14ee9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14077aac11cbde787388ed7b2f187e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0206a17237cf13cde912c28ae715ca7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38d935a63d0bf5c893e0bd9adcb266322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea90f6b9961f25c581c2855ebd402dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261251ce58f4974a5f6885dfa5e0a2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9663b4231090c4ffe4a2ad3cd718a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c986a2134cca664802847bc86f06eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd07905544a21eb4b685d94a410501327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea735b39b12a780a8e4948d693bc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632420355862300d0af968f1e3b0545b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93edcd491850446f2a0d4a00db35ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec2d05a990e0dac6cdbb044a974ed7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75919e085f6ae866cde8b89737044332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff67a5c6f60a1cb42d2c85c094f334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11aca8d414e6405a23c09d66b6d52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b938975b5e7b09b582df0f82c7581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ba94c2b2f004b46fe146b3846fb6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a59ee01ca6f7e869bcc3bda0a8b79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9920df2c64da6832ec5e50792868d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d78dde1d23e9d4298ec69f6a89d6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a56c26181e85dd6a6732a07a9b28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfee7066be8b37ec166693ba0de2a66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b3c851ba30e0d2c792e7be21766e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20611480eb0194bb3feafe33758e2c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99448c2821afa0d55630f42f33a4351b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339f45386dd52b1afad2b328411093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b2b6f39564510fb6e6871ad91dc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fb77a3e8b07b53da7ffa8c0627035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49277884e4749f768b8de19da39c88bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47834230968cc1d7f244e0d390949d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a4a8b4dba2155bdb3c1ceed08594350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9264da725c47cac9cbec1ac4e6a59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b58040caa93a5eeb39307d9d4d22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed7b631dcf9851cf0a8bee48a30be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3b97b4b5e033d62688f5295ac6c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6d2f6e4e5555366b644a202c6f20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8d799af557aee1926760ef0984d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690a64ed3084082858b188f213099e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6a0f360327614217a61aca3df135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ffe9927b3088832cc67ed312773a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c64b3cb8e07a28a642bfeec38f001360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75a06f4e4f430f46b2f7d6f84fff2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75431eb2718ba3d0ab7e6e04649e4d7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066595ffdca6eb5275db22302071a10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc6b132ab91c2fdf607eae68c50b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fdd8005ba83766b85f11469f7c41b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344decfa150be6928c37bd60f06bf143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560af38cdca6b315a3df8f0c6dad77b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03eb88320b9b4c8cd9fd50316eb37c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca3ecbb416767035997b2cb4426075369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e0e8a5bef21b2fcfb2343dc31cd4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45ebc484891edccca5bab2c6fc4b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca294d475759dc34150eb4e5f0442cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b64319e29b3b18d67cb2ca1c3a92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b87cb300e2f190ff9198fcadec5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b7a08b9044af5dc7d9bf26db1d75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cd692da62d5e6cc40531881dddd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c493608aaa45b0f8595899e847a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf525eff94359a328e772e9377fb89e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7a4b83d285f378612edebe3386eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b2c6dbe9d632fb578ebfa824674d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8437d8a9a3ed9047b9a65c61aba9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93c914c1f7d1415a3bb26f63e9a15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f8b4655f0e241e860ceef1de0341383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fe06465e4a70d124f06f9845649e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d4a7463cc1946f6c069ff2e56e8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b85711ae56f259a6ef8b0fc1f1d5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96657263f6d535c5b1cc26a771e73da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035f0c586c93ac5fa755630bc0c89a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228624c594b1929f46819da7040829df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87adcbd1056ef0ec30e932290972f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dec2a2d1136cb3e0a5dcaed1f1507391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23983ad8dcd2206c3a391b8cb7bec6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d9285e5ddf9c035b9a0e02d09b01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a20e99edbc0fd3ab852bf832df8c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1835770865752bcf5d11685512b554395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb54718478e81cb974db4818a8289396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a8d7c5c0dd9ae576ee1b3397e1442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9f43f54424d5c609551587f16660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b854493d5c3370a2af02b5179417399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20298cd9170a6a5722543629116335400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bf22b0230a943821060c48eaed47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ddc9abbd2a7b1d7dbc662795560d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e9822d8c7a997dd4d38a3aa6cab8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d36ae7922d573485f007e845878ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8c561e77f90c072c26628a59d4e6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9151cb85ca04f86f013cd77d8dde9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313bb93a1e5418de4b8e48cef5c6a11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963a6540ae12565c453fd044b87019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf41c16ab8b3d6c715cebac57b1e5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eff983e67a722edc1f261edd86c9ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260dd273fe87f1629de8840b7e7d556411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc5ff7f954c62192946b43570a4bd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8e03c14f5311063d4898a3b1cf17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e06de382c6a6181f3ae1c2d4e3cc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011f5bf065dc45f70842285dc296c9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa78be20f4d0ee8bb3a08c4869f10a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68926ac6ade92dcd9c4c40a34a205f54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e1825fa2fef4e475e1e564793c31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f22ec30cba22e8dbef0f1f60947b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030478948d7959f031731268c6a85e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae71b6bc52c9e4256e9373187d41b77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9504723b3cfb3a0254b2114bd37e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6d7c74d50733516aae866c051f96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdff5dd181d9f8658938cfb12715673424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52142ea6b917f2dcfaf53827405f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d02b5e97ed821d4de504d59976b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837fb2e09a422b2c918303f7d95ff08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204eaf89eaf933ccfb89c58a1124b12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4018c0896e1711bc55d9e32e68e48b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae8f4144d76b2346dfd6c56d62024f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fc4750e64f9e39e51657cece5f1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2928b0d1602a1ef42039d7a23f68e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96516afb135bc16b82805f945aad3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c9745757f0bf8c1afa450bc7c51ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0d9a54548c5b406342a46f9d5055435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f2b14d88764b1832e1eaf69102f89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b087a5b0d90b4a114410990fdc92f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41d2a9dfbdf13ea21629159e47137438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fac4644d48e09b6cd2e81fd9869ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd658e8e2c0929a340d0b4327b13d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43b092c2ebfc6ba0b4981b89eb676441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ba38fda232622051a20b8f35ae0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48fcd6359e40e521e1a8c43ed93e1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dc269c150934efeea80d979865e49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a219c00d3a58422d97720a46c611f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a9e006fa9fdbd90e04902785fb77d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed736f18450e8455885127acbe029c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73878f3743add0a30aa925751e7650d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e8e9da6ae3e381ef6ea294aa6b0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ad2fb8c569b2a9b05fe78c7ab3c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9246eee4720fec34ec3316543bd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f5d9c574e161ee83744aed88ca9fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29871882c0d636ff854944ed234c5a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaaac86afcae40f0d05f2ade3e8d09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421b9027de4d9acc4dcb90cd6f6f4fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a55f1fd96033ccb01e3e5aaf1da2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bfc443faf3a46a352997673e5379a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37bc4ec075ccbdef17fc05c8d1ec3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd740163951d5c34c73fab3bf2c1f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9fe00be1e8ebb337d067a44785af2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440fa68cd6db53ce6734fa4c0673da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba659f8ad4a4450fce8ca03fb91a045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8447aa53c271969606ed3540991db5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441d94d20714711d29b26116f6d2d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201dbe2306a7eaef275e25daf91b74e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d239681497d807c39db16102d8e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17490918873a5d9ea0dfeb1b7e66f897467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5e07b0c3ab32d5824317d5fd6532468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14451e937f14410e2f20c711b11e07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc085ca3403d25f42d48718b689a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaa71a2ed17134613c041608a085ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c0deb34f0e2189d00b0863a0bcdc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87f1e1494ad6383f09d992bf6f764473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92718340e0b4ae6cc05c56c9008b8aa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721ee1f6fe5642ac655b12e3a453a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f652990dd832d41dd94fbbb1e8bfba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceca16ba4e88dbd50e3b7e908d6be27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f38e2e29fd5ad2459af72c4a8c6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967fc465609b014bb50253605964e39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef6b0abc0c12d1091e7b43f6399e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832846a069121ba06ba245ec949dc7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbe1d56aa88217abcad1031bd9dc6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa7fa1af5cfc8cba74e613296146e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede190d37de90ad985a3baaf08b02774484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8b329938cb4a479dcf3ab7f65f91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043655fe6af9802d4f49cbf6f4fa8812486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fcecd19cbd84bf992468bebbb446a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca69356cb1c33b24e31f882ac44e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac3d7a4bec4d9169cd37198f062241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff91071f29fc9394a8f63330c9e3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc39d7c368717e5e4370a1f669a26b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b70cc818463ebeb8217582013280c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23816e3e6dbaa3fa2fa36285bf5ce33a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d047b017231e901889d8125c970c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505537631d8bca474232e17f9675890c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb865e687a85d911b394e04f651564496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b049c6e530da479880aadc2c8a1a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92779371fe6de40378bae530f7707498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc82d84585ae37e445a7c920bdffe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55202104bb14659d404bc0e51938ab92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b02d6d96e58d0536efa1f96bd155d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721ab89bcd33c5cab6ff681dfe215c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95304cc4924dec823ef87881040298c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba46b0316fc4848ed9daa16db82726504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a187a34dea99ff9a90eccb564d53570505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a6cb170bc6cd5ad9f5669711a50e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d9d16784a604c20a50fff571e289507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f48c9dc5c2d4439def1bcdc2a2368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab82d65b690342a3b6feb92556c611509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5da234a45e8b68e1a825ed6ee6b8e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eafb668c5c924475a6f1dc9f1bce98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbbb25527297791707a173b12dcf34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f3f6e133f955f784763133d4d5d54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca389d29b47f57ffd2135897a4c03f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6ad6dc066e3bb2bc386b791f01f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a60dbb05e1ef91b840d59888c3afb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ae5f179d0983d4ea99aa0143cb67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c6b45655ba14776bbd5c97f5b836518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef59500b0759a7b8d0c650f8adb73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e1202b6384f8669c561e7aeab4dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a9717110e8d68939f48b29619a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615d603d19e2f050b7c35c5e675a80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271bd43e8dbac8e18ba959aaea69a9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584fdc53d03e218c34eb73a12465de7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216a41690209d02a08e39cc294e121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9b59b95e0eaabf41e5b1d95d25d7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa7d4957845afac038fa615072ea9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455143395df94fb05f9a939c1636883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc2a654d20a3fa725edb2ded7de1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7bb19dc2b21b7998df10fee5f8f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aac38d7779d6f6f1b2ac74a6f0947531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e96cee8844b52a64319c08bb7b6ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980babf04cc6ccfaea6abb44050d9f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889bdcb1a6eded5a54826d4c7182420534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800252777c8c268fdd1ae58e13cc8d97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0c96e63928362e10146cabb9218b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67484ac66f352d66e33b8bde36686687537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e1129e71222514ae48c31c2674fe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c816564435a371c9bf5507c3003d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbaf0a2ce30ddfe0ed884ee191de9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870444354c506a3f674856e6b96b5c84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2659c347d1fa11fb62ee8d596d36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f114d2151e2e75f899a413d3fa2cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536469178d771c29c0a4caeff4487e62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564ce70ad232b2ce16649598d27766545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562b77b3b0295b70180e3d63bbf229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a0bf1a37dbe80c4a8f3ca554a6f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0fe8114e91a4837b50c5e0939a10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c8006d52b4e61cdb42197767a7dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5909e8571b788d80518ef4234b982b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581a658dcae7cbf0070210e887e0c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc3be899bb4ad3aed7c79c3440baa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54b24f04bada504ae54a00e544adb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d90c14a0389a990d665bf58eea868554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f181f7b93f272747c69cd9a9eedff8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456953235b47878b2b324f591fe8ab94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e6545a4a6d4ae412541a1e7c653c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39297c7a91d96434bd8433da1e5b158c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a791d2b67ea1f00def490c7619987b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8d723f038788b8942bb2741122c5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9325ee9eb4a28e1d131006a90bd1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089412e363d88450e56f7592b843f771562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871463389e6cb0f07c7e6225f456dec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce57b966dd4730907818e4c230c9a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956074aa159a191e355d2a30a7a5c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e41404bfaa9f6d485f14d8544438a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e2070b3ed08c820594a3d5619a91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448f6e295c5dc0803fd6f9fc679d25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d018ebd927ab2b7cae218eece1e39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbc42bec37b509ce12b868957a252a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c204445100236da3faac94e0743cdc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed410dd675c539a5ad4e8439a1fe2e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35cd0561d310dfbbad7f2b0ac94ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e613f7c3ee4cba78286ab7d5c929ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd120ea86facfce4a5f09d50110f36d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74f571f9927f77b4608d17790d1c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2328e8019fd9f3a9862da3789b45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e2482500297225fbc6b9d5c05b944578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ca8efdd3dc0237ddffc33a6a7cd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbdd23a18cde6a395982b1402317ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba1b1df0b02e2b8ff8c3265be0ae1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5348cda99b1bdeb4a5d82c8ab36c49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a507466ddad8b229ab441952aa476df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ed848c567597ec5b3c86fe3caa5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aa4044b7095a7347279680161e0e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fe6e9ebfac1d27d6120074515788586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5bb4067fee36e2143889eace60eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa981846f677e87e952c367e0f7108c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea305b8fcb47d7bae5aaa809740ebf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4706f96fbe9ca4579404688a5ecb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154b352e64d78e3442924458a25826591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f14373d9a926063daf6c0b948d99f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f10a4cc3591056e1d8250fdbce11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c59abe7c2b2d6fd678a9ba86005177594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27495bb5e4982722484324ddcdad47ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7653c3d0c4b08f6904ceb331316d32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7eb2e92cbc8c107be7a8369654f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c93a7acaf5b47e1e52d9c040d13a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50f30c92c2252b131308afcd7ab970599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c505b816de9277a55dc245bcf5d07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a7f11564983ea5a179ab6154f374601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92b2da19c822bfcd627a6f6dba001602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e69a03279f953bb3b6a2b5708508d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063237a5695661cc3b5ed9e33d3065d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313450b8a3a9672704bd4c123327e64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233a81f493844f3bbac4ba20000b9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5320568f31d4bd5403cbbc9295f341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354cc4369cc297d63df9db7dafa01df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b396e89896f9c7c72168c277c677609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34cbc062b633f29cf408b685a05e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200ead8e7c672e6247ed5b1a231b30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6ebc6ae8c4bcba0ee7fcb438823b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d658c57db7bf6691682d1f5f3a09c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db660662c30e4d7baafc21b0b1d50d03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ac04c1aa753301064bec563035e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c50bcc376f04e2921d0bc80ecc8d51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca0284306241d3760162956a1b7a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e72fc049f62c3a409c6cc99d4c098618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db109da90a7a42ecbce9396ad4dbf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfc5422f2e308441ec4c10ff99287c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9516591f434779f64bf8799698ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4ca1f9447c2cade4ed12851aaaea9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f488e2603c93fd227fecdea03b5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f6aedbdc699c8455de745f7d3d627624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf05d85b7c3deb0167abb90b2243fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124f586a61a96c2cea5d5d385512efe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546609aa83b71d66949e8bb7d666030d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbca12f280737c82fc4da20aba6ef9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0396741bd562b36ef5b578acff5f1c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f85773607887af9a49e04a3efa92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3d391a8062f3a67a866631d38f1a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec77f6810ad035201649530d353e3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe65484e0f290f4d7b5f2689765a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650de1274c78addbda0cb2b92f7c84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486597ae17df2275be031298be44982a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956392463476e3cd17d92e19e1e926636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d5789f6a737e961a82b3563016173637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f037e3f82b48ed529b42cd179058c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ae0a9495fb5c8013d380684687aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15304a1e1d56d9e4ec8629e46a9afbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05de24bfc794347b9625a0295c82a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e7c3abda403fb3f0dff33c477d4e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66584382bd959b0306c508c61b18d750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc84cb8050ca91c6ee3a38940e2f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec274a171cedc4e98db072ce7bd8d00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a96920a812b2151ac8db50f11ef668646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db66d66dbd234b4185322f20ea6e7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a2c3a76fd82a2567fc8f3acf4642c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920c1737eb0740253ec5f7271c72ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d54073b97be2c41ff25f326cf6e645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8b2beb80b9ec793f072d6ffcef8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332547a3529a2978c84d563940d61404652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afffe3fcd671f158bb6d4625390c64f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560175e8da1012d57cc93c4dfea0c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee36fa7c66a1158277f74adbec4efe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad1559b776474944b4abee01213bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a2d324e69e3bc0acf18e3382a04a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf98d45c798fc96e41afc98f5e8ed24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218589880e49f690790e2b5ddc8911be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255da363e4517c07c289ae188236c2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ccb336a05bb94d481c215995830fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2706e893c3d535f8b9f62e5c0f28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17ebcba061021f5cdb17e29038ba0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70187084609da0d6a39f0731224d41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7563513fb71c88cf2627efbe46a76f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3323ae74289243c51fbf0a4907860666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd549d064537536203c4535e07bd266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2eb823ceadd4e2df4a7d9dda161ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634e3a41fc9e29b617ab331fd72c276669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eedfa1177fadaa9623d5eb14b956fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46207cde8c1ac1f4deb3d8c8af80016671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29f81ba344a005876023ac85eb4747672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01829ab7234215b9da557d97c3af9d16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d02d9eff069abb7c6acc807d3d30f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45369b8fc61e32229df284eab5a27d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20fbf2690eabb21dd781faba3326f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4425a864715d236b045787192904677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf878987dc7edbd88a1f9d8d74187fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7508e692a8646e48ffd7180384198a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322266c2ded2d2e3a201801d9da7766680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f9de2fc5d737754c8fd70fade360681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df18a73218fcdc75c8a15d86f84530682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbe56424ab2082adbf007f809ba86c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fab3953453f9c50df77c5d2d6a6093684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde9b9db1cc15ef9b6e07b583dc792685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1f304db7cce258ab7b502ba6a64e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645dd57bc09ebe76af0f12b7a7f89c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede941ea67c94f6ac60aa4373de457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153f3aace2e3584be3b202145b262a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d90bc744bf76b55a19b26597e0b39e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2380516970e9493993b6614466d01d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1da0b8d2b1feedc3c5442a5eb666692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8f2be8ee9145067c511b4c7402791693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf23f5b358c0b595e72e8a07f45a692694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d68cfc2d9d46368d54458036e095695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b1d389752add0dd4fc15d03325d61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62764a1057239a546815185afa47d0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623862e3d7335c91bc9f3a90369ea229698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e61321f27c195e643bd5307e6d50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7da7663b0a4836d6372d6f46cd98c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455acb5cb2cfab22b21f8cfd6adb082701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a9383b1f99602b5de3591f556658702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964a5ea1f6b4a51a8670a66e6afce27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a947e25171f3036bc24eae95bc4b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf43e9d7db2f74d0fdb8fd67447b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7140a370b511555d5952d1f27bdf1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663207c8080981b102e931c34db5983707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ef54c9ebac3700306d30cf8fe36dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f983b6855e8ef6bf8da1ac8acd98cc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4db66dd23fd4231910f8d353f1ae9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d38db3d7069b758c1dfa60a6550fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172e400574dea8325c0c0b09bfe8af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9bbd0f4fb7faa786d190d57230595713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c0146d2e6bcf54756665e9c14a134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0ffa9e34080b24ae24a15abb7ab8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f5e9dc9b0b55db89967a66184df8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbeac37c8e4e2cb0891c4053737b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201120308121e062d0d0b6958cf29fa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56e8a1d3e81fdf0e1a027b2d1438e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62fb17b18937d07c9950969f94cb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651f1adcb928700ade41e019ad19533721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571b8141d84589df4a4b9e1d8c27dac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9b40b096057ba8616efa4b4c3b36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207874c38ef4413d9a0e90615fcc1f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7818d706245387369f7ef7288969a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bbfed99f472afe21d9122f38f10d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e1c1103017d0e4481b9f6be07653f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d71c57d1132a5fb2b6315a6e1f404728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d134b2a5006d106092a9c1e4512ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d2dc6e11c24f0bbff603b4b30dd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09798955a49487e284787cdef3646d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5ab17f1d99ac564ccdd9bd6357a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c223b5bb7eb51a9bfbbd8dd4a6e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c16b943f897da46865556e7bdc36c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad99af51a514ec64b20527ea8b79b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a74ac159f4e3e17deffe098da1590f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9138704f306f56bc5f5683a13ca05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c6c5a5fb858f3ff5c99866d4eb2e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093597f61e24bb1321bea37098e8a7b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48a61e8b129b87be3a3694441331f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20096acf7798dad08d7dea4be595d7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1bdf7b0f4ae3976cb51b749f7a93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a58f8bfcb126ed0ce6a67d1330520743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2880c12e7125f32234b2fd30f178744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1726955b080a8d7c729b6d182196745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5c415c1d3cec8142767212bd6d78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee0a72ff9a25ba1408cab71296610747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71459195dc8ae393bbb1818c8d984748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e5bf13ca3fbe732c64af590e2c16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755e3316b6ad16ed59fa5fec3a34475750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba5895a81ce8aa6a817ff2558fddb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a004aaf76aa17357db4cd5b2a40b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada8c0b48e35505c16dd4749f50b66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5dc957e24e914003f7073df0fadf1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d62d605698dabc4e9dafe1341dda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b799903b0612177f0a369a7f582e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d4ffbb06b5497d3c63186b5f15db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68cf99b0ccad7d5da17a2b82349b35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71576365462768576e34bc34e78dc22759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>