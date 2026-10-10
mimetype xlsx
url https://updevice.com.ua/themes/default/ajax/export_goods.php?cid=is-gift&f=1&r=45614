--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a461cbb9c001a5ab08c06e0f7a4cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525ce41d68d0b7d27b9673c42bb9102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8cc10919de1e36dad95849e7acd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e694bca3945faae0114ed19fd361d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05055d1e99813ec92714bd5f02a19cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6f2c546f81c78fc5b1683f7df84d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32244a9529ab1af77d83d82293cb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2610a17f5c82fb0067f0f368e08bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01343ccfd7ee6a5b00889a3de81f58189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01eb917f6d8d677d00eee041148d5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f91c3a51bd622f6a4693438f1388e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10ac4a5e78b5322d01454b2a81ff012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67452c1f78fe2622422faf2d2becd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc1067d7d0a95d642ce42b194203c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e0749b8925d0ce6529dd4d9d8184c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbfdea95eff7a3bad6669e6d63948816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9c117fd213ad1d5e56f3e0b5023f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2c31bb613c8949a6d0a7833f52fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f704eea6e8ecff1a4bd4f2d1afdc3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7250b0949f1a9bf985e2c27808670420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f776431640f2417b90cdcfdda69d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d7421fd2bd9482d40fb8cee7c50122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a881e651b23c0ebba24fca4286db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dbd091cd3ea9bf2d5015b7c17fa2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7f6d9bb1225a5dad6d3f99d528c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f552da203123b196aa432f83056bfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf378b915fcf3c32ed7fae14fc21027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce370b055a3488719870ef1c42cc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe3d8fc6b3f5effdbce8207f87515829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacab6e29f5ac58542c42c6fd93377930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3557f67bbbbbc30d4fa1775be8664731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968669a3d10263dec7a7675377fd71d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a2bed1376c56b8943e158d1ab2b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafbfb636c4effc42d6625bfe1e1b3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75dd752328a304dac8a6466d86b3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d135202e09a49c13d3569d5e7bd9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb463bdef011a496d5d1354df7b3546337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c85cd18e5cb92309b5c2677a805538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcbbc30998ca40aac2de04c96a839939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908dc5443ba93f4a3d7bc4680da8edf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7612a63da86de93863a844cacf77d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a28a79185ecbec95afe62bf9e203042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318d95d1c4403791930d66b050b01943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22b3ef0a73337bea71d4fedb68cfe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5a57d1b4849ab4a4ef30424008d1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec281798c488d6ac6109c711e6b06746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f867d3a8b71b2129eb9d9ec7b675e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7fd590aab2f956454e39b0a16a4b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aac91091dded0b97b87328ddce68249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a04899e54aa7b8c2cf7a3de8a15850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d679f3771c6b17cff10f928f3beb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa513189ec699c549f94afca77b6d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be955d9ea743c0186aaac11d5eaddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80776c71b6839b954e9f022a9e850d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9c61ac3e6cc94b17a59fdc115ff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e472ab68aba6cd2818d84674655152a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b6b5a92d515f2e87ed960c2cca2bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7ee6ec6d93cc65c754e28110a6ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1a4523370b4b41194cb4b248b5cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e28cb7652bc450054ebf4ddd7f601460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4bf1025903edfa917ddbb3c3c6ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357090ca7e68f5b97af0aae28a0ebad662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd02dda35babb62c1c95c027e2e71d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec518508a04e0c8814fcc3d53c54d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfba008f2c68a7e3d707e281b4593a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d433095f8e733fb3765fe47e9a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5a091d6eedc057a5bb3adad97c1d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f64bc5d1e486d32c8cfde1ef61c70768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952424844e046477889829c51e54608269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2ca92344134279b82f175b70335670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec83d53647d9fa9febb6f147e7cd9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c515f729ce07f8ee45c4ae29976572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ca59290230a49780bf1752ccc18573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc55753cc448dca3309ddc4cd71f4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbdb19978eda40c783e1e4c22486d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a1d452240d40ba5bb8a80d628cfa676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f632fbeb8d44e70a56cf4a4c233bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87492c8a96323044b653d25af4e7da478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcbed46d9ba4c78098faabba70ed7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7b36ea9de629695414e9b298213d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851d3e578fad1eba6e46257939a16181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4316c26c55305bf8d78aeb75b58f47e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3c91f97a358e9a090af2a7ebfc01c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdaf5af44098de9cc75ad7ada4510584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa1a67b634b5c458339b441f4bf0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acafda0ebc03e08fbb835214b83805c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c0bcff480ac8f264c0b46a04b1b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53375038aabf9b6c2b3d21efafdf1b0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e48803d1e4cab79003e5a8728190389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689b978ef7e11a85ab43fec12ffe5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c4a67aa43c4b8ee3317913c298db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e1a5c01efdb55677f69a914c5f6e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b5c1f5751b86020f8b7bb6d89306993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c49e49168ddb2f31dee539ca9e1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dc4d5251dea02f3a88f1050a707195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb9790011428eba89e6657868aeb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9534510c08c2f6c722cdc357bbbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0c1abde8e6a0d95448acb3c8ee0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e533c7d85adc85acf6f8cc3ce91c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748683e47f743d83009d6fdc6b3fb2c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507420823b7c2bef26a882fc414db20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9a2107453abb1b450d7ffb5c82f89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9de428debe24e35863d8d64514b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1fb35284be3c660fa3c1c1930fba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22058a00a6ff3f2b9692f011de3482105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00595189883ba66cfa07d006bf6f39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e63541c5f8dc5df9dad740eb9f4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b3d01104de0737ebe4c1b1ec1bd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2f1357fc8af1bea3fc05adb3125d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288952733ecd2db651f2a584d50ae68c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1807bd9696828352e8d5dcf73bb9b9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a647c9a916ab8c474c6d94f2d110c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211aed83b02f31a866bd0773f19aeda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3380aca7767483b191296ae0bcebe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be91b8665498d1dfb40100dc783b29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a3e2fd7525410294f63faf1829a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986d01d5faec3cc8adf9de25ed38b23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455741331470089d31976f06fc51ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aeb14164864b6f431ff89f7ce6057119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644290e3e3e80ca281daed475d2502120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d7722a20cd5f17ea6fa80dcf0ef7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb8c226f4383e259c33cdf10640aef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abb89d57a367ddb041262d94bce92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20cc765907b1675f58e0e703411be7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68e4782e4c3c68dac78399851b35c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1735caa2fe2585cfbd853af28fb33c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9458ca4ec02707a584b8a73ba175f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639460461479884070de61dc466fa34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eafeff16fddc8dbd8a798ece345ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3cd0cdfc8cb67343e8d631691e4ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7206cdc4c26005830c3907049a5fa1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f1f5db919701a61895b25564c6a1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd24c240661f3ffe026155049e5f9af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0152b3d7481dadb9972da59bd1746134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c6eb85d859e5b82356fb8942d2b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce4419d54588afc256a3252ef0a13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc21d4b30594fd252b86a8114b3dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb3a82ecf1bafc91d8232ec63d212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0ddc9f70a35e157e8cd47b635a60f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95bd339b1bffa2d28d4d3c7364343140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9a6326ec3c4a6e93816dafb4f1b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a6f96598d8f24fec3760d28b2df63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4a927ac10c12425b4d66bc5fe5e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86348f0bff2072dea041e8889c662d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f600ee3bc6e3a91e042656e22f482d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ec5d019084f1803ba095d08a9792f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b389a7724c0a6cf18898569c63dc67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11aba5c8cc520655fde03a85aaa436148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f20e0ed82999874bf49721a287095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04e8a35ba268f8bc35fd88ef92500150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871677632f27220a1c03002b35d33d0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a1bf914058f6eea93e6264837a89d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5572a2ebadea8c170ec639f21418e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745fe7b5c82cabc5ee94b8608f793d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b02f440e117f5df2c9868c4418051155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5fe48ab47006bb649c3759bacbfc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a06b93992ac4f4e0070b4948203f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b105b46087d870b3a736e9d53ea656158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928bbfd5cfa39a20635786d0f944b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26f46932bde6c7c3ecda6a9b7e14d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68103fd4064de6b0df387def40589d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8534ca4ca6f324829d8d9fffc599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a67cb79e05109f84de90e6d599bd0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1ed53d969f4ae03dbddbaa06cb22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03864fa165105f96521c0d35c1d81c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cab33fd163b165feac8bfcbde8db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea4df5c537076239fa4cab6ae9e139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac002c26794f96f80b30aa368bb11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45a8b367eb387d93f9d8c9be3d19fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc083082a2beb4d1063bb5c30ba6a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af6fa0674af2fdf8b1a4f08215b376171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b445483848e5e43af160eb0786d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c185f274cb0ae1dbb916e5b19cfc74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da852d339b3c5a34bfcf50d2c34cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c9a64a8b56b9fc2b52296ddebd5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1db547bca67e04e5c6852d8b4508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d7f0fcf91d6bdc7994896a011563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7a1c9f44d8e717b6381fde1795b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa8ec97a5633d4c6f8b9289754038e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe1c53f0df3582074b60fd26a2ae1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94ff7508e1285a75dcc02652f19c36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfece221e175d154de9b83c8d1c3e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095056d1629d6eeb11e411c5f402c050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4cca7eb01a2de0a3bac32b5f94dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4517452a0eb4cf6d523190fc4ae078c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed1d39b3909dc0b49f5933eb3be44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa1af973c865f9c74e749de82e7ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc123779c98c25ef25d97c04623539d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db433aed09c4fafeeb8de7d7dd43dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a7b111e44059dc60d43d09758bb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b3494787390aa7b64693867800365191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bb659f0a391fabde52eee939ecb86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2691187a0488723874ef172eb543193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9963f261f1941549544ebe4ff67c620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46002805b8d2dd374fee0c736a415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f6ee4a5308cc98a567ffecebd58e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138962b424a24a186d44a2f2026817d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4ae2e8a78ebc48bfdfca6c5b8b1c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1194f847eecd9393c6dc2a37c874199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6d12d35d7034cf131ffcb0729dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cdb4c8d6daf218cd4963625dec5a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dad784622c8ff19d0698206904428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87641d412084c9cc46da0ff00263d60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb604dd715ef633dea1a1e40315cbc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1c23baaf18d0b4891fc455192ae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6302fdf008162400063e0f9d9c6916206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e1d71768d183706a16e6980c6b5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e739d960bd75063cf53e56dc17dea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb86023256d9488642a7f9be478cbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46aeff632ebf696c1e4b195003081f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4de3d9c70dadc6489a96d24308aae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932c525b7df9d40cf3cc465d4b75190212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d594f6f6c00229f90ef582ac6cc1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1012ff634f6c93923dc756f6a8e800214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a98a131644c771cd1c54cc3c1b10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9cceddfab413f04ac5e7cc9f86b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ffcb9d8019673a2fe6c11493fb65e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a47f9d4e823619e668593e6a8b431218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e139fc25edcd8bc20395dd0513687219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fe6e110679dad32317a472bbcac2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecfeba286c9794d16239fe53aeeb2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e976da87ef60d9368ee3886fc7dfb66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388476cb19734fb70ca4860d6f38ccc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efc62d51481648bd6cd0162de7152224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d3990e4f7e1c9fa24650baaaf2d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5ec97678459f7e6560d0d056d3eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6ed9cf05091303d89303f562f76c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c6a791327d675127acc45b5e314f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d753df1cc7859fde91fb418e3bda98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0786b0da38a4b6e80c32c3cca38cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238512f46090a14df28368fea4951e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153b070c41a0e324745e42347c3a3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd8a1ab8b1f0bb28a876b2058b708233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3a44c358c2003047a795100a5c18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24fd3587653ad26a748453a3316c9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df15358db9956f711a142ed1102fd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65e3bf0ce5d8591992b163d07cfa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015bbdbe5570cef3c9e80e9265405a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736d2c40c02ff3e010b9123104c765239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf8e4e7e603a719e9d9e4fe7726e7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7497ee57afbc893b486508beac192d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03465d7d6b8ea5984398a7980b7d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb05c03c95a34a918c730fb9ca9a20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c2ec9963c57b348dfdbeb588baa93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ea4183f208d251ab274fbd33a0657245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8152fe558a2234ef35abb18fae946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde882ac5ce3e67a7a125760984a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda228bc79ee711ac17ed9b301480680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b51ac99dcd6e7aa6aad7320dd4dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e9fafa25329c5916bedb3ccf7315d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdc858d8338268edc8faba3f63253e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173bd1874c7e4e782affbce05bc313252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d05847b4a8bca79b51b1c5f1eb8e4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81edcd755ffe796a9096022370b472254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46bd8ff4073c709068c06b2fb1b5bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb004b08ba5d28a6230876d90f3f0cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e4e87c10e59fda10ccded46438eb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616ece860794b6d79639a145f9c6eab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8b9d4c5f328ccfa060babc28d748259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd91c33cbb21e49128f5b0bc34985260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf12c6165151942e832a82ef541e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856d542dce829514bc1a203f3b00ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1ea4b1ebfa9541d8de1df83bff01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12162c8502e55cd2638ae95efa0a7a1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0058375d0a33927e11a77c3c402e9e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdc6b9a8523904cae2137994b4924266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c900043401e6f2a93df266dbbf5de2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60efc9711d88cede9eff17a06492d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998538fc0790b3f2ba6e5ce715c078c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419690cb7e47c35f5d0177ed96f0d5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fad1d3694d178a23c45440e6e4d69b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993969fe91f41d33894d0bdf45cd3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8963d3f6bc2f12bb40f368091aa23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172b101c2cf7b3b5e6d3dfecad7cbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973acde39f970c73b77292d3084323d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b123f072951a5df88df6d90bedae8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81d7e2c92e76ea1c0fd9b26b5d5cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf150aa4cf5f16a3a752edbedc0f093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc888dbaaf2db5540ca7ecb8b561ba3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ddca5af15b2a0439b7ff4436f235d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268024d77945701102992ad3733e76be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a65b597b5f620bb070d004ce596e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d15bbc608250298158111ca136e2ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a3d1de7ab5fd4a763888df219fc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8af185c227dc55d89ece920437a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab092581e89da4992e9c7284723c62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47cb87d73fe26f5cbfb9055d2e68f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f304a38b6cc397797699707bf14d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddac8505f340adb3737e415d842dd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad66022ac43d3805576809c9b6b4a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ab6d91f76695602fda0a5f22143a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c28a041599293cebebefe8cd083c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c437d0266faaa5ae8845c537c77be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d90b44e1b77a08eb7c40df2ddf10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ec10652ec9c99f57f7b15edbcfa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c5332fed53f68ce1f52fcc50de232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198649ee53f08f6eb1762cd64c417fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c9034a467d927810a3ead2c0ca4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037fd656f90addfc67cf4989393d27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b7d83f5f3b4089c37368d615747d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a55035028b79e9585012b964c6696301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ebaeb7100c3e994984afb2106295c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a198a877c03e9f47478315f12780f25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858e05593635c7a878ea7857fa0cae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38cd5278103c38df3ab054f9e65418305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25a8af25a6fa1a4a3bbc5324fcac0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b53e1fb044ce84ebd3ec7bbf29a60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc41cc6d8e5e534edaa6416349566a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e22f967169d310223bf252b87a95f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7723446a9f28bc66aa5d941eafecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fed85ea7f5cf2fec5a76715befe03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f01b5a29c622dda12adc22b91a5611312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80898a203ea32ca0357aaac99f9488313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ec8ca1a34a711a41acc8e3bbffcd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d49895d8e66806241beb6f1473972315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cf96961d00ac41966e0ef18a0d39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed90183d001e25147b6d44e669b5792317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02e35376185f166ff2887ac0fb913f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327206d7a51c2ba376354daf4e34b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e23dfcb6f41f90768e21a26ab265f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34658dcf407b3b0aa763a6bafaf33336321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1aa3ffa76623e1355811640c6f13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de707373d989b912ae927494b9726e96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ad8fde51fe20150089567588916c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c4f7d5f144c452313a0c73eb8b520325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c76d46d30c74233eb9595b619c60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5a127aaabe3f8d4ec83e639ec370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c990095d3e95198e70a056c2e01d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fdfeaf6d52dd297c0fd0f995381b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20c893c24a0490152be41e3e9babd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3da2b781d1c2ec8b3b8c9e969539b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ace9584cbb175a1e1681237ef3240332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a337457300f87785d116e7bae37f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103ee6108cbc44811c09f24b9709787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafa6ab85d3c0e6bf8645c29a01074a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e357256e80c4d0b911992a3e278ca7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aea1fbd7dfca24866eae46408093c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5d68b1bf1572aba493bc3246bfa04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f56c9cf8934967f88eea815548c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c44ab70facaa7e9c59a02945a939f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5fa831746896e12dc1f43d11b8e63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed802ef3067fc2da74bb040f9c3ade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a51db2b4b2b8907d6153ff87640e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a921ff40d868429c00650ba88f4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc05c568112c773c6a68c8152f28b48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bdb7c2e04eb789d71dc384faff738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c301eefe3cbf8fd960131ca678b5e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0310b4c694d35eba639c37f04209b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05462801797efec2ad91cf27efa97124349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896894b91a709a72883ae95d31636a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27bb6744fc3236fd9fc022b63ad55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c5deb750df1714d80c98dd567776352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae01637245be229249c21e697b55f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f047dd99faedc53cad6f4bf622f12c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2ad4e1c32f382b47c84370f0c374d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ce6d88ae7848677152a4300b350c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f291f2c0a821e9a3ed42599c84f5779357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf825d56c86d5390f18710dc59c9922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc5910fa79d08d9d288e70d525bce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824d86735b4043a9242d9e74ed938d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143422c1c00fcd6416750933c7ec7e78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7b6932b0c1a4c0fbbd9e94dfc867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d70c950060bcebfbde73dc441824fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17ce3913159705bdfb29dfcc91964364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2593b0f8fd20b29365ce445f02251f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03f66fbe85bfc215d85dee0a637688366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28b61b51627e00e1842f6970be432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f0363fb4269a053d41f96c808cc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d17b22dde40c9c80343374366c45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e7f8fb6a92afd33e000270a9c05d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05b79c8037b4a36b1da54ba87aa94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d1424cb6164bfee0c1d8889e82b80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60fa1c26cc533bde0577fbcc57a63e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f07d03ab5c90b1b4b47f2810c5cc36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf9ea84b463f5e6ff9d23e2bc269d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0a6b5d5f4ca7f3bdc2346f317422376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619eb91043546b0900f7c4541d44a1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c17d206c3218a73e07d97c100edc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869fdc34f90d8d8525510ed59cb74bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe8e11c1a57c0bb4cd25e78437276380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed2bf0d26ac5ed29cd37175985463381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a337a67e8b5e3020ed7f71e148984d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81226286f68209a6260f03eaa3d4f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bbe4a30b870fa2b21ac66bc322c92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff195a5267f2ca13995012b4a5a14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a886982662947024e89b0e70843c10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3502d70a3c103dc41aaee401123ff3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba1be1b3ebd4c35f9eb6282716bd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819af6223c0596bcabcb45f30420e9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d092d338bf7914f3307ce32593841390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949203090e31e5baa5155f8e3ecd02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fede14f703b58aebec6c500ceccf6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277006881d95b84e928315c6c5248a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d94dc9b854c80d6c4ce3130e5d76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849574d0d66ea86adaa02f5db14b678395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b066e7a1bc2e526aba1e8f558d97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08730c9020f6ddc410aaa98a3c6bc1de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1d0ea79220f793db376acbda86f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7995111ccd743573cb8686299ede399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab713a223610e828575bae91767a06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b37b2f811bc4e04395e8bf270b103401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818490c10085f68be2f0fba4144fda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b7dc06c065b761990e67d6c32cf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f661bf9daacd640c1be77f4c70f803d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874c43f8a1ee7fbc078b399b4ff89c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc57b406a8484f5368ff570613eb77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c025148876cc56f13b93b64ceb0fff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8aadb1f481b03eadb6f2095a7735c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192ea1ff4a4e6cfaa05c212ea34bec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fad3e076e2fe8ade768caaa8a021b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534839fcf4678c27cfbc6f988fe4ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c23fdf73959545cc3ae9e1fe5d5df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f1ee953aee5a210c298999f48aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f4650fbb433815b98983aa8dc5b2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa466a875663483892ef8eae00cb997415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c916cfd04580e4343490d95970b91e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2192b5622bb89eeca77f89752efcfbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cce3ef64e02870a95520bd98b46aa5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9943fb88e0fb2e1762320ae2c659dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579342da2fe6d933866df0e01c678c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81def4feb4e19a534c115ae03577c066421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d049e862d5d54d2f5340c22a1ac488c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb87c7ef161e7e8550fcd2bb72b7048423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc0f1b2c6aa1bba382a9e696a327c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cf8377f3210619c546973859d33e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bca4bfc89a92ed9eb9a2f26847c20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aac80a185e2d1d526c506a901db108427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b8603a38246ad04771f3b7ee0b4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfdf103429f14c4d93a07c216bae42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f91d365aa9225d478a8431aa4860430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ea17c4134c71c02b89a338097d3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162c6d2a416f8dbc161fb8bf811e8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618ea2e4066125ebb53f04e5ed3c1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f7e87f8399c0e53a7302db76e6b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b681752f975f86b05b2fe69162ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc16bd2f463e6b17bf3d605783f227436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439eb78e4dd019727fafe2ed2b306ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385e745a3625fe523394431c7f98d28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af311e00c277d95bca3b633ca8b1c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b10689773901e31432ac07e11e8a7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f661a52b604139268854e0384429cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d4b999472aa934f1b4f65e109fa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eecd901eef702227eda3117ff0c71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb82efdcf8cbe0b2ac8441485e2ba6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb9056eae835c68ff22edaf5e3841445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523baa5095fc04a6fa048cd47316c12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c09ebb900b4b77eb6f7b9d80de745447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7195f3732859dbc8b84dd15215dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c6570b87b74c8f5b3d8bd67b5b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d528d8f2f228f0df4f22afffbc81ce2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667349be5f0624d7892b0605a71fa699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce8cc512fad926eff7fb741d260ede452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cab6c9aaf940e826313d742ed6f86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2553ef604c60ec76f18c0f26c1b53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b65ae033f4fe784a88ef3a7276601455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7453cb5102a0cd7d0fd04e046bd050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa130b1b97e6fffe375e8c34022c7009457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea84e8d2c529d9a7fde26c2563ce67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74538a042e536d1babd2c362eef0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7628ab070a67b6538da8a670c1a6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187927ae388dec57503c017e7323e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd80e87ba644d4e0d90defbfe050c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a217fc7e2e1dbac7dccaea8c5d415463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ddb2e11dd758c03c336d45000a2c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cce75e7e31318f42735b779af0de7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9e11db2759f1087d2a08a179c78d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3773813bca9b30fbb6de2575c1ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50470db493fb49dd1793a64553ff15c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be90034eb031bbe0ccb7ab3b162dd27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec5e8cbfd1efe84f913923b11c8ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49215c3c7ef5e7fea6678724b167a4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ffa4a7f50612374cf9c4bd43f07f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e6c2683eb02bf53aeda115ab9812473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c9c5ca7575d3d6fc3367371af7e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350206b1682c2e8b8f4813f1660ddfa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebfd25d6f3f07c21b8d2e7c201106f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4074d548b0ae60da00a9009b517e976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19fa94b09e10dce5b62e4b6f47ee7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d2d22e2b104c169e57400e880576479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2ecc3dea4ae8c6feedbf2165c4cd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0405348b0447303e165d49352ade3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b72ff3913b4791f516e651c668b603482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d7b25b94821f6c81ec101587c00e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892facb6ff82ee6b4cba01df1afed78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e158280393ceff0f10ff369f1962485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a358437f026381dda3297e4026dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d0074ad2d1dfb45090fb83efed875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37b9a14484ea81df1e853ffd1822d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d791d5d8309e7396c98558bfe2d2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2256fd48cf480e74a6dec54d3d7e69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639cb2627091eaa9e82f326d697260b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daffd0fcd1c5e8b8dd31624bd38d673492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2c1cb5d32497afad3db9701d147c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e93a285b4aca5a93fc0b71bc7aa3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f55188e7915af7c182ad967525aec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae8dfd7ce283255472748e11a84275496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f986596921219c5437981e520d4c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e117f80166bc054ba364aca91b1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef4cdecd533e2719d546f26921c79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adcadc0d39c7e30a1b77c8d8d8f32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda60b830e41e5429c85d2839d12d01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9b27a5b6a96e90b15280e91eee38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844438c3be034d0f92ce1ea9a973c3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36543753a3205a00792ccbf248f5a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc41e2519a78e6d49960af9cc0c5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f3dd0c57d411d178377b5f82496b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db7f93ec6e1f1c189fabd469452d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490945af25255dffb7553d71bc404e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed0b963553f015933d578b89d7d88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2cd3ea2055c177026245ebfc6e905510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c788a4e6e0b608398acf4e16407f40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a65e2b82301829e7fc8619e063e2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be9a6ed870da2f46ad768b1cdc63b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628957b57c5d91ac6752a20f7464728514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6698960bbfdd9e4790acc59742e6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bae202ee9163bd64d86857bebd9c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761f21127c82e8d25437b2406db802517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cacd0c7e7b4dd555bae0861c850825518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6885f3bd649693e11c5813de2857c16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab769aab4a183f6a6c5972ddc4c77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9c257d4e306811563d881ccc03de1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da6faae89d56931d8782a294c75241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670583078b32323c44f24409a29dbddd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f6f1816068f0b97f7f48a151b19f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee5aadc68ab48e7218e12b78aae1c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5a9c36b4c2aa4410487fd12fa118526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687134a952038b05a97adf9ff33e9c90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0febcd7ee04ab71041a6fa07c5e77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1d19550a694d85f03f34e904c9c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0236ea809e8aa1e10c24bf9859c3c7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737bf142d96ebb87953f83cbc609f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37385a95a638202975b87e6ae1b662e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa91ad0d3827f747cf020a9ad563d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de855377a1e44adb1dfb6a4a13ca63e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a455b966d53c398ccb6a080140ff7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bed14194f9f076735f177e2f27c3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0dead9db6061cf43f2416fd3adf8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbb3a35eaec671015d7906905255b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3fed40249bfb12bf68c4e4a7e43c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5231a6b8e714437a9240f4c896b26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de934aafd3d53548adc15509b53b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137afa38da3316f5bb2a04dc815d50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397824ea30e1783cf879d098321a04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef32b731a8656973c43876cf3accaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348cb95acdbd5770fbbbf0ee78e414e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36701e6fe51d84e958aecbfdcf10bb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e1c0a74b395cc8b61ed315aeda05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5d0b5838023d88c957289c398f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f5235ceda31916f8886153010ad12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd839c133fa4e260fec526b9e288b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a099a306d69aa241b46d935edc61da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569df442f65935ad7a918d366a93f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2beccfae61f80343ec5a8e3361ba5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3941ea1951de82fe1b834894b3bac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4109cd79220bcb1475598f76534c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0fe6fd5474ac64b3e1865c6136e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb955ef2fc35fa15a51bbc1d6e2e468557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825512ec98ad2d9039f3b346984fa3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ffa7f477bdbfd2383f7510c2b43b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a82c6d2b5c2e046cc01ce8767b820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348a081a9881cdf6d32e87dbf45dc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ce68197b12363bd69bdf273f13f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ad59f783732b017943c7cb744001563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446eb2511f9d96fd32d0e981171bc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0ca73203ab8e5e94cc3eff27096e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee47c9174d7e63fa5d46eb71331d9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38bbc4674e2d9e446bf3150df57221567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffecd54c1db3b2a8e9aa37a1332e67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500731c861e9425f97e8f187b4a1725569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9d13882a972647f624d9add059271570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf286199895e8174f62dfcc429e7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835eee93b4532f163634cdd094124e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d20c45b8b1278cce7c30fd58b392573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24684c9970c26e35c72283534a69e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793a5d74dd8c88c91af95aafa051f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a3e0152042871f39095490fd73a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57deb514ae4037752acce754f7104577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b305b0f229056f62dd5a5d9703a55f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cec0d7013337c0cd6ed283373d41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f638a55d5117901d25a43d41849de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c931928cd701fbb402cc7ed2788b79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4959096b7fac76fa6bf7c9ffac06c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b7acfd8e6aedb58ab818b8733e02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8e2f56909b48eeec8de1818f64ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dafa7fe0a5dfa780f67c7c7972fee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69585ade8bdbed0ab7dc72defb2e848e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee410dd60ae90f4698636f6b6c6a124587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99520dae042b47983564698a7ad1deec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8528f27b04a8a76f0e9e4453ed554aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f136d8cd54446d28486c04e8ed5c1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace098a9e83df1f6180ea8ced2995210591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796e1c296023c6607701141ec10179592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f2ee4d64ff45d4f8706a1de52969593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a10fef8ddfd39be03b5b5636dc735594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e208b6aa00fe4310f826e1aeb2e9fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bee5b4eb08573e83848edafe72a5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f0832ba7cbf596ea515921a767e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f0f2d1656cbdc85c089d9e748c0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76cb469b636138ea696a5e4c265ea4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a719b186317cab03f49980a73bf87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354f77cdf9974178d319bdc85b36c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4d294c6d5c4e1ced07cfd59f9763e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be634363070817aa2a901f8b9cd3448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184db95ee00540ef134b394e89b10e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b6f37237b5b93896ac39d1d32d88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6e275e01672e788fd272523e44a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66643700731737049a8dc244e50f035607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f75e2bd0d67243e72874e860063494608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf37351388dfae12fbd1ac6d09e38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b84a258ebd75bb8c2a05ce2f9e31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d627aca9e7093339ae3c4553af10b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecb696a3a76129c3094f40bc7fd555612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b503080bbee6972612cfd0ccd499613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5208304b31528d3bf8c71325f21ed0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a134d9d476be6719a8831394b08d0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b1d97e59fd45da190847d8795f92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcedccfb3d8a82fc71e03262db2370d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9f15e68c6556f476880bfd8989fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e9b627754efb774c4ca7784475b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06ba356232914e33f20f69fcd6139620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822939e389b669c230431ac0361f9f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d54bcaf51512480954f9cdcfdc45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdf500e242ce6462157b3a3a817e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ca098992b62b97da3a90e86f0001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a65f026bdea50077a76ae13c6c631625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d8e51c4a08630824f3c2b5628053626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a138b31321f8f05a002e0b09efe72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e55442937035e59744d9a1973574628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f44b41d65edec8ec16d6211fe494629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c9d07c81e25d18f590e9f74a484c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72fe9cceb16435d4c4e1e3d1a5e1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148921b8c2d99208e9fcd545bb3fdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043034c6d49a0f5fe4ac1c9c346d8ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b41d5752aa990ced7b517a2afa984d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0803c92d9f925421a4ff2c618d05c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e7b0dd03e195b8c868985fa555d5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9965b42acfb6004166591c6bd34d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff88177a243524bd48cbf1c2f13a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa657ee646b1831630b0a10b9e38262639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79771d56e597b46aee3247c0fbbd68e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dec014852e07a7cfc9db52a6428d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc962fbf3e482b33ae42c1dff61ad35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b4ee809031fcaddcc997b467af5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911bd31ceb7b00dc2e202286675589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441209b806f1026217c7b48be461c7ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a0a38130b1683d74de529546582f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645363adfc53264d470ae101abdff52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b2ad5e84b1347dd173be66eabf06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee547d41eb973bffad1d8c97e70005649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3887da0c0fc0922b034abffa1f2302650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a879c0d79561dda250e14ece20ba0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5829c51f52d37ade638132a0b67e993652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a92a6edb3b7c586348dc77821aa44c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68753153cc86566df85e4eba56f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6df4ea86dec18f5ddd18ea72060023655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d86ddbf7162f95d7a8842ae53f7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb0163003df81519671abaf0fadc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308feed79776e4a266f714ed99334c6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc5740efb95b01fd4c632757cf182659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433b9f8b2fe1d12562b848264fa951e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce3bbc086f9780649b85974ddc5e45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2a9ae47871e582224087fadf6b57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b7cd3a2c60b485d1be779d02960d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be582e90754e01c8f373ad7067a15ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef504bee1182ec87b054fd3cc45f8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1dc5bc376e40f84c0f3f8321683cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e95b340bbf2e7a953c772c76b37f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55cf161ce147a90ac6d01d278b3455668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5b5ebcc140b712f23705e4d054652669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8003a4a311f948ab5982a27d6a975670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43fbf0c3b8697cde8fa474b1606540671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef18ee3e8d3661e19eb923f5380c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32896ce027e81915228a8ed0eeb57f36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a04bea634eb2ac743f5403ef63bd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334b3d73b141609c009a6160fa40b48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aacd0cc8db28a611d48d84a3dd9209676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19742bfbc14aac31b3fb8863374b915677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0a6c22d78190a2c60fb2841fa8f29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1652fe2ae674d11b232060f22003f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a086949bcf332ea6839ad7756dfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727cd8ca6899f6fb86b379c76bee699681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49d3e76da761b8387ac2dcd82fed57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a815d0dbb6f5eb65d7c976b6aa864683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7184b844ff121f1349ff77eb1a93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0992a76348e90a999eadd30bfc6f319685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b042a7b1a4852efca66e116e86a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6088bf2a53f5a964b9f7f30d978953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e087603607e1f400a11093440fdeb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514abef69d05b0ae94d514ce30b115689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b125e63c64e345b4a1e57d689a587690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3595fdc1608e984e09330a4578cfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68b6131a8bdc7ff775d647979f5a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee280c6ca256f7b0a2b078cf7f8ee9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cda1e42700a789ebdea869b68e03ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d2a891d709f38dfdf79c8bea10f04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812411f8605da53c3633990f2b87d33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364121aa703d59cf510e809148ff209697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c0418b84ad3e3269c8574d05d1e87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1de854c03af4eddf4df393710df8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e919babfe6a14077238efcf70e6ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd0eeb9e0b7f4572e357f0e4fc216701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f8c7829a26285658af2ca4f14394702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2ea066f197c66c4f3f2ad9c689e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f109e4425d22672aa8224c19fe1ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb086861fc4838c86420c559356c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ce4b112f409669032865fd3f848a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb515456a2f5f91ed2f892ee2744e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31933f1386095079215d3b28c3b951708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddaae8f68a32af90335efc404c2182709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f04a5561a7aaa981e3537a055513710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a866a652ba1281ea6a2660398467fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90d6548816cd2ff6f91321d1140b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473e3594ccd935527503d7566d671f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e015b34644bc02ff2bada5d4cd5cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39861205ae9080b2e6a895c91c645b16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cee2c25c44a047c7b93a0c7311517716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b40f3450ac27b7faf8b02e22b3c0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa89ab35819005d4abaaac7b3df2de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e028bfaf68e9703288ec2d2df7c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2e079c4eb399cdac75ec6bba3408f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe9dac420eb61f4d8ef5956e3fba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91684c89177b06b6e6123c24e3729b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f4037a5ef93b97b92d606df3c5aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb6637b15586e81dc23b78ded1cabb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6881128fef68708fc7eba999cc321725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759ceea4b90d51ae144378b49c579b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2090b6b5b6204d576afbf24e89d1f43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16fc276fab73bea115591055645d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c820085d6eef5e348662424de2df9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877560e462bc77eb4df55b0068ba7075730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf55e25b79c513404589358b06ecd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497716fb14c8f9effbdcf1945df39587732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac237fc07b302703f1b664bbbd9e2aa0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14dafdcdd5487a508893b0618d0be3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498357af7f48bcd18ceba7cb02bf09f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e732c24a96b5ae829b831fa131ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38d57745b89129cf8a787d0d637f8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a5d2fa1630c990d93a9878ad6fcec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4758a7f12d5213c2b69d6e98b22f664739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f60d37d388f82389ea7851c35d7329740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b91fc5a918968a71b8936fe708c84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f82dbf8b846ed6b131f5c9ce8727c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661c0f8ccab5e30d32eb10a3b3e5e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78f42f7ce883a9ff43f65e61ed6cb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4aec45ed3d922baf1af5051d1090745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9a92f1ce886d058b06c4fcc17858746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff901095952220e82e711af8637f9e39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0c41fabc749e42d17a043296e6e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b301217dfac016e2c24c0931abf346749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964d2fd0308fc9ed6a53b71646dc80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32f55ed64a81809f2591185b3386a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c113bec2f59b030c05ebd5d7146ece752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25a2c5ab9a5579ffc4ba6bff2a819753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1de91ce4ca0c97c2c101c0477599d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba54a47d8f09c13fd1331d9e28baa52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ef828c798524a64588475983a503756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcf4688183ab46decc6aaebc01f4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402a3fd1f759a2dc7a1e4d74ce028f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578325573e837179da375b1dac869560759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad57f4d0ebfb76c6a4ebf558aea6fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df65988f8d9a058cd07ea5f58a555f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb198079387ad3bfc5598cefd0f74a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2f403ab400bd0721fd78ca691b634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb800c6a6a860bdb496b027d44ddc775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ecb8af029542cb18d9fe21200ef6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6c52afb027d950f8cc03e38e8ae47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513b14a368980b55d49bf560bbf1f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40c253d756dcae0904891b87b1b839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8950d41829c73a187d7ac9293c787ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e186d35053b7809e3cfad1d14fc2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979214617d3695ebd1a2cc2541f3a5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59178c9c08a4428c918232d64faa5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8295575669abebefbf259cb41b2c3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026646130f7096cea4419fa1152d757915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580b6854ac6b9368c10edf4cf759b5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de285e047ff2a0c65031db93bdfad2e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c81d1929d741ecef527f9563dad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c70f3de51510d51447f13eaa33c2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e0c5602bf5c342529a3abe5570f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c523636a80e0a9dbe170de1ff09821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173cca1c9a0aa3fc67cbfa1e0e51dc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc962dbf83e4bcef177412d9aef9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f027a4677c8f6c1d39e6ddf5eaab8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b46f2f77efd2ecdc8ddbcbd719a9fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6db05b1b7e73c7b754e5d8c825f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b8c6a445f36726b8da21e4b02ab627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15851db07bd64865c74afcee049c248528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6057ddbd2c3c2f712d01d3ec5db229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f15bf459b08131722ba0f15dabe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbce4e16c53f26ee531575552b9f1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160cc95dc992ed02ec003885e8313c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2bf88bcccb63eb9e873174e7129e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762da97c9232a8edcec54ecbe731f3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa961222f6a7cd2323a2ff566fb935635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed82dd0e9b75e126b1939fd6be61c0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a06ddb8b22d4318901696effe47837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631223c83aed4404670402f6b7fcb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a21fe42c86013225ee06a5c9808939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e8e253a7ca403cf38e573a70e31b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbbf28a02fe4f59438b901d96be6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae71d7fb8f2798d4de4405a0745d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd45e92bd56943a22343bdeeca47f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af348ee6c9f9e8bb86a4cf68c6b28244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c1e75cb83a71a5070578a4e11afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4facfbf8f45943cfd0f1f2857158dc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfae2c84ec59bc3d7c76e2ffcf4c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d78bb65b8f2de506681a404dfd22448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc1eafa21daff521c17f31ff1545a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2f803c9399e9e9fe88ab1af2498f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab073787f353f3b2e807d707abeafe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c75956a8f41db27fe26bfa637b31452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b9b7bcaca212122ca077f02d255953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a37a1b1ae77d81bbfaf4eb6db0fb2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc25f3917ac0ea10d546235e1c46655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77144ff4bfb1a5f4412bb0ae8440356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290374f6b2f19d965e9def707c55b7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b98b7e2a2086a72ae6597a26470658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd35beb2ebc5abd3fce6cbf58224a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b23d0c534147fc93782b35958145660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03048e97fb07781f6b442a773980f2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97805116b1bff23e16cf43afac25781262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd1aecc478f4d1ff7b8f7a4db72eb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862c4d954b3c872af75cb3118b953764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8fc1130f16298a58729b3bc8cd1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b7dcb345ba8db344f2ea4a460f35666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66d466a7ff698080a4fcee133137a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe83a2bbee15c5be43eace1014cfb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8665b88435d4c00be4642c694714d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f8b7f1c4e567db078520dc25f63470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400655e27b3d7eaad91c74aa398e512871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78c6f839b6e5abaeb761e81cbb1e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e48acdbf12377214f2161182fa2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd78a4a7fd79934cd17f0e074508b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0e76cd3d7690523307fadbc9ba7bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7516f0fa7b8272bf19961297ff4d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b3004ad821d0689dc9a5c8996132477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ca7072d256f3af03319afcb7171578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d296fe750e07d45f75dabaa9b4d07f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f46246b6b5c6e4fdc6eee5d91c5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65548ab7261b2e854b1bd389917901981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c5f72eb90a9da365152d178aa01182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df9bd92436a5101e6bdf712c1cabe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73908a8262c43e17e3788f21d93bf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd06ac9f38924210fe919a404ba538185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2134b7abe7bee69dd4a757a35e906c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a9cfe07b6cd04a82dc4f0161c6c2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b033b4d622ca7029be8d24414be218388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c0bb148a7789eb2a0c4a11da6af4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082ef582d38b2db8bf1e79c985284d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b85267e4dbc0ca4ea61975b846e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c0d38205385776981acfe425b57292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43ec4faa28eec26f9672da489f70093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334143d4b0258a4ee467f307403ab57194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc228d73fb9421d71715b84cc6ff19095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563f9efe14b9b3a50bfc85959c4ddc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2118532ae2a783a13f0cfa8dcd45297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214f2bb4af634bb432877e3e10bec198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76b03b4ae80cbfa572598e199351599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8437c391af3b68defe945e336165100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa8a579b3ddb64e266bb05d897c6f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc9d5d0c004b4f53dddfa4bde007cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d934ad947688921bca740415abf65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb744571e0edd64d0a43757d4952a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3c4416e4e0955e5d07eaac6c5a82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace92f7994ce2ddd5097fa1e9ecdce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153563688fe74745bfcc2f54c72f86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3907d556888659003bebdd6d484c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d60bb232e528931451b0d75427f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb3d4c8ffc03d54729b6ad97e16a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52de88bc1b9f33acc9fad23b4ea2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a5d8df391171cb5fcc4917fa04cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70a7204b5634f7d9148d9423ee01ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2cab4426d77cbad46cf2a279c8496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5db6470d7f15050c7beb01ee387b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086e781effe4fef7b3dd60d6bfe9eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e4e9cf020978f0f13196dddf9de07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e064f87ff995725cc2c478a13177118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a809d5df2b60e9e84a77bde9fc77c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c17c664f28888e8f08bd6102e590b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341014aa9b0093b7672ae232cf1d0a0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2eb1744da96b91bb2eae7261a40f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70c692862d53aac56d2402782d2f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ab67e0bf8fd78c5d5ccb45aa2eab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a105082583989c50a65ef320a46bb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178634318e6655f0d88058144a04c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cde3aa93a35ca3ace23d57473bacf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9cb9dc96a8dd6858f66e8d70b4a98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75ecbdd6c92d7c1de633aa36bc7de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a226029b9c161f0eedb6f738c7e4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f07e467513042b90c09e57cbc636131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de35604a60f130f9f6e6b8ae33b93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bb3a1a4a2341d84a79319c7475f1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618dce08a2559cb2bf71b68817f7418134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97242a43e661e9fd284dba279044d01f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935deeaa7dfaa7de279525ac9b78b5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d94d1ee582afbe1ee101c1c0b7b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c31c8c42ddba7d095a6cd2bb64092e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff254e3d732ad51a77812aa73f5ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b4c98d76642abfd873162451c4fa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d70c520a17d43977b2031492dae00a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eff478177fedc1b480f8c93da6541142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228c473a563c9049adbce29c835f6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873edc1dd76fcf196b51f12836698955144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10fdf65fbd7ef38b740811c392aadd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba9f5e182cf8c7377663ff848b016f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fe196201acbba5679684569ac3ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc8b20787ffe46201f38676194414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12c9136c34c06ba45549098985713149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2fdfcf6369465e3d72e8c5ab1a7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791ccacbe7bec54f4cfba36d598289b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311a41f3f1969f4283d0920baa933a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102165066c663d7e8ed7864c64b395153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340efe9c1cfc92a40111f92c4c1ca7f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d68cd097e31fdf5828950c9ba4a35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad004198e653c84927112491ac8e072c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ddba09a98cb57950627d7f9276928157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159209708ef7fe9ec7963b2dc5f992f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8e40da19a9490b1bde6d9160e533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a8e03ea6e9c8d12012f5b563d807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57d9798160c2e2f555085a464a594161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711c8c409d30974b98a80b310e0989162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfc4d7de36e20ebd27e34a805a4321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f10b4556d0212f63c053c711ac6218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703300acdf60df733a5e2e5962c4bd0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d985add86e03e905099a4334f13fa85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef113fdcf9daaf04e7a6d71908bab6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abffe444c7f86e0ae21bc2849d7b5fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb5cb46d78f9c04d525e5dacd634b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692fda33e1bd0cf1453651aca8a8e1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05532a6567d9ad70c1cd26531263a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef559189a87e29440a39bf4234c6537172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4d8e01ea184a1af432cb24179d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1299ca6ff8834d9cab28a098369fd3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c324105cde4f5fd03de4a429302e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a1e4ad9662b22f6327ffd081b66c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059f77dbea124eeae5fc2612206add177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c511592c3698386c0c98047da184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be335e9836f29adc6c6da956260c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688606c55130361cd5c14336467a9974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b017914a420135731cf2e21a4e2b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca76884c10dd340ee18e9f38d39595182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e433a1ec82f19e26165198f4634d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee8fd833d9d52a346dc6290462397184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acde16ce2e50e6b88e88c4717633b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb047415511463a0ed366501cfef2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d8b0b767b1142682604af024d30e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a66ea6991e356862ed79e0926757d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe09631241980876341e2d20128dd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666df6401be53ff04024d251d4a580d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3af3eb1fcc2c12728f687dbcd2e80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757eaa1a6d5b9cfe42a4aed9e341a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b07da8695af217a061aaf6bf35c00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0da940853c1f2e732a9723222cbcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0a91a6e1bd2b35893d0d569ce813195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424eff7d53b581a019ba564e676e16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398933ea1ca21fde78f0d770354d8d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89895c785da069127365ec50aa17d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d2bf6ea10a328b6b4493a58fbe557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4387c5585981d2f9a640582c9d57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa845b376f8e3e18938c41cef9c163a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6a152eeb620d25f9c41fc7c576ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9b9e194e55ece54d75d107968e9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c05da53b55d7e8be0b2b24b3863cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd8e047bbf3b09738d22f3ed8de64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8f2b8119859407616909a6b5645d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d8d7572995a53e861e9e74c6b436207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3eb367eefc229774c533733bd361208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f5edce45953b45e2ed2718d7fec0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749851be2e718eb9ea11c12000130bf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8319c6a356644ac073763b4927688211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ba979f907f09aede65268a2a1232212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79d795f5c4f0c8133ccfa9b4660be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197989b663fb3e86f5615feb60ee13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184038a3e3056a75af10f3f7243f8396215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efc12d88dc6b002098e9f785cc1d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce49aa72994bc472951f54b4835bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a06bb70dd4295631f727531ff1e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c7fdc6162450c84c8df7acb5a482219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e7fdfe3bb698a78ee52e3495a09c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2da2fd16c895a4d366781df25ff66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18af96829ce731b01f79dc4ead3da6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9322f7caabcf757580e8a170c9aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83f234b56792a407652b70d32858ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51390ba8628e35ab1326c748a0993225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e94b2e497195952c0b66f487e67d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fafd86517f9db3428c50f9f846c261227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793769e6e44ba14f357f04f2edf750228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc73a2bbc52c4b359a921d3cfaf651229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf45b3bd4933f3be42d936289d9f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c026ffeb3370fbd9dc2e043e88845231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf63d1cb8df7ba8685810faf3e547fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855421517018de6fa677f9e2fa9b88a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b564abe7a7acb384b40cb0a176b89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f62cd96ef522922f049185bdfea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03845e989ca16ffee6e1d7900aec46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0943de44a64a76b054f1e87d75f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5875b31309f39572d1a376af936479238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd3e2c0b237fcb73a921adb88e242c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1df2f4e1f373b73fc9fbe207e2d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65042984d3e923439da543ac980f47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d1d2238517d134a3aecb6a0e17190242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad503d11602feea5cfdb5a81826f23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671096c818c690af3aff77725b779ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1666e42d098bdfe5bd96d9f1be2f95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d781bb7ef96b3011f14eacbdeb23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd063f0e5b7621b6d387793b8f432247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8983a886148d3220b03bad81af33a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8137ab1620c8df0dab1c107fea527249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbedd804ead521ab2a16110dd6239a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7159d5d60fadf357db4a1bb4e332e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b8144e46a0706920b85ee0b85919252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4e93cb2f69f2017851749871247e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475eeea1ef661e0631da12a581cda83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d047450cf57be5206499d2ee64484255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53655fad96adc12380224b04cac606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81deb250e4147953f755ae78ac37134257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4f77a5af5f6299505c4ac5269744258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b60d9f55d589b5691521c3e81151d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be23c665cb32747c753ab8bfc2688260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861131d1fff139c21c9de6af885270261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17de79b56460f574fc708eb1340029262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3990c66b2ef6063c1cd5a82b705e2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896823f6708cb874c6503136e6b9be2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef6f1a31be6b176120d50a487ed4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630617a812049f81b920d9e990481335266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ebf0b0fe7e20438f4300be2fbead267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7a33bfd9578239fae29de9cb9109268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4b9e66aff03e94675632cfe9df6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb60674d0079a042bb59e36acd913d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e88253ee9d168f2273f2c19e98c7ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d152bfbed20412c09dcc778d0a52986272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e77ee67254edba7e38db98c10ff11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be6e925ce12067455a04085dc5f5fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c5bfec987b6367c319920bbd9bfc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c9e163f408d0a8b9e4bc79c23246d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93153efa6ca1c3b195e5a75a7052d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cfc81367e87f6f275142d6b402eef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286325018ffbe8d7ecccefba69d1d4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4bc25dc44a705371168ceda96db71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e160b66f32decc47eb2a043cfb5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46fe633193ecafb39818df4c6a73a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08ba73cd3d9ab92895abc5cfd98c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a1767c6386e55eec7b369e292187284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa61f02e590949da53d833032c6baf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805666ea0ad333af6567ad321a8f546286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49b6e4f3d711de67cccddc195108e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c975adec98da6e5348638123c7edd4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74be06de0f67b34ca068bad14650921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c3aa43eab748a3b652d28982dd687290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d54aea1b30fc6ed821ed1312724b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef473ac488b66b9634ded5057ad28c6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9f66056f756aad79ddd15c7ec8e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f40e12d7724088373fb9ece5f60ea9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb1e9a73fac05b0ad8ba1b77ea4f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30f1d28f9f88a8536b8e769200a3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995e90fd31053c455352fd9abbc0573297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ffa556e2eb489e6e61a5916c9b48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4c82739d89a61155faa04a1b8b8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d8deb37d8aa157bf5a4c8f084211300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed721ac3d7dc185219a0623c42d474e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a252fdd4f2d3a909182b2fa45ea3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1350bd481e94066734abce2dce41d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0987082e60864695e982b242f31a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4679de96543420ba96e1cb87a8e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094d9bf6ead61976a545dba6d74e45f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a164fc3d13ef93808bc21a244433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6ce0aca378cf664065f37af4110d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62134cdb4c7844a09a83d9506cd9cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad324dac3b5713a18948a8803963099e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fcc0e9a0c7f98a28f71c7591e2a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dfd423fd27cad3bf90619e09b0657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91995eab6cd14ae024cb46efb67cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54013758f6e947591365ee728ee31f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c776af55b33e16978e499321a67b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c4ee6f885c3cb7066e5be82749d86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111f627618027cf893a86eafd3ed14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6643c23dcbafa7e90846ce1526dfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764799a2b99dedcff34ed806165c8e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ad6cf4435ad5b722b5e297bc5a57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a9c2daa589c4ce298c7ee48099ec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353bf5dd89c649d1bdf515908fae710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1deaba837f84f7fe4ce589f448b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba8fe9f3ff35a3db9b20dd4660350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1898e798661f4195e03e21c9038310325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca5b864ae465ce331a5d2f9cd52c50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46398f8bca9a3b79adec8e79b81da6dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91826c7d8f1e096350afbc7eadb87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a819370e334332c49b6e8fcfd3df5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3698f6453effc016546ad7daba726330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7136d4ad837550822784fe2ac753d05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a1c97ccf734d8b0f4e0942a1df34a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284ce4df34d1e88a2bf99f635ee8cce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51c2a38d69705dc02b60a1c98a5f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352100bcd08e792c28d57c7ac020895335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c1b4ef7c55125d55d578bc18db75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855be366b842b47272930f61648c9da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a9c99f690ecaac3916ca40d825eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71af4089fa3afc885c61b493ec0373339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789770e467079c4974825f8c259c860340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b988610880cfd4ea4db2ff327b0472341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b50b7a36b7d9b095544bb2db6a7f7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644806644f2694d1b30843b025fe00a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71ccbf5d3513803a0e675a9e7a6d25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac87828186731da5429dcb4f67747c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82471c8c8d6937a06c8a5e18c6e81b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60c20be831f982c823218ada845cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864a846a47debea754eb79b36ee7e2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337dba816ad4fc10dc4f5dab57dc180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df47e32b9175135e07740883227953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d6081f97abeb797bad6f988c1e35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d309b2660565cc6e329eec1044721352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b78f6a6f814600063a9e1db767403353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e286def0777c6a7ab16d0e237af7e6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e8dc849838ae9975da6b6036169f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5da3f893d206ff5d194c62e8f8b72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432fbe1dd03447f009709f4a0599dea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333b01ccd1d0276a3a547b8f8b922b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5cf97167d80e45003699c8458560e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2bf3640c022c978cf56fdb17fe6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed17f124070b2e6f121807acfb8146361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e9a2748dce6e43764422908ce75b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7eb61666e1d80c520bdf8186b36c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c692d38baa76693901c9ebd8e70890364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957662b7301e76f14ef62e1060a76c12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2dd7c67961fc8afcc15f485c489b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b5456aa01981efd30040c6358ab6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76843a20bf3df24db8c9e09675158a2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3502b85fa04ae2ecffe2805600f5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dbc31ec584fb13a5e49d583e145ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41232dd4bee004dda10517dbf011c3db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5061334d47e9b33ef59f2b33d29e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c8e813566c857733abe14ff28590373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039f74fc427e62f599a66b918a6544374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881993244d5b157ec9845f381dea09d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e09ecd101730c43307368fb0f901376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ee568f4d164dd01b6cf3ef1b697c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516fd6ad30d66987956f2b67963840378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeff09ede77fd509bf7f1fbdc384c73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed598d5dcba3fc0a888d486ca377626380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61ad3216ccaca3befd7b59d12811e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dafac38be038efd9e5ce10c3a86d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568bfee7710847c4d6a1aac499ee137383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79181b581a29e7bf4d9579ce3a1bc6bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304d76760bbaf91367028d27e246a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222208d5af7c8175905848b84ab9fad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9e783c54374e0b4ba0daa4ba5a4c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21790c9348a8569fdf9762bdaafdd29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2bb5c1ce213b29c11491cffdf12f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863785f2c83fb1168033c8a6c0ea224a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252f78886c7f75f699e436c4181a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c0dced70c9b539b99e0e541e62cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79e18cb74290283469b6265d41ffbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0015b20b77628b800f5d41a08d085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78898a0a6384802640e0ae22b581d20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc2bb67d88ad900744233e7bed21d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c9116f3366b6a816bcb07fa01bd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4b8aedbce0483f6bab7592840c9e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92303167a79937f72642cf35f1dfee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488b30884603585f607d0b0d994f01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae90594f454e8d9d497b3a70e4975f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8d3c2963109e286c67a7245e874b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfef7b11651314c71b45d61d33a84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141a8007b2bbc415d0be4c6d2938e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9d09911ec39a372c3d13d7729f17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ef8c66f446307250e161735398e6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acff0f261726642d532691e9a2a99d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec9ca9a013914c6ea9c33d9dd9465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5b89e1dc934237180fd46fbd4ebf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60d56fe93246dc1cb5f11e6f1d890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a44849a934cdd5ac451eda636b182c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfb5cd23b28af2a6585bcce55148c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af28f225bb6a02c035657730dd996d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cffae9e4d0ee5d19fe2f3ed0f0f87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c896400e073d046a5ede9d33a0121415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4616f53a882f5002f4b0f7db48ce4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a8e1fca50658e1d6c61c5cfe3dc5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d4ee93b29a9f5d62a76d571f2b275418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cddaa47599168767ea8917fe765fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51787de6961080c62b322de18ef1bd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d4221f7b70d1001ff513d8d6ff61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f78a94a98945722e54e2b8d6faa87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178073860f61933ce1eed219dde0b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb536862d8470776ed067d3f05bf92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba01dbee6c95b48d0c17f78c59a751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1dc6f1748cc4979e016f51f7a2b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ac93096a92ca6a6d441c0df95a2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1405ac77edec705663a9fdeec835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10a1826cd24329882cfc6d0b5a837429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b627ec614830fc484fba2480f121ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd3989b4cea8b4a8d76d3f218b41d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1841a7b2091ee17ba0da96236aeb390432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079d404a8c8a361cff2ddc81a07e3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5869c87784ee3b34bbf27d10ce57f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91b525eb959ea31ada2ef25a3a510d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1b1b00657e91b771cf242e835eba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe18f2cd48e3a173014692128c903b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc25ff5efcbd730e7fa46c8ffba578a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de81df732d07a32574b3bd57e5eddb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08efb63b8f7f9c0e8c8f363459b933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dad4af64d84531b1296d56987176b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c871f6809d25a12396beec8fa4d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4de4d0547ea59bb1a85dfdb2cdc2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91852a645c58252579209a9b7f041444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea647b3c31bcf2032472429a53b089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6978be1bcb9646f9c6db3cda5db0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03720b24102210f7c91ce7018f6c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34134f25e69ecd5cd4c23259ac8de7c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88b5ebd6b1a63ce8693eba51a0e4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f1e1a689e1cabbb4926087029b08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b598ef9d9710ae83b1ef00ec6b65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb6e00e986d6c55ab24dd4d6b24b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf317e780707b1509dfc6ce04a00e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4ba6f14aa962d550a0980c22a05dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40ddf605fbe36f05574d29591960c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346fa9f8bf4932569e2899dd47b176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4536bf1e90bfd8abb600249f8875457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2407b6ea12b6fe65178a98c87e7ad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098b3ba1df27160d95ca0366048bf20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c5a05e3168346cfc9ae6e0cc1f795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f063f504a6bc94264a612a689ee15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cfbf5c89cec40e3cf8ccdf480f02f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d71e7374dbdaedcae826196c937d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d7442b663bd7ab9fda3c50263126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bc5ab0ec77d0d94232f5b9fad1c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b391469f5125efa6fa61bf7a3e552466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbd070e93ee9c05c881a7b70412d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730238c04118765ed8546ebbea1b28e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f468caddea90d740fbe4933e665e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c4a18c1f23765367bf2be4be9651470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0458cc4456e4c69dad1db8b5bd68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd328548323e5476806ae311507dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd7c70d4db0c61430dd92a69e6f867473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822eec7b4bd0b9e7adcc858c757f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b05fc2d9287d854a21deaf3a19ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63a571b685c61b0ee26aac018c017476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f69c7b0850d81d850ed72e3e03af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9db904ee13445229e86bcdbfaaa16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a8540013d9fc789758b09544d6f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3735a68f1708f3798d0a13034e5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f2e0c39b4c65b5073d7f2d5c3dd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eda54638b90c0be8319107515c750a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7758ecc5e2c11437076cc853d122483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7aee0e782ab3eb51d9cf3c6559cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e167fe13de6c0e34e60330442cd76e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f93f1a3cb26b6d13e9a434cfb7c03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9bc48be8ac4538f25a89ef5ebdb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334522a8f686bafd6a706c3d0134fe2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d6fd2f3cc8e5a7f17ad4291c6b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77df687f98b017d5d89106a38406e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6682297d33a8be80e3603565cecdf1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eed7430395795aa902b8a3805504a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933beee50ac53543eea19694cc35627493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc8804afca1cc95d2843a3af76cfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ab7116e3881fe05d281986f7fb8c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae4159440fdb6c2c34dc1869c86a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1695a4c2ac0fae1eb5d3c67831756497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c96ad94b03267e9bf32231d379725498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971dd2b648615e97e7d6e371704747e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323179bee74c68e9463380a8a4e1c3ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44ebdbedbda26b3092742b2c6196a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c491a65195e507f75ca78603874e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0973718d63d9f7aa3065e0af4658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5007e806a5854395a6cd66cbb955504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32e2919a55d5525c8bfb09aa6fcc4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c133366ee7e3bd836a62886d8ae5e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce12ad72c2a168d3f63f39bc3edf19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fdbd4b1a3cda0579e70c5117e9cbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f04974a0a451735e7b89223ed58e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fea8723ed9c8adcfcdead9c40da9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c107b264f5ab856853040c8f89dfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaca8d91b36848771d25da44a7d2286512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07b71e284b3f8b24e722833de865b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bfefa91cc7481085e66be65b05254514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead7173bb0ea5cc0ec443f39ecf68c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fd12e5385f2f82bcb304b550f2f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc6865f561b92bb913023d429ea378517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa468eb62c3b69fc65c650160ed0edd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4107998da70721b3e554b6004981434519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532d2605258a7ab43a8090ac127030a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b323fbd5176fa8c3da656259dbd3a88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435015444ee2807cebcf64c6d11a2ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba8fbb32221d09d3b803f020061cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104854e3aa845a591d74397253895f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da99dad9f1f76dd6d31e9b88c48f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1bed20e2b75e9556a5c6225d0b83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c2115a4006ecdff65c47e204ed2da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbecc96e36bec1bbe61820c4453d927528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25e97f682fbf0a99d1189861de869529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09da6573634873f2a0bbdb758947ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072f7188e34e41a1daa88f8cdca9fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2babb746166ea4bfe44e260dc23b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edc98d041ebba50e09defeb4c3e98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da4da498188e7e987fd09729b24514534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b3e5b65f60794add5358d177ed44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed77b7848684c0ecdfec6b36a7364536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb36a551503ae511fc26c7f785b68b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d35d128181074ab125b935f6d500538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c477ef3dc813da1fb24e8b1052ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a99806c21af350ac3a28f9a9c8f99b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372b53a07ab3aa4757192cde24e723541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4a92590881743e2898eb5ecf3eef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca80763199b5e075c7e37f9fbd0d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82d909cd2c628879848e7f22a8382544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840391f496e657d7fb6e0026e34aa701545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0c9a0c5d88b8bd4df94d529bd524c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cb72f9ceb1264686213bfc3aef6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc035428a2cae129d40d59c6816a41c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f35e49e1f3b11b6bfc85dd9001b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6cb2042d9787892e14a1c811bc5a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57e2706f4f31cec80b390fc62efd8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afef5bde20a629a0c7134722d199f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac544f52f66a0817713b6776eb3bcb9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46049b9b9097b569df64488ecce01ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b5c04d77050295d7e9eb8b2e46e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ea2424f2214c49fb2411ccd2e6e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca174e0dc445a22df41ff42c647e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f06122df839df2b9d8d6a29c24e850558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100f9948a6f3b65d9601546588fd4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc2992b8956f7534d53c7aa42bfd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483d75705ddf79a16143798786f724e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7350d8bbc79ac5024bb8c055cd843d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48802f2df8359e6a6096395dc7e69fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b052673012cea877d8f2a9baf680b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20797ae766971a973dd9b2c2edda9cd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9b79ec3e2cb1d0ccbc8528b9def2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c3a3e3d0cc5c2623c7090406df40b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48916f297bee61f11ab9f4a831c48bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099df5b6a4db720c71a3a28b8e60bef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d3e7e1e0a716b0dbb82d167cc930e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4441eabf82969b2d81e05a23c944a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4cc916da140a1341ae0726b193e9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5a807ebb8a52eea54eb5bf689d0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9391a3c77612180483e5a35a246e32f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699deff7b8a5a212657dddd8b3e54e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c39a531761b2eefcdf5c1f74f9ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c1a53f5ccfe94aa1307d00ceb285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc68d6d639865c06eee7c2738b7e8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d614a46ec735a69a6649862722713d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379288effde0a3e5a5d63f0b0dbc07f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e1207ab7db8ef3e4324334d86e2a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8841351129987cd092232e565e5abd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b570e0a8843ebe7f4a257ee6269e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9b7c03cf09868962886a327dc5a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45b6538969be79f640070722d81afe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e4ccdbd21715153ac916ef0f41cd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e988b4ee257b91d3304d0aee1c1677587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f9901c93378dbe984d9f730bfdb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c555e03a6c3c0eb1cb377e8e7a42c30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8938f4f4232c797e0fc8fd91d3fc08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360cfe619b4987b490a9f3780acfefa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacd2b1b32d23b0b1a34d564258c963592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b79c0a502ca721d97cab27b55bc60c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1f728fdf5bf25d3815666584840a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f31dfa627eaa313eb17ba5512eedc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894943beda46dfb0b4fef5efca229e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed27a994e8dfb9d93f3b7e4559ff5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b496ce5c08af1eb5061a39fd18f105598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a5ce14e8f261fe084d500bf6f1fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b23e0379cba8a8ac4148d5aa653ce1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eb432c01edbb591bdf1fc82efdc8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729a48a8b633dfd6194f6fa58b4a3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec328d0923e67dc920935cf17016ef9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092e2d228a6fadee75ec744f7a7949604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c27c60ede1925376e77928f3d4190605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060fa77b022fbacfdbce2d03efba6e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d7e4a22ecfb58c7983a471b79633607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d2d37897e0fd43111f634daa05e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce0690126fc942d0b751e46bd7cbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926c7de008527f66e923d4c15dd7d88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bffe524cdd1d4b2316bc7f316804b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f2be26e830e5dd1eb1d10c07427c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886b6cfb93c20b7a34dd552b96b119613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95a2d7095ba2bb6f804e8e3402413a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e50dd6a50f9383e78faf4b9bbb936615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed1b76ea90eae173098440f958ddc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6450f1e7098f7ad8737e4aa8193388617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc6350d18347e9ca44feb808c8500618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12263235805e2a1895691964a831e69619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c468999330010257d0a7dc56fbf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b336bb4c32c224a78e2b8d5442f22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec9e95b6ca0437e67fb4311f8c5d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2899755767deccef83c336b503da2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac6e25fd3700771f406292f296ce5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc95c996be4cb18292656c269d7f57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6f707a83d5f61aabb2ec9a30fed1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f26f263d628aa6bb32209dd4c8a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ac388a2b9d921c75177fd28ad589628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7de15ab2f87c05de6d0fd184523e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e854b5cda4505c3daab490e92c41c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44472de138fe3b5674a5ea124c42848631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b950643acdd9d1a3028a563b2a105632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531943b5fe86461a23e116705d3a521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4b104d2f75402373ceb0b298f095634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb35ba6de99c2cb2f5a7618f126dfb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013b9e4a2d1925fd11a31cb2f33ec6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83007e8c66261b36ec3aef7420353c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53989a65255dcf81afb6488eb5cf47c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c824ac05faec0ddc7f7da95065dda0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334756bf74f9a2a27d02a75f23af3a96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154415e1c9f21d4895199924bf99f18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf5c2476ddfe8387847e7e5ed2e93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b476c62959d49a7c5ac2998ce88f93f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062eb3bad123cec58db28185f43e02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840189a99ab801790937fda5496ad10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16083c86b56e320188e0246541fb811b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca455fc2f61b4092c6ae2ca7181355647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4148f8671dfe5a9e73538569122410648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27efc8fa2b06521fd06edfae6f87617649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f88a7075a2d32e5a6bb4778653e70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f43df8c7ff5b4c467423397ae76e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6073c58c056ea7f692c1223abc633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da729305a3cf3d5cc8794894ded72fd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c606e17f54416828bdf1ef2ff9db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90190de51654bc0b4a66e89baadf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4aaf129485e7261fd2822386ca8ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb1b90a3e340fed2d4fc312992ec2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e71c5ccbb08d60b143003e26286f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f069b9a3816784c92eef4f111a956659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb165eee0c1a09ad546f4c83aa79f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15692a4907091579aea4424b532c831c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5af7d15e5a6d1b83d02abeacf4efc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5904631441ffa7bec57bd41b2aaef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14abb3164a3355429d974851e364c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b69d379f587e259039b070ce3f58f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d06dd5181d10d85607c9d50189931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd12e1035912f12f1facc4db45e8dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a34705b3e69f82f274b2062ca9a8c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67573123641cb0278eff3feaefecbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d898ec83bb7c605ddd4beadb4989670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27636abd0acff2f794b1cbcf117edefb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd225f6a5caa34cfddc3b58012d25ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c55c3f87713cff769b6c1cb138970673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ae3492e37aa6ef6dec15cf5f19ea0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbd80508076bfae16a7bd815d0d64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c30e0762d5ffb3aa68537b92a2dc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c9fcff89c59f13a9971fbde0494ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fcbdf2a70533fc00bdc5c5fca3eeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c1e52720f5245baf78448592cf487679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf465474f60c5c233d71aec48ea13aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e1b78047d4e701bc78defd3f849d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff3f64a4ea1d59f65043c1761d49c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b000a163c7a09bbb8defc008fca3c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db0347dda6e2f39c3467fc7853a7a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11ac900a8ba905a1f0d64fa7a0f541685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b62bb0b813f71504b54f098ef05e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a83949a7935aeb22c947c93333c5cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948563e3a4e401d53577bfe2d3751e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925adbaa555b0a587e1ead97792dee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519996db340ee9edaa1877a78a5b044690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6689e0cbcf005236a0d055558656691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd88ca4fe3a235e287250b769ef1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423cf573698610b37c7228aa889998693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b06dd13227a440808856486fc262694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dc337f7917233743ca035ded23015695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c35750c5f22b663e8d12b80b1cfca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e91e246d4c3a2a054bcdc854bb87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f2df111121845e87502e7075535fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12316c5b6f8fe279956f913f865440f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c243dd1b9b577343719d865d3da19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1db9423e8ca48c6bc5ba3e4fedfe3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf547fa35b7b1f41559f15da66e0a87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94f0702289dbbd0e730c23e31c9cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32b0f5aaa57eb931fc4c3eb0fa48c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee71c25b1e0c21e71bd74c18db70f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be341bda9656ce3cbff4c35a56c3947706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe569424d4a49846712e216e3ac85f2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e361c3d1236d5e333e115b180c8ff2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862134702de4f4a450282d638f48e4d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0021ee3dc73797f4908a4d5a8f77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b672f9684af0104753d27a3c65c890711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f94671792bcee66d22106248f3179712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd58676e73d843580eb551e16a842713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d5e5985f0388d8bb7f947d7e292e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eb1c22fec774155b8410fbf28449c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92724e31d3007e2b3841744466f58bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4d9b226863c6a810b74ec6c20f90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e5dd20445e8c4dfb035f6a20b555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c87384e771587f2f5ea3a1e4eb2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad98f989d8343ee25e569584f0d0186720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be08943fe566d2e502c87e087ffc872721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87c29cf162aec266a01333dfd0bd98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b852eee5975960b9b561abcce7d88a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daac0e9a6b952a843373017ae07006724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439c822f5030d79607300c24aeb3607725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d575030f196f696e9cfe0df45a26e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125228dd33e8a4f5d162a74f8ad51f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189353f28b09f5dfb36bdc26ba616f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a58b8152cc18acfc6ba6cda94ce8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373874b9f1f6888960747c5028b15086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d6361b3a91bd7fe4ec54b4cee45c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499012a6a13f47c4a4a7108efa6f6e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e31b81743b8ed7b210d076103799a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cafb3b89951d59299e136d253e7c3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dd78905d010dbaffef92fc93f9a21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26bf1dda71372ec0e41f38fd06086e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572091f815449ab59e6c7923c15a0d7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8a062e840c90973e1968b0460dd42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1376420a4691d0abb30851049e9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213221892ce77b09a6a94db4c633fff2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6856e84bb09431e11d1552041447741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf619089e48f7890bf48f1d2c6dd468742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c203599114f52948c9bebc4b291e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219cda9a1660e1523ad73bcf50c8b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389586b206caa9e12aafe2b3c8a21e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7fb537b0e8280678d0a90f5d77ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9bdc0eaf3dd9f9ec5ee2bc362007c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554aee75acc9bfd706261079a801b61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106de529dbc7e4cb4111a50c04cfc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63c8fefb7e8223ee81cabede2d762750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76e86f2f45a7ec1624f1750c41ed5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd7b9db1722cc23f774af49599745752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ac86c4e899231ecbf5d158c51c68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c57378cee068d1adf22ae51f7ca38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b4fe7b42f42771dbb8ecd08a4cd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69d1f4e7f136d9aae4a2b2c0cc102756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d199aa62da505e43233de704372e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc20c673899b7c593e46873c3289797758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4e8e2e04c25aea233b721cb5e72a1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>