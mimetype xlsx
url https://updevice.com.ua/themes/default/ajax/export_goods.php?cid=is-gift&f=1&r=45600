--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3dfb6bda7676778c692782bc6cb491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba052a85be4141d6d9478c6c79e77dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec697ae56488f4fd433041f9ff1c7693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c822770e2fc1e1933efde15d11ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86579ae588ca27d224cd7cc4fd32dc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df1feca8dacac2e2a11ca0fab1d6c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14a7f2198780612bad0ac941edb467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07a4f4f5052e24c89d7d164df016c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2fbc1da0218ebedda9a68cd5c27459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e010042631f2c1ff14dce72d010a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6c57e55e308e15cc70bd483b7aee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314423f62ea106b1c56e8dc6d6c4b1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccfcdae56c1ab7491e8f85c24fb7dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599ef9da33f8cec0768c078908b8fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d945fb222c94664eb6a0a61138054115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db805f2bed0520f7ea4b09fa69615f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87730d48e4a95d2618df1d7b02062c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924aa93b39256901a3c3129ed1c3afb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb15a51a9580f3f9d84a11b554c6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3620c4714f4fcdf9bc9c8d19d0d0b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60125e299788fe86997e2251e9237221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7b027be261bc02c00cde9c05efd1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce10c01adade66ca123ed466148e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4752c8f909ffcbab79d197c70bf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ff1c787a4c5daf7f6acc9b26c2e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4c4e1eafe465b68de2da378e9d6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4f556d18628d1c92cc28d6bb35d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e3c931bcf219d84881bbb87c8f7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362076ece45a437c56ac4c5acc1a80629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e09ba283d2922c4ff8eaa1a15c2fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639107f7467fe7919a37060688fa1fca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a88d804a3097de3c21b3a3616dd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216736ad562454020aa3f890797b9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272975e0ab116aecd9046bd07992c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74130eac66504dd82ad2934092d28ac135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6f60f4a98bb03eea2c3d7ef45819e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef40e2758e7b6dab478ba70deb226c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c09d859af187c6b6fd4a4e6bb32538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6436fdebc7fb650e4363a561c11a6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688cdf54782aec3da7f6c8b27d8bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044185d97790a358c462ca81c9b31041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925887aadc432461db97e279982a34242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c582951a465240a6907680b00ade21443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e260369e1941bb61c14b4dda962e9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c21a79030bcff7fb9f2d39d7f4a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08226ad3aa03db58b71907c1136773f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe0d85ccf3fb5aab620ae5da223b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aab12f5fd8378034f2e2b263c551c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbc7d54526a4286566a1188e95814b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675545c0d2edded50e10fc6d631840450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80712f7ee35e41cbdc6bff521bf39d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ad8aaedc142e0aa2ff49427ee1bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc77765f5b0ee9c436fb07f421d110d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9b2b298d35d20921e0f300ce552b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb19d90488b67b40c994419214a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248ce8c014e109e01e4bf612d76699556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1e9d2f641ed2d13c6b5ad175c82f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aec43fc80c828e3406ed6ab0737a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f26a5a5c8f9c35017709f9d91d2f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed14630c066bcbbd1b510c5f2191de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b697c857950e462c9de1d7565ae361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c977c71090f7c30d56b9e74469460f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58b9943b3060a77b0dd3771722c0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae823c685c7f182673224c88ae9a4a6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd630a8eefc0df3d3f1097e92ea80665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dfb913f36e8e2c31637eb219916e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef48bd502231a594282c10c8ca593d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17385b761a106bf9e68a89cc4aec1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6135c1eaa29a2692976727fc1b4ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a335afb1e9b4c59af0da52faec7fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44556dc219e84b8df30e021f625b5b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71ee4df6e50ec7cc205c3331b1fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19264c04743096a573e336638366173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9e9d68b4099c5a2d55a40de4e81a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe95ccc22538f0972bbe208f1af960c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c43959696b32269f9df41b6fb5efd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce6bf2337b55d9a532994c420988077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45616c6b7660cf92df7740bbcb18aef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158433950dfabd569db48714a5bf59c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a927e996d85cfc47f27dcd847950680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668fb698f43cc9094fa3a5a1945f75781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704d4c28bbfd25677e4131cb2e57cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef538f5deb191b5653a465bce2a3f7bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d660ba652b644e1d00a3bfd8955d3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98caf1ef73071ad21b72b42dcdfef9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223435ad6e2ec9609e598a32b0994d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f545c6c65e465c0658bce1033926e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bf5cd2a86c61fcaf26d7dafb5086788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a502253c6bba26b11b33d95be48e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8524f1248932dbfc239df56c3fa7a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee7afc6bffe489d00733f83129ef0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbbb7171396d547433057867f73d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e8aba23f28405988ea7da0c2083593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688aa253f26268171d3d80e3987c9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721f4acc595ae160d47ea0c75fc88ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c6e8b1066b6a91508277b634f734c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aa859549b392536381f0526a01b2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec08a785137288551d32483e5d746bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0305dfe35c030b96c67f2baccadbab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3da29bd882f570fdfa7da3be57084100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473aad747e98f44b5521e5537a59f76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c2c592c2376aa0da2cd5a0cb6593102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be31276341aaf5c07f063e197eee924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d4916e4bce5bdc5a8cce87c10c07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf573d95e172c80d912c42f4fabea2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e186a4be407be83a1a18afd74dd26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512132ac2c87535c24fbcf1eae7660d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac067f43b2395fc0ba931df9d45cf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34adfa26bf400c158461ba37b5e40a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf2b98c72c203b4cc7bfb7ecae7d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb7d05852886d083fa9936992a1491111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00551272d4702479bea9ab5b3df6e9fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4eb3d631a3ac9b1fb266367187b6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3267da93c098368750b4fbf94fc420114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e21e21766b5ea709093116f56b36db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e00fa87d2e462f931d055a071bab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff92018f358adb4923a0f0f0503a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84394c5741f1dfbea782adea6b025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdca93308b2598aad91018ee259403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3d61cc7047c203799809d5136510120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1fe3469779433fbc29c63075cc575121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae2b8e0850afff28d1a214eaf6900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b614a840965ed7f874941aaec714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aff67fe1015f38960712ae61dd5b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fcf54d5046e098d394695c24a9100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bbe98b1557ba599b0f52c0d014f06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9119f4271cd72e437691c7723469127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b183d67063f60f35e5c651a2a1ab37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06430428a646dfe5313259b9d9ae4b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4aac3d199ad9d4f891328f4548d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056416f5dafb8a8ccdba23e9c4d492a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb15c49846b65a4f537b7066ad7f7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbccecf58b431e249d2ca04dfa11bbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27c47a95b27d02ea0577571debaee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfa8b9a58b26b8edcd060c6ecfc17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb79fcc5a21d2d6c96805818f8aa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a982c5932512ad916cb49d3aab2bbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02210e6b5f815919fa5ad395ec8b3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984f7f79250117dff5f4e7a64d8962139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910c402c8245523aba01ed0ac060aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e404917908117dbe787a52035c104141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dfa5338379a5624fb12119d1b90b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031384d953c04bf929ea1ad291266bfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e574b50620c1758e061fcd266193623144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976fa2452c02d6b7e2c030fff0638d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb5f9d6cfeb2c890e2eaf06122c1bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0d7bad2314c7ab45f29b3c0fadc18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc17f1702f3b62d2f7de16f033591b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c955b09960fef0df5fdb9e2918942149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c45e039211d1d26edb46cfcc7ac67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144022f38e0d22303cbc679352885f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e646fdb95193119b4b188c941d89ff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86c95d36fdd0b8665027fd4ec78288153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a100d02599650b5558569fd74027154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352ea152c8845128ad62bde8c8491e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a09c8994183ecce63fd9fd4ca8c07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbfa505fab2e790dac7a8e849e8ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d5105b403ab7f3f2c44f5296fb38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273882cc3d7a5dec6d381767aa36ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c41686e728d3f5a19d5d9b94aedb6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c129056193e1a3fbe9ff6cac015e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65397d4188bc196832a05e35c9fcf3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a68d111fb1af82ea15b95b57f1c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa0c393ede78bc8bdbc52326709dd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0da1e96d35f2f6bb60b5735287356e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52160c2138cae47e039febf1ace043166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27cad51877976150cd2884a0a2ef2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf478ee74a463001de0d6c04a4c93a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f8d640422583d704a3983b4cc89f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52af7fb652addddeeed2065958bfdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586d29a1cf56dc9f5003670a0ac7e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991158207b82fd0bdb29da71e10a6b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d199074e7454fe62000270c522ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952171d81f4837c4c35ba9622998843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a467aa857b720a1fbadf48004a9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76865eff4995c938a1bfb5f9f6efab7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2305f549866aea32c328201295c22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91ee6bdb82f4f3f9fac85d5013b4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb145603cf8d7d684eb7fe0e78ba0ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286cd52014b8b36621c7604bf6ccc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae940ba1d4052f47255c6485b0096c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f36f802ebb29f2a76c700caf19af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a65f9b7bc38f5b0500039c4ba13be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f813c6f9d99fe57731e451ffc11be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef638fe139d0846043aa590e53b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad52089897ad72917f65225dccb79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e06302632477bf11b827fa0da270c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b5c0163c66f23a27ce7887352020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f7b97dcaa8cc4b92a572874ac3f29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ca66714e0e5b152053a9b82c8cc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e76d64bfbd0aa7c728ccb295c082b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51290f91d0b54cd690e94f395c3e535192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33850cc126d55122eae39565b797c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca26ae6b286319b13428fe9e381829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826515ac87543a1a83ee60fe0424425195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63ae3d5c3e168d116030b7a939121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62386f42cd8a27fe10a6692ba8864b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa90090078bed48cf424fc5b6f5c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2accf5659e522acef805e65d2ec079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5d520f780000be29d3e3ccc5ed6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec4e530e330c4a3447ab2115178149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8949f099d37438634f1ca1c38149202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5640797bbbb69bd1d83b492fa41ebb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdcac286adb8e25873c362e366fa73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d2f93cf68ea4634d0f3a4470db83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b764962907cc25206f016cfe51c819206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff44c958262818c052ec566ba6bffc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe76bfadbd4c21ab35faf7739dd8e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d0c5d2d3ee997f8459732a0cfef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d607bbcb66723ab003f549c90c10e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c453cd08635b7b54c0e2875cbce9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f062bff96e09c1eab313ae262f24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644981ea3f959bbb1015a28cbe035cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1be89772a41bf3008483d960d2e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ae0e22e281a93805af58fe9283b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ec87f5d6088d700381a148b58d02c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e916b738e22802885b178336f8bc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e91b5e7411e1eacb502219b4efffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc899951b37b57cde31a83bf65193219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b488fb68e1a35df4360f096be668ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a6213289d32745cfc0d44c5fc459221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf4b7e434dcd28b8e118b034fb97d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d6517f8e18fa7290313be02dc587223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e97a0c20766c0e9ae7a1955946ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfe20017208d933cd7b3da218dea66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14ac3f909998939534f20aff0b26f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d04db422beddadd60cda10011aa25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f090df7a04ead2787a485046997a8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6795ceacf0bff3659d3984234146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d4871ea332a49f5c233b7f22f8db0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddad0756aa437decef0ec374d8ec31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569cfe59130af5aab348375cde4c89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23b535eb889fe319bfd4844936523233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c3c96ceb63b4ef695111ca80cf1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcddab091658f3cbacd13291ebf502235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2973737fd483909d493db355e16d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858e788570cb153472edade0e65568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd37a524c8719962e4336954a212e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210e80acb272001b02a8c917dbb293239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69dcfc7805db7ea62c042e7b58d25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648ff1199d744033a45dbdc4df2a60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5977f352543767805a1b0eff08ee08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b86121ed9956dd69bfae2473923c68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c330a31768c79ce0e5118a30c15454244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346a0ff18603b4057fac684c7cad877245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23fb4ae8239c753cfb32c8f9474f51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b0d9dc072eb8ce0a680cfc8167678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aad3ff02b513322ae8c0e01859bbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12546bb0f8454a9fc8b6f07d26f44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f7a9c29eab59158f6ca179de5d0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be3c61df73899119b46d6e1472d1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc031e6f6c4ff91cd32dd67a8c874d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab66416bdc9b3859234cf2cce4063253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b4ee09780ca9bdd7d4aab0acf747254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e549de0995073457d900dac85245255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc51af4bf270c1d57bc01928b7d7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d8346c73ebf566b6c0d3294021f52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913788839cc3ea11ad95c73208ddf4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23d4e76a3a7eb53fb6538345f7676259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3092452c8cb15cf3d043c51bf9a254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f2514bf58b3e0d9338d286edbfc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e884e6edfec0b57729786641658d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d6cadb1edb5a05f95d20f507fc14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527587d5146a44fc7e487dba3bf8148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e880a4da0eb237669739773c6464fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c97504c7c83052141399f9fb79241d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e78d8f47a4020331258bae3ff41f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff4443ee67d595c537205309f942b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf34df8d9222bd0702cc8a331ffc6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad537c735a60d460fdeac492b1c2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e3ce6e705115dd7ce2099d442672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ae09ffdad384808564f5c20d06e2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd128041ee5c346f8152ff580820013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35feba032df915e1736f4659d95473274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38522964537c3c80dc953bcb1f20853275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750948e1c794356a07bb9c73a41e99bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b372a2e90987ad0b284b9d7c78f39d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b1b3fa7be8bdf159e77215383cf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6db741849b92c480d3693f7c5c3304279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8e677f113519613ff67adeb58c18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ccd3c9b54f057be3956d1484e4e52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde20f86ccba7e72ba7afc03198794282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3537205cc42bf3db9bbe2868574e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12599b896748e9ea73c6c67aaa3b895e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713d00402574a66b1c470e89cff464285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259acc603ea1ca618fda875e2355dc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb2560ad5a4dda37ec804e281770b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c79d0ee92ac4cefa01e143f9f7e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b18965abfce87573c765dcebb59e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c43eaf4cf22ad780131118e9bb22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d31390b875053a60927cb8f6472e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e390f912e8a21e9d7b544d491c80efc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2087839fe660e711beb1408969c009293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdd47d17abfdd9bd849311c04c9b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e535021a0ab3e8d9e50f2de6d8832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc4a75262df5a67265a63cf4345fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c60e43cc86fed4eb64b799fa172b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb056b5945c00d56d6d74fc9834f61c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a5de9236fd57422564b862fbc69d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f79cb3c0f6c5235204c32747b9bd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4e346b9012dc329537012a7197eb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24410d28e99bba271038dfc37ea0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec57c2114d58b7ec7903b94f8b32b5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b40cdecd3f863015ee9e3ee44f01eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523705a49a69a444a211ef1bb57f1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359bb16024cee1099854eac1437fa20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf507660c10862e1f72545b25666b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cf76f1a9fbdbff6d1f29174e064a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0518befc53a31387e0ef666697e545b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124b6a28606fbb412d809233bfe3ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4b34ba585b8b060cd5c89813b5b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb7b93de45c691411a236ee47f03d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681de815603cc18404dd533e75dcfa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ceab6ccd548ac9e94e62fd6f06a33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9748b48ec6520ad8a7a9dba88ab24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc4103d486989faaad1048bc950a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583118b5ba21f6166de4b2508afe192c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785c4670ecebad6561d3e544f3f64a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bde7f47608e83ba509dc122f4d2db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb88810cf8a9a5fb88aaa4f96ed150320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee13cda51452c66c3fe32b7e9f599321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93429df96dfd625b3bb20a7aa5e65de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ffd3c2bbe8bb2be13d37439238dfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334b87b3ed843da85737d7d0c6466d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaecb351d7408c371216052a3da840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7d02fbc418f12cf9a11faf4191a8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d956ac3a7fe6f2b16b2de4793c55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ce38f99f8de6f941d8576baf32d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f981d16e5e241deba1b9b1bce7492f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8326fff147a55b1afccbfffc7ccbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e1fbb67b319d3db13368ab7be2a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b983710a1e9b6b739656f8b54d1701332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328e1739358a60ddda48f5aff56dc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c199b395b94f69419c9732772cda7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2925bc098ad56c4e37b03ebf5d777f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1408d5bb59b50a558a168904028336336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839514a1f9eb6904ab14b5f14c2053337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c70572807a040ecc14af01303f52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990fbf8797d8033fbdd97a5d304514339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124b49b9d725420d60ac745bbd95fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce5b31d02aa22085cb7648e68aed66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed1e331b2aea8585f79ab6ee5a372342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db39dc747343ca5627912906340a92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b8e44711889f63dfbd14ff592c03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c76a86c991fdaf6af39e28994bd83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547522336243762d6238735ebcb38ee7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaaf994bc99a9b79086c9496d562be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c316dd5b23be11a425c0ef4dd148c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791b195276614799244650e1589e65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5558f34f90dfe93cdb4364d0725659b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a885277f74b2164472ae0cf7462c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f503f6d4ed73a8600b20f947856b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237cc80e68a10bdaf480acfaa9d2ebe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d241791bbd9dfdb3d33b49c34582354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c5677135398fc5dbfc99747cb587f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094875e7247663ce29614012b8a0d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1b965911cb66ae2e734d8362a325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894ab264d26bc4ec17a52ff7d9380bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdbe89f46fd2ab8c5648dc5ec08e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d051d3eb88d6a41fe5894c80799a557360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdba73aa7302d5e009b5c9439121cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf5544ff370d70e965fac79faef89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0ca69aa46eb6505c3a8a5215bea0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188cebff18ecea75d8d13b35b8ac17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd34ca632d757736673989b13a2bce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b1d10adf936fd1ee14a6f1fb4395f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07f16c147e2ac1283ff90f2ec1c7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6554b1dfdc0fb1f500ceef284a7ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6d42e5e179322668a3fc6cccddd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a93023e913a13eafba889a440580370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb17251e6e0960e19c4b2d0c0bc41b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd414f0024baf7e08cd85f42387bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847f6817bb10f96dbaa7288c538e1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b7eb9db85331b3ef4eea7e68b91a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bf1ee38b02851c05767576e0fcdc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ddfa8e82424a2b1ece5310c3a35be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc820b55e7a53b379ab4aeaaab07c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a829a7548267f588c6e58b56bca8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c1240da8eb43781c2bcfd42c36566379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82761dd96f8b4f0b06c9b472e8041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8fdf3cdedb5c6e5a58dc8b4dca57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f226760aec8ceb0e27b11a87ec061382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378666552a5db989f9c71aa6a1fe524383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92395eb6e9814c6abac17855a959fcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e2b58e1aefb2300ed61e10d7d6bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068884497ea1eba5bdef892df479d2d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68423189114f9ff68ddca4dd11789c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25518b94990bafa9de367e9fbe78653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ac5722b1e5c3231658114e76070e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5184a31fcf253c919f190385565b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df81e73268a77e6d50027fa121f50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578687f1daad8575746d0a6d076a4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e81ce757e0ed37f94faeebd909d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c1aef54f6b29fb3a869a5238ab14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de5dc3215f0d64ce4fe64532be0c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfefcb941ee6e8a9c6140b777d17e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48470051f6c3e14758f9017753b87707397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ae651f1a1abbb529361d46cda3216398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a1fa688a6ad9ef22b7882943ff131399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b51d6e8b6d837ac5b8aefef06ca5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c1e6e7357b1b97663532078144a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdb90492bc4a76b121b34849d0b01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb2b9f330c0140f1260a222b7926b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aa82d1d9d57e3208add11358a6681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c12f42a2a86e9f01db2e138503a9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea358c6dbfcd0efdd5089876458f06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527162a71f5a1bb8176bd8f9a6b266407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58749b04c0bfe3e36c2e1129c1ef2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5f9afa9155a6725e74bb2bfd4248409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8373d37318905c88bf8001015d7b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38271584fdd20d1eb1b305636f58332411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de399b08d88eaf7adcb18cc8ce81099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c291d32f75fca8dec33eb06535e3df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29571b0c0df5ba2df8fcd593e4be9fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33737b37f4e00cd5e11a53c423f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4f8605228e53c3e958bda85c8ace416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc5e93f984e3d812a9f5088a2c68f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2542ad4fc64c5fefc2d7e4e69088418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534e1050dce073eddc41e1d6bff7e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff4d309094de7876ec7acdf2aefbc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b7fcca6cdfeda2653fd6f1d31824421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ffbbb107ce275a55eeef6131ee2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1e58f70ef7b07029b3c8f667c3a59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a6241d13ac79189b01890dd38a66a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a2f7a4ae73357acb82c165362258425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f0318b868cd441435cf2cd38068c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eaf0b8e97ae1e2dd0669ef93db45b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c654316311a0b36a6143a5a313f64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7722aacca2a77f914154f8b7da2fec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1d7c179d3f241c5e9834ae3e3ddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e7edce23f56295717776bd598be1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141f3e6c9194e7340934bd02e3c5b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7fe7890344d9f058ddc3cc956634433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a6957560709e22f40845302281a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1adf97600e101a73a0a314429e2b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ac161206f6ec6dab90c1746d2ae6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329b625e9a864d65d9ad1d15d76f95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca90b0d633ef02fa5113f3ca8887615438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ecf9738d48f542ec4a8741c4e9b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b935089dfc8c9b21fd7f982db657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c304b7d05acac0df7199ae3f35cb3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3fa34589f92d110ba6f256944e40f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a968386a8eed037180d4048954a83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d0a43c7297aec4c387c078792653444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d99433271249b315f90451c3f1f41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ecc2c8d50c03fa4e5670f76a9a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af135c7509a95242197cb922e3ffb557447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2051795cdc3006ce8a0a9789c486448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fde40cec6d18de61c45f3f7c4918c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3a914b4c533bed42ebb1385a00c1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4dd2b32123faadd1cb7ddd78760ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214056fcc05ace58bff1af9e8942326d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef2b60adcd55dfd9eff5b610bdcce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a5c7b4e709d553b16506305223d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739a0fef1e911ec3af127bd580a06da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843076bb6f19ae844699f675fd834fe3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78dc2b54a0b234cb590ae44888481457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03ac4a98223ddace569da63b05b7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd25f6022d723328c010c17cbe937459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367c569155d7ae09884f2fb4dbd18b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425864380beea514b72e0fab524e55d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47d6156535fa880817e14da83e718462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065989670543c880f1474f1f606b6d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc430dc6c1019e8d1ad0bbda91e9a4b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27961c704485e47c130012ace438c6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62ae4f78eb4ba94a4167052eb18c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866102beaa1b4578f493019b87a9c1b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605f6a125ff7eb076077916332af25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679d397c28f842dc9922323fccf98ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff642de8e8705464f6c52ab5b21c8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72becc73e9fc93ca781c22f7215b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77751673c2a47ff8c92694cef4af10de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee38a6916a8b93e10ed693a4dd39c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ad25546ce9a2815840a7da0741d0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c3e355c295fbcdd30a85a99f12b01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881ed03259313a1701f9eb3adeeafb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b967b0ec1b6e44f41d8a0d21f783477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee2662fa68f567bae757b8e408688c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116d6180351147c445735777faa0b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9944ff13c0a0d05a6f71044da5204480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6908b68ade4ba611a0bd6a02bb02d42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc01bdbc283a3725dd62a100ac77373482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d1cbafbe2381034d498440264d48e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6285d76346bfa6d3db8d1ac03961b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36583b3daf98dff1038485b67623663485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d03bdca06e834552536bf75d64a6fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c1c6b8aa59f27c2e0f74d31d1ca9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a10052d65d2b3aecd2acf5ea00b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df572d28e60fffb51abb81756e2004489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee5df2eb23720cf129d7db9b7e1b38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455bf912746c9a05cbbb6509133235d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bb05b7808134536adfff89f83cc87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d634759b1d9a0d2bb90b9b46437e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e5c7c98199780b18bdabdaf25457494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b60c5e7a7909d75717d21f8691117495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc56b6ca2fd97b352688badc44ac0a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66c3c4188395a74d5f51310b2c3cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ebb538b94cd279c00851f4cf27d43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b903a345555dd2baea083d8adeb0ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13cd76ac133c1d2d45e8c9e570ef00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86599b2892475ac5d6e9fb79a577b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9834ce1abee6a8e6cbc4b918e6ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac2db416a9d4cf5054c82384e6471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dfcdf129acc57cdd649256ed9ea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd84f933e114327ef1a99f8684d81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b41c7875186d61dced61d330772a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e533c2308e8f6b96efd92e6d57dfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a07cc2b4093490e5afb61d58246a36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847769577c56871eee11ea8670a68d2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1208ca5cc7ce4489ecb041a8ba87e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703a38f227e6f1f247f498c71e309a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97593d437b97d1283c3cdb52291fbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad613dff87dab85541b65374adc67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c34ebc78a1e887df516a7bce89117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530764c8d805d640a8665211824a5c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befeea603543b453b4fde1966f89b22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044527ffa66f1c32991147a8414f966517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f284f596a9901a50eb6836f0f74b60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2c9dd70b885b487ebe456eac87ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c2ef68b3711eb2e5b3978c4ec9dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac27eb1acf74a9569fb84f8489b7e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201510d9586ac434947a0c633e7d8d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3eaa2cba8a1444fb2197034feadc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defda5be4f42acc7a56a24da428de3a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a465813f68ea9a34ea775f9ae48ecb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181232a6c0a89f5521a6bd34ff6c0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700008a0cd898bb703c958023f9ab87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bba14556a848a21de937d2874283528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434cf2ce203e1f50b90ff8307fd23d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a98f2af82face734c3d9b824821eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4038244f2d26ea87bdbfdfc49d2aad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6e89078b7a4a47628d3cc4ae45f89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea37595102b95346713b4857b2399d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e90b45f0564008f2e50566ff61311d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c89b73dcb43406fbcbd40ce595ee1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb37f91f3fc1bd9c080e60dab73fe6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe52cc5ffc79448e0c79c0aeae45b4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7387e1fcd5bee1314a7b5491a5366d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564844a23d2ed2998e8a9fb7c43da86d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a656e8776d6f4ae783bd747d987da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe535a8bc6c89f4d242835e5bb636c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe763717459afe64465bbf74fe879ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e416083cf0478dd3b1c419e7e6de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c416909d5f98f37151f0efee2ea0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfbdf80cc66a6ca891364df4bc2202545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec315792e4373fb485359a0e23bd25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66d86447b01ffdbc2054efe7e2fb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161ef24a367ce44b1f4e72811a2d21d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b0d422275f6d41c14a46292dbfb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d27b5d2fa073372b8ced6b3edd84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588f15c3921f460f8b610c9fed6023551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423ead7322d2712944b2cdee644cb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d386d9e8e513754682f059f6171eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba1f4d7fe968f9db7cc8baf4d55e94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bef14425534965f50a4966ca4d3b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc63243a012e16d72c1f3a9a9beed2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e51ff38e8a6c983e09efa0f7b35ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e16914e6031cf516cef5972f2f33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea479a31954ac63f8b140d180e149559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043984b3096fab19139b8deb3c1a37b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cfb5419845b7d4bcf1157403bbbdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e556022e0256ad057017b784fe472f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b41834ecad303982d877ab2ae1ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecaad7569b97cb472ffb175e211c1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee650849591dcd20f0a385605d559f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fcd0a62455c7a74af69bcbc75ed3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451d50cf1e24e26528aad4f7f0d352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5a224493c36188a29e6e5270b8e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c00adc9a265d82214097d13e1027569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fd1df1b4d62c395c4770c431e6d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b466def7ff6bae57386bebf300e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8dc9c3bc0564e893e733f22c4ae7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd484f123e5dd31ea6ec8ddc961f73a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15866b2f6dd38a9c0d140d118a2b31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e83fd4329a86dd9b5154eeea8b6c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac985ead0944b7ce145dffe7f013367576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33d832cb45e2fe10b1e98bd7d3b6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322de09e84b75ff80de067e02de641a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f52c53351ed98c458d6269231ad0df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7dc26173c0ef952daa77a633afa7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367df3a6c9c3a81ccb942171ca1ee13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80f40173f883db83efa8fce2ac878b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2469d255139588dac364be33f32379583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313412a0bcfacf0a5c2175a711764c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e8de39408f5b43706fb44cd0c582585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ca46204dbe76b0ba86e0e8275b1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab4fcff545775bf6cfab1514a3683587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768107717e51100cf7771ba7f08bd76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff3feef8757dc96a4ad8a61288e5c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43da83667117b28daa16eabb5070f46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc586c3e284d1f92f54bc51849a74116591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188756bdd9b4d756d59f06e08f55eb23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259cbb406a9d61e02d362976c0b02c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d59fbdf32ffafc3b304b5f3655d75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb129beddcc7e72e9174a22273cccd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eac609df4646eb304147eb6137e9f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ccb952759b6dd3a09faa6568ffe05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a83d7d4e95716a7fac98682a3acd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d952d027bfc602af121668f62a4bfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a394767376ffa0f9fb9a5c960b7c54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf02e2e664f0d20984cee5b54ff12a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e9aad60f7d452e96489f4bf29df8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04e57f769d54dc8f605e6eb6c9ea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7c48b30dfb6c0e76782be71c1a83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da603cdc2cc364d32e6e24db1056a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886d7a30f4974abf589a6b2df2da682606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef8525ada201217d417239272d791b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee403711bb78af268a33ab343a002608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b12d3bf605b67246337a91aff3fa99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d88c32e6c55889b04be23659ce275a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb93d711bff6cdb319846b80d73a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ccfdead712ff799c3a3f64a61baf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c2b1a433ca8551e474a24b99924f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b05c6c08c66ca5b6bf022fa8181a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83acd321736db64cf1d6f25bf0ccf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c1decd298ddbe0784714a6e82ebe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5b1a9d208e47c8bbe243b4af002e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494e15134a65aaef420584df07bc32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9396dd6485897c5868ce4130783ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409acc37c9af61c551b1098b92a0eba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c899042d70689c8cc99864356c4c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e33c0d12bd0fdea25f884b599b463622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817df20b21e808f317c5d77f54dba64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfafd585b599de5d0141c606e6d1e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e3dc63e7296e6bb35c8d95d990e16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00450be1b5bc0adb3ff19168bc1a5e88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3a4e287e78ba57f20a44bf1105cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a385071fa71b452334d4e660b1066f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f76c9dc893d002bf76f629d94959629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bda73f87b007dc71a7ce25394da0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8b63878984a007f5fe4fc2c82f523631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228ed4298e6796d41345eee3741a333632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad16cfb351a015fb2d397661e98b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4729a47a4519a5f128e11f6bae8dd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6958fe9978d06e1506aa98b2591e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a1a6eb86e009cbe43f4fb1b7f63b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d667aedd60a181084f5f410ed16d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6a7ea629732b191b786cfa7645bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a6fd722cb3ced79ee1d5e23180cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32094c5066334872a3c7fd047fb33297640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5361c73e31e5b8bf98541f816b084b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be24201f9a0f7dab744bfa137ba78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e0e7caf27eca669ce1f204657ca7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb298129f8d69677869fab92d97a85b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365235610d8b6ede0d845023bf7965645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5440714edee79e4842089e128406646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c4742be7aa57883143deb504ee17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ea8a2a2d6a3410913fdffc1bfcd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fef60422d12e471bd5ac5feeadede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e865cd8a2e59c5100b7c6e3ff97ac34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88153f613fa382a88ae6117825fdf3d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736fcef835991705e4861cf4303371d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918de9f81cee9f8adb3909be81dcb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8932031bcabc83fb50212ac75bd53c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6fd6e6eefd8bc9b828adf360cd59a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a07e326bea31869626c02aa0c9ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4132278dcb5abaf3d92426c263148657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb6764a3e3297817fd90c613ed7dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4460ddd52fdc03d4e62a92ae84a1a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33798e9c2b9609311aedef6a1f261fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f4a4b65fe5347f011eacf56ea731661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ea38d7270c3b64951f31c940cf6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cce84defc320b2bcd840d61870183663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ed470c1724cbfe875ce803a10a6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc77ff659830de3604fb45776b671665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49555606d9190291f06f757e8da8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02d63d1ff2b13dfea1ccc4e5ff5fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c814c7abec27b86473a67756a148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec328a2f065071909f2ef317330695669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145294ec537878d73a1b04b1eb234239670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c54db20e6aec4e46e1e22fd4c7327671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a57649fdade5919c17d756faf35e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee361d2ea22a4f7f5defcb80e1470bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127002ff6be1e71c331527d191ef77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8e21f397a7c0888f87240c5ce290675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb22fa339e5ed5aab9241d185c2634676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcacbfc5402aae17be15a99e426ac4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cbe1636bd4a1d98da022fd4b4589a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471486a7eb0c4f46a229a2a265364c91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d88fbfd0976e2bc152560d819ffbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c9776b080afc20fe5ba0bd3db9c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a279d90c5002b508777fc314b8292682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed163e06b06f220e3edd0d170e05ed1c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168c02af1e54fe858399157a9ec863684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd15019f780747a9edd3f3f68c9302685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5508912372f6f47aea22b38cfe657e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ba303a24f1053cbb519fb9155bf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90696b4b41dfc2a856d8114821c6c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431bf77eb80de25ab1103bc5b81c4a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaebd44811c604ebd23fb0da04944c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46c9a7694cfc2e3925c1d04a11880691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3117b54f009d5efb0ac17752541c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a26fc9b5ea21dfd1c59e786c25e3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23f2903110e6616e134e3303ce814694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98f97eafa8d0df0ce6f8b19eee4aee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba58bc6f6fa3e79c44d00c5ea1c43f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61d7b10528c47220fdf257ac4c345697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99b77e35b9b988477bf4fea3f66a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6c6f86c8aca547ee7ca0d9a9b5c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418cdacb59fefb12ff64d1516224ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be09b949f434ab314f47ece5ad2ac8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c4c5cc47fbad340e287cc59f077b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192dad11764afd0586eb282516cfd88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421518aa7f215738c2dd684782a2037704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa0896699d89c98b9b1373138932a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb157eb6500332396f59418fa955e6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ad1ccc2444020bf239816d80df63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446554ae9ec1bb0e3c72066afc13137708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256187ac2662206fd4f6ec3c360c448f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4b27b00eda61e89cd627a20932b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db71db511880a22541e12d80d42ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712762deb4497961b90d71b9c9b7d48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d60ca080219223ef28f5af106756713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89472c961b5ba973919a569ad3f65db5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b5d4fe753b55371eb57ca4c2ee76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7cc101ebf5f20dc338905add7603716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80290b27685bceee5936d5ee405bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6765622385775fdd86d59f3c32ffff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7846e3f5d041335d9d12aab7eb5d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c7ae09db96f9d26ec150fe196efd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a8d3aaf3ff1c064630432eef3b100721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89223bbf17129f9da659d723017b2f2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc73fabf3d9958e7b986deb8dd3135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418f19e200efc7aba206a9c2d81d4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8cc2a1d465d5967a1018bbfc446f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196ada9040bb898d0adb5b3c747013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e441f83dbb9a75f30a91ad40d2397727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338dbd31a79805ba8b10df0b3bb577728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c2d9541fadb93e614ead5a537c3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233fbbe69572e7aad396794a57d075e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703e4c5fcbb4f426680e8c6881bd60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a99da26bd46b4dcad551a58548070732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08696828d46b185feffcb55995a101733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24546a1e1c8826806ba8ceed82447625734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd718206a8965dbcfa22c12abf4d89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3cfc20381d5f32353e208ed2636b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e184c17d0373a43246d98a2e8304bb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d2e4af265327679cf1192036bcf8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01517340ba942a1cce442cfbd33556a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8920af7ce0f5f6c0adda724d3999740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b83c7daec410897be9a2e5b7c6a80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a56b436fdebe026a34beb6097002742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb599d12ef11217404de51fdb778678743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779c5c946a8e7cab1d16eb2942a7385744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55538882b1906d31618f9c5af123e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc8a9ef1a0926c2e9a9c2c543c96e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7827d23140e6200c7db1092e8c2fb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2298ecfdf017ed31c36abf014df04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ae3209c18b65117168d17f09546d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f81672eaaea25b80324c59f73cec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8cffa08294b0673d3d1fbf627b5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa2b5de8a39fda6f5bc65372b2a7f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d9edb6a2013972e43fba4dc490bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27ce85029ef99996d6df07a069f78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0618e5acb031029a0c16a9cd7b833755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd510083ffd6270720f947b022346756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb38d200e6386450208b6a8e92036757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777a713428a557039cc67b9d3aeac17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd90769db6fa1c9f9ce751b4e4a602759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd45c2fa7ca07c18ff55877aaad8bfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d260d58a7df7dfac8a43b72f041fd4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd7a1ab87c98debd1d27bca2b5e323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7036d0c3c5a8f376ee59a1874be3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d773f82e74e0fdfc1eca8b27ab303e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80355a76c09c535218ae129af04566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eb2246925d08f42e3a34d0db737727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f405f9e7d036755f5546a1f0a172a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf017ee033bdddcdb9bb77f753aaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb2b7cc2e28d7f807cdede02e8eb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9337ef703d75cc50ad6b91733e3d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d6e6d3d9a15a6c228dbaf879503a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26418494c772de84edce24b00468b4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbfa811efb1cece699554d2b3bab5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b67d8d8ac0ef2c851a161220dcced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501a63d6ce0a7bbaa19986823752e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f6830503363af98bc98835f8bae517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1e1baa86bdcf0debf8d628315cee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d04506ebb11e27dea383594baa95119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131638c24678496a350da3ed7a6a58e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd25611bd232b07033d26565555c6de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e309d12eac8ac4b9e28c68ee142022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc0878697bfed811d1fc9a131d3f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96a6d107b5d5323d3e047606a190924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0064c7927b3b1d28346e8231937bbc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a19037f68a6fd8e33b3431af302526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d25ca28a5f0f257d2ac67a02f522f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6ace33c250f39ceb4ec0abb0dc3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07fed2379fa887aba1cc1c4548857e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc722eb22ceb0ed798a9c5837e0a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb21c5d6a7d3499460058850f6a70b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f941d0e5dc9bfa10ff22f656dd1e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa18f7cca057af2a8b60a652e70691233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab101471ca6ceedae0eaef6cc91cf7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd535d96f45bb644d7c8dfea07d2ade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49267ccffaa18ecf6b1aa065a3f1a1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f4dd67aa9bbccedc12dc66be9498137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f89f3a90d9643ec2e2d9e4933538238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2cef4823a1ca29c8859535e88c7cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1decfa41bf63e454c3d3e93615edd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5928fcab2edaf85f98c4cc45dc9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3775547522191d177e124ee6531eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1096d87a4a848c9d0e0c298b8cfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6d7da6b4dad42c481ee0fcbe569144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402a26605645d811343fe18cdd426345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23851bc6fb93a13d5de4c5a7a0a3b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157cdbc84e75f12520c51bc03df2ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf86d7c617339775ddefb999c26c6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282dfcc808c90df14e4422d49253f3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378107be5c79ae5d383dce577828af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d129de0784b287db1257c2c157eaf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d55a74f3d91fb88663e62b3d27d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5931d1131033625462358663720553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381c8f4e8b6f8c7ffde7a56b5de62454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a541774f3bfc8ed85bbfc75a615c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118650fc1540204a72da0b4d216f9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff13e844ecbad48a701cbda313e1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc8dbb4b6f74230f748811be8f55d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f8da191b53927fad60b2a5f5dbd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690a5bc7e808b78b2d72abd7ef448e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a07184866ad15950b5f82ab8a4c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a463bd9ef383cc7937b621f0a87c0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc768ddb82ef5eb620b1dc2bd9f47ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e4412d88e826a688ab94132eb64f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82480b2c7d44d22e37865111711d72065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03955445805e6cc60c9baec4d5204b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ed0a8f0a8c6aedceff94b10e1f2d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaf32130af1f828ecc744a52cdf55168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25240760bb27d86bb9fbf701d0e3c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f61ae94396e044436c63cd9ff4f6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7440978b2164e823ceef919ceb01e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65a0a6c4997b428b0d847201653f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a2f9216e8ae1e5a1d993d3c10e28f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e920ccab52a4e44ccaef8b6000d8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2648fcfc47859fe9e464f9f0f974475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c290885d361ed0413a5e51fadd12c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513efb0359fa2eb936569e21255ba0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b79045a35c2b53e65962752e0953678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435322ba1cda7e49e53bfc3ff5ea297479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc3e267337b55327b3852a3a2ad6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a10cb7f7816d2c0ba8dfb62b5cdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5704ae669745e5fe0434281b4b3a6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f1bfd04e3cdcabe00a62187400d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5526d8abd1aa3ef0edc02caf7e81684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d2ad5be339116d29085b24b56c4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab524f0dd610bf1b55275d6a181fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60cfa8048b0a35e7754fdb580e841c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bbf82311d0698822ff7a7e3bdc04588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6687c70644839b7b0bb37050de3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b42f0c4b8682b3f5a9839f64b5487190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59219358cd6fe7acfe29895b80bb3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4177a1b9579e53a64a9927d3c20dbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7471df0b6b1f941b04e11d8ed8796993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc68b9133987a76bf75711c60211c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d7b5f8cd2b80c01622cd7241e8e8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11109528544abeccf332dd630233696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86213c81d01262740c67818787d8c34697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fed7702855b385246b64a147ff09198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a76e7d2808017a4b5c78c284036c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fd2395319c5b467113f516783750b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d2a39a5291029245d1cfd615aae3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6b2b5feaca5e8b68c944b395f5034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f51b3e53b34aa90b058f438e74975d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e74befb3eaf1629bd63415aa48028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c2fb070c80fce4fef0f87ebebc9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10f721a9a0416ea9bc2775ef04334106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb289ba3a2f6f20229ea83164f9bf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1688e4c98f14d70b0d1e0e1fef22b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9ab101653fe7ae877ce37588a505f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580852ba7f26cc70299ef5cfc700e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c8718d4a0c18c9243fcdeb5ac812111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bbb73544c905eccf6519d9bfe80e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e361abb615cd7ede420b3b7ae6f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492ae7ba402c187cf88edddde0b833114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c71cd64cbf7ca284647ea21227723115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d67b78b5e2b4b5ac64860a6b4d7510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1e61ee68dcc4478ab983f6aa36662117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9adc0d24412b7faab106f2701f05e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7cdd6a51fc50cb7d2f93e5eb5e580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13852213de5d5fb5da6377764a0fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dadc7851a3eb6f5df64e867eaf28ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fb501a7b10a8403c4019b42f7da1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addd78e883fe165e394a9d9e5b53ef0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df053d74284b30d89b6e0abd227062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3560d371bad537340c786b1af7a28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7a25fdb2a1ac315d4d1a7a2d0e13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f90a607af4febcc22fb9ccab266b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2abced882b444232533faca0010e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c5a2c22ce65191dc481c0be3108c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a47daddc96ecafc89379a36e1d0f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d5423c56c982bfe1bca84367344c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6f435c7b912b6d7804761887dbcd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f37f190fdec6c17c3515232a8358c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bbcb2859ca0de6c8837ed5513e16a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52eb001286781ffba85ec1b3ce33a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f652f5f20f68a2f4b3574071202bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b2aebe43dc478c6091de3ef3623d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f2ea8d4fe14439a42a4f2d4b40f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666977da661c1418e8fb71a2f95c09a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d75e88447ba95fdc00732cd0b24e53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c855b5de7cb6f2bf64090b5837508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68da5f9f61f338ae746f2068e213baf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509142ac6bbc8d2678d14b6fd16e57e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f73e29f75f2b7fe4746ff6b75524c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb78232bc7b38c50c80276b1c072d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9422ce3849460ba9a3bf7d735610cb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962924bd183c2150c995c118061e012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11854f070874d47e7a617ed5dd0863e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18d2e46d32e19c350afb700ed6761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb8079a79b0df7fcd32a731de0b2aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a173dd209fd4f37874bae1113f532f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5323487734592765cb6789e1ba3707152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439172d4a5532f1ee81d1ba4e48dc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8138df5962aff4e54623f3148a8f66f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8464d051d8f9c97ac753f27a8a01fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c8558f1a5f4746aea14e16fa69e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfbc321f6312319a8b7440383b658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e7a2f0e47cb83bcd828d09a4cb6c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833b8a4cda53d94a22c7cc95338a7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d70c6a58939142fafc62bfb7960d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1811baa04514726160d3bb57c2f7cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aa224998ae10dc95cad81ad310b35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b43366df3ca5e8abc57be24c5be4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfc1f0a47706747bf61e082721e0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313ca9db9c88c293728bdb9f79d321165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01261382e6a0207e881d5c54123a8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a88ffdc0bb9d2441045e3dc4b0156167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa5c90df3be6c809390cdc4d641ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76b4f506f2c32b52f8fda018cb6fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e75f586a59de6eb81450304e4ab782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ddf31ae39b0de09da63c0d218dd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b6d264e52ac6c61451e6a8388c88e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a3dad168d880f0fd8a7c0a4c1cf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d4d510f16b4c20ceb66ad28ce703d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2dc568dc30c87924bb1395ffc8c0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a316af0dfec2d7cb9a8ea45665b319176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f2bfec6c02b3b5992fbc0b99283b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac5282d091a8760b33f0d476044578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7553e55cb8e49215a0343a7dc7d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880999a9a543665ebeb381d18ed6413a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92c6f01cb66ffe6b7f75eebfb9e87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dba55926677422fda26240a28e63e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2469c7d83211038fb9960a283fb45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1811aab310425a0ddd3f256a9d56a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c4970cd05e0a2372ae3b8daaaaa1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24f0d98338c24ae0664b9296b7d8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556ba95650372b2c6c71c304f6358d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988af9f74d6c6f2db86f98ee4f57886b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e06887dcf9b28de38d8abc1df8161189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c348b709ccc862988c0ad305d7e4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2809d9b7466ba6ab3e169d7674b1e43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd88de4b6cf49dcb4098cc74f2b011192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08177a3d7fa492f512825c824ede2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ef014105695244537014f423114a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942927ee940422fb7efd9dd6bffac27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77115ee3f0407f901c7ee34fd703e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd684650bd4b9720a0d8382d374971197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d166cdd2684ccde88ce7b417bf28fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347ae2c0fb67a3a1abd84cda55adc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b22e45363902ab9aca8c61eab5b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655972c759976297de69f14be40c948b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec4ddf893187e90953a93a2adb63e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869905ddff9af1e257f4d1fd84116687203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81495da250d7bcfc60ce45032e8fe974204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a17d77aa1c81930e3213b5b4c69c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcbf442cc8c63250b9e228f7e6103c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91236faca7bb34691e3779378efa897207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78efc84b1280259706df253f8b3d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3b3a920e9d0e3151db31a847425e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13c637d191821e6e42f9f8dd80ddc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5f81aea2a1a1961f461817c86a5fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad486ac2d5f18ff7d03dac8036cb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e64a5f7e83fdbf6170ea6cfc87e93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928ee7f50f26c7194569a0eef483c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d85c93ae54ea61ca4590977de7ec7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f7f343202ac36087077f021a2e6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eeb2397dd4798280ab47de7afe693217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396a3e9e60e37701c5faa3f6eb021d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ae6e575770ec8f9189079d7de8b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321fe733dabcd5a0733ee82550cd08a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d2d61fbd6d5fd0b247a1f51d3d1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e4a97f85cba5791cfab0376b9596222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91203326709415555c3f401ae91bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999252240c96c78eeed819e82f048c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1307035fe578244c5b3b3551d5565225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99316ab7bae05ca911027b9f34de05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ded934ebaf22499af809d54825dd2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4787797d1eb96f1dffa9b1c892720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59388076c22737047141dfb7677e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472f67e575a5978136395d3d6e337b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34948380eb9bc5db4fb2cb31055478231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2368df68e776e32229d910ddcb02ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1f0485696f6be68b8f9f2defd310233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a81c7c490fde3075155970f73b2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefa331d9c9810dae4f32d1851e081235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2ef7c9f71f588905127c3306a626236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3841594d6fadb917fe31e824e4aa7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6e0206acc14a168a005f05de416a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41694e5ea70671ab80df8ebb095b270239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a7f4052904c1cefa03b9d44a388f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2f87cdf07729f6c5058f72c055601241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c3cf0c0bc1bd45d133b94a9a2084242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead65a3c07bce528f49d191c636046243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314e42546c0bb0797653272a84fda8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8d803b915e9723d5553abb36a60c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f967fec5adc8741adc67bbfcca9cbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6956a6942211f382ab1c481ecb9b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492afaa6e7942d5a5376bd2a42fb96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df570c0b5d48cee64e33f20b556d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eeb89ce796b4863d7280aa3fce688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ff5cd621112579504cd2cc75dcbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b6d3eea95d7ee8ae6f314f2a5b7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ba8248d12b7fdce99937060a61dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4eecc5234608afcaa86c17935146254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d82c288af5e8505958a16644c27ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65949f3e1bcd39927ccd6d189f3ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13001f5288535612495323a4f386eb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2637395e4b5f06c2252cf4479851258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f973a3dbfbd074f561c9b1c4fb075259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dd0680e3d33a7d0c1c061a51bfa0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be137d8a378795151a7f02b93409e09f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b93e90b45d92ca88e4c0194cd1b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210529079e9b55b6f65a1860fd5727c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb45fa0597fa3e4c984deb4b86ef6ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc0456c5c4ddfb20da9dc3db8f52e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e84e4cd752df2909e9af340f65f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a032eebcf76062ec30e21049d9ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18c092db50f324ca0796640a283df0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece387ff62457766d6fbf0ffc88b157269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93c1fb211528ba77d3f02d9789f74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f98f73c94bc01cdc49c0c6043ae7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc0ff4f36c548990c78a951484610272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add377bc3e14bb43c59548214dd5bcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d5b5332985eb612d25d82c2be5c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fb1b8eed330d6927b2ffe6f67293a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f2ee2ada88fba31f4069b22a6957276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fcf113883bacf6b3bc3b54cc5181d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3db4f1be43fcd8d67ec576403ffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a7a407dc1c61d427cfae9aaa6a1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bcd528cd3c32503a56acf3e6b900f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11c42db598fce0bf5f9c7ceab0181281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd51edb0e99a7debf316c09d13bef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e0df62edaca6678b611a6d6f32d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184efded3e0a3656172353ef24dee9af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d34fe5d100733c4c55995f51622b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132e89dae81e62c4ee74c2b30456ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f80670f8bac94cbd7ce562b812f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fe8e30f4d5766881700c0511b818288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb7683f0eefb8bb782c6cba6da80a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854a2c0ecf1dc75fe7df9a1e399474290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331260c7969e1c9b750cbd1743ea2756291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5978416d6b113ffcab8a9898bba7cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280fbd663e427e2f2c420f6933b184293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c08072efa520083685617789bfe6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d41ce405959f9cc262addb9f4b8ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0de95778f9f0f1aac14ea50046085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d27f6d6b443558045ff72c5a233ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d5967fed7416dd043e0f7a0f831a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f31912cdbb51382dc638c25b22d755299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b86d677463672947e2c1ade77ab86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fee5d53d1e0a8a96eca8d2409c806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891e6e36f2a94e6235f73545947300302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869663cf563e976ab9365d44342cb6e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aed043a08a0633e027619737ac6da0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67021b6facbd49d3867a3cc701640411305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1161cb390995291433ac59d35876c14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e1c03d541b59c22f499361edf8e12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa348f01781ed50a740628ac8a54d0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8035b6122f02ef2b3fd4921f9142309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadbff596cca54ab31f1e682b69822310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f26e1b445878ce385c37811203b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623734ab653a4676516aecbaa855eac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c775f6d1ac2a70b6b1d3e36e3839c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeab19e929ca81f9d0333f72f7d95c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356c37a918c6fdffd1d27c703fd87e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f51bc0b7cf812870637096159fd07e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b227c7fb4cc27012197b87ae7475a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f20f00bfbcbda7144451ccc2517d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1535eafe0d746654981da3bd704f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ac6bdb1b87d5fdbfbda49a762d14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54223e3c985aa1c7c5c452c0f6b4ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79829d835bf748809c3f00a74703b03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b18cb8043396632db037a7b78207323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef13f390f0e6026f19ce9975ea2605324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709a53e2668077b90ff6ec8f22e472325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6993c9d770335daf07c4d32f433e05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08c1a1a6a32342adfc8d304fc5726327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b762e683275f92bbaf471c981a64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e773f57179fcbc670839591c2c89b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17145bf7a490beca89e3b0e6da14fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a7ce4f512817409a5afd7ddc2ee9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c1415f791ffaaf2e8440ef4e994f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54288367e4cfedf07d54f948034d458b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c679ab89430dc999e20dafc3228e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b6a5a15d4000590565df699f99ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f242afbb85f1b7e2cba8941d9ef5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6db7be0aed5b0edf38efb63b5688337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5884701d295fdf7ea09cdc157b47bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5ba53bc7208e1d1f9f2293200441a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f36c976ff5e78f348297fb3aa4024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b403c991c0ed004a0901acc9732ff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d2bc9731f7fa8b67263fcc9a619e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d3ec47e2a930fe9dabbffbcf9fdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0546db2c6ce927a47514217476b520344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e47c1af1ba438110181f1652f3889345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c517d98c7723d983e437bec23fcb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b80c16cc6c37f731e8e94be6cc42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3458a5e13bb6f88792d951e00e2c4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2da481401f9ea92a46afcb2fbfb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d39f412d2e392453a5f2c6c5d7c0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476782a8c716a83ecb9a38fa6614ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95dd0f96be7d99e9b089981aef4648352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183cf479957cbfae6502151cf005dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beba7f12b2120568a3327bb6c9cb93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31000a453659402d6aeeab64203c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff6a3174d57f7dd2598eb3a275fc13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942047bdc30d86b1360c003ac66c72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95d9435fedb7f1e99e6b7597a684c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5649f4d6c58c48a4708cfed9eb5d81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90801648465e02c61dd9c86d320ee8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fd184e003ee15cd0a962c76fe54ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ae49a78c4e32937f3f11617c5443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de10b1614a90deb6019b1fd9ee2d3e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543e914b298be62661340c2b6662fbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c70f8f17d16f1ebbdf7573151a016365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e43cc968dcb9388101bf20fc599914366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2bcc6450ec09447facf1e18b93ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2996576a85583d0e09adf48ffd857368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f336ea3128590fc2a226c1690a7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354180a738b4474b14ff392c0217cb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f684fb005f21eee5e00d297a39f15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e11933cf79b843f1f51d768e606ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa1f88ee1bac2c63d5eb5e1924e1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a964c85c3c6ff533b7a433bfacc78d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01064b14148a51b17601e8fc5831583b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245891440350bb8ea47684606b20c22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84a2efe73c7293e826dcd4ff2b483377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846197ee91ba17b8b05f1ba323c824a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d41690633a9e6d7d7080ccb206c91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8dc9b957363932de38429e9a9a3f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8482f0ab0535f330caa4400aec38cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea176f78257b5898f554c6ebe59f96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea07015e917254e74c4cfbf9e6b3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931fe91c7b19a340f33bfafefe3d4e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feabd37fa15a5e779e013c6635e7feb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fd4a54a81b1f29b4891f3c5b9574c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a772c5dca5589abadff9d6c1aaf721387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b929f59c014d724617b89dd6d51578388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc93c097308ecc45e467f88de024c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b50f0f76421e7e022d35cd658db1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a48cd908783003d1f38ab2509879391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f570a1a5dd67a89a7bbd8e7431e98c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c88bd45e4018d5c2524850954c9e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5258fe502c7892b09e9d167946cb34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a05161bb21a4ddb5000e93020cd345395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b96c128a13e99aeedc3044a6f048af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758da8ab1aff9ef5f06e63113935818397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd29e03ec36065975cf3d2c905cd0aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08c546811c767634097e846776b78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df40642d0b371ce36d6a7ad06a80e1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75885d889cb9b2dff9d932106e8269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12df6bc501500964be3f21c9dda84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dfc3e074e3d26a5f5f572c4b6a389403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedbd89df27871ea8fb80821036ff6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e9061c88c593a95b3ecab60bb54f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5eab6b7b77c41e26d21829eb9f92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df52522a3b9bd5bceaf578d24561d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a60eaf1f965e271be294bdb913c58d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d3c8dbdb1a04d1e5d90245b2584c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915c920be6587ba2bb93631089b0e11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069e33c5892467f0d428a97369f6664411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7eb1595234cd947aae97e0f69b3ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347c313d90fd6d3543ccd7adad1c5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b407db4d3f1232e2939bbf7d33af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662336e6be7132d2cc21048fd19927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ea749f5723fe3b9224aa7aed655d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce958b4cc206eaa84a69133c40cd080417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb0efb20b60a30715aa3999449198418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6dc4670781b429de91e822fbe95e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48671469f47307d14fcdc7257b762c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32123c7646bb72104865475416a6b72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f7abc1c69b88dba38ab00c685ed6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67bce1f410673d3b53e16ca3736416423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a980c70b8f9f80d17c1518e8815eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c0ef4edf8b1ca3774b6b14eb5fd40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58c939a51e12ab54c99e27dd06a0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be021ef411425016bff338d637129b88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c19888f1c088527bd8c0e6ecb1db78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e93936d2465ba4706bd9aef035bfb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce03a8952cc3033a764b9f3004ea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adafa289e385fb58b984696f11ad4cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2a8bb07731b123ae1b9776db0f0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad57f035a8667e207892081e513ca07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de139ebdb7036a0cef70869edc0716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e3dd682a8df6f11fbe88d9359485d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8b0aeffca71cfdde84ece53f60dd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87dbd7f3511dab47027c9e19a9fe9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cc66c51714df78a6e41783d9b6d95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad826b8bbff8cf8d5306fc3d5abf1f2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b42bdaa75ae91ca72b0614d4fb0530440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe9c2f4f783eb131672e6eec43574441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad487ff3faca3a328044b6375012e0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10364e36e9e7e41d8965ea76b9d2556e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e05f6c7b982f31c51a5777d0692f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7e451f49193b5dddffff3bb5276d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426492237aa7d4821989019bb55476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf721f08a97e681e8a9992d5752ee4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7d54dc1c4541d521e8609c42e12f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ba61ff02ccbdddd604a7f2870e253449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da34c13114c0fb1a3c110bd10ce7c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cef487eb635d542fe6d1d0f27b00e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a218e4e84f9e9769d8529a4763fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d6c00a317727d9c4221da51e569a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcccbf4fa5514bc496af54a0d842fbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01774f5b976498e9f71f22721f62b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72aa490b3797eed5e4ee1e282b3387456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e6ac84c69cebbdcee1715c866e9a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a72d159578bfa05a42d79ad91be993458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655d93175eae67f641b72695d55113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e840a6b3f1baefb4b2d2013699bd85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce9e6f8408b970b77858e348a2cc56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07297e0d413197d76c119055a744223d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9701a06a247b7942e65e01954e677463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8fc151b3e263e8f082b3a20e417a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbac875508e9df29dd6d40810b6f00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0768f48d04009df24b829804185e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd98f171588bc046764b3982ad6ab1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764b0619117e0ca70bcdf96f748b3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d357d30b91a859cc90776a2fe600469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47b2f35f86ab203c6f622a377d0f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f25d23aee2ea570393f4a9908fa0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ffb8345359a8cc846025293c4753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b612414ac7d02f4e6690d40b63b09da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbf5d27b5977b99c2502192c6ba59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e30d0844bc666793195f4ffa0667475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246042d6eadf2a41ca1e1ffe5503778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b252e073901d09c30042edae05b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca643038702baecb188e592172fd70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74565e86987a84238aa7d4691dfbedb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659a0642d04917c24dd526218c4d1f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b402dc202c480ee98cedb8d5150ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda42075f7319e8f32e8da3e34c78a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c0c154202aa9b9c5551fe62cd0c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee179cc3ed8c71b830aec8aaa7d7f711484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09629f744ffe7ed2d5072c20ffd93810485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f04b378fe8e72ed84fc99e1c2149486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795389e386c3d26c44c8c1c4837de9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ebdd9f7d3e8a2355ccc0e28de9810488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466989694e3d577982b1b5d99684b77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4760a8a1f1ee289dda032c977745c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d150e26b2079a0fc9687e9fec372491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2d3cb035796c1bb9be210bd958f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa302994aa0fe458986e8e1d4a33a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25048e5b51613455ee2951c5cf58c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202dbec8db617f05ae1ae758cdc372f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdf1fc98b4c93117abeae32669cf3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8d5a146bd591aae6665c7aa0b423497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed35692cc7d42c9cce524216f498e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb3a985df28b3f54b0f78616ce9428499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979da83dc6f2ae60dcdf0f8945362d6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c36b061a64bb5dba9d3c0def9a892501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd934a052ec0711fb4bbbcf5d7a2163502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f674c4b6cf828a51d6e51d494345503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4588c3c7f438bc6fc7a1591049f14c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e8fca1215c4918c11a8e433cc19a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b20b3fdff5e4e51c75d96a225d81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9862f240c95c654e90049ac1bd7bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba05934cd376de144db885c22587634508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8173959480c475d9f2e95e19d021cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903fd891d39c3fdb592a0748fed19a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eaf2d41bf0f50ef7a2c300a5d486e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e4396e630508b46a5b64431b10ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7266a2bf3e42e014802f864600242513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a72222016b039286e761923f6479514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19931b70bb12991559fbb1deaa3b0f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd12450318a9e187ef24ceb3ee3725e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb960e3accc0c834c97f0131b5c65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0400b9a6586992864be028b33ea82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4741c526066a68b8581784cc4494f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20bc3729be3231a231690051dc15eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee50c2a827c27ffe3f450eaad4f0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8971770e931c7fc3896ff56e3bc4fbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff03f54bdf85b5a95d8eda77215b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb7a4ad8275a4e5119b6802b15168524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90930563bdc5cd3bc251d1a30492bbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61703622902ac66a50431c197e28f3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb572379bbf846f150b73fda42161527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02effaf716a9fca017ea3da2b04ddd19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939ed8f27154fb0e159a8aed307282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fb9fa690af646ede0eb0236a53f26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797283d3c19dadd93bc68c10830bad9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ac81dd31642475652c7885857761532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c70b7b24fd537eab21aa7f5d11e50a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb95648d174f6b1e80585f6167f1f03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea395601d115e9aa7c0f0651e460ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f13145e310995a06344d225a9db9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c219b0de2b70aed6766c70caeb7eee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb57a41c229365838aa051be4e48f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcff6af6f981ccd3485f4f8c5ec9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645911ff76bafcdcfcc5e0b3f847c827540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b081fc59064ab6729c5d36c7717a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d116faaa19f9f3eda2bec5dbea642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205eb65df416df6b4f36b1516790616543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daccea98dc8da7b204f62dce049c71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edb62787d7a2c65d101784ea686f5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead702ed1f6d156c14b368abee85e036546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd51178f66a3455a93c132709a62c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b430b712c166f2443dd7d3f50b21b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa62559f2ac8b1e06ea257aec110e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284a0e11922d33a944912f3afcf6b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf68ea6bf01cefcba5b5f9d186dd821551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1b0039983e0929db2e1d8e71f5f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ed84c7274e41401993878df09377553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949407e815d46ea72ceef3ddbba5a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd979dcdc3746b93a14442d4af840555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dffc06d170a228a83bc4d7edc8a89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012306dd180f192aa0a54849d0ffd86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c991fb89f24b9f19f91ddbf1764e3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de94688f99bee8ba9571acd587eb4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe814da0027f8044e8827d5d4d6e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffedf6aa963782a4c3d7fa7a8d029db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dad810d5dd36e7e8f8e4718359f53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d4c828837c874d4a8e4e06dac0ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f25b8639a83e1e5623ba5547966c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a869eead47e0ab4a622e315639b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591952cf2ac796f3c0ea5d7cb6273ed0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f46832384251a889da441c05e4c6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694af3ca551866719eadc021beb0f58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6aaa3379dae5c416368c8f955f50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00137afa89c55f899b95330f2b15896570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7adbf6c14da305beebd79ac6cfa8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed83b75f126b12593dfd419122b1da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a237d9cd750248144e306584d077573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06290b10408b4c762163f034d245c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b39771449e5ce5474e6d720f809c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60136aedd21d0248eee1a639647cb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff65e416afced08dceb12a987547f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97d87bc8d66d8438bf27d721316ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcbc19f807e4cf3680637410fd0308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c23d0ab174c8408f4f02d0ce18d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cabbb3dfe2370b56f0df5fc85c872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ce609972049769527c1b4d44558f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54edc79776e3afd211d02c1f92b2f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca79ff2ea405fb3e40aa9d0ed3b1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717686ec6dd9a188a5a244a54f316c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f42334cbe448202f65ab1d288678b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c540fb24779eb71bf51b8959020f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17d1f474959bd057dfd19b48b8b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98ea6f87fa2b6621e641bafc7b73b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762acc3183cc6ecaced823a1971f6a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666e9182eb269eace60b3801750996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2551b60679fcaeea218c1febb557466592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aa87f76eaf3e4811398d97cf760ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29432e9ff0fe35b9da619620f5017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0203ba97041896ea688f478ec2ce2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba425f97200dcde34df21697b00296596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f410e7873cb68d2ba2ac6644bbcec0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f6df3f49cf2ea8785f6887ad275b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d18508c5cc9bed32b32c263576d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2017c557d353751ebc10454058aee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01710aa699edd85dab720b3970c8b80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c1ffe7d1f5dba98ec8d4c6931b8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674bb3294cb81159245ee14a272e5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6112c9f3df69bd92c22519fdbcb81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a1731925c2648543ef9018c89f9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcbee18c1548b3485ecbf69aa50aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996150415b0c77d03fd35621bf1d69e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81905e6a2649817ff5b0e2f5014a6742608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745f90bfcdf21f93eaf0f7bbcabc86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847589a3aaa2023d4971fe41797aa00e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ebdaa3ce8feb1b5069de63dee9456611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2215aaa477a5b21cf8fd401a9da6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739557113461e225310ba819eac48b24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5c749c2ee8c4256ad2fa2fca1fab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369024f4443c3d4b8b235c64770aa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9a1d3e3c504c14aa8339f22526c38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b070b86b4142955ca86bfcd226d172617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300aecc62c54d34206b27755e85b34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63ab2279f024e85344cbb50663d68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bd984b2eea13ab80ca00256661584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99b3640fab8978dfbf6c1c6a6725f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72741df097ce0eca19223b68f5d2ab6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60d03515253d63e71fc04b25398b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec6c1e14186a47556c1dfc3ff91aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45db01bcecea25bce299937eadd4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba67bf37367d2512b6d9afda7471a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968dbb1ddcb4cb84654bb7e1bbdc8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0e2a479ed4ca02136eaff56bf165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f752ee4a4cdf04e32cb8cba7f154629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe755fa04e5e64837789976fbe33fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362301bd50e906fcdded0e3b6314a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0fed3f48e863a16ebbbdd97002772632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe66331ba32d27cfcea10bb7b12191633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc435679defc84eeb2b562aa16999634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580d7c1c13a66872cde179a192cc25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859aa9d3c8e258e6d0258514c272e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95826cfebd7db9605b757e7d206f2936637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5423052f1254557b989c467be34bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b4b87fc71efed97f3e376c30f4ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14898f5b778e8d3657a81b6f64cecfb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15e233be9bad5e12fc094d9832605641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae800b3f3e5f84c75250db58dbca649642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c893d87d9aa3efc6e68184aede556643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23e7203a30035d348e161fe4455f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acbb3254132003c0ab0e7922bfbb3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd7adda49ea713849d2b8a0e00097646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8577dbb03b72f464475eaf2c4c4a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d6b003e4e2ed71b52e8d0407009c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6046da2aa5b49e377a20868998fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9cdfb20710e145888284f6a3da2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f91880f9a3bbca42295b0c712003b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a0e9abd05952cc607f1ea17fddc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bfe8a173ee6baf7eb8a87138901e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea92d18f868bcd9a9ab0ea57e1131654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e0dbf9ea864422a79c46923feca38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc776ce563bd3efb032de3a57c4305b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edccfc31c20bb4500fefd012d77aca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c191460723f688041c30ea4dab73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95b56a9423c0b70e5948324b31b0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a15a5cb6ab2358fb3c03357ae8b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb98625f162ff85a6170148d76c1af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f9ec16d104b0a4076b3a18c7142a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fa12b7db46868e08dde22694dd9e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe581921db25a4fde2d9db66869d272664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed903de966fff2153110f6a5c9d2491d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512a131538272ada31c94c11c1de057666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bae87f2caf27aa7aeb4831b9be6fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb07e94a88ab5ce31b801ca4734d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9364c25d647db71c7b88f56154e3d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0166de7b16108cfaae88e1ca690447670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3816964bef9057af2e1418c7840947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177bfbb283abba890fd0589c2ff6ca1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d2e99b993a393904d42c58378059673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb38a3b6d821f395f4a58caca5d9a7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635a9ce2c43230b4f8a2a264105840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fac763ea14952a5888d678959cb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6e887522667ae6fecfbcf1da57fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8eb6ac387a3ff47a604e127c58796678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809807e7ad3475f7932c2a3f1aa9f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc46d2c3ce66e7768ba66497d2a22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424289fdf5fbdce55a3be96cd096c8f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7005b7bbb02f121f775a30d1bb920a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b84be27580e4e382c2ac72a7aff4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca0e116a0365da0e43bae2dcdbdb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7026a411dc5b8be34e9dff3c4f30c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab0de322af61e4513001e73c884b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70f03e6dee608a023d8e13411110d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29dc935c6637c2508158dacfcaa0da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a322b9b328c15b399c2ce34ca9169e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6e016881c1757245b3a245e5f0034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c520d5e3733275f4431ed812394a42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe66403800cf8515bdffefa7374c03b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea752bfcdc6dbcd0ffcd0a2d96381686693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e19174298d7a90a38afdba40f0f0a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ef8f49941678004eb1374ec9d760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b5d64aa19c5be2de4cd37fa107371696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f0df48ba5de71ae84332f26a1487d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc352076dbfb38ba596ccfbebfbe29b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830c76508b2be0515e02835b93c4a2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5791a9f27a437e6d32915e4eb16e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c32992d17d14ffd9d046d8d71e13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc7c1b93c1cfd6e317129311df52e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981c0c7a4cec95d577bf88a32c47d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df41a11e44b36d5a3186c90d8df610704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f10b6528ac109fe48fd625f25734d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bca4375f1343410d5524b2bbe315706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f96b4eb2fe53bec43c2af1c5a429f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42790f0a9b32bf22ff70baca7cf85ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb6316e1f9697d1763175b01f654d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6664329007d6da719f55404f23955710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99edde6a732442f63b78b2e1cb83e39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf556d12f55380049ea83df87ec0da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6b77733756c84c944878f718dcd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d505b7aae76a2e33a2c84a6060918714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8669541fbf73022b9a90b881380231715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e101003b88ed547d07db486ead37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa545ca7d0d15e410c0cd3b9baf9e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60210389da8dda76fac1db6480c5dcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824b7964d452449fadbaac02dae46ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb95a97b115bf1e1ee105e89ab1f8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98176d8ae50c14f98d3e4993aaa74ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d4d49684d128e30744b9bc09c196722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c14a456f15f07ca918d4c25c2bfc73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14965b1933c98f176d45ae078b3b16e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a61424ae87546b97c5068cd8a0940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522dc0bb82a53a355b00ade9575eca5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971b2cc08d0e91f651fd60952c1638727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d7dbff3e31c7c83f5651398561956728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e85f075df3e1b2b8119b6190bdfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3638c4600db5ab550f96e17cdf255d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845b22aa6d02dc3c97c9df20c94ca9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c652553acab9e1f6384aae8603435732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2e6183e4b29411d81ca8e9940b62f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d51b5269dee86725dfea5b1dcf58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378ef75d89687cab048376bec7fc7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b9134eb9b574b3b5fd3433018825736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a244b603d09730e45dbceadf72ef9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4092b2ca410c1ec9b6849a1bc8aaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1958e83b4167393125a0f2b64a55f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c75c08ad7b0015beb672efe85896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699e664a74bdc0661358f2f6a0fc75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea1585120c10cb261213805fe650a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff0979f6f2acb009ebe4c7b14edbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ed21c574b41a83ac5da4c27d90465744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac812c43f0892c614f77ee30f518562745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984b19472a8187a6db3532fc366eeb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8afafc11dba81b3ce6acd75ddbcab4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec00c3517f86e84371378ed88f1b4ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98a1da577b1edc5d2807839c4e2d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b5a7bb36c851cdc52d7127a2abc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e42874c6b782e81cc8690ec37b5ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38af01262b0dc8792c58043ff1e223752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe56eecddb337d10bcae247c051eeeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40f5ebe776ed8d6744cf2211ad715754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1e3a6a13f9898d804a0326215c5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0d4b26fb2cb1df500268259e1500756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635698bc53a8688a10bb6c10881c9a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924839c204d0ad4f63f4d2af97684bc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d542a32098d061e31852c07c8835759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>