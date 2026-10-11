--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62faa31d480b860748393d40b8e75301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a7ee3bd264160f4cc75ffbf8587292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6850969a56fa3850c8067860a98ee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe1f0d4f8be0ad903769548ed54ef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55a03b051a47fbc30b8ce92eb48d0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3a880ef529b545793756e7d06ef126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d257b0f83c59638cb23fe8b147c107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d50e50fea5efa5348d939d551dbdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3fefd8d59212af6282be4d7b9c7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97165abdcf0eeaa43ba1de0835b52710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c86e9649d2be21bb76fba61c6aaf5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc016b763d5e931811bba48b1654cbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4d4cc2900d4c075aca1c380511e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298071fcc14d9acf4067dac1b0b4a5e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460630ed6b619f54b0d9409fe6b247015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c97bd335e977229d26b757dff9c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321110179b7e8f2519163ee7a041f18c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e788b7dc2064a4087848730b28f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c2f9d0d5451b96e1be940874caf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b8b119c1a72c5749523c0153ef4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c685c941c76f54c3ac86ecae99419321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5a49c6eff9c08e5dea6f70eca55322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f484d180afb432bf230c43e453105023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8f34d91eed965c9a0a61fe5369d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d513939819977beee4c96257031725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadeb062db59841b83eeccdc0e51b2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9222fd2d2ed8fe10ba208e85923d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a4c1c8bf6d60b6a3e5da180fe9e1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03d3047b538da1fbfefd5b1401f5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd745b61a64fd149370e1b496d218830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1f81c14f549c99535df1f533236431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86279f343680a4966f12ca9ae18a8b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da721ecf9a7b9e828ceb070cfe6cf91b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91b4d6891e0033f928d9468ecb87934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d0aa0c78181eed2cc29d06b9713435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768484570527d9c5ea99a0ba76db8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b52d3cab4a51ad900b2be1fd65f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2db534ef112fd004c66bb881ffab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd529c05182d2e6dcb314b2a057c847439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65052e43303a372ddf4e7277e2ccc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb1cdda12e9419373052a9a289175541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b92ad0e80c4023110da3aa28339742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d867860a12886a76ea9f430ad640e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a98f07b72c5eada5e2db4968d9c79844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e21a0caceaac0f9b29b92e0dd2aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a7d58109c060fcdd10c7c0149c7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d24b09d0771ffe7e9aebf0c7299cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13835ae0987be666197d3701bcc65348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bb711afaf27966b970afe80fc44649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a9a2873afd125f62ad393c31ec0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ccd8bbf3a4fc2ec51bd1d7db569e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20b2462b55dc222079b88c402203752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154d66528fcf01b07d4bcdcf867e9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df452d484ec3ab28ab8ecd31c60df254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3018971da482786a40600ec57d12655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec529ffb6928a7dd4bbef45f276d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091878d582a1334cbbab3c05bb3e1f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1fa5484bd85e73ef374bb74a9b3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d98e2b61f1eedc32a70b7dfc752b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb938ed3fb693582051722ee2de88fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690483917369bcef046464dd0343fad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251d32fb194148fd7191baae384f4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9aa19b399ce74088c9fe2e306c49963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91ca85f2831c6595efcc2f213306664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967717a5ad7a3b5bf8dfd90eb357dde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a87aa3358548929fbcc538bc8d0b9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b30dbb50631678823599860d3651667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05e0dd33b11a6aed2a50f619c8c1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515026e485ae1ec935c4b2619dee54c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fe22668df1efff64b3a8625a1c7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c9279fc837b28bfe148ae42ec782371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaccd8682200c97882918804c2c62a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f796f2dda4c0b6533079e66da92e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d47f532703be12f0604af608508b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb23d5bb0d1b96909a2acef2e72fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f779781945b15f574ccc4a49b36eca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb6051096e2ad203c5ffd26f979c1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91de293627962a702d17682553aea9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e0fbc6ddf0fedb742a99065afedb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffab96486e19b7e8d777720a02454580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74018c6dd3eef50f5250e24cde33fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f90c90fa8971583e486c8305e723682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4511e197b1137ffa99c71b33e71cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c049889f82475a30db0312599fc87684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff107826f0d79fc57aa902df320b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ec1eff685251a32102c611c8c3ca686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1cb6d5e1042d893c56076439713c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f752ceb0819adf50270c07e02a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458aab52a1e6d5e01178006925826989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c5610e8f445a60bf63b1a3f8f0cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ce130f03555d0b58116620b2bf7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579d45c89795da0b6432b546ad5b2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b39f3e8f2640882da0863d9fb45993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d95e370a04b9630a1d9282e4eb4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97378a747048dd5e291748ed638d7b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167a0da03f7630ad09d58b3386eb59c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8daeef06b630fa002fc906a32631b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412144c5094d1369115b391f9446083198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11a6a315ade2aa91dc95176ad7db099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d4fd75ce2b2b7fb7a666e8e24d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31df2b2b7684ed9f2948768606bd47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2b7dfac362f39965e2f46fb94ea8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd4acdfdc3a5f76928f3911e06471b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b832ae556df05d3b9761b56cd650c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d1b124ccde6c646aac04c6b92bc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ed22270147d68530e89c69912e476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d7fbe51acf97313f77866d1a74311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5f75da649c40da7cdb6e3f1dd81e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f3cf71dbb1327db9c26bb6a434a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768eac56537d3fbb38de29eeeff0d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f63366c280a002e50d24865ac30e0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e06d54ab29e3d1df982cb3852e302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7044d020d4b9391740221d4991146b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd89108fe63e0ae9ec1427c6353fe14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bbb7b88af28cf12203f94bf0bcbe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df69484dbaa0bd40a8041ade5c14d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09641cf45f32c45ad0e39f4b432bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64b2c0c7788a611de7f4446f2204ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956748dd3fc7f22e81c602f452b2e7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab8cd8f4c11b81fe98219b3ad8c31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00836d0714abf71ee834cd3a803a85d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1992109a4da9035d7f476e6b8675122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f7c0c62fde39108a3be9880f02d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b303f3f59213a3a3c34eefe68a4fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11031a065d8a8ded9e3877e5cddd7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b40a68ac10be1453ffe6c10f8634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067223f5812ca13984069f1388f7e7e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7310e2bc50584c9f89720d29ef6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f55f522ec9a3c7eac2f8e2b92fb70a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce76b074fc074c548f442325d239c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0ddecbdc1de80cfc938b6cc0185f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006bcbeb4a5f3ac1499fcf4ee6c461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b0a88dbe995769a8a8e7f1576254133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43f419c467bfe78d6408cac8df793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de2fca0a111870c6aea2f68effbdf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7f1fac2951be498625751e9a4fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d41b50ef0547594a8decac061a73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a337c513b7bcd46d65f695a41db35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94bc006d737a5cb8afb8c91cf8bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44fe5878f45d32cba63750b2f1a919140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ac20210548e306447350a232f5a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14162c70484a6777d483060cdc429142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155de8c239ea4f4c99f14c9ebfb808143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949bf87218ca79fb4783043268fc4f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fc612a6e59391b3c84adeaccce44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa37b389e20db5a6c46d84c57c70ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0b866ed2023ff786ef79ce477b630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feeed4fe2f417365a0506b73d76538148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c697e77cb9ab41bfdf7efab1d8eb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dcb65e46cf8fee0122354208329ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c6364c419d82782369ffc9bd2336151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd68ae2f611f7dc0715b4c090b4a29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0c22574347e730ddccab3dd90a1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb72af4a1c72d21cbd9eeb1626f1d73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62507e6128c2c3eb8fd973326316f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684fd1bcaef01b43d0294f2812f0d41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb570b8454e174a75e7769e3cb46a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99680325b77c1b96864ea296bfb36d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01af2dd9516b34ebb04161851ed7a7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770ab60ea3f68e11ea7fc2ea328d75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dab7347f985d502a2f925f2272ef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271fb42cfca3b671595c3d4fe0fdea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de48e579fa0564c144ff936c48bfc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f312f3c4f739190092eaac279fc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763987f5259b7e3d30c7b7509d2f3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5abf505f99f8a7baf913ccc10198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c2b3abd6fb9aff447ce301dad55a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922abffe543d51900d986150fb34d96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb43d2386a662d0835799b14fe1ddb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c8ca5bea65c7cf9ce8c59a649d2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f99451e08b8a52c73d5ecc97e86cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa5af24d831ea7ed0f10c8378a5b48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13cd0b71c4585bf38b134d67b13328173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214070df4dea2368a6ae39a7f23d9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf52385cac19b7133e3f68b748cfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7061baaa80865c2e02a9114d27ec7d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2d3457116df0d352fe5509fcbba3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbbba9cc99628b9ad86bddfec019f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeaa70d8dbf7a61885d68a45e3f542179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0175263d6c9614d26302a81fac062d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ddc0c8cfd0512b0926a667ca4661181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffe9fd6c6c5d7c505f1376bb1a80f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738e138d5c665135350cbd3d5216cdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b1bf0b9a8ccc91c59010c6096e7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b72c2ca1041b5192497dc1d7223c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b977f4ff426ad05e71a2eea10007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1cfcadbea7a1578869caa5525eddc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af7e4b8af63d054cdeb92d9eb50ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a64bfe3b60fdf2c7def90f47a7aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b20cf6ba6d42ea94bbef3089664e3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff543caabaed858852f247d30cf9244191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777959dbd67a8871b5e7c42cec91d7b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee59839ee593056c021a45a7fdabf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260302313a9258d0ba770670132ef2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943933c2ce293a2605d3285f11b12f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a2aa8dc5ec68966d3bb18e9afd18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2d51282997d49860b239be4425a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e2f97e012bfd3e2a527d320454db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142ccd9b79092ce7d5a468cb2508672199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c6233a6e01fa7d1bf72044996efa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd0454c6b932c44991b5e75a28f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0c0375872a98667d924cf7d3fbf08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab705d7799cd57826f058649026d80a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24fe628709ddec58fd214d407c726a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb6e785a51ef884cdda4e0ab1ccb27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2765b951faf41bb6e8af53c1a017af9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a37dfa37d904ae18aa59d43fe836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2dc293253a5161c76e7b5987ba88a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb500ae621791f5db30b48f0f6c0ad7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def175005b405b1c09638a71714d6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a81120d24d2a2239e457db86d203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943b12a211b978360e761fef3c951d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821809f92caed7e85854cda76b63fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b2cb53b134d1dfb76152a32d400ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f981b107f6e87794e3bd0d64dc7ab40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff319e4a035d445c37e81a85c70ffd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eaa4c65e35f860485f5579730d565217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f58cf10a4a6c4400c0c7a6be8646f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee24e42851c73543af15dfbc106d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d70030d68d1b3c24352e2a9bf50f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb052b738ede5403b7287ba9bd066c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f27672890332b1169f5933276dc73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092369519a5b6e280d384feb267bdfd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a903dedd74830c94605cc2069482f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8729c7752a8057c54d3c652d3543b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc7ff6ad594b320a020e308f1e474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad65e4e67244b12160529e9700af74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba549d24fca9261db925b56de0770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdf26e5f9bd909f7c545e93811d8f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cce8e9d833d4df6f70ebfd48d41c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462c9dda3cdbdbbc1bfe5cdfb0d8911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46542a0695e1cb48d15988421c5d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2351853e472f85ae759c2e48d0e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0814aadf862f83a7a34c7e80392996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3fd774b30a6f1da6dad186d4c0a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65955f7d892cb29cc08f736cdda1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1946170ed9fdd4377f079c661dc54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c0bbbc1885529424d05df04af1fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b38f65cb7752471d6b100f4e6e6c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bd60079c310068de0ecdc7c7bbad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec81238234ed6f0ea92478f1014858241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd54734c99a467178c1fa1069c9424242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1ad76706d41171471bf3a162f31c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4cfc9368ac7f977b2d82e9eeca2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d8445b549786d61efaca961c92d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9cd77bfd8bed24dd448928f3ee5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863f391f2f697705e25b62d47bd0df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b479968028979ff1058f2ae14425248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4cf835c76296cc257af9167ea6f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8029324b983dfb8e177f76864d550250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b04be31ceaefc55016b32bcfc191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c4fa7206766081afd89dcf573cfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6cb7fafe10540d3d356116036c8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8b5a2dba26a038c7d80fb3e0537b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a48026701ea7716f3ea2db73c03b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab48f1fb7ab974be84c6a9b2e56096256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4553b09a6cdb3cd62ba1481924fc79b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fda2a15aca921e1506f194608c83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90332aca4712ebdd260a0058ae9c0b66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77027e03b7a746f07723b57afac8f54b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc2dc603fd3226261d95f539bec097261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d062815a933df0bbcd3c959580ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14439a722099bb27c3680763c3e50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd33289e84b15b07dfa3466e00a668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf582159955a7b46fb839114e808d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bea693ede80e013b181b781ab3858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c267595ad40241162dc89c6f04dfc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0faf43ef86ba95c51ab3c594887f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f5591ebd73b88a9fabee2e9ab1447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396258182e9253dfc134e516791ab61b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf816b9cd5fbfd8b178ee57d01b081a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71e43f474c46f9184dca9bac10cd4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fa16ee3e62c9f0376e8b4e512eff5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d14c124073c5e6d0930ad9fda0c4b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd4b7c3b1a1b6daadaf5d7dc3172e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5042a5db7b95f7f1535c1479c5069276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb99fa218a0db18a9bf371c12ee5660277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b08bc5379965ca6f3375feaa4068278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0c03ec6a3547e19333aed16b46f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381d7c094fdc576bb8d2bf3c307444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf63de0f0d80c1449fdb824cb73ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a7f8d0aef86b63eb519764f3dd0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f4ebb0d17b540dfd9a5376dbec57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f2c507768be73ec13ee6974ef154284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17e798a09115510b14c01a5ddfdca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd750ff5580519386d90d19d5e19f05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c936cd72c8b80a85092526df50f88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a32da7bc53b4cc2b2bd89c28552024288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab069c9771353997f48d486d119061b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d366ad4d40654414431e18130793290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cddd53b2669396d29b7c43c252e96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fbe9071dc1ece73881202ef2c1040292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338cdd283f2ad16743286784f77bc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b830c989969bcaab118e5d05f9f4ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98042bc4a1a99be5b83b090abbe200e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a3398f5b923ac4bc7b49b9107e62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1daefef251890ae9eca67665ef7c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf9295015266f7b7abd95da50bafb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466570dcdb92665b3711e9e216d3e383299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809d707daa433aed94262acf83f65e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80964bee6c06e74b5b4640869769ec59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71929f41ef98eb7b13f8ac7f9d93b94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd251ebb8af01498cd6a7c4005598403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946cd325bb966179a5b1f985cbc1f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f61ff6ace0aa30daef4677342d8fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1e92cbd8bb96327e38ee1ab45c8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8917e73291c18a9749eb00db60bdd3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c542d9310e5669cfb92c2f193df9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076870964d439ed24a349790a2a4db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bd60039fa4612d4bd4325673e72e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401acc2555ab2a84f72995eac2c6606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62a3b9401b668676b613866733f7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c337046333d04b5aeb6db9d28ba4c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a899dc164051a5405b55440df63d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886fcb927294c64140de6225802ed3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd513377514e585f44cbbb25a8ced3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e63e254c2ccbc1a760f9ecf8b3e0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19665c4f5e0509f5a3245d9d7a9c49a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34c5e23f158dbd85629861a9bd90f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371f6c02abdd9a54b1a0a589f253bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453609523d75e584a419af881b177e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1dfef00251755286fcd161318daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62102fc6afa1ebb330546a5e216a92fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb6058f7c1f847e260782a624fb029324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc84e9593f645cbde3ab40633fd793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30958de68db3f3f097cc9eb65df32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7fd46ea9fca31572b570bc4df5870327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eaeae2475490d8a6f4147315fa274328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c808c8be31362599a6615437ae4e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723e654a5a3bd1f56962700793002cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f05c48b9fec3dfafcfb113b787cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fbc2a66132f520e0e72fadc43e5ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2930039bd5a17edc19403a067a648b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a33d9256561de11fe8aa961079f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811c532526eab8b2a322fe7c67dc95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199144db0f683d9ad12c2a4ffa4a0be1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495ddd8e9d1c4b48e0fd390477c500337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc9e5f03d5d24ed656972e0c4a5ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108616cc8af2f2c427b11395b76e47dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073ca55cf2e84e52d96ba2ab23a02f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b89122a5bf2f1dfe4164cf528c7b3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2557d24a5f7e60c43100e71125181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb6144d84f353ba8a3e1a620f3c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab49e2d083bb2e1c0533d831abd81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17146a30a412d0faef2685e34b65a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cfac5c6c0cb9d3d07c8278ed0230346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163817f5ff2cb981b7acc2b44d753167347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a01ee562bc9b97afadd09d119dba7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe4f3f6773c7e79b2d9364e51d3551349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239e8f7c62ef3a78ba7e9aea76f70b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca39b24c99e832472e85a4bf9ff5e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616aa54f51d80d83e4c39d64b688cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd7252e21858d7a9d0219e9d5054b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538069971f0a3d82ffe9b0d1a107e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3beb3ef0177c7438a981888e2b92fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b642d68460926d3d335a5358cad0a9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939524f0a80c5e5d2902292ba056b5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80529e7e7b2eebd2c99b32124a7f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b165bdc383fc344da35a493f276ba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85ee760eddfb2e357858a628f514a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2c3d44a36505e0c096542062d4ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a8313e9dbc264f661e4d199e3fed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a043b9f1e4a009da018d127c314e0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49332a99b169ef7b0d54fa0d01f9c36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98495b318ba6d4672d33a80a0dddfdce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397bfa5415d6b5296269faa76b762bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb43f00c6630b62fc5548fd21598279367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c9e330811f0ae84456e39e82d3087368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f76e04d3a64cedce723f9541ac574369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb8dae8da7dadd8745a56ab17afb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1615b40fe6b3dd126df74a7133bca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9495812371c4d8b8fb19d20ae3a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c138a16d121367973b92c80f02a8bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ed3fff69e3ed4b71f90cbf67791e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf2b1a0f54611d29d79aa58aa6e906375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdd7ab09d2c6fc5ef66f4c2ec7d40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd30540052e4a98dc69a1f7a7a05b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c2583838577902fb7fb9af0a30fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417571455167443910937ca0a75505379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c928ffa8f824f7e9dfb0db9d829b797380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14453d3ee26f69f463044c651bc1a86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e13f7f2b48a3df37eb5da1cfc5092382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be4e5550ab5973d53f38da6377c448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63c02f5ed95482d3edf40eeca246c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6aa2c60ecad3bafe6a8292e93df7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff907cacaf74be43994511dff267089386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5c56712f8a454891554f4668a235387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7c8edcc386c06b96540f0cc14edd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c37f21223b96a6c17befc8704621a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2af17ab250b905da00452bf38b5ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478c0c47456eedd5e47c6afd8289b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab2d4fd68220c3aecff7c8efbd496392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52739e53cd82883354778a9f9fd11b3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795795a5b562ef7a582c856ebaaefe1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e84df0a7c70e02538491b97d2b66f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d84dd68013bfabc9b1922ea50307396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3ee3f5cb5548b8f6f547c4456f0bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125664ed7dbf9e8dbf3e6e994fc5c4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc145dd8b04b5a91c166664042d944399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ff62a6f4d0cee21c15e53df9894cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1249e1b1cdfd137994fcc19f84cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108553fc1e265403f2652a935edb513402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c5c8a6bb3c2098a8ba9689cecbb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdac2b11ed2c05af856590a37301dbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee69cb595f44425068b84d3a477e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0572a88d4828fa3e562b1be7c297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d90be87fd7401327abcab0f25d3dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b7141e547a6b8ec5580a6e5e68f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db280b02a8d992409b9f8bc37c4f2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96825cd4b28a2b1b240f7a55847771dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0837a717c2a16a92ad919fcfd500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2438b3bdf9b2d9b2fc73d7c4d33d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c884a70cad2e55d4454386e0c8f85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be48cad985810324f551a49b9d9479414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74b4b8828a6183ff9f3af70b0ec415415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44d8117abf3c2e089505eaebd88ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b13ba7bbbe66e729bbd1cc1587683417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b6d5ebbc72991f145703e9110233d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35881252ce4940149491812782b72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a75cd103d67628b222817de67e70ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e906db8dbba7fbfc85d28d397604a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ddef0d9c9db3147a93fc78457c086422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd773c77439b865d76efb316b1ecebb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5b8d879a3ecf8f32ef5a8af29e8f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389eaed3586a6ae56b813d3c609f408425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa56120925d414a3691c7bf824552426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d638405be16181db5a6f40ca02db7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae7e3f2f0d59085d582cce6c4416e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb2411b28b1447243a6ffda70247d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cb98d1bf14c7fb0abb8da8f14c85d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d848fb8611e30cc32270aef046f1e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560dcb97ca6dc0ea60819111800c1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c597ac28458e1486a58e4befd42ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984dae2b29ea7185467d03ff24ea6f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa654b2b1e572c4b0d34badcbcf7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8ad7f8283c17bb51298593a2520c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7d983f0ea24a711e8caf445c28467437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c748a9deb15950bcbf9cc0ca6244438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756444ebb8130ba53346b0f3d12ca6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857abf8f6c6e86d49bc79e98735d0dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46fb112dc685ed378ea423d0fafc6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605dd29400c85bf1920dc9fd5dac7e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2826dba403c556c33065fa8cb554cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c34f11d7119370753cfc499565d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96864fe0af9c7534ade08ca3612cb64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886d3e5d033e9f103f62337c60c5c69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232daa227d49581b7c5d0bd50dbe799447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9322736f0962b563a6af4700b378448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac8cf07595d918598d9e45c2bc3ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e9e3fa09953692686cf064ceb8f87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2802f701280501844567cc3a72051451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451a773f1bdf8b0471cd6b8e89ecd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48eca7bd3e40cbcb3d9d5e7053952453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9381c3e8c63f4405940765fc88a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592980ad0500ef192f4c4634aa8ef5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed64a3d41b21ddf66c208558964a59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92bf9f3fa687e79643789709561e7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f4632f279232d12ad5715a018866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c366fa862e9202268bc4322b12349b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583bde1284027a47308c52bf3f91548460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7213b2d161b64221ced6e1d5c8ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e3992967f90794aa1a0185ee39ef7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97b9a8fdd2ed66b53793e45f06181463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582570130cf7e01d3674c8719de2627b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad373800a5dee334b00951c541a96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c031748d966b4866ec7bb1dc6a778466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156723be3b3a0a36b826e05dacd89f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e54795f6e2fdadf8f99786b605bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25e08c0c9ba8b610d2ad7702f6b7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7d6f557660945eae0cdcf352a9e5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68a43635ebd367ade848ac0c0777d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb93df18215d241478e88d9e0e3003472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed691ddc42bdb60ab161beaa3e2084473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233036a71b26cecc6ade6e38ea72f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e73892ef2cf54ae060d25c6aad8bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cbc13361126a88fdfcce74ace8ad7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66af7c82f7d4ee815ea82d9e594ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48695ec2ec60a319fb8ee8d85d64f5e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bae9a11e08bf98bfdcd147379217b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcb3c328c5915a43d0d37fa7d759d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d2456228101f3f68e860d5365d8f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accc7efcf772119504377532e3c550482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5b5f013152b94ae6fdc8e685da6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6488e9cc60485c2dc21775a352a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9dee0f31b0b01fd6c74649a749f28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7034bce57bd1bdf45515a2b6b263a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158220b3dfe2e274b0d7fff23657d8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732bd1110faf4a36c02ad78bebbe507488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ddd63562f6ed0559072be44b20d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757b5759afe27f68ccbf0cca34413e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db2707daf91a008210dbbb386b56b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e43880559a01b4bc696778a158e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b65d391d53d7b8c7deac96f7582e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f36dd61780c991094c60a5470a305494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1142f4184a7922ab83be906461eef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546741859e95f2867bb6fcc05d6638b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe03d0c47b21a7553a112c833f89e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83bad0e198014d0adda599c9ff8f4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02545d292f96dcbe067bcdc1f96a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ec2c139a02bf158ab15f28b072673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b007b76bafb892d3d00fb9da66ddb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593585a2fb7380ebef6c9eac4feef86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733f68d8c1cc601a47b07d2e38731c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4420519a78027eed25aae7dfb1f13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19996d078469ff9dab3fa9f2056a7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e2bfa57f11c32507dd1f62f986bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a68a29217f9f5dcaa4b85706dd28c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d483d83fbafb3102df12cbbf554e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e334505d0fc4e81bae6417e150ebb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb370a546d57f9b1c28a32ab7324566510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec68769710dfd9b8aff020b86d546d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913d2230638952ca11908af99fdeb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1235eea0b9f17e1dd149deebeae037513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7221324360e695dce25dfba41155f84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5de797e33e88500c5167d19293c26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0f993f359b6adc5741f90191b5e9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c70dcc3d17d7d068b95eb630005c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402f6da097618ea8660ef8d5b7d916518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d875e719598dee48e610f82035913519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a2140ec906f737b2d82dcc473265520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfdc3903d6a18d5b8376425d992f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4367e967623755c36347423fd581d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed894f91bb288f6b98e86e0499d787523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397c79f7b504f875fb11570089389de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcde06f3a07436e2bf80d92240f202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b9842af34c2a53209f6bac11f6ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239db7f5a2e100ee905710e32bea07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e4a6170f158ffc8acd9e559870eb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467ef8587e7942ea2eb781ae770c84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461ba8533841b6ac8b7c5d95374949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136130b0abd7280a62b9e0cc12f0e57d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5988f2266115c7ee75f333423dc3498532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008cc13a1912b48a93656eedd0ed08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e492e7e4489616608980fad765dd56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d470267d174c20dff467267930ea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd51e072f5d6cae46dc667ef1a6483536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadb372ed7cbc1a8d612bb56990c9d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34898c14e3488556bc9eb91ca73d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ca713fc46b7bd5d9c068f6153e0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dff475ff85150cc1a5ac0ffd895a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297be80f0c71fbd988a68983016565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad93ccd4af28c3df5428fe8f7c0e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a136028734fe74d01988b8408e88b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110b176ed0b353b14bed9d6319bc1a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692f15c43510059c6cf534d62d20a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53f16b138287f08487c86370b237d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dfd7282c481f50bc8249d2d55263e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2f09720ef4b270a3090bb14da0c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4c056ea8d43df5d289ebac3c7bfc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03625e77c9aae978c8c5abbe262f52c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d844b58bbe3fa1e503ecaf60f30d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d48d3f938cedad744374433dad62b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ae8b4b39d75ce16e022ad47c187f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab75e3bf9876a57feeac4aca6918230554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe44acf79ce8763588d12ed63884a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6bfc08507916888af0d77d085e18b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c86181cedeeea0f32a14b90c3e9b56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b91b9364639b84e9593a7cbd006f0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798002015db293020e8de2dd8769e2c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f108459df506195ebe392d51b36c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ea18af6354041cce8a9858defc9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742f6e739c700bf61a65499021bffd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b29c166875d40ae59bbbb6ca2950b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd99d2634a8d279541e2eca54efda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8d0085572faf01bcd97a83356544565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113eb4796f1919c44f9e997fdd117c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd9b32345b4b104a4824771560a125567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8427424021832a09f32b9863c1db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca05bec6ece075acb4398b864c8d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39946aa51730a2acc663a46e8ae87217570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b7dd2dec30e4d159b3080bb89f6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dadb17c8c87db9ec6d491a50f38c42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389972c19a256f5046a985ea651f3a78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39328a3dfbe3a2b1bbe37c6def09c75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a297cd0151182f35b6edfdab669e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3484dcfa3469c8b7c5b070a022e77d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad158da4300634e3b0f2f19ef2b860a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928f79a132c6c325770ad7d2efcb76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fce7644269f1b2f4ab2053426e526579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4142f35488fa56bbcc0fe69052d451580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d99eacc36650ece05855403c87cca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c92a3529b18a975d66e5ad4a06f60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af949518fdcfcdf4a153ba0fbe620a99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e933ca22115500f37282a40227ef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692652d05935e01a46535e44fbe7963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e41c094705221e77bd28947850d314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1114984a5b05fb27f9a3bb27939322587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21964c5056fc0d2218d5f6f19cc9be01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1aa12f8e730410553b17d0db1344589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0956827f509f7e9948dc92d53c8ee1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc74172c9ab3d4280a18fc99957c131591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57738b6326762735d225de6ba83e2ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c17701a31649e845e3a61cb94125593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af53e89c25953361da71f72e15088cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b291cf8a5101d4686433240c44214595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8c9f2b52b39e588d0b07ccab5603596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d430b0ed2b5a91ff7197e2c4fd0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac43ccda11850e4fbf7ea5afda217b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d8f3e14895b5d51d48b019d84634599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7fba01f4f712f6f2ab9b023e2ad3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc10028334a9c89a864544b76adcd4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd5cf9b66c60054c628e1be5c48f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4481bb7c4c5cf4cca1d975606fd1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872391e67d6d4ed7596418e0b2d5a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece8dcb7649f8d0684d502ecb2394f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c66dbb9c636669fd816ac3f17c3597606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e601f2d86d7b2835578e848c9b2c5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502349c4f54f5ddece48596e1667365b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db38efa993108c97d667bb2549c615609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7c00ced45f208365bf7d5a01c58d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd7753a67d5f706319927df571b40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a02ba736a1674518a3b4f7e715c189612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135e22ad3d7c217478a2b376943f17d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108654169f295b50948f2022da8f468614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec28ce1ebe3dcce2698360724c2e49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718b98937698d6d1dd5d21958ecb85d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d88accb3884458db366a3c25b8eac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358495d2bcda648ed98fb74227b575618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe2afd2f962b8e9e1cbebdf4c2c40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2eb4a3b186e9d18f67e2d6519e77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02cc0d0c236080b89cbe694d94bb9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d611d586f2d7d0eca8368f9c39fd90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4eea93cb9c5051218a3766ae66c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cc1bfded566178804167968bfc0ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1992f042dfd5520abf9e498958ba7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450e4ad4367316b46910a0c0be04a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0186f36824054e31aa55685a29d86a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744fc28d7438a9eec7ab6b5a538897c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deca73624ffc186dfba1d8bb7c7f03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde68c90aba02a681a0b960ce33144630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5313ab518c5e0e62deae4c36bbdb5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c92c5633ca75289300f6d62fb4f859632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86feccc50b0548499a77d040b4deac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba3f85c2bd94b2d4e8c11370c72951634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038347d7bd38b7d85b16ccbe6ab8b59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642edf9d3a4066bdc41a7f8ae9b4c18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e5195474d315f6435e1dea89861e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531589a303c582257f75e54e4713306638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb83e6e106102b9ff4e751129daee8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c8c53865bf50a56ad4c51892d6ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe9314926aeead8648993f6706476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb5d1d574e29c2660ffd89ce41ecd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb9b30cf44fa0de160ba541dafd79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25841552abdf0baa1e7561cd1c154b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c254a0e904a5cd624e92c1d2e6fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313da164ec8a8228623b42962b0ca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ba9f1c6a0e88b1789f627da21c877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e34bc281da6017479ce562e4033f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c669f3eeec9d4e9784dc8fe980d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1593ff88ec7e47ba378f09793e23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d5393c50fbc9c158b019f141d15c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633aeecef08a1281f4783de0c3201d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf557daea60b4798a555581d661f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17b6fd9dca7b7e6593f0c32d45c79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a8b372f9f3d4d64115af59926857655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb11f3a37b635a4cd71b3ef4dcb31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b91f914615d38443783d8e70ebbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae201a47abe9e02ac65465e6a030cd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14215894cdc5ae7f0e11e64be0aa69f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574706b2310e0681bfae716b450b64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09b308047afc1ff76622e588de843661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add88538b9b04b8c3f6c2c9a81bf83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24c53b034801fbd0d3a5d99871b6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589613748cd29c0b7821f4a0d452604664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9fbd21be35143667fc71a33aa76a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93fd3289160dc3976f83902455834e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb991eac7b76b6a6dfe9f6cd6996d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139a418dbf359c3b229cef788014ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978eb3c4c34f668e2609d84a9139ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5410b540e8a8f502b956d00eb457bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338698f9c159db57a8534bc318e0f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d430e576e3f8cdd0f374209e310d56c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf340b48573fc64d4a2a1dd51a0d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3bfcfac06bc2b1f6238dc6efe77e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864a8f77984641b62ffdcd9d099818675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fac2b3c9c735bd16dda0f072f2944676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e987e0c1976bccadd9e23e6e06d3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd451807507a5f46041abe8965fd8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586e3f9f6ffdeb688c0c20c3dd6ea6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c6899490a8ddb73f257c97907693680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6373a0d07735ae97ccabf3870fa53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8daa1333ce300ba186b9c53a7de066682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57dba320de4de7f97b81bcf9f94201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed826247d925b0c6df5c109a445edb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f8bb6144005907f91bf5320a02068685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad73fc9fbd477b7d9fae4fdd414b47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454381ab489b5bac62e364779600c2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9741758713b65dc7527a5c354a7182688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9891302526952da137bdaa7ecb65183689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184919bd4b4934cdbf073f42a57b225690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe65248647ec45d8ef0b0bacbbcec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d60ffd1b6f03455c8d9787821db02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577faf4e5b4989e2e78113bfdeb4e41a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664bac4e8540f2d598759601464bc39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361d2d6fefd20445213d0bba10a5f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d25f4038bdae692806e27a1b2b776696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9afe4ffeae76d593ce3b0e9e35de8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119eb21a315766c27fa42b436555ba7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a07b5fba9c61e5c4bfdd1744dd800699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31118a93a75da17553b4cb7ec679cd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ef03f5adcb2b0fa12fa21ef94bf4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c305115b36f1186210d9fa4545e408702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea010068f6638feb9b4521e22d778160703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b26f26b4724e22ce98975166be55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf34ee49864c104ed56b8b326d24feb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b38ce192cdb2e277a97170a2d5e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba0199a90d38031133d3badab691b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1138f166127e73de2836b9e03d312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd116688273599ccb075b6e6f68ef7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f529fefac401149307c545ebbb7b90c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9f86c06f7c26cb4a0889bb27dcf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0f10c5474130fab9fe2c5d5b5de8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb18f8c55a7eec18e93fdae103123713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c797744e6eaeece0f0b600de0efe4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e157075b0007d53f5cdf1381fe80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dac14ff460061947daeace6f766c4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5090846b7d393690907ddbd432d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650feec82f2901543fbb986e7a1affc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bae2d89f393f713ddec5de22dbd0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a220850b37c559145d50c8d4e80f0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3481c045d151df17e10a30a4c8371721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefc25ee19008f6d8042b876a7c5458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f4ab067db56fb08889fedbfe1779a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6e311e1cd78589088ad858e0e828724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea79cad15e3ebfd21505464ca32d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9222a7fe21fd0ef03b409ac7217deb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f82df18e108ebe876e128504402c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac5643e80f956f73a41486e42cadd3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db621770e3a2ad6c9f1c93c03af6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b6724b85c0942ef76d09bb762a5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315fea4f0f60cea3375d246ff28eb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5414d32c52e942ce7f147c9c3f387d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df59d5a67f490d2333d5f5133ebbfd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc37d863c87e1f44a743a8a792a334734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e96ca3115d4cdf8b9766e1f7c96bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e11f6d4afc2b34348e24ea55eec6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e1b8f7492449817e96e688bf6112737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b47c82076b1c47d6d8141f9a7d06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66668320ad53aeb69cd9e98f305e1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa2d92915c9949c3d3beb444def4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146b56c5510b5d63c1b42b1350a1759741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8db5691ed4db15fd7f45b5bad075742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c24739a6353bc8a61e8cca3e5cea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9315362455143db6e6f3c597dca637744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb8758f87f2043adb9f7a9239e868745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7b801874b4418fde91a4546aef2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000a9225cd6de508533679a77dd70b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256f203f989220087a18e8e0653003b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d281e9029320a2ddbde0bb28b7d52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa93d9c8a1fa3b9c566321cdb1b4fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d71915091f9d4d46cc0e7d2bcc74c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334156e4276a67888702da7d34aba5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddc1bc975a76e4dcbf776f2c9d21f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec2da9fe22d2954d5b7abc5ea3f5e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840427fb6d5dd6cc8a34730922190b38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ba21f3aff343be7e1e66d5872e24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc75e34ceba01137d6fb40bad8bacc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e36e68fa983d2c4c3c5ed4fc05654758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f122928f3e250cb9c62b9ed283f3d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e456da66289ceb21dd46999de59eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a59b6150cf13cee14cbbf5472e24f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554835ef408756356aa41eb15512793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb210e63a5dfecaae8f6e3f62ac95d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42325ae14eb979bad96851a8cd70d2785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c84a007c9c501b5933a8049d2f6596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc415c324bb278c5601bfdac68c557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6baab9297f023f3355e4b71fb7e788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04745c0313692b9c2f131d06a1a72b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f858e1d4de5fd5debe8f218fd14e0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12e9105671fbb3b76d05e15c31cf0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22521db98e49ff12828ade9cd8d4a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398effac42fc3fd8b1f2fc4442ef7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9cc75c4629c5bc2706a7461caf0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724270ff564cde0330556b424cbb596e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421d85a2367f4e90f533d77e36a79bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fad1169a508cf27c35dc58ef8875f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae255cf1e1792e9e4854ae10a01d45e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8b5a65e68de1bfde28dc737b210f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4dce422b7898c32ea339d4784135820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab74aa2aca9ec1a9416e1389048b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16e040448cc0f29af255d1aee337b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d04f2e1fcfd5fd8e780c8a4699c25323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538e1e3b9f303eb8b20f21eaa5643724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146723cb174203d34208881751bfca3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac7b8100146159d9ae52f7ee03ebdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99858ec575d3bb741096c2b87bac0dc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291f1d4ff99e75fdd0a73581e87903a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96368c8e557096ab0833716170545e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157f5f339f663d6c17f55b01f32e7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af81a18cbb7262e080c969950ff5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e33805747f05bda0686b26cb9c2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d263ade442f368d9a840cdb08a957fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a804cc69689a2bf69ddb9d84f744634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd5efbfd46c2701f1325b7be1b862135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fab38d9a0c141a0f45aef321ad5af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf36affb1ea0d87fbc8eb61af030fcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0e4b10822a5630b260558312c9ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbeb2671c07274dcc950575a00636c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84723e49deb42705743becce483b061f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8038f206deaa19ab982b77f15a8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f361a559a079487063f66b7fe22d4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c969cfe7ce81d17e6872ff61864c6d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3684b4233e1c4f3021264ab0c05044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dd8762072720921e9641ec0ba6e9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840df69329956d70d2addfc2e32b59a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7f69df943ab28888acac39fc2bb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a872ccde0d84bb3de231d10e31cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588018f0d93954c56099fcc86e7a16e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69efdc963b163da0cb7b4db5c03d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d10211c161cde577bc13dc9d353ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef3ae3f63a54ee97d61b85212d16852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006e2073301fdbbc03670651ed0a56553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8cf706f790d18fecc22205aa9cba554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4651dad190d6bf895ed6b1b955c09f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d37c03751ffa1ab61c846ec3e04556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4381ea9dd28c05af937ea864149457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe1c2317921ee0640886476fdf69f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833fbdbbcce36ccfda42ab1f80853c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbab44b8199e069c4cd9a722a9ae9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac294adb2ab6fbc854e030dd18aa02261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46234e1b791303d87db6709402205d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f0961711e4394f8918cb5bcfc2b3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422bb9560366aca207eaebfb2c46a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27744cc706c95116595868a582fffd7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630767c8bb27be2fce192f9b4bcb7e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04661f38012e47be00b821d3254dac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f3078b455fd3a28c03e3bc819448d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228f5ee0eb3f5febca63d9d5fc929869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5e1ec42fb10363bbdb7acdd5800370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26933c45b9c3726c78caf16dcae44e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bb75f634c22dd58b4f34d78037e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e3551216be12628ca3279a6b0f3d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b91be1cd86b8bde14ce7b297907074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ae5e94b032879198af745ba3f396375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2128d35578501ffa0afc79016fbb06076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeae2c1fb4cd47b18d1f4aef04f99e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada128aa22b200ec7caf97d378b8a1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014084811de386d88591b92af312fdb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d217bd8bf02cfb5db043eb37599680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a13981572a87634e850efa2fac76981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eadb99deaee585ffb59bf6ef1828382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6c27e58de1f1fcde5a59ecbe7a7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75dd90bb62dbc9548d541c74c33ce884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666f973f68f5aeee95831882efab0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eaaacec8dba803d3cabba4862888986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89542eae9cf9032dfe70fbb8391da1ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70543416d007b7f9829c152b4c600cde88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28fe29eb375ec5f524c869561c52c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c33d84e8b5a60328c5cedb7d128c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242d4f0f701f130360cef2902c8de991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91562a1bad540139e20048596a187a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36161e3fcbdef557d136fad014748793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebae51ef6d1dee059fa510b0993e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07746b4129470749bc1c713e6d8cf47395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8076014f709e33f21e59b27776ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e1974edd30a1f16198026c835d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36099078c07a5994b70a260fd5161098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc940f921dcf70d4dc85483d161b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d2b4c30b0507bc61fc6c4c228746100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd32c0ef16599cc45c31845d4e8a47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feb09ead2044b5118e42796b0f8187102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b0a2be9440393539757107eba840103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a358e0eecac9ae8683469883a8d06a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c64d3bfc7daebd542e24b702c37be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19bce26babb79468d62c15cd5cbef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa82bd6312c42378148b168ec70d00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8aac592f44f6c20e5c5434d0fa28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffeaeca84ed62c74f7db13fccb816109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a29c60b7985ef62bf67c7c10648c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7471acde2b4b6622ba3f47c89b5dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf7f95c9a006751bc033fc65ce233112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247952552e3adb57bd0ad91325b3d59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485be28ff2d0e2a7ee6d036a6b4e772114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b406a412ef8f9b6130bd56633123ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec17ba9e899b88b6b5172a97a6e03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617f2964ceb479d48207c52c8b9094117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d91282ffe54e8a71f40f37229308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f171e35e7d6a70afc88ba0993a529b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebae22d090175e4e6175248ab98441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9866bd0eabc4fcbb9a814bd9d68a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b2118bb411ef64b721e281cca89e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f063180d85a31e73a92b6ddf78d55a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f656052dbcaa4cd539892c57a6605d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2bc61e583e97745a625ad8a56230d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c9dc8c87be040c332c07df961745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f039072644498d46fe4eb2cf1e7e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493de839f33d5c16cf5c73a261ed7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298824b0ef0d194e3ac780d7841922129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a6495db491ca04dfb507856bda354130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7c3ab5479649c88ca3a79ba07dc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c10258923573962a8b1fc6b436c51a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419a743988b04b4dc98121d4d8bf80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e5b7fa976aca9d2b3c0a8c4541d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48500c7ebec7199649218b6e2fbb8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b101d79b52ce360b81d8b67f9a4494136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c93c60f3049d3ae7eac96ae2e8997137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d7ecaf2002a9566884a454a450951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02bdcdfd21dfe6d88de2d1d7032c9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6323a960172c44f4d50cef46db0f86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a175a8289222f8fa9bd24a6b9b3e25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115ef45d9f72b473d1fbd1e01349fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f041e2783274d07291a49129d1bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15083995b1a1856e3d27fd8681dae46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b9d6883544d2613f61d110e39bc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd46b0aa307a53dc8a6939cf974f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a8938ade727ed5cea5df088705d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc5b20523cd411cc411f9e837a186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94e36b5ec1ab9311374b54ce359db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f48b8fea424f3d28ff1b86f6e0bee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06308469d861c713424135de0c918151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a87e09f3614b22a012b99ae2b97b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06d57e691d4af7049d93646a86a58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f751a70a00cbb0e0eeab50e841ac6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34e03e16b1b7e33e1b4514ff0581e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a37c52a558486b7c55b0b9913cb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e161fd0d40ba3de8a13fc1d1dc83a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059d79097a7a50b5717fc2327e0324158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5707beffc6424f6f2a26ffafe68bc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2954696b93f0387182bc9b07d91c40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871637e02f3d83bfae20894d992d06ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297b1413627e3cd32d81a8c25a3eda5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ccb3a7d5163881d29e7b5181badbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a10a569f6292667d238003c2a92ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3b323b8c832e10833401eafade266165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bf4d9efe13ffc0a38ce8fda47ecc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54110c8d812f018e7778b1b3b6a8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5c52cc40da129efe60381a06f5777168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f384fbd8ae4a3bf703f859c0b889169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62472f884b1620cd0cc69bbe97df7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51cabfd7896d1e58d75beed801999171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6ab70b1f64267c34511bc777e6c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc92831757d3f89eb4e427e910a180173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f169c30e9fd60a58cd6d74c6a3928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c885b3b4abaa3de5b03dacb63632d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac96efce5b20390dba4dfad2c69cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e49e56b873079204bd662b2b5a040177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dfa62433b7504cbbcd4e4e88dd2fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7acc6e3fad044ed329134b521d16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec2a3fd19f24b6085a028f67f38f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d5070105d699ec6fa72891c26698f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee60f094e6021920a0e15005804ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377badfce33bc1d5cae70351fa20d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffd4c2733b47de1ffb9cfaac80565184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d4a8a49127ee960848d2a7045dbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671aecf5989e798decf55745c0cb4d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc78252eac57600a54e59d01618fdf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729ce3aca5ba4cd0b174d6cde2bc6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdda58958681dee3b1c5afddf68dbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e279d7dc03f38d465d5d9dfdba91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9d291af14525d9e70524baea1079191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008954371dd4056f786c50c6653140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773b97c6f16af2cece044e4da76b04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d41aefceda8680d3039ee9d505ecc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3adde30da27c2eda049ab09c632b19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62383e88c39065434f680ff14dd5a24e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f6c0d8967a82fffe6c121a6d81857197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2aefcaa0778d9e8b7f4bc880ecf06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58b3c4ae087bf493381961d16a783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32714b0686795efaffd8377886d73f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb0a5aa57ddeba4a487c58a5a8fa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4994a65756633840e83b51089f22ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070633513e29f3838418a9be8c6b38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c346ae8a8a761542ffecb200818ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa820c9396ff4ccc36295b96e46e7bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cbc89b9538349a6ddfa373dec280b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101feb1dcfcee5ba97680c8b7e90656207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5bf71f40a6cb15e1eaf51dd3b6bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae571c006d25f6942a8d18a4ec1b0b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12094a815b746697c4548ca8479b5d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6c7fc124819a068f06a4c4e7154e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3fa40803d4934d9f535fac61b422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d343454834fca1d0676cff1deac53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ac099af8bc7ccb757777dfb5646e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f091de3a9850fc461616c25691cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f75bd03167f4e53edaa58c238723216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d1deaf6f5b6926ac59749ad5b522217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4c719de9ed1e5a4b56548f4fbbee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b72746361da71d400bc0eacb65e08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5067a8b90de00fa2d9b55eacc4cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0c9b90ba6cad16b2a3f6b08fb6bcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68099c7819cca1c51d6b11803e0ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920fd5ba7890e46b1d9f4d9a795b83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6e471e22abb57c7ec8cdcbd33db7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e620aa3656b58e5d3a9018c8e3bfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5f4fd75bafc921c1d23fe828adb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d505e9d13718e127af550b5614858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d0ae749fafc53a692da033c4485e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e33ac8757935f30a90bbe9777f26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e245047af63cddee3e2b55ec76c218230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6b6dc10d5fb910512eb1c9362db63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c6f1214f8a8f9a39b596517555f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae05e2bba9439c026bddd519afd8f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acbfc9145b8fcbcc8124f2e486504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd4f1d577a1dfcb328b378e870e27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a78f28451deae3db5c807b655d0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c5c62d861e065b8e0f8bd83db338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6820a9ec635275dd00a5b16bef2f5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3f8c502b055b3325876e68b3e7a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaec70c1a1ac71b83cdb9ed0dac0a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001bfdc87ab32694305484d0efe01db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060ae97623887d1e82239a7a65263e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feea7f6387a3c075d992fcf6f1f1ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0ce5a8dc2465ed2b75c80c1d77854244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccddfa28bec2599833545c2c401775f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b940c0eafce83033389c96a29570fa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8afdcac0b3a016c972af17524861e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325d37b8813834f63231fb2555afcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5e073b7845cdf2241e383164cf65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c309a2700556419531e0b0719e78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c7dfb286ab094c3ecb6a89689bf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3b7ee7f9989b2b2458af2ed5b023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae144629006c19e905c785ae079a60be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d136664dd80ce052132e6addfe84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a882275c74047c0e3c365763018202a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979c84af4383d79732f5c6a0cd8620256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab99037c4504912dcab2a352b084ca8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998928c21565096ff9e456efc4c1bf62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff38a97c7a1bccca12ea805d380fff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef175f99f0fda053aca097d4915605260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3279c831b768bccaa4efdbc4dd4213c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62034cc0cb449eb5ff47a6254729fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a9c012b4b79922c134654b1987e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee8006af6f9d7f6b3467703939fd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f74411db90e8b35cb6db63f35bc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d8931f8e32b3340bdef28e5bc8ac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1d9ce697a63de2d7840fbe40caee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee733e731bfa0cfa053a155fb824e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a4a29e62976ba64ca2f1351acd7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397877b97cfa45036cd616e21d6368b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8722fea076a38fff21492ecc87f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcff1deb3dc3400add2b1a9e934d8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a6ee47dd87bd98e5290d9037d2c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356fe230a517f2bcf374f49abc43f3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa47476a8d8e8a6d506f0c032bd395275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e48d18d2c53b57cf7e2c50e1e241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ca6d2b96899e7bc07e1cd29a284c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580b5bc8c13e10079e3015f44846ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4382a53fae3936e05458bedc55ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ad2cab67c80664be47c668bf90319280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b763f534a43fac8ace263a04985d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc6e8e95aac06ff0f1ba6e4018686282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae998099aa60a8d9410d6b269448b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1809e292f03d696d83233fc51ced84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf851d7d2f9e9d91b640f4e27838e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cbf18f3ce182e150aed72ed92988c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5553ad0c60fe6ad408cf4b1f6a14f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7e47691242ecb93338452ecd0c92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d291473ed41611c65aec83ce19231b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20df449c4020d6c6775d04139253aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820b6cd9bdd141121b45601d5557ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b16c92f28f7037575414c23b06687292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a63b2aba3a7aa4f69baed013c211293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa5c875693e3c9c8003f7764b4c51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100fe4bf01215417607021732c78be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fccfeae556c923916ebda3b4cc34d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58861a508476ca9ad1b4356ba2855297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03414e1e444fc4a9ebf1f5382ed7ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814334ba18b408764a92c18e51dc3715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233441e369ee54a772e751367372950300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a799ebf42975445eaf286b9e25318301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f606bd887f6a1db8bc7269bb8d23f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cda9b54d97832d750404b19c75761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b6b5b5704cf57be460f777fd6303304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8387f105a05cda79d6d9d3332cf81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f28e6dc06b5f80680977ad6bc32f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ba5fa9b5e532f455625527de2f3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d30aece6ef32006a369448777528f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3d74a72582c262339fda26944b1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644e2d0fc25b5937d15be5b91e1a40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3fbaaebb1821a466a8cabdc32eac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa98e886dd3bd5209f2d0dd3a526c20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263b2feff9ae78997001afe3990fd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f8bd2c1ea132eb160d61e6e81bab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d32c228408be1f4daee6debedd0855315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075730f3dd553f4d72224c2fbfe5f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83eec8a40fc6b307b3676e2bb49887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b429c4d784d1444d3194bc62550d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b1b3021cfe3a3eadf2ff80f59652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb246da8dbff3b6d4417cde0fa94c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab07de85074373a4e7cc6d6236b1d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a2b9fbe9458631f34917f88dc21de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d540e95a174fd7e19d189eb16d000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2af62089519545288ef32861358a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad09982e21d3bdedd2bef78d61e91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a122b4a7153f7d0e79ecc57477283a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab2465c15317781c6f42e3aae5b81f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff56f7a9a32dbb13a6c83fcc11b263328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27ec8ebef83bf8071080779bea9ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce695b301f48c0725b0426935ed6e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb8ec881abcfd6ca7a8a21cfd851c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e390f624f2f472e2721c87069f471332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4bbab96b221788888307a5d9668d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1162ad5d15c686c7f9d53891c4e5fd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f192b71ff71980cf30aa4f5dd246b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750272da3e7c8710e20fdcc0d2af42d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504928dff1abd9cad1b7befac87453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f802968ec9349f393d06e7a2a8ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38207548c6e295fb9525892063ed7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b9b3ffbc43228b6ccba53303aad1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248befcf68965ff7dd42bce927df7ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a0e7163fb17503626d4b0405f439a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc0e30dcd45c727ceec17396f53c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8104c92bfe963a5a55f89474be827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147679839e940930c912fd8b770a84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461828b99988554c62192f9f219f0a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7e20db023ce68a5e4077f3bcc6b69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26bfb62aa7f90c94b9ca22fabf62b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965ca64c38b98607ffd4600fca3d0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7e01b7249009f2bed00eca67bb39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44f630190159ea7b63f874d88ec8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ceef611fb0ca574b65f06da7b66ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5390d97cc272bcfdc0a7d94de5bcdd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262875650d3071e9ef146b4680bb8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc597ddceacaf35eaddedde531d36984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c237dd39e9d4a02dba265d763876aee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca25630fee5866f8469d9d0a2fe6ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596be7c05b8bdfd37452bdc432f6bb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85571a20cceb3dc62a5c23d426fdd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d56107c93f3ad6a0f4499f386b0e6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41835f932b0459523b4960b57c84b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43fc8dbc09614b8bc8cf94f31a3249362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e2eb2a0e2e0304aeb0a1d03a6a44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cb53dc16f5183faae67fbe703c85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e9b083ab0ad272924dcb39121c54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993be3ec49898ae5f1ea4b31ccab07d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4fc4be553ac2bb871663b2c803608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc91ba44b28276dbceaf6f539f0a937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607cc23b44a870ce1fbdfdea1a2340d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d05f6196879c4c00175672dd804a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f77fd1ab3e6ba9ab3856d186349ee4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41ca1191e5dcac17d83b5e5fab5e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03812a1e69a1ea2c33c39556d3eb0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1932f70c0ad0e125e36a218d349e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d1b6f9b236051b136009f839ea514375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef4e2103612b63e6e45ec7374b8c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423589d68f23d92d1df91298b92d8cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03df7a5926afe2777befd20624cbb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330e051d60508a566b4bf6f8b060c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ec891ee8dc5ab9cc343a9c4f7be0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdb897e7b1b9228933cc7df313fd36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c239b55bd1df19e6e15826cf45d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753f9d081ba5e07bfe929bf8bafd6e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c8657fefb4dbcdf8e56b0400576c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9803fa41ee15a5c29077ebfeb210d56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc764455c3a456ac211e53dddede4ec6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382051460ad17d3bc477af5010a042b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e91f7b497f03e58ce5a81b2810d657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be94423d9d17929a07b169899b9c54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc76b31d9bac2104199e6daaf53dade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e127cd3a99b9e44a67833cb05686e3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f886646c1142488b44787cc907bdc68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f22a325df88ed83052ef3fc8bb89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e238dd792a56de5644a1de357f3fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b40fc97e2c1edd4f05b1c8cc6410395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0feb05376f61bdc55eea91173dca8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e442c0fa606beac1b8aef9c46c7383c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba1d590edb1145240e4c806068309e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4494cc4ab455ce5a5124fea4c4027399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9df29bb054c09e83fc14fea99b513400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e7b5eb7849091b4bcfa87251ac9cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003defb9d308dc9cbf9d12e0f79df8c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c7fad8094a046a0a75f95c8d7ef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add8856be558019315db867edfed76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3142604902d7fc28cb0d52c0ef3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe3fdf9897018a3778146cf6db2520406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f24af331672d8da895d51b6b75b5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e057906f0fc9c8682df2a79299b571408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdec5562d38057d62749ecb3dba5ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fda620c99cf2009233cad30861ce9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb35fda304981c36289cd23899522411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f9bf258cb430d18ae98e8ef628be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4b5b8ed69dff44f2c430ef8c42db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455081c4960c74c18bd314050ac1a4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400077484a51065a7f5f21b3387948c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6c5467a9017aceefa39802b9eef1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfd89825298705773824b845646835417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121dfb8c1f4e17aaf1ebc605ba10aea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1335e81cdd9e3f84f5450a0ab9ba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d244160645718f694b21209831179a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87e066a9cfd5ce691efc957d3145a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bde3a82c00adcdc5d1c4e4440859d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130307bf5f164482e5eb0937ba23a483423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2101e08bedff2e5bbb8e50ccc57ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29359006b90df153b45000b12d29af06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfadd4c002343bc8eeb6398f64ae10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6c6a55b39fc387ef6d9fef0695935427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2932a7655d20b996f7f6210e2997f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d65c0b0fb49fe8c822383165d6c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966e69fab6e3d2ee83259eca5020699430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50b96df3a53bd09e48302a36eab254431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac36a7701e0f788152d62813ee4cb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269af1d900ccd81676badc9cf985f853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f90c688905a1ad6baddc991dcf7a13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb644779f40626bb6ad5cc9725aa21c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fb473ac84a2f757e141675e7dce6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b870b87e69acc936720668ac3b97e16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439982c8c89f113b8179e8ee27869d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ae8fe52ff0b2ebdaa9ce83ede9087439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101906445cb9f181b8c2e932ce60644440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdbbaf8b7a5e55675f0f70ea31f762441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dccc65f18464866e38dcdc2cdde89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1718e29c30f0384c8c68325f233f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c307f737e0c158184a1267d266af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95bb90558e8a801b2548c2867c2b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186776fccd9f014cd5a9c34d8c1cd04d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114a980111e2a30b2887548a313f56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282601228a2c398ffb0687bebfb6ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00594492de0f20873e49112d1d249ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b9df236a0165a5552fd554c68ca0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c7fbbf829f160fe58fb41d729dfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81879c485fa0940c50c0c2304721210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705da58e5d65c12c524effc77c3e11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b39366daaddc7619cd57b63958bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1d1944213b455bf90689b6db85c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b37238280c66f78e0b1b5dc846fcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a0e55821a96d79ae7734e317250d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e65166c28010f1898aa57e8e99549458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b85cbab9b157d4c72b78b4dfcafa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43c38e6a27b28a7d41e369fa7dedc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a31e12c8042e7a0aa651d4dd88d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c363d32cfdec8b6e6600956a16d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50217105183fdea6b782f1e9f225af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1de531eb9d2a845f3ff753ba430971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16256361ba3ec18dcbd5cf5a50a49c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c9e0de4173162c431111f089084d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb79ff5adb252eced83a780c340b8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c029dbfbe5266048d06f2d5802fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5212f107bc8ccdb0cffc0908fb614a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa05608e8328d74b2cd60c86a7378e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad86d752b4feef126bc05ba8ac9b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4305ae7e66fcce2c14d9f94644bf72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d52f4cbcf7c76535246f697ac14f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fbd507cdf67efa03b0c0e7257bf84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6187b3e320c93a8f5c17cfdf25d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf678b183fd1e6059bc26c07f74f61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b98f41b92141b09018d3e4c541c61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e66b80582a5db9ab2b08ecc3edcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9413f0ded5519efe06d6a120d3f334479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf19975bd2a52f419b21389a9425ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f675ae3aab2420bd208d537317b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff879e92bf546e06cc773b87c9c06fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9684be1017611e01bd81128ce937d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f27e6911f803ae9d5e6bae95dabf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87aaa6c7b5b2f0a3dbccf9d6e5f2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db35cfd044eb67fc674a8d8f8d8320486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87358c6432a9fd302dd9fd2c8dfb7ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6335728497eff35781dd1acbc25dab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4805ce8c8040b2b796e37540edfc2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671479b7a60a9e402c18436056d06993490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bceee5a596e8493914514986718ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e029504cc89cf81b479d6d98b663492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d72f464f229e0f7b3c48542ccec7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ff0eeb120464c0a3da4ab264bf37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecd6a47ec848cf07089fd35f80b542495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c199c653cb6231e1a09654c4fa9e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9cc837bd46fb3086e8328d6d97c9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bb1fa27643fbe2e7146d279bc4bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c371fad5f2639b2a7940ef2beb403499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05399c89128d6716e30f1221c84c634500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce646b6d476bc8aa6800330a87a608cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725502c5a4fd637738a822fe565ee09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40479c16d538bc0cfaaa134796ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55af16ae4feb28dbf316f1f58fb4f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3fe02532a68dcf4adc7e29aa54ece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b002e691e30f99075f42889e6353506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7805e0ca0d161b2a8f17e7391032507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fdedb3afa78f0d7a0bcce9df519bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29b0a21b6f0226546f0c7c87e29bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a365f97abc003458d619f654e634cee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cefa346efbb2dc06c3fb9358db90f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b482be18bb35765b594ed59c472fb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd51228ee40a236c73ef40bf3946359513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404202713bb9e0b71be06eaa20fbd591514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da364fc663bc8cf7f752abc5cdac5e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca8958551dca6a386e2788ba739e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c0c0c457b70468660c21f23115ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97ffd31ada2497a91a6af5e8efea4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6fcccd0d0471cc32d7f009d1ec0ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b581c8021953c56e067e6f8788d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd640adf2977659cdf636f8ae6c1c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31841b160185d753ee088acb0e5f8b10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1296a8681ce4d53d71594ad52489523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131e01ce60a97c91b0d078713b5ff6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753b1d42fe0b381a5ec3f98c4946ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213053c339d44b6d534ff85d6bc76f7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7537d5e1bb7515cf9823e5b7f7f130c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed75c163656c5be12c056d74738888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af47bae795bf92117061670f79983f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4c2fde0193882e2a8d531bed06071530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9992b2cd63d88aecda4415a9cf9ffcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a9fc75d49c1bc39fcc3b0a79f4c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745505dd130c28e935bc0dfd1d8abd58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48eff3c1a3d0032e6863eedb20996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d51d480fc7199a1313fd4e13bccd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6434cdcda054dfface4c137d87eb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36cde498e3cd21cacf4e3bb5545cdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d896d6eb587087900cb96dc6d2ecd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e593dc4d63c1d5a78f010337a536a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eec7a32efc014f46418d9a6d79b1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f8dcc6a2453ef19dc884a87a19d1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfedcad763dcc0531c124bcff26337a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486253838d279e371827ffbce8e78f37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957c5a736430923b7056c81c03b9a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05df23088de0b7bd0e0d509997edcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0dafaf0511bbef8d3cff5b67bfdb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f867819429c3f0abe56466c2ebb38a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe30d2a48295e25ffcc792ce08374e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949b90a3d972f91071c8ff66660500549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e4034799d2879e5cde2762d0dad7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed9f9d98323758991e3b556f4b87d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a56409338718ca21100faff21f97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc4d6fde0dd050055e7f1ea4566c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536c3428f66d2cabe1716fab6cb15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3e566a37639673d9d3ed3c78f09c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54b5cb46772dc2f248de0f78e70b2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d0057101aace5b1804c1503e43b2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebc2b0496c79e7026d6eee939adde3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f7d0a88d8fed1cf06cc0bfc25d45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97164788f5d6b98223796019cbdfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f23015e5de63ce15d4d6933effb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f4f75befc504cc80468ee4aed931562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8c2879a7414218e3cea982e0ff1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055322a3e9570f5be912cdb496c8cb22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9459f3232bab649231fce8775c78b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b77ee2403d58212f627d840ddb70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a391d627d6e573143866d943f695dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358dd5df714be5f0b4dc8c5be728bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea5844b53194685df343f8aa208d4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207eba1986c357ad68d5922e5aa644b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a95d1d2342eb911e23359710d73a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b22f4fefb23c1b3b6ad15e7ed33369572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139a8d71e10f85ca0f48f1f896eb2ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8071d0e21eae9d771cd9c18fd8d99bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026ef34bb3729ee21ed6d0eec196860575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87348c110795a4bd9f0c0d480e8eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53ab05c3b2ca2fe2144e2d16d997c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554589708324f004b45751425a44146c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d71956ccbde4fdf401a4137c181537579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eaf996b7f9751028d9f9500733825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce367b6c03384c638f71176f52c8217581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d138e223e53033a65eff5269f54cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6344f091f2ff4b5ed1915fcf492a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e12943d029807e912af803f9badb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07208c73428bc14209f668f96e85c60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857164b253ed9e12dd4dd84b1b67f105586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe81083a6a084582582f6b5e05ba42d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10982bd025f525d2f4ce6ed3e9adb90f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b4f888637d2a103b118d4236691f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cd8cffd15b0bf0abf152536967b56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d7199abd1192fbe9d1f0d3186b6b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a6176b3da1c53a18e5cf63fc93481592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c466288d064899b84206ec01bd07b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2b77df3916eead81d73a46d436ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010daa046fc8c85a863960f31aea52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016e7618a0033c7eb9d1b034cecf0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070ec1cf92dd87edfbc9491866e8de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc95c06a8ed841f08fbce604a99e8cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890695392be33576aa8fc413a34450599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aac91c21961ba0be692ae2812e6aed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a922b61f562f0f531a10fee631219f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914c133a8f1906d401c0d66d9f9520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dc34cb27cc10611e1f090715d082603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5a65d4d954b4f53e5f83715f1cca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566b5e2282b4d53cb17bd5f48bc513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88263b002372491a809fdefb794b47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23d9c3d6d4dd9bb0f088cbd3321557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab8b3d426103fe0e65396ef677f346608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc140da9d9cf182a579561c197aaf4b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cfb6dc1873148808591035b7fbe20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9779d8cc30dc52e4d14ddd134e98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52da7c352d02dcf5a0924678e28a14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310d0ff83f1921c4a79ed71e73d98a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01d8dd1f581da88cf7101bcecf3f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6d9be04830e51160afb02f50ab63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af9fed2c7604bf380f08800a78a0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f0ebf5d86b0decf0532d6e0128ebb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f372954538db5905349129b5e6b4f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b54f6af342d169394abaca895baed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babad7009c1b7f46e39801fe07b4e445620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53b28787bf9b249d2df7277419daba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff6b993f4388a444ad7bcb759d4e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89180aa0f3435704721dee0c38f11fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e534b8ebbb0fcca1e440fec05eaaed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182a430f87dd85647447430e7de4036625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42172d3a84586336feafc056b8728a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325d2d09b916b716cdcd6a5b93ab92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803febc24576953213d3df5db84ff0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589bd0995c2d23264e9942d8d7f712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476817f358dd0d3b6a07dff4e6ac830630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe8c8c3b93b4bdfbf31f4e54060b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900da1a4d411b6d52175bd7b0b0de4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1604733652e2171c3cacb74f2adb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2b249d908e88af5ae421f56ff9fa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363df5e29cd7d5a6405106bfa405ef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9878eb063f4055df01efa1d92d2d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787abc2d408140c59d5e16608e8c73c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1202860ee3d883608bcb0e0cb29c2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6912e328b38eda384c27c27de6583639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c5c779242da47c7bdc611d28e732640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf995ebef5fa626623a348e247fa53d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b45315adf0f4f057d0701d1a4d00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12a4641ae974670140ffd9af086bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7c608da6c96657421c015e351068b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b369cf750ca775ac2e457183aadd1ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2130804401791799bff0c6f5198c48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2080d539adb966b88bc080eabad067647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7217130ae1faf900f9e986ac0bb81f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cfa89a3d2156d194eb6393247e2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b7b9dec2012019c78a26f5ca002e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7afa9372b6a97082dfdb4cbc39f966651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439f0ca37b1ce29e1fff8280834c0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ab63df042cc445e3d010c5c447b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef32f9276850980448868554c4dd5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803abb50c741345e3d60e5b4dbccb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c79e9662b22e91cf2ead7feb56b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d9479b08582d6c2e574bc9d6bd94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a0dea42816a886073eb07944575d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e6cd0e440bd6259c261b06f043986659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f041e2cce9f4bdd9ba897c8af55e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa677f357d7ebda7db88b29cdda6317661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c9b9de571170abe650d173cc98ede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca6177cfb8f47cb1267a06f459e66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6cc34a671e4391ba95b37e1491e66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d8cc7f857ba65e67d80fea934d5eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c703f13a2f557cfbe5569401484fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88882a268f651caa0f5016eaa6dd453667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b4d97855bf346bc36c89bd519954668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a98c5d087518a280cebd1187b596f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437b6e31e5907b4175b9fc9fea4229670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6b42a9465848d9b3f43404fcbf84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6bc72b689703ca9540a160eda25f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742d7e4fabb7caec4c184953a08488673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d87602f17b3e76a9e13956410998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a14374fef3074415ee35c53b0b92c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beac396a9538676ab0fc662a233b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478fab77d7461869e455b9f6a2c0ecb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3b436c89f2387c049ba147904632678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca13ccdcae564bea9be728b0b92e5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d72e962122f416174c1949ce34f57d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90f9822fbecf14db1f9675dded744681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f13d4b55cded7271e588fbe68a43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d951de95f0384a23d6d082293aa2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a4e3b27bec65f14e05b89a62d173684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580c9f200eba78ae230b7bce91e37e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cee71456c86e30a4037919d306a3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6b63c58b18a2529b118459725bfa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58ed47cac45dcdb1866253fa8ee5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75a0d54ef4cc67bf48698c88ff191689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90791cc1d9e652645dcf899ac8f02135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069027aedd16f11444edb11f127a7a1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7331a3860ead33ccaeec1a227a40d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ae5681e7f466546c9993628dfb31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40311de474649d4fc30bc61e9929859694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2d9061c11ec15999c2a42370127f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e9fd0131f513c59b6366d0c2534a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef295517204407c563075ae9ea5c4ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06712e39dc0ff4917785a7b7bc515e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e77a432588527857f5b331a064d4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922618deef9c8c82341eaad84bf99b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654713d5365cff9bdb1e41114363c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2e7b85c8c1fd45a4902f5af0c654702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea652faee3e1f9528fd6649fbc6baac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c20bac01c8edf7c12d109cfe7da96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce5a665fef7c92def903f64c9d4db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab53eced88a376acc72ff41a6ce996706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a575c0f6a5e7373b79dffdb4d486b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667ecbbbbb4cc28177b0a12cd1aa03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e7cd2601b79f248832ef86bff7f41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc059f73822a5cc63a45e68a8c9326d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963a6da855a9695c8144bd908612970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee211b63bec2463393ab1950e72b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb06e21914bfced67f546df3c74271713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d09251b01e69ee52679a9ca874fc53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc445b96c63f117df6f27abcbbf4a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b915bb1ad0db6366c7e98d48efb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15265a5d506bbfa967ab65f416946717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94211ad2d6ac92774b96c3b59fa7b377718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca64117ea0532c6f6a52e486792596719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b45432e0d767b9acc17535b866a39d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aadae844b3e804c7e7afc84265612b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7dcf443b058ec7800066c97f023eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab8fd289031d6204b9d35868aea015723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7a5a74dfcf29d7145d3779ae9647724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203fbb89ea53f9e9d6fffe7b52e0815725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c4b51f070db068b92155d3378f46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f7db8f9361d5afdb7167772a43f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe390a54aa3ffb8826dab1de014ee2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f41f7dc91a01589dd74e367276d11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e1731f9679eb11a1e9ff77838a0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8a2517dabbb3a41132d389b8a2d82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6adbc9d74f680393eaae13a51ec8f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac8eea164ceda7eb916eee4a233a63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb234794f2e64ac35aba1410e442839734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe7243ba8a65516fc6758fa9bc3e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed587e0c80a94cfd44c0b9f70d50ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be392f52641e33e1328403a8f76717a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91842a1aff564ea97a674bc44cbfeac3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737a3e116c59451b32dc98bfe46be6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab523cfb33deb75110ba4799ac9fad1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42178a92ee53860fc0ed74d178a8f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f91996cc861cbb9ed7a1fa8eae06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7d2af53ee431a391f1993324a3672743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571796aaf68b0d22581e942fa5865f1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ff942a67e0ce8d4e7e8f029e4832a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a69fc5ebe04aa8f3ca0530948370746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ada6c03ab421c3b2fa26a973650d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f84f6971521f62cecb94958e7a370748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ed22b7fbf23862d595f2069c555c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c419d3b23a9f1fff7b8037ab9590750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e88c36d039a3c9fae67bb57c4ca2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d294778b6c8df40bb0a301734fdd49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499213af21a6bdd3304dec7ca7cabfd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>