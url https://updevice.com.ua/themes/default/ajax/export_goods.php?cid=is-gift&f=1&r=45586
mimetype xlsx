--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c54b123cc8f42a234ac92efe393d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40432d08f6822a62260609fdc60a38932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971668391b063435828f8f1bfd6b0263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49691fe78f89dccba2d94e59813b89714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990bf49521cdef79eb9d36057cb8d565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676ebed1a0dc445c4e7b978df7e0cc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ae411f465100e5e35580608254bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64fd950a2f8e99d3e324f1e2f1f4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67667b34d195aa24dc1a4a435ef777c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c1e98db7e1f9b141501ccbd4a9f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d1fcfd8ab17c2fa57e07bb5a5eb5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1dd75a01597833d42851127f2bb9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b473221ffb9a1b4c1a5a93dd76fb20713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429286223ccc83692fe72c45e07ae7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef63a1cb4a2f3ef9f76c197de4a33a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd54898486cf3a996d6212ded31fd1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa1dcaba52270e4c462e1ea10c94e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096f9193894a0c029a58043eafba88a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc98965510ea43dffda1cb8515405319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800c416a48a9ca77605d5f76f8360d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1cc0e6716a0945e78961caa8688521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd053dedf6bb10f1a6a5cb017aa7ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5bd52b27545fbb0a7b42729892ad023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7edfaf00dfbf7a96e3c29828e63824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bd6d3afd68a919b912b334ebb4f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc26c91d20b95722dc00f3f1e195126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b58c949a74416f2aa8ef82f4563e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab12552ac3b7088d8d63241402517ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577d21af194e152df31ca7d3477d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067932430f6a31a3f8002b1a6d54f7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bde75197d928ade24f472b39f03e7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c305351bdcfb373ba619277af349332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb90560cdfe6d7b5a9b5d3255cde49733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6cb073371678a1b0ff0658d418b8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e8a53353834c8fdd127b71de8a48535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1adf5aeecd77dcfa7e7af3b6d085136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21029d590f50e1c6aacdbb16c0510bbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7604a3551f63167de9d9dd5448d59cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6dbe0623b9a3d18bc67252366d19f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d1f10204e4f4bbbe30d3df8d95bd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e123e56cadd6a33923b4623785e3f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14051dc75eee99f81a2ef97f7387d73942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a767ad0ef943689f72c432b84ecf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d1e7d78bcb60e938013a330dbbcbe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88c67063c99c895f8b639f828a08ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201fc4c309b96384a6fa2fed87ffb5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a89ddff5dac796b65c8a4a3d52e0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8ee848920aa99e33f2ff98b111c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656683b4ccc70f42b3737882610364e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180d84ba0f9f5c9aa7c569e676982750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e7025ae174d490e3abf4e2a30ee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c1cb2ff8b621cca9dbbffd32a2d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2decc57ea12607062bdd1df3791de353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5b488ee4f0715a2be3f39c5f6763154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7d52bb4f5a1c3a4bbdf36fb78d8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de416d94a2f0c7a6797ce3586fef9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c04cee1a9ff0359b371eac4d817ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7f9bdd22dd11df346b5d4e2da89a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742dc6eb2a95616cba4819ef18def7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbead44aca9115f8360ba69dfa2b19760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef91c241683a49d97c83feeb8e52f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae557d8e0c3f7d74d80d4a8be98fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572965a15126c3c14946d0a7dcdb2cb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e212f34d888871fdceaf0232b0768d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8bf4fee0f3f2d73deedc60f1a5d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1722448734afa85dc25a03b625bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ac5ebb3aae79f30bf3ace424fb0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5575e18c227206ab3adaeeea0097968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ac1d893c8c19cb9d6c4eb5209ebd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048dcedafdda9404488e2a88c3ff3d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626e774d674c45e5e9d8d77d8cbb31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18cb9e9eace21c16305b470fa1f18c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71806956f0eca6507d6386c89beafd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d07d433aacc59be3744138f26a1cf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719bfb52e5ce389a13248f125c87c1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3644048b179baa0319c29430127676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eeb6641ef408c95d6d4b288953abf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e699a5b02fb941aac104bc26a8ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59b5a11f6c8670df6b173b002edf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963600a61ba87a431c953d6a75fb2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e880f97cec48c461683c424747db1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86992a1af460c15536ff3eea8a8c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ebaa97f6b6ead765812527e5224e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457029285cf2304bb465a5ac2a4dc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe70f203e4b13751e63377c3f97efc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99765f5584660eb415c628734a6b42f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290bbdc6d2b7345886a9b23250d10cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75189024f5c4f9b531d5a4a79a90ad388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f76e6d46d2ebccd678b708bd283089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad77a05d8003dada37ae45c2f88b39390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fffa2c1d0c406490cac43d7074a31191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337e61a65373de46bebb58333be011f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f29e65f0fc63433a518e967ccacb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6dc5e15ca96d6b9da5eadf8df3b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce08ddb47435b7ff2421a172e0d9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863062fb6d4c9147e310bc146658f58596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc748154e0ecd7b27083d0518d5a39f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17f35942c9bc8e04bac631af2bcd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de08096732e8b204c01fba0c73752199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e80237c4585e48ac4f4db8b07b22ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b545f940a2ff7569d4f81df23d5c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e307361f104819e8a526c19e8782a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a35d7842e250dcd21caf9026fc33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dee181ad240a6723a154d824fc1a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624241c506eec409058c1bac82cd04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651b5f3c8ca71b53ae5b5d4e63274d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6b7ccaa47dc4556210da83a894a02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3082b6e9518b4314ef8a80a1992e38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a604c2c935dab901c90ef821568d144109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065a4658531d7276a0d4a95753810c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765098947e27b36ffd2f9ce2398c6ee1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5e61dc0de4931a21593d2324caae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ee30302db10e693b75888ad797f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3763831308b2d703772fd1c7f6293114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f34cd670cedbfe8ba7f5e9e1cfe1af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6216c01748731003e6763474b0970116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f0df9614c4d174d208e913bfa40e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8726a07579f8f94398a1ada8f35b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ddf6d307871ebae8faa793333fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99c9348e8a04cdac00be50d2ac80d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7163d7d391ab7e71fdcc588c541d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455797ea141402a9ebbd0ca8ed9a6838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3b174d32466e2aa099a5cd072e75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d9e4da5a7450a370c7b2c84ddc11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d10fc7dc900906b6ac550d06423d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea51aa0e5ad13a6d4713d5b4612f97b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713ac7835483187bd53049319a9a4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb9873967c9a3f3653e609d2a9a35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228d01582b0562ec9cd7aeda04b69f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92922bb8b2e16b2d398c8a693f9e6a84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d41730b18e4bc5edbb57e2294700d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc0a78655c53b7143b050c40817493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4163cecdf5e73dedbb624b8491ac3b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebfc28b1b9bde3a8829b90fb233155134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe2e9830cb665cf66c05aab2aeaa77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ae303ce5bc4c86312c915558f88c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c38d1d2d248ac39cb8d23e4d83377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc315d0dd3b9548a831351de8041ce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9edea26d2c1528c10374d92f9dc6ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a8f6be186ee90607197067fa0167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1840906e5487150f09f306ad7db3c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895f482ba20201fb9ad89a1d3840bbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8075180a7b7dd4a04cc3f0b6fe499fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4981b3ac71f07c65c17e0a03b8897d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1271d117c5d21586d4d4c669ae83d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d218c9eb19a6259a015db1dc64167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb676479c1b4ad6b0820515a27cff86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb1c58d1b382015f8c6f43ad01c26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dfd165fdfbc2dc39375109f74ca98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95771a4f342affe50ca827c24812c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd205dd8395e92c2818db60a046f925e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fc230607d727d8c4d3324100fe517152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0bed8307f0bf7695c8e1041a369f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeec60de6135352f24a24b6b885ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce21346072ddd1bf0e1c7d09be364155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd654aeb5a41b8c04e071b2cac52f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd63bde7f27ad65dd1a58bbf4d475157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d26c755114dcd3a14a074d0f1e4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0e4a2c4ce79a4659baf21fed398cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c078f1b4c00249eb0728cb2fbd3bee1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd2eeafbb4bcd8213679206abb037161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dd3dfc94e6a48665622974c11fc93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2e89cbca123f8d1222dd7966c9da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c58b92c34ef2f8022fc579dbbec5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4c14242c58dfae3e39a91e21d944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6439928a6c145200c6b9e37defacd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e1afb8ef0f568723ec32370e9a8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811a8826dc761aae77aefa5cbb62db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca004f173e549e426da18a15c3725000169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775339ca4fd8a5988b071a170936dcd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e0e0357cb7418f8c16f252e179482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758091e7a24c7c86dc7d49d6f691a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c3be159b22a93a8d75dd86437ae71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008de7eb68777a7171f25ff77f796c63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b72db0590ba257cdc19a32a13613c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7002d4eb28f68cbd39e5c2001307176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68b6e5d854c1c54c0b46318fd0d47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8773945c59442d8e82e5c44f2687778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a2b20b2148f2f1937916f0700d80f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd467004235a32a86a275c4164d06e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5473493339bce6b01e6895b124d55f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341a222403b6e6dbe23197ddb22e5c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c83be7262ed67b180a1b3317da2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199fe22721a09d80fa3bf7911eee193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c638087ffa8f4c0ed881855b57a15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8c62912b15a34b62aefba427c6b76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa9e0faee787c6586379caa2d7bea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5a10075dc0ddce1d742694a9d38b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844111ec55ff9bd7922a6a8d34457e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eebd6fc3948b6f1f652fa3a824143190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634197944a6b56a54a52cfaa71c8e9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204356e90d9364ebb5162093dbb76876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea32e591abebf0b8f638849cade41ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c4b16041cf6b790b720517b9445c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba100ab90c1fb7e0c4f8f505ab0a9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde722c760d89cb323a2b5d6085594e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add4daad749d5c3a23a7ab540a18f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2bb8cebc6981e15503d14fc95c068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc79d714e6476023424b8f6913cad40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d4b14ba6117ad7795c57b2d7d03b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e033ec15e8d4639d6de86a429394201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ca1cdd0adb3a9c56c76f461f180dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3be58cd172054794e8c678e0fe14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fd150eef90db1362570c96da0893e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a99af6a1cfe006d07bf124702d30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c271b26b08559c104ce6367977ceb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dbf4ef842bf3171d848ad0bf79ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf81c7b1bd854d9b759e2a66999e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651123035efc5135062cad1b0c7e6e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0eb23e3718ca3fa2dde941ae2ece210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d30dfeb48e8ae92dcde784663241c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7ec52e79e0c3f5ab5968de30b7a37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0161b7a481485e7c58f9335589527213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6677bd0aab08760d04ad6e7cf8ff4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ba4d9835abc9d97981e7032bb6bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da01bce29754659d4c9b04b26ff93d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81c4fe1eee5c29b4bfcbce13efe81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162582532bf1dd79f3f02446cafaf3e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567158191f516c5d65ba047446f13b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcccf8403ebd3525751374d545e747220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc62c7d711678039edeb9ee1529110221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd296a54e46485da6ad3d2cf87eb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4a8697f3e40505c7839fe4ef4728223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc2bb781154cd8c795e9e0a0614b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536ffcb8edba6d9c334868f20e9e6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc11f1ad1797958172f539f3751c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32098378e214d55238134b0fd7e0df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934eaa8adabc16daec0e4f4180be8b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc192d9e9de763907238362a9c7366229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20d3c6858293b10a200e9fa5beb905230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053beadc1dd70c527846ccf45aca353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65c88890237081262a898d9711623232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2848a1579b521fb7f605719fb08ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951514f93940ad5ac6bdd35b90ed685b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4df85a4ca4ec38f12481366535889235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497a52a91c39df0718168a9c0b38a16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c422414d266b0d8fe85230a827c7f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c6c731808775c7929b0ff54da278238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721ad304bf77f4d89b85f370404135a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66ad6bd77e57148e906c642d655da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324efa862696705dc8483b4e9164ddc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0854a2f4c21fb541e3c2984000f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f586f219db2e123e2ca3142e4217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d2d6be9cfd1d51c87085466290c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5661e22134449dba3aee3a3414c95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2a9d9b5ae59533e73e6c00009341246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2427106c9cf4c9a4c8cf001020b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb30938eb005344cc78255581e4078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fcc52cc098c5f93188d3e4992a930249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeba5c28e771c2e8f2e1122b5eaa9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755696c0a09f36c64161a9d6c10a1038251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f04f75d81191ea8d7bf001e7d5d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1353afe9e3ae17625e3def230e44231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eecb372a073e5311d014986e4acce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0dcaa5858fb5df1fc8dd2da36df68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26b92aae4ff2e639882c263042e108256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dff254988967eae9d6225731796f1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8c374bcb6ecf005ac1eb5d203cad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646948e82bbee22a319f1078d015ad3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b2b4b9e4c86abae24ec7f3ff1dc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910f393a0bda88e125b51b2a3b30b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7dde557cbe34131f7a80be14568d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df63c9b02c7cf6f3d934245109963263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e09a2cddc555dc2038ba21fa68a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d7a26f5dad3ac8dff68ddfc747bba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdef2a370d0f9a4d712aadbaacb6221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdaa8665486b645a167f4b8ae6b123267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7b3d342aff23d44e6b9ac1cd5aea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b47205a4896fea0277d160a250582a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ef43e70bb8bc607f473841d36452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18ee3870c04db1fc6a367fc9d669d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed2db3aca67284ff7a0ebf72bea17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62891726e295b0d6a687987640788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff31ab948bbfaa3dfe9b3777e16c20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6e8b80c2dda97713094135e73d7a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059a5d3f38eec51371bcd1ee2235745276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ecd6aed79aefb7673959429694b1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220d5a8b87b759662df281fab530d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4702311194ed82511a61b2729f6a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370148c98e31964de51ba9cff91049f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a12a5f19b2e427c3813c7377f1097281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacdff80cb1cb9357eb462cc1db336f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84491cf7fa3180872c59b59d346df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6228214c4b4070e1a5803a63f7e04d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afb447bb8faad98d74cdd1cf2ac13f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739d7081fdd5b1bad71a4a10dd69e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d9bec1272ef8412c2211adc56428287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26013899d8cbe3553f48ce59dcddd08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da5de3dede2bdedab34d9f46665f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076290eabb0e4fc8c6c6949d8c9bf6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef07b38f07219ad7e1ab812f3cceed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49514ffc2cd2ab2a7051644b81738e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d891ab36ef642553181ac9d3a9e86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b70be86dd9bab4f1b88e04c987ec7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395a90eed80ade974b4049568e4956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3824b36c6484332db5f310fae2e7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121cbc6671e14b944e7291cae614a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90619bfb444ae1655e58563ada9cbf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d2f4137d28ea6786e5d4477e1725299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176aac8abee75e5c1cd692e07dc9de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca84e258703f4b62fba514b22dafe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0413ec621f27ea90179e45284bbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ace73d5186370afc24394152e1b0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66317001c07e9f722a407a0c9c20af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0de60baf8928eb3ad4852d5f1959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0b31a79ffa3fe1579b67699ccaad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42d67dc2ed2fb3c86486233626751a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c680258a00183cc17c06f8d5d89a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f6a55ef5c5ab420c73394f96f49da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7e82d1739c6797894986b6a91a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff17976f558f63ef3a3301bc74647e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd845f468a10db1e7d07800fb6957614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fe961fc6ea970170ac3e4faffe63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f283387fe27ccce68e82849dba6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65826bd614b728945e2782ee52b7ce2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88bba61a3077fcc75352ec4f4c442316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f687c7b7988fb9b8fc141cf68ca196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bc4be13ff047752999db4876a691f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220601cbdb1b8ad3c2f78b1768b82b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e5ada35105c063d712ca844fd3be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf361cfe28790f9f3eb1c2ca08111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f737e0c0bdfa0e07d3cc77829cdc33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55cb800767c9ab6a8497fc29e45a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa1d36cb98ea9312ef8a46e865e1cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e5054ff8532bb74814102a376abc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf5a99df1cebb147ef1149b1c9c3b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd753e53f01247347a8c7b86876592327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2609af64fa477957654aa93202f07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f208940c93b506fbe223acf479f8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654212a8e8b0b02377773c420b10c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c6918df6c1bbca14c050afe2b85c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70690af685f9a60b8a935f9266f5be69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbe44ad269779fd4f263ebca835020333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa527cc43e266b32aab2c2771b492a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9c733aa35781d33cc6e524cad1f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76f737f5325cff9f574bba154cec0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39cb03a3e93fc964e2601f67bba20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a1225e44417f9eebb57ae48f7920338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04055033f6f95240a7a495a01b0ef66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b62926c2233da8d1f059eaa8a6cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34f8610fac0ae96e527a6deed4f0ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce915578c8348d1b224c9b07b70a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a67c5565432339b09a50f87c16dc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d6cff5580a901d6b17155aa8d11bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ca01a4ccb4c0df73eb33144e386c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb6cc041561e1bd76dbfc4b51cd16b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd325d29ef4dde9e9253737d3390e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f8166ae3008418cb73556cb87d51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827726998eee99bed5c027c76c10052349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2b790ef8f17cad15a24cdfc46a83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc509b78ec1080ffcaeab2ca0e921351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44290fe5ac4edaea0c04faa1d06bd031352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec4579375f8c1da35ca6cf43033e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb3fc60b5952b6d76ccde787e9988354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1038e2a1aa08096c702cdefe97a6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867991d95cdc741eea8bcf477ca48c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e589ea5835523cd904d48e1ebc41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeae91a82bc7f92e8aa73e10d46799358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e78d0a8d431e634feb0742308bbad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393079065a5f61e7139871659ae7786360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e6ac2ae595ba5696153a37fa3f5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957deb664758eaf234d1f0211192d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132b5cb360ecb3500934fd991e278a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc86e8596ca5f9a04cb11e297f8b09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4879eb35011748e53f6429201f103c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124814604f4714ba44f30c7fcd06697366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d4bc548e23bbda1a0585098fa84a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39720e8ff9da9fb7576b6b2c0257342368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c383199f86d76667976511ab2db72c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346394fe1d0a3642b35710c15118235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1244c8bc6c0bb6124720db4fa52954c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0f542a07c335aca89aa029e81d76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf252c09c18a3d74b20eb4afe9266d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbc494ad4617345606d1b0fb77ac3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de9f314cc79ae407415a263676d9db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122e12a3b9b33394eff1689d3c780be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039a094283434438e9673366e652bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb6f8ee47aea0a1ec4957537ab9a04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42661a42a166c16f0831e4d92ce32e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80eb9e54bbea9d7f32073c651245a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27a240d7c079cbecee939baac55bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c36a5275e5cc3345b184d441ec7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119d13ad16fd70da14fd0499c96e1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8095c28dc253c67d182960f85476bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631a3e4cb96b0abcbe5de80cbf057e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f93c6a76137ec0d1d9aa21219fbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7d76c8723eba3b55ef32b9c5486e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e40a2c4e69d436442bd6f39559a78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41521985e79e777d88fd4b7a2be5f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a10e5dc2a87c9a7fe6938c914ccf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975797da72856d4e3b7f776a5d493e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fbedd45004886e4825c6c8dca6c83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a98d028dcf577419e6753ddf6730d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4dc4ca31ba28856d3d4b2c98cf14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1977a394c169915f994d70af7616e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a3c51053e2735a1dfff0908a86946396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cd965e9fb6f7cbc17a56472257b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580432d0d93ad83a7b08ba5e7864ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec82911c35dd9e032ebe4a064efd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a3cca52563ef1c66cba48b08d929400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512340d679f4e7e2844ac638af5a5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598851d68f91e7a03e6b987076dc3189402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821affb824f137d49e1092ee05492cde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125abe4573ea9e1ed37a4cc1b3b522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1bd72c88791c0b5340ebe1ca3b0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d819ffa0aceae7a95e7060452ffb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bc9816bde6792071a0159a6d844e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e819ec82c0e3625a34ec639fe762b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238190546d2b48dcacb7c9a2d6d0c15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5ce2a2c5cfada2f04dffc1496226410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aaa3afa1d4f6d01fc3551ad22fa43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e7efb088ab6329706c5db3645386412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40986735c175764ee33182e8f095d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589c6c766910c6f7777b323e53efa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ad9b26df43004bb0f06799cd44f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cfffca9db63af0edd12df4ed023d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494271eb329384dfc78ebc28dd09ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f916fdb5a633951d2d07930cc7f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01d5d395b9e22b64a5aa628d60507419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f5767297f5e2e268bd4ba327f222420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98839b6984153d7871d2b19261b330f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc11b9ea8b9133785647eb72e79a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82422097be7df545459d1ffe59844423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37baab8fc1fe733a17a9492d6d51cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c323584deb70abc11e3822b375e58c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06401262d6dcc97ed56bffe908cd472426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637d036bc878f0bf588b6ed89107ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ef865e145f2fb1ea83f4ff12f73b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60dce57b55a4350ccdcc77ebf550d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe19bd1d6b2fc7ea73e955668a1ad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac594a4099b4de100c2a5b2158477e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec22f8762cb50ebed8d3032320bb80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd38de10c75b948e66d8aa5dcfd4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104310eb0243fd1978922b4ef1cd285d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dce30d905b5ba715b063e76773f032435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2748782dd8e07d0e724888b624fc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b31e17df5d335e5b7fcdb65c6aaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67642bf9cff2cb51edd52d20820e6702438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0ded021359986943ddb66bde9c51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb048eaf1b652ae89aa3e19d8c07a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64c792979ce3b956239a3d1bbb79d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e9a70401515872182eeabd7319e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf5e400ed1876952a7f6a16c09d3b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc4d722866ab3f40987f458a54b69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd062b4b77ab7e7ce6e6c30fd03ead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a4fe65ba4e6f73d7b8fcdc33e9da3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b4cc24e6de0929f3a053dc518d0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ad78bb7c6ddfe0a024d00549dd4d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c7e2e93ba4f596e63c5adef81286c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcda5e1aae23e6a79de9c2a2f07ae5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f82277df8bce0f2c7d9877547d18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b41e94f0a9ef054bd87dea98adbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622df2ed56e1945acb77f5abf53501453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2306b42e0fffee10d03503c9558a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e21be03e6008b66e7379d37ffeaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3bc993c2e2312ac4340836a98ce00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934984cc11d7f14185222ef0b1d69f6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc3e0a1c697fced54c6965a6ec5c37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eca78a868af711a510c5afcbc6737459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e97f3f5f95ac95c6fef43603a7d5b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df2907ddfefb760018387cd135e94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79269454c5f95178c96a9a851aaac84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fed5626b9e5015d4342ad6f9a27c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebcda4facaa47dacb81ebd44640b41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d1beeec05c2cba933b081053b067465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071e3a90ad9fad55e484d4a6ace421c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3f1229e923d7c22f370aba2121fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac1d2f9a2fc061a9ca0c05a72aa23f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448460c5caddaebe1c2c48215558a1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d14fee3ca225078818f134d17121f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971ee5f7017dec3d33887643dac9f26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652385a145896a179645b4a53b4e73e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5a96a96a4a46e6779cf9498441238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87eb6357d3c11d6c6c34207e551da4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc872a9d8bd717a9686f504e3a360f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642c54aa73db49b3a99b3ac8656e8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982f73db9d074d36fd72a6678fee3fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637439de8dcee9272e6eb0d9a75cbefc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9034468376ed9c80959d5ffcf7b45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b7f8b12bbc328238a0fe5bf73cc1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d353ae23a1d4d24a88ddf43dc1f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e68cb9956bc58f2bf4d72da7a085482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bbf3d5dbef4ae0b01d4b32b73b83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161effdda2809e41a03a70232fd3508484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab576c9474e36e52474449913cfd337485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad28a5d74d396ef1e91cee4bf5221486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973fc8e5625b5870cabfa2fd32f11ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacd79dedb650059f08f6e2f9f24a20488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e040ba7f7c219bd8b14be71447ab0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9be0743133ab8d1e15dad3f12dac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d6559878ed21a0bdd99fd8bb54c37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d12254a2b4bb50c674f4225fb63b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead593b6cf88aebe2693f6fe1656d4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025821344d4f46147a89e19416018a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686535bc649d1d2aee1194bb39f7751495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c2c8b926002eea3e6fe717477e54b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c66ad2a24a918ba1a3baf570b3ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f475f18348ad0ab55b2071a70107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600ae4521db76d8ab05394d4213cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966548a2214ce850ba76edcc276eaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1de476d5af289b6e4808c5f71260e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859c2088eaaa0f1ef3b2ca2c1c0d02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce20c935879c1db9f45f232cce27c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ca59b8adbfd8f6f520a5268ed1c50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd596287987f044f8d0cee9a3e8264505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccb666accaef61ab01dbec07d328c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9234e30dfc461b0ac6a08102aff04a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf52735f45acce7ddcabc6e5b79320508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753daff7691b0874750bd5f834a1b261509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ebd08e349c3b596366d9d6e68f01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff7ce13768ff06de668dd9c2bf121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db054e516d71335caa9f7ca33f507512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc90ad9d5668295334caf552120217a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce234a3cdf2a2132be3a8ab2f8262514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85555035ea9077460c8746fea3ad76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20a090b64653ba3865f79d302051e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7298c54dcbfa797c41718428428c13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4e9d405fbc541adb0c4deca00d9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16ac64a49bf751896cef9b81665f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c428cfe1815ed1e8e1ecd8bb62e663520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d6b3cded0129f77c7de3949e9821f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fe1d26d4e01aa7f1035383b75dec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb9ed413c42f1925667dd4abf0c9d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1b96eb98ae9baae40cb8a47b4e20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625136ac3a79b49ac948aa16d4d02d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d2dd83192b6e0112bc3ce4ac07ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7958ccf9e9665a1bb552fbe414984ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417f6270b507b4a88332f2fc54cb9ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0fa7c7161c3c28af81874e9a234a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407525ce4eaf7db6e2034df05e51e1f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb7ccb68657c0eed7d2397eb0be2ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e153c88b5a4fe9897c1eef0eb4753e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbfb323faf2fd4c45b71685c63be0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c035ee05df3db6635dee210095a99d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ce8abbe8f22bbdb4351643ffdc06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cbf7ecc32eae4f751856a65bed23b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0735de78672bfaa04fbbfb6ea39509537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f186ebdc426567ad55b34dc309dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04735197c34f687d8f1f02b6438d6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd65864b3fee30c65e5a0e7053d336540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce2ba297fccfd9a726a70bfd5d76e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aafde54dc59c6d8ddc6b12d07aa83c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea432083ffa007557b4cc301544f915543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3e4f3c4f23344e06f23718396f1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c2c00c062b9065bc1b0df5f47de4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f4cb12235cf7cc25921aa25b51af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d1ace63a4d7ffb08cf17b02330f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bdd4be89fc99ee18add2a4539782548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb3177a319de553dfaa3d5c03a7b67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30bd5a4a7a870134c5068f916c48f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcfe1439f71e58190e8d7915e1e7d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7849011173b02c9dc465fc9e50b14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99e7ee4c25c1ede20eda7cdfe2b0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6d6f62db76519b57b63a5e7074352554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b2d5aad0c19c0441e290d1b30effa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4e3fbb0bd6464980f9f01c6b0794556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a8b80d6054635d4ccd20e77f4077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e95a3585bf057b4d2b8832705921558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e46a06cf5a0fbf588dc8f3f204066559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61bc6d986ec0753e3c2fddd872775b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b95818f74f7c999042a2b6c0b180561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1036a58f0da818e85ec722867d2ad7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f78848dc2d74386332371ee02ec6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfc263b4e42ccdf9c46b6a78212c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a5c8f447408c1fa7f3448402711d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017fb07e905155e1029762fe081b05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25421349bbc0052fcb10a45424fdc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65bcdd0ef35647e0e864affa133e7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd9b416c677b9044adf8772c7389e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d9e0dfb00df6bb3918148cb55449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac9549dd0ed223ce7d8073ebaa9865571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8d16e2b0497e07681456e0ea578c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691a5b29adf7dedc8bdab3ca8a62951573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992690aa19c02a44e287f0d2bc3e859c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400698b66aa784e0a4b26fa6b5e40b2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfdeff0cec11ed39107d1b15b1c10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b870789894f5c4255dfe843213b83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09649764643b23d008feb25ad97a93b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a717a0995adae44c9dcadc8e8b53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a037ee2525ba12e7158b6463cba89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb71d2fc51a1d71dbd5364da159664581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e328f1256f6fb9e0b4b306a51f73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae700140a984e37e9da4800f73308a24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b69c07aa32838b517846a076ae0be0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88e559a81712eed66d43e0e31c875585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cb379a67691be08d9a5869928ee9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa89d46739bae86cde7d4a5e055c532587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb3b9aab337fc0a1cdfa32eb7f0be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9d4518defca0106eee3c55e746e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fda225b20a94ae26348a726f2000a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9b738765d086cabc3754e3e9fbf5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc3f7fc284543b47c418135cc881b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e0c14e976b837c66bb85d6827a35a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679c07105a4b97fc63d7ba8fb9abc97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e9829d263bb4b4d890a128e785615595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee028c1b23fa101d58714810b29ef87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a367f6a7866d6af829b53e451e461c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08e90ff222f042de21b952f258f3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c32cc548814faa1892cccdff7f920d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b41de741e33996eacd78161d54da5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701b26be161cccd6e1e351abe46647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311208dbac3c3427a44b5472ab4828c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c80c48e9ed20535747ed9479ecdf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf84d4a7b7dfc926477ae94c3abd93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d7c3cca74f884c52556476366458605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2dd786748c5676f93c2a96aa10aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd4f502b44e3ee0f90ba5884befa3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cf44298a99f71696910d82a0d14c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851f2357b3d8176295175dd85d3b50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba659535e07ad0f5e7ec3d2174ae8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a72c1ba38f0d859e2f721b04bd729611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81400e456cfa5106f6f6a3035854d70e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43bf6a133e2632f2a5fe45cf08292b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a6294128a3a7465669093d0cada0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3be109ac51593a948d0128bb5c88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb814dc688f24b926cb8a5af278f65f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6b3e0ad42fb19570d6c4bfe5333bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9220043f8b7ec4c81e3ace4d87f705e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac61d863d7d6bbce7e5db437e2a462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10d2b033afbe90a0fe51d09b43b7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72684c601e2faa4e58f4ef7198354621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652e0de052511f78eb5ecbda9d1e97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a4decec08559b805e5c184b90deb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b32cee64b6d9ec21f750d9be164e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc6c028f84808dbb919ad1abe5ce40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a9a486d79d74785c7dea4457d948e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8741eb9e83119671bba8efc7dcff21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276bbc034fe5be9be1d160ff046d73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af869c77c73d6e2406e4487d74db8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadeb70c92288fe7a1815e469089f9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266170f090e63338dadab1f0eb597776631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eeb764f6e155d0947f1c987e2e1cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1275b20f5642fc5c27b8258f499bcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d296dfc20f371cf0bbb4c5bb9e277634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d50f0c9de7f4df0333cb995e22631635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c424325e7d8b48f2a5acfa5ab5da6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba891e1fc9c240e352589a05fc79b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf5211d486a11f3e88817f6693708638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8f5d0725453f51e067d23ed1dd5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa653c480909c61f190ee00af6fd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d1bae51bdc2f9bf1fc20e8f0db00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea525e1aeea939933184ab75b30902642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848c583be0c11ff4b5d9321c5a25a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066203a6c3f82b3b7a47d66dae5e86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875afe5bf37f681d77e545db3886b71f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a9a6be2c0f6be8dcc663d62eab033646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85527ab82661ff7a52dfb56ca541669c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dced1d2353f605cdbb5668c6ea97f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23cd018eecb4b093961a0cb22a3cb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6998e9a75a9f8b173666c5d0f39738650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec4af453a49501aeea17eedae5f7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f45661fbd032a2785956399e1fb59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdf48a30242d0578664899dd848f76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc38b79f6f37d326c7ce18735c3c91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d81972c854ea5909d8be01d2ef8b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66dcf7f3cca8b088fb14817dd213a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4232bbdb75f7efec93f2a1fc1d327b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa3096defb3d2138c445bf489a7818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ff673400618a7f882edcc2115bfd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb5915d101f866ab85e69be7e30a2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964652f7aa08413f69d9c5a26b6112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87422641132a95077f4dd69c65e9b47e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb1689fb836313e29acf36f7bb1ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579cf9fbd305b646944cbe5ddf402da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2861fe6b7b08a2a26b7331dc61ce9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2b6abd58449e6bd1d35db72af6199666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d5610ffa4b1b7a619d88efc1239d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1296ded4a4fa03f765e1ff6cde8bc0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf28c88e27b71bce096fbc4195e8f86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3585a80da8df4b33122cb3d410f517670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eeb5e295becc74d8957a742f93128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417b735ed113e718a9b4ac50aafeaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c00c6690f7337f6f2d59a40e9bc10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3678919fc9fefc6d6288a0a4304ebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67206638baac5e99271c82ddcbf918675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd20d052fdd02cbc64619c2934b6117676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c091eb341bed928e19dcb9c32deb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521d8e39c20f5f182311481fb06587678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f3b1d6007c1bb82c11e23469b83b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f270e62ff7ea4f58c956c82d510409e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756953d7ac566a12eb75f0fdcabc21b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe3527b07aa6db035319ec392ef48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba013fd981b737a3e6914a8643924e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c29ea26fe10e5bae71546febe55e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305eaf9a2d3e45df64fee694100c454685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419281200460a85d25ceb12d1eaaad2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae4f6d4b093b452cc74ab1224d571687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb6fc181ffda33cba4cb8ced2f281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a6abc13d7a6cd806d33b5cd6891d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5b5bf9d5e0244af8c7a230cc52a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585dca267eb2cbe75aec0c273cf0431691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbe99e129911715b769b67eeeaecd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5626f56f91aebcb98356f5efa54cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4705ec245bd9b7ac21c021ab719f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2c3f4ce7698a7e3351a3fb48750e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23c37a0439328545587dd40654277696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a83a2e87a78a21a120bfda60d189e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169d85865e239bd8e1af9987d424f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d09cda828238fe892d44dc2655df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e559344021221c909efe034f2e1fab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653570f99987455a7eadfbbe5a0d77ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950daa27cdaa2260baa65c95bfdce4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd64d84085b5bb69136586ee32e9fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209901899421fa66e112fe4f47873fbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88032a9d7c52d7cf000cf578dc65168a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc75a4d7954682f5b8fa758ed6445a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7b87ea3a4d8770bed8a6793af157c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b4aab46269377a7a3950cc342268708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d88a179b7afe4e122fca0a44ee51a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d597b714702b95979e745fe8b377710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4718a0d4bf3348810c90501d2e8546711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c17032ac494d54c0c77b349bbb08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8553e04c6f922cc1dcacc91c3c335713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f0fe1b130f606cc1fd0c2e3b9f73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12361419e5ee8603517041871423d03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faeab7937c1186d9a71502ed58d051716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54cd0dc5d9530682a103031c8f6db0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a887e7c803fdf07073bdccb092361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85f46856a67c8b4b50193edd0d52f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fca08e6f1c3f97eac1e991361252c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030169b5ee0f43d3759525e6ef29bea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0465d27b4cb3ae67c4967c971028ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5401147d099467058cc6456e40b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd662e907cb6047d6d3136622f14a9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a45cf8dba0c271657d5b2cc01d306725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e656807c121262e57048a68c1e75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d4386ee2453714033c8d321d53025727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6096ebc7d15109feec221d2e0a0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f6e1d1e550f47c6bc5921a32df0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96616f16a570a78f2cd8205ec9d29a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f510ed63d58f17611fa4bbd556aef34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2f12759d3a35fe4dee9e00733f0a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965e374044f0a06ab107f74a0d73044733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8eeb1d92832cfbf11ad86b737ff9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4d1578d520b741497c043aaabd365735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22acb105cff4b94f3ca6b1a6659c05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe47ed3e84d929a4942455df050cd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60131b3500676bdfcba2f20635cb180b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8f0267d4b6e97b04b178b8884e149739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c04176decce6f7bff8952e27415b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b80728c6059503c69faa108d52ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d76f3597d2a19dc6f362427ce506c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0a3a41a1dece48bf3ed412bf9680743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737a6b90725f2ec59cf2f0f63b4be5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7411e3a49f1bd214a19768a8248c909745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec06719257cb3b5dfd2c095081b83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864be3e29c877e06986e961d8a3529747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683a1e3394977043df32d84cafe3c8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ceab0de3efcf8a156b1fe7709f1ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8193f3071408ec8c9e9d48e6b370750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c2988e1ae4ff64a62f3f670fba61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79906f241da35469191760e003b0dbe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6a963122f763d597c2938e2f41590753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c16f9e9bc2673e3c6644069fe7c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816e54b3cefcad1a999372980aa954755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ae2a78ca5a0128aeaab6c1f57d2f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302568c3b55852942bb180996b6f4bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903a4f81ed0dd2efe21e6c504914c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fac40577c912d97e9234eaec6c57cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222012e7fa638043c3581076df18effe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ccc908d49dec5d634882e52b4cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103df69b632661207f951fc1552a2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c9a6da51d2896a95a4e739f990b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e592e0ef8bffe355534d385cceb85d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f299c82713bff17d5229b05146a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5add222b099f17c8b01764a459637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36aa7117f7128c4edbcdbff041dee48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4f1842f629048866a8c696abfdc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1444c9a6081784b93e2476a93344310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddbf8851f7dbcea5a5f18bcdced5ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96ff25f7cb9469ae3ce2ff1efb24712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433cc358c29fed0fdfb93ca9003ebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48648ffad3a02df6e235b9a405f7013414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8d7dc817d412b6c6e191a9ca652215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415727e5fb118d5519bff08695276cf016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349448098b8355258367bfdcbc202c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533d8d653123107b3709f54220678918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef2cbbbbf49041f49174be005c918a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0eb74b33da2e14a933ff758d435a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9d43eb57743d45d3ca2100be8b8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42ed398fc6ecc5f87c5d7309c379fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6404457547845c672fed048bad70ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3fa5aab831a8bd0dbfcc69ecce7dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6afba4f48c45d2c436c1d1c8569d0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5d6c9fa7b388c11116942cea635026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f00820047bf74a340586f91d715e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd98e806816ae7905a5453d557cdbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a068e9b8d1d670d737e854cdf6f14129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534e727788633ae2f8f580084978e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cc640b6d037a5d59f940ad49c28d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd55e84c1f9fc92422069eb299c79d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4bc974634644efd486b20ff4210b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64dd47155c58a4f9478e22cfd9366734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8a2f61af29565bfb93355620e3c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bfa4c68ce4072f3bbc27b2b23916636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94018ee9002838dc69b51ec91f9f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646bdba7ccf7c390df9d00bc0dbd40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12eeee7ee722d1268fe05aee003d7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df019dd456d1e721fad99202c74e8ecc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1773066878a8190d8612b65f88d41241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0464278edc9ddda9ae21075601ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be07d52f392c21412bb77b3d6f29d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0a5a0e6bf4d41453b71ff729382444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e7eb12bd94455d8beb8c093b920e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7e524df7f546395b6d9d83aac89e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace70e53c9746e450fe3371b86440fbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6e06627f9f1b6974883fe028f10e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fdb673150806a7663fce33e10ca2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9052ed5a3d80b046b707cd152cf0d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88380faddd2602e98f999466323000b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2151e957045ad70e1474e45483eb6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810e283d28ed6ab88092d4d4bb9676253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cdefb76661955389b2e7a2696e6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fe0f1bd9867de69ffd1623498c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0a6318fcbdf461ec21b85b55f58e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2b778cfb2931e76040538fff86b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd1524e4e1b924b5fae2a1dbb84bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7f1da7c9b73f29ebd37af9f3c51659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e5ba3cd49b57cf23e093732d9e63360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8bac7f1f5f14590470b38f754b51961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f61233c8368f50d2e014905b273a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800b23f2a7c8fcda0765a21b95e4e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d16706d8ea32670648d32ad5353364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709eb00673c1e8789811165401dad365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4071619b025a30e7eede16a763a9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ccad5ce14c498ad73059b675cc7aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b719e12600afa4e1a69b95b8a9eb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceeb24c1f5c58a21fd0f36ac5f344469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b5fc8d5696d21cb5fdb7b0e7515870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12d602b8f50d19ca0e5d8d6bfbfba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788d0e1072e51f0c165b00f6f5374a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242681a9dc2021e9defd3cb02eafcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82170070c73d352404df1f163076159074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431c390d3c0d71155230c011a515c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabd3cb461570e8289d2a0f99f17ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433a8ddc2800e98eaa54c9b2ea546a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7974e03560a96fe0016a2a81d92ca5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69336bfc92ea09e715ca08cb0eeb4a5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a869a7525a20ba7f90642bb2ee80080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cbfa657f6cf11047eacff11fbb98181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83521c891f32a82c7baf44d00ac069b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4970bec29ad3f4a9c1251f5ff36d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538599a899b1c9ca43e3a2a857b0b09084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b444b526da04b915f587ef8d8e7b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52a03e386dda3224652f9088b8c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04bbc55fa10a3583432b7a5e82a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea0e16e27fb394887e906de15700288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f965743f56fcd769da3f4fc7cfc4f1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c9d50e6ce1c86286b380941ec4a0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc58ce069cce98f9755f15a34baa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1475a58ad811a682d7506daf40f6b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619096596aecf04b642b950f107bfcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bdbdfd1982e811bbadd0dee038c5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787d5ccfcabdc97c5d8633b3e9d8a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19ba729ae04b760ef4d92f90475ddf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f66d48b5f1872886be70a19701116997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d0311732ccf9c18b299cb262327b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c4c14bb1b6b8fdc6d623916e42e4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099061b3441a29a009e249f166e60cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877889a64380fc071347b1c8f2a2e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c668848e9c27cbe59ba60f0871417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075efe4f1461922c4e75e4b0b6fcd01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418d44273159f94c13f145f9945bda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ffd3f4bd12bf7f049ae70ae9621a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae9508d98d5afb275d651396c4f041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcfb7c712088c9e111d5f519a436f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43414a09a323281dea9df2e30c357fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d18719bf312b4df27ba98688bec8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb80b2e9b60f49fee15573eef830c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe37b205c12ead8c9a7055a800be9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bc6b959a9e2c634f138035c5ac19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63266ae0916a4faa37548c42883ece113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357602572331f4d16becf6c4ebe9c1cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6910f76c9b50a91afcc723da06314c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69404439ef47ad57b015e19c1ebf79a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519bc533c4235268b1b1828038e8cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92f2132ee42f63d5261d7101a27527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ab94642a67c217800d0577bd03f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49fbe59fb1fbfab46198da7a1e448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f95abd77bd688609fb5bcd4843759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2cfd78c67afb806613bd5fec4cdc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c3199fbd22dd64c827827613359c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2b14c31b401f7f103a1ec9d8d4f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f38eb7574c6b7275cad24fa626dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386ae9169113adb7fbe95cc0faa32e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb536332e0bae95c790fa3f60abe2885127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7649ba76bca7950242923400cd31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb552cd5006ebe7f1be0982e93b35b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bbeeee4df37d7d74912eaa04536c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce0748de4ead258c2ac6d9dcab8930131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717129fed9c975635ead65802444b48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba560c198b9570b3302f36724e07a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11727e5fbaf63eabc93c5d9dca3a436134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdb27fda53f61358b83da1dd9f56b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170831010521579aa4f132404810cfc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf63cdf96eefec2e30082a6e5ca0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd0e05729267445cf1f20ddc7c34a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f40cb448529c9efca46b85c1fdf14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501779f2f2492b7e7571bcd37256a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd16a5f61be2b50f0bb7f8f1d9c9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ecb98957e83b3a53b3fb57379fe77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4ee54b94a635dab5033fa561b82bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b8b3b2a63b42d85d8ea9b4d23abf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092735d9851591c711986cfe14bbfeaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9db7ce9f7b3ecd357945a48132666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf30bfaff235d3fec4e9239caa184147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e45104f9f8896e3cfe218a1978179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437cbfbb6934336f3558a29c2202e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b490dfedffa73be46dae9258e732c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875ea31f1fa97c061ec896d4b212955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebafb20093104416eb4741a05b6301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4977ba7b1a11ec69f463baa6e46b0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ae51da4c1eee81ffdc0575a151296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654bbc93fa3572340f22326f43b82d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211aa92843086984c9143a16af33e4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1b7ab9582af5801b37316f5040daf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7981bcc607eb37ceb252e33784c8a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4411e2a530cb9a4d6dc3e2e53ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79e10e6a4fd7d199418c4da8b100f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772157c4f68b4a32c609597cbc9ac4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de0472b86e2ce92b6d7d07ba94377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0b8382a8d821907dc6bd58dbec7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6083d3d4174c16e1076b8eeffa7f964164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f4507a4ee175e493628f37d6be50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209fd242e7b6bb2d7b122045bcab8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde955601803fc6597dcf9e940894994167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aca6676a32ae51e250adbc1ceb2a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a201875174c5c17183410a4de03c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d67a2393e7143dba6546069661de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8892695bebb9a03b969cb587e5725171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0fd83c22cb8053c8b7a8b4e4a43a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d93799c35e8eea53f35f271555913173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a0ada7972c2cb22eab030825e1a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5b199f8829ff14d8a0ead483ade1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0144d907da1ba7243d1b5cc9ef048176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37e08e8115c6fe77caea753813a41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd42badf8cbcb30f3a06c33bc7ca95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2db87d91f9568947e4e68c13ef97f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898f5b138b5e9281e15b48ce5a2302180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da2d5e5a3e89f0f4b31644196baab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de636cbf5165362b14d1667f1103e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42649ebf3a828738d5514e8f43b975183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24b8e590d722d232211c9ace8bab89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50273146c383ef37ea3c7cb73476a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff54dd9723a6ceadc5f472429908e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa06188efa7bba99f7a2ffec61ae59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2473bb119977f1a27d6ab8b98e5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be9bb2eea8ac9c72d5a124c354090189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f644da8043775ce0d313e7203cee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ae180bb642c8ddd7a39b7391e792191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b3a66176c71750e74c1edbc92357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ae8b052b0b2a20822dc14f9277ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc676cdb83463b9c4d899821b74518b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ffb31dcfb79b156af21c838e77350195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b294073aafa55bb6b372c48806d7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69202100e841b63581216f68296735b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e5afa31fed6f1016fdffa7607cc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1ab78eb1288bf7b2ac59c3bc85416199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d584f17c8b5a84c8423cef903e641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011982fcd29acc5158c5a09aaff8e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755ad7d183d408b32e66e7e53b0957202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee79d721b9df8703a46ff05b5ec8dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903db19aa7679c19e672b9bb468dffeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f158b8d578a35b21b13144c8ca4fe3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17857b62618ebbadc24673cb812a19c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea862b452989df87c8ea08c6f456ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7535cf77931ecb705402bd3e146ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0d1cea7dfcf4b9eefc3d331211495209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883afba451fe664a6bc1887690d1dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ecee8a41af4708af7d9c6a970edbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc86367de03206beb2461e92179aa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee43a57e4084e4f0f5108e4d6df65f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b8a339b757859581eae416ff2b022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1fb7c7e750888ff4d1e9281d62ee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd80568ce2596ad33a1147c0dc4ec3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0228f3a103f75c05041ab14447a60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451876c0953fe9e5bc0da8a9adef38b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252324cd75f6ac2bc7ccd33cbedf421f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee31a10081e34ed3e42d989ebeb23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ba29f1a6417a64b8d7743a431e4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9920b6eff93ba8c241630e6451f1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32638128b1fd8c908a7b9d186c770a38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11880d3c4a72bd7ac1bf657b67aca99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e7d834282772a1dfcc4d814c89d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1f9f56e2ec81af568f3316051843226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce389e86c32541db10554f401f0825b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340fdd369cb10c376fb4172b82f38a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc333ef2b279d76e3dca14201ecc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b35049b71be8528a944c7c5dc67051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de809e4082dbd7edf700f54c4621b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1969a13b284bef655ec92919f2d4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f841a6d0b0ea65ce48116d685924233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac133e536347c9ab4deebc0b88dbc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121de306d1c55ed74389b63189d62f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c33442a019732dfdf958dfe988e27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2daf687d3e796109d350fbfe4497e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3d7ff320116906c88e53a3199970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad839a35ebc01424e0772606e5e6d64f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1998724edcc442c522cf0abdddde240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd11820cf3c5efe108de5c3ea98ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0d957aa98b9036cc11bd4d4123051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98a7b78dde240e5e5649606b92d4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62fce1745a40255ac0abde25921ed4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206cff8b37dfe42ad22205b0d10a72f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90930bb0a5a4c318d292b2bc100e5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c3430b60c0cd35970d324ed0a6c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d71a1144b64df981d1b8007d60fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67744f217fef236de5b55ff0106f428b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2c494c3c4fc2a0c022a598d73f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fffcd1c3facc1b809be1bc9705e828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5b53193e8a20ccfc504d57ba0dc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d16f7652eb9819de941d39d84549e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f533040dde4390bb3b7a18dd52f337254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2bc1ed14761cf99f369d921d918ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a5185d11aa361d3ff647c99c15b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3b252b6b1a958a138b4ededbd023257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96bb1857c9cc508a9db9c642b342ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827920b5a793a7ab34f17ae258cef2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2be1f704846d501b841dd49152fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eed392b775d76260cb0a1b4db9e11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e2da51b5c0061432254f77ffc49b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24260c33a3e81fe73786b8df234becd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806cd08f728834402ab4d9942a61fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae339a3bfd9a275a00f9d2b5771b3af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16403357bb036a8008714e65dad39496266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f606a6f0681894f356e0e2c2f8622267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7727c9338c315f03c77775914cb58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5f4022215bb693f436ee1ec79b2b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86d2f4ab42ddc1a1da12752d9000f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521e5779d5c1c885a47b29e22e147f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73b717f65beedf05ba51903b188fca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3976c704199692e06f353c86bdfc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb7a7f205756b9136e69d7246f7f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89862da4606e5f22b884092d0d06d211275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b780d9bcd7a7191a9ca55df8022a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd71340658574978491c0d02f6347277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6174d53e6a3f5612e6ede60f33e3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a90e00649b5ad18680329203eca91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad7780e290f04b1685f43e1ebd3b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30349aebc7d0ddd6febacf1622fd147281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d23405c48a8178176a950da1803e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a3d0edfc79f3be1ce99598349906283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f46fda04283a610590bddf633b669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2ee46cae103745db5d8845580420285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8701c94675650d84b6dd960167861e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426c3f64f7df425862dc52a2085294287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eba0af2345e9126cebf4e869f18a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0c24e8cf3178b59d2440987eb5fcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ac6ca11dfefbdc99106f963f7b503290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c673b806c5508dffd94afea2322a6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1dada5b2af64dd7a4ce03b9b196a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a19749a0ce696a19bfa2a7b22f1b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb89a66e265f76ef81e08079490f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d2d90e4d0e7431bd0bac4f268d07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8db0c086b5f08f1e171cb8bf0f79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e73d08c17746215ab3fcff6b6c70a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d0bf6387ce322fd11021048c0633298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545660bd29b5aa04e0b533fa9c933cf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa11ddc6e48512bfc3c391b4ef2f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331333211c9d2d54a9d7954f8239f1b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c31929f7d0fb53575175a44e231f71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84a83768f5361f1114869da6facd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9450dcc7c16aa0087854c54fa3e84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e752fdbb3a1eb330f05e04f9b698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc539fc6e44ffbbf39279b965f4b66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6e0fb20ad3e0e86886d2fceb46e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfb74e8d324698902d885892e4e96a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d2cf1216947c19592736e60039e6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1af4c1e0974c9837002a2e230b5ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60486b6b5f02b7e9d00f921c2a37e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22805a693ddeb1b56c5c6cfacee1e1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d116534c7d4d3e43c10105bd6b11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282647f2aef5fb1c22f4f9b045af6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23cefeb08e61dab3e7ee95fecadd7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50799abd9fc6b626ed7959864785ac6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ec43ae8a7b628c66f867ac9f6a0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248fc6375f915595a48407591cdd9c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72213bf43c85d46240353eed6babaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd8e2d56178e28ae337639d671beb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ccc9bde8e328d0ce67ab82e27ed97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b754e8b2549b09cc6391daed0196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6779c9f6132e4f92b0aeba7b6a6b1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41f4c5499377e3263c57458bf247c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146dfa55518357bfa680635dc7b9a61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2abd2eb84cc333c8761a252070d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28087efaac59cb405a26ab508222fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315caad68225740a8c2297ac70042f2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a950c1243a64e6ed8b07a9ae07bb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8cc9f0aaa357528bf4f876355e99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c01967d4adbe59156942e4fd3df39c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429215d85a1e892516be0c200ed076332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a04b8856b29037066fec31a4b1499333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb7f3633604d0be2ec5d7ec627f3f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed243e923b88099c97abb177c3a83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c108407689964492911c536af769425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe630dae9136448b28da5092e801d9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543cf54ffb6b8091a56e90d38db2a9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2794d4b22631e17646db33fa4fca36b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d778d8588f472859cd051fe19b8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822443602dbe4880b6fd98fa004b893341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378e70b19e39c9ad88297b85f8ee1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a843b8ec85df965fee3c9a725058343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d78d05f9d14643cbed9f27e2567dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e3bb94cba32ddb769ad0b414089db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070240c96fefe3bde73328f7120347fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8c1b17dc2c18a0c12ea2a83f9cd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb328696c87b2d4d9cbecca64c37a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2f3876793276f125aa488df3d9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c7cf7f172d677df2f710ff894b54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb867bff535cc93f968ccbc0cd400351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf4ce30ee874d2e11670f158aa108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ce7a88f85c207a059dfea0e495ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e59f99c1c4d6dc3d0b5e8c1ed0ecd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb489d03f44296c5b9b2d77ed639ff1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749dfe8b9f636c07c697d226b8b0374356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646ff91de0d81f65842002cbf74ff81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835026ae5fad5e7a77db35e879e7e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087bd9c984207db7835ca1a3986b56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c56439ad6214077c5cd7027f78fdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3dd4ac4e1f3cddb42e542715a273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54012ae31d22d2e5a060d16878a2ec70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29850537978b745dfb1e46bf208d9dd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f29288e3623ca89837a29264d79a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab47933458229bd2ea8c2dca1dd9123365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86731b0966475417080dc8c13ba72fca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36766ede7135f6b28b730811897081b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d627a96b3752747ca9aa9ed3491b69b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee670feba75d2303f4ed6fc3caa7ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed8f6a19a3eb1a6706be0894aa315370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40521813656c64d9b3750160c87cf51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499124cfc208f71b724ec297ed60e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075faccfb8c82966d1800c99c999a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0cd0cef0d8fcc76eeca0be7d62d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b56d9bfdd34950bce87c1bd7fe69dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4fd9ecc7f6b9025906bd67407ad34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c8648d588201cdc7a0484febb26ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156b02a3c33c4413aeb6e458e2c2b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f4099ca22073fdcb261e967d9f22a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8d3e3c2b83191aa431e7e65536fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487733260ef48703d185be1b2d478b56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a07f553d4da334d3dd876cb78cf62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7cf973483c7805f0be7fa28521aa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bcc6f692a4b68a5bc8158ba975321384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5e26efea402fb4a76d5783d57ee8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546e46fd9920c5cd54c75c783fcee3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1f32c9f84128fb4f6361dc839b9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab6655364b38936b242ceb0443792388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa7a5ed26e0fc3a4636580bf3e9326389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03a4e3a7599d8821d98d6624ad1fff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb17c8c070d3e28550003b6d01afd24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891eea7c98f4421fc0a2f919bf49801392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0cf872358918dbc6385e2a0e49108393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689f12c28668c4384a0c62f06f7800394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e88decf6db54e4dd8741a1cc3a1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e4529ef6d69b4cdc210fa1d89c99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710843827fa613f2344c1fc9cc60ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a63e9a21d5f92ec81255b202e8741398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5649f078df263b284888b88aedd7a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca455577446db138c524f9cee0f7ef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d53f0ee9bea70bc31b52de9c7ce7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d5d3c8d77cc5570368b03115a9595402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe334939800045b48a0c16d673ed28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85600e5df3a3605cca7dc6cb3ef1c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522500d36c28a77d0d3fa73c86c3935d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc10fb89600f263bd3d4a19a7b217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca043d1b1bc80b0dd25f1c7977082c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda013857e504068910b7cd20d713384408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e936e8d2578387a8f12857f9e9249409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4750c9e8cb3716832d3c5c28a8cb6de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860ebde9f58f69b1f57e4cc27b5e98d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfeafbb2d7cdeda5d3eb28375821b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d893e2011a3e9f8f34fbd2f48900413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3a3d41f02cebed39670d99842f41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc947ecdc41c91cac4833107739d9efd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b835fa1efdba1f49c135fd16524cda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa31bb4399a7c9382cb97575319b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462939b15c41176676ac453a220aa99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d246a6a2a5d334877ac083c35e2debb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965441c9ae4bbecbd62ed3af7c175f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625269f52e7bded473a71277fd320a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb63d334fb6ab3bbaf723422e0e673422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974afbb4cbba6bfc8486a8787aa4451423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffb43ebbffe15458e180429b631e87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdef77e7aba5122a263092e685096f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3cc09f5da6514ae5750a23ea1753426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecf3859ff38852cbdc09a7f59be927427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ea9bf736459a12047d0bb3b2be37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f6c7808eef23e237ccd93dcd1bbed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07f40ee9f8497224f4537de818808430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640c5ad5248d461e18ccecc8e54683431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da5be051ddc060db9e99a578c693ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec07ead37e0586cc6a2aed61672ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b47a8f858508596676fe6ca3429c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde61f00ae1598a9ccd6c91b5da2ec4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a3e6726c647bf08bf27fab95cb6f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c9f9d600c33f30a199de01a71e472437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1f28a1c5b6bb033abb40820af1fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b5874a8d54d0424d4c787130ed91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d92318fd9c0b793396304cf5c7c67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d4bd57c68ced8b7e690eae1e24f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d3b99aa666485730f98020e99c372442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923229cadb5bc14648072642c5e1af3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d54901dbbed6fe733298dc2138115444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdb212c998e0a37b25737e57290ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f01d9047a360ad7bf8001ad0f719446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a857565e78f2449607123647cfab4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbe691697471d9a530a4970ad2bf5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7498c4d2cb729b48d7f5399c83a89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190484168a0ca0bfc821818766f2e00e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c435b3b993be620ce9b374dcd26f0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f8625907ce0ab94062c51dce9ef22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf59ffaf20d8f542a99350045229cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b0a2322b3997f5832467aeac7bba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7587fd31377bea1661d04bfb1619455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49b2a3141df506ac2a0e864d1789a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb30637123c8d2a773f117a01684ee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c811176e68de01e1505d5674a4229b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512bd43438eb7680096776c8846d3ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a3a783c8e301ebaefd8f012f027e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba212e08d07a2bd5487e406e6b4d1ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76099328486ff227df636a3a74e2c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec451949661c1895e4cc4b1b2af293463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a802a108d156ab9b6aad0c0b2012464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660dccaa9c5093e61c9ead87970903d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb9e5123e529e1fa061a3e37c7573466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08cc1a5e0630e69e951706a616f02b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2aa675206af152af4ab62b4aae57c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b6c68d656333529ca7b4c37f5af2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd06a5e55da4e670dd6af270124c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8603698f6abef59a60e5b5fb1bf35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc4185b40b0922a38cc8325b4dcb2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab43715a6d133fe8f9a2949033c0fbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1a371b7b1ef65cd6e0f3a3eb4937474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36a38a2d6d6c551273ae60772f240475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9350727086cbff34cd36434ef0ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b0064a4074ccc9d31f8bc654335a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675292db4a04b8dba766dc25963ab23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5aee08577c7847bfcda99539fe1a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4bf09e9ebba9bd09dd210fb22d7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a191a5699d15c742bbde88b49aab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6757f7a7bc8bae1f9773b3a31113f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d8337a12d368964027799c878a3f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d91d780bc31ba417256955e7d1a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321be1e40a7ea2dc2f7a4029528942485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f24cf83e6d757695dc759e820c988486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95a8888a6736ebbe4f774f1d842b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac472270ce9098dcb09991ea6ad607b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b54cae03c93022ec00d4d9ab2f887489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cc082922e27d8925b843576116fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21bbdb4e1d06b9b368b79dfddefc8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea4de2d054e966f353b40203004be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e29b0697243adc20cd98d6a383ff1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b7ff86ec9c4df1a9896a1ad56819494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d813fac2c06c6ac4b2323deb4525be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611b9d4b205ff478a1b5baddd7e8f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52530f7d859ca0256739b5260e311b7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a7a386d706e6918d324e371b7dab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09203cefc3f48b5b9a7f6ed68a1454499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ae28cf3dd3387552326cb326e33b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7442de8edfbf38f27d43192a61d324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f64ea7e4311b5c0d21334c5bdc072502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0110749264ca469deba479a8af99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554fd10c0becc8325da7f5a2d621133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eccd051a244887b4ad2fe3fe02021c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e99d69592d0603077c20868c1b68d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e48f48a2ecff842363273b7c7fe183507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183df76a310c111298ab71171f32ba8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ce33854eda64ac0946419f62a1ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50486141a32fad89d076a14f5b57a861510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3423827ddfe6d2abd1b90487af5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208cac101269c9cf2623952e05dd95e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abd6bd1d65b08373266f6b9a480b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e17984180528703e7a24174aa939514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ec3f9c1c85ab3bcce221ed2d2946515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34674f29d3eac352544e83bfeb81e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610aaa1363b39afd690f233018e0287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dae8a81baec6afce597431ffebc513518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257712ad0c93f1f3bd57605c8754c099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acaddb7c38718c946c650261f54d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af80b05bfbde9619359f4e3a7488654521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993c0ecf7b5a16d1ccc9487a212aafb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f654e28885c6c4a1290a6397eb1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac974903e855cd467c731032bcd4425524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7863af279fec99b00212349dfc378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf9331ea04b1d179197abf6ec7394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9fa5de2157c75ec85a6e2d7a3b0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2060c200164ee91662f7707f6dcea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b028f0420dbe03ecbb5aec6f1501529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde2459b31a542a92bf8e2373bed943530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4c766bc5eceb0e4a98cb7cf9f9ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8e08d19295b33c653c66fcf867c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c87de4143a88d466ecdc5d20e3111533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f389c6b7391b467c483c838101ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b716444fdd6b137e572e2626d97c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fea2f516fae11d906e13e70e1e26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ad8d053d5ff8b97673531cc6f118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a25f5108efb649e4ebca7ae1cf56b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69b1aa21d4a74a6458dc5b91c819f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee431bb871360a5a0a15e5a0f909d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9615f3458a861fd6779ae2110e4ff7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6cce85e61497efcd7810f0b88b02a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d16cce63830be9a933a8ed88154b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b594e961d1f080f2138f7040dc732f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2b1dad5cd622d1594bd4f577cb6b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a78ff110648e1d29f89b11ab89aa7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014568b5e838c55db4200b0baf3cea70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fe0df11082d2f5d52ef98c897e5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3d595ee83189a5e144993b24a3078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20854ae5da0842b1e97fa1b21f87f40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db95f9af2c182f9664772dba9d7cc4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685200d29eb81948402943d4fd350ca3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1894e2a11991a5e64c408f6d502059553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc702df2f0f470b2b9a7d136ed2f19d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d83fba2d7a6a5965b8b00b9c3d73d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778b27ae5b70bf5f55503519b0c6d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc6dd48e844ed9b469a9cb45fa635557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930b4ba6f7fd0cb6742086f84ffaa4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5d221038b187e0e10695289a62614559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530ad9554115833d5d7b3b8f51c358560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1715fe28877aff2a6c38ebf7083d31a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a6467b60ffea1a1f38a38c708b2c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3104d16fed11b71d633b2ae0aee58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f053b5869759a6a2841834d070d6dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988054125baeb3d076002adf4a2838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1059b2ae0aff93b26ff9909efccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902183e2fe8fa0a407e2d8c3e81fdd89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bfc9d06b1901cc805c2dfc19b4388568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462552ba00cf02377f8881c63a2e372569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0d3606ca80a2b23a131c7f7c36d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde654d8658dcb7bc55f561457c9734571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22831bc959405dc0e105677632b39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027603020a90909ee802d39f26948ca5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8a07ae13d992d53dd8e9f4630cb42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207f256b2ccabb03a0a95760c1c0f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec7b2e558c46659e3dff4719b25e7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407dd2b9a2c19f2b5a39f3c397dfd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f131e32b51adce962d3b11c57a8bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38f4033e4d9edd4d9db0f2c98dc10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4201663d0938d27ac7bd2532b39f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4646c68389b0cad726b3033428216581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb688807a481c1605943be000200bac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fba56488c016bc98f963716dabf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6525797e92a82b296ca8d8b4f42d00d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e09fb3c69862407b34338dbfd452585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3637d417778dffa065fa654b6ebe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7341dbf71f9d20b207c5ba189ce6609587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1614c8db565594308cbc43cbfd8f05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43c797a96468de7ee5ce8a1622f60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f720d7cc5b804139ca1d51968adb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854207cc0daae549a332d75ed56bee2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f28657605dfa47feb35846774ffdcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be2031757ec8aeb3b1154ec9751f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8725837f7e3ae4db3fd2f348119dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22e4d35f0a4c1e4d6198d628027b23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184334cc1df98eb8a0dde33b7228dcff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc95104830d99c19ade7efe9ccc4a9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4530031ea13257d0288a15d50b9214598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5434c5a5aff26fda204cf5bbecf76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00efa9735eb29f9b64c507a61613b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627500b327fc8d07f81acc2591cc06f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb6fbe2599a2769e1d2f135806e88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37aaeed6dadcdaf6dcb0967f32cc87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c536e38664dcf4e23bfb748e2ded604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20154984aaf54a863cab59d4eb34f2a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0725ff3f0d0007dee6167431abdf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c61027be451a8d13b89e7369c18537607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed999fc213aa15e6492c211eb0ca0d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ba9b27cf67d3656b4464b50fef34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64a968336a85cbf7db82ace706114610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734106945e5cd1a06ad4b286df426e86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fad98097c074ad9911e20bb43a3767612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f8c03e1d84e3f72cedd52caf95c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef747ff4efe099287e0d9c1a6b4ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca131c6973609cc26050ff351728891615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a734f4e01c010344f8acdc2b974f10b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac8ee14ee4683f825ba20092b275d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618f1df0a36b46ddf86bd7cbaab15c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b7ff79bf45f241427e637561038c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5c48d90281daf2e734fc9df4bf61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2763fa20f843d56260b7697ab14f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab929ade59a6a52de40a5fa32f6eade622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5424c4e9f5a4b550a4b77fdb0540f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc21f798bf0c3aa218b76d662864d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64dcdf84da44bfdbdc2dd2083ea5e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0488b74c1c81e7232bb375f9138a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792ce703b775e710c923f72395f7f8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edaae31613774afc32135b5326cf2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c442c5fabfd85ffb9be7dedb4bb99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6920ca694a1ff80c380a0abf95d7e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6c4cf66ce333e8da49f174df36b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70989cd937368e162d6bbb036d081110632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769ce8be27a9f0b60db6b299842e09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241e5b0457447eb92939985270202a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca06180718a173827c426cbfdf5b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a8fad8aa6b5db2f02569c8546b1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646493a0d272665cb327924c79da8234637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23776634649f05e86e50460d4dbf8b0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091fd4a34e3a5a147cad393eea926c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8d58a36365791ad20d705fae4d0f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a934c816c37f28562118cf24327e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66eb3c889445d2202ee85328ade29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ebcf0fa103069189ec483e98f505643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d350b688899f41f17b289f88626c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388df4ea8ba6474e3afe90ada41a5a90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc690965daf80071a742928995453646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29eaa031bba0332bb8d4ead17c1b94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc8eb06df68b116f7365e443f65030648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34821a0137b075372e39fb6d201ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3c208fc888fa51b2a03fb01f650b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189279e8dd074278d2f08b5c410d348651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2583156d070a8465853fda4f5be07d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf7082fb7debcb3f11239784cd5c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed88a0134d784a244c64a6f0ae71bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a1a35de738b5c20e7bedc6423164655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50290771e1686ce48c3a60ed00eaf6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee98096d4563a5c8d82cedbbe7948657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f382f385d62f9c15124767d2ca394b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cac797572ff11baeeb4626412b669659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b7d8a7959f76ee8bfa6cdd553840660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0fe5c6089feac10e3a361887f78d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba857dc4d0c5d3d6487df5ff369b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e13eb50dc424d91ceebb8f824771d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dada94375e8cacace016482abdd9aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f90ebc247028fd1295bad351686c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82eefe66e190a31edd0ceeded430ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0557d7a8e0f0830559bfb9c1e0a65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b9ec4f739198f94628e444f3150b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a65fcb3333c2fb8664679f7183a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34708aa6ccfbbab0ef360226646e709670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e55bc6e20c8ed064b5132a6f0aa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27150eb14921b3b4b636d3d59ae642b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e64d8e11a714ff3e1d5e62b53df316673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2cb9905fb72b3e8a9cd9b7b384ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372af50b04fb90bd686e4c1f0547c29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a70080921f24e4b9f1de20d8a7e2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4834c41add3a919d301cceaf9d5ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef98e85186f75b12e8e5e3f09448d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cc7e675f0baa5a1b19337644dba5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064440c3487ee95583f5c7df8606b17c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d076b3246a2b22798018cf9ae4eb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078dd8b3c7923366cf7380dc62d6c69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28346412269f3fb0e8e56790388ae1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b999adf0dff7069d3abcd91c3b6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac97a06b9dfd3e4556ebb12a145c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e9cdc181e76dd6655ad1bada71b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917422fd105ee372b3425dff60a7ec7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84554db19b211b09b573a83ea3c9ebf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557e9b015d101998cc4a5cc14a9046689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544fb8978c443aae478bc182b3b92a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de3115c9561b1b5bc7ab1e6ccd46fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c90aa1cf1809c6c29d8f9dafc09f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266bb906cdf0df186be06494ab30ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815a216b67008f14399a005d33a892694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa55e9ebfba46de69b6697549eca7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf23860c618c7ac52373df788c6d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3790c8b025dc5429be71d9045d9339d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad77fad63112d6b54435180afc2b8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aca922569e1d3afcd080da416f36c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd6cb010305bfa22c110ed13a358e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb0a15db9d4715a8020226909bedc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b640ca18420566049798c55d7ac5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d56f6c74d1eb014692893a541d4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b9537259f2db31ec2cfb8b7a5c5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fd76d511f43903a245b74f352decf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b54bf8ef262a95ccac462a2a2205fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b6de2fe547a3a5747f193492f56b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15fb59ce73e1714687d65eaaf62ae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bee27645fbb0a9a5a63a00d2883c33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753545b8b0adec3fc048f7f627c3eea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ec41ed7247868067f9b1b3369e97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83498d3b10c6b93e00c48fb38bd0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd96786a44385db0c3a447d94920fec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e67ff53783525f78cfb0afa157ea28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722dac5e01d1aaff613baaeb0db6440715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fde6950ce2ce407960783c27b1295f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f1ac7a0fc3ec701203ce324aef6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257261972c7b5eb3d64d9bea2a77313718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904221547c9c9c945089ffb9cff89a63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c269ce1b1385ed16bcad22a17e6da0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659f9f3e37291b1f50d3ba37ed49020721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8a52e22f4acb865efdff52755930722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077276c4c604a7a7c58a24cef7f64cbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633ad4dd0fe70cc4de221ba3c5e1d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec8caf26aaa9caed8d2d3fce3004d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f56333ee3bd2d96889db1b118abf2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d542e7cf04b681a8364d7d964c11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e9223b858fae019407b1de1392fc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821624cf1237b0e69ae8dc0a1778688a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa620bb9ae440927afb836a244826730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3218a3e65b56715cd366147a66f49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87ef0dd6761e558a4d184164a81860732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d965f824095efc8b6c9b9fa5ab839d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec6cd0ae87f120dfb79631799b09c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261fd6fd93eff2664845a614af8f82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f62fea1418b76180346d794bd017f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a777aef99bb4e85fc26d4e5391d6be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749dc2c5e96502ebe9cb0b186926ecf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a2ea35c76f414237752ffafd37f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10acad190536f29272371a9fe5f7e32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a4bc50c146d77d5e334158e0a00f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227241eb5b417041913d628f72f312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a26794aeadc9c208f87bcf821b48a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822ef193542da960876e34b010ea71f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ae5e60170c4771883f55e6c88e4f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c44aee09b006fbadaf3da7648638746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92e66b898b24fd157b6428f4c637eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e87d27069768e15aabc07af9f41c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79972188985f34fbf57fb819a7863498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54519907a328db9d5b2ccff465431d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832c699950459e1838962efc0fdc78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b23cc9081fdaf85354fcd1c4c202752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cef63c7261067fff3f24d122f2a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dac54175f8e6cdc4a3482f04b9457f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d9617e238e986e920ece87221c824755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20a47a9f782a7113814f0cc9522ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f80b279e8c3452f64c8c4386c8e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1487152d048a9f32d64a3ae1852da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792170e754801f787bc74e31c5611299759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>